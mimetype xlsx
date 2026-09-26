--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d69534e1cd403fda81c595aa746b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752b435ec52baf754f67c1e5aadd6922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2ef04370567920b2a0a7291d4a5613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18680e892aec08cb0e5a5e16c155eba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d31fd93189609ac95eab37476d83005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff14cc4ff4f01313d7251ae8ac00a426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa93174c369552ac605fa86bc8eb2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b738e20f1ea8a52e8794d161c644a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1d64e226d9d20bde4ec904283800b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77422cd1467bcb8e206ad12a59e6c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194f3ce56935c23afca6d990508bdc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b128be6afb47a76e622f85f04ad50912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b387d8f40447a9dab3dd54d0dbead13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b84f6af6a9ecd57c0ff2953878024d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e878b032c1f10f4f92d0c7bf2883215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fad5f64faec092c4017c899cbedc6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9a86bc12737ce937e2234e68bd4f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72959d7088f5460d38d13edc7bb2998318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f89ec86ecdc9b434403b79b28964c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3018ee7bcd4b5d910ae2eafcda40e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc1c7d33efc93e850d3cf42dbd3ade21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166234804435c5a94ee31815f4da335522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159b70ef6d882b2e146d5f305e0976523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09b9af1c846dd5374393e78193abe024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeb2e637dcb159bf76a8636194631625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679fbc07061ffd5a0ee2db871c6cde626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308871a84e47f383913a1e5ee19d8fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bd6498e7bd2b05db3a764a7d4457a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741854696b7853bae8e88b44d033454829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b156d827d56fb68d837710c789277330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a146e76c33545a63fd383d14c453931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158a5ccac3d44db5712b5ad7e185bd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17699e4091a4cebc3c62add8362a3c0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f011ee89c4680e76df2ef60c491c5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994871de5038dda1823650f4d1852ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929431b658ff12352fee45e844ee0b1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a802f41a90750191d2211987a46a9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03ff92e95e8d2cc6dc3edefc706a9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325f26906c1a20162542dd3e941ea4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161af7dad02241e18f21f8d026bf33f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3259dc64e485793c50909351e72fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e9f9b853b75e1eb8262babe33450042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad2ba6f9d67e827b5e621d4444773d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e1f24d0388ca6d1d59c0edbb448fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495f3b1ba8a5c9215c88c64f38e02cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d56a3a814c6d11a35ade3c746b3b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2224dede6537cd0bc0a5ba09c94a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646acf320cb4e69f6fe4fa428ea071548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adcae87d0881ef2d494253f32aa1f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40489145a50535daa8372430c8390a9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ebc3764751900e4bb011505beca5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e98df25fd57758060d9aace0b7523652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4977e4960c8a3a97ff1dacf1beffcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6805b4008a96c7445c4b841d86aa4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82460ab50b6e9b2a8fd689a5685dc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c63ed0099ae0a10571c5ee0edb030856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b861f0b824f781d880949eb5eeb3b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b85f275990429f2c86184f515a5e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c693d845ed4574595371a868146e3b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e7e40569311d746911376c76b438260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30312170a91f784425c838b5e86ff161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54b86fc190f317398c054aa0493ac762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efe1c95e0b02c032fc26a6aa7b532b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b7576a298196153b80c10721ab95764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fdd7bb84f8d4f6202efdd0aa85a2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536cf27a69184a3d99ca4634f93c15666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947d4a7c330ffc9919c4e3d0a875c1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2888a0ca9a44e65c512b4bc01c81f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79a6afcd3482ca8d7029970cf6eb4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239486f579b17611bf7d0dc84575a57470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393f2363ffa8a26df306f6790fedc8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1574531d745f6efd8248bd94e167ed072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7296e4d55b792b054b480cea1521273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ba68741422202865215ef71144a6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1799aeec3561805fd1183e9bc6a0cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc2d411efbcfa9c5aff59d7e6316d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc4c2b259b181c7be727815b96f72577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11d574333c071795a8fd95b0baeeb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed396cf8aa7727c9b3a7603422240979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec8e2dbbc6f873411cd2c2adeb06e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f1ff5e41cab79dbfe835e24f65d9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee4cadc30335ba96db4b8ae16a3df282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559c43d72579ef147a01383847d085883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19375d4797ff0d3cbc5d0cd40cbf9e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d939e6c5e6bd1181df0594c0055a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428fc2999d5c44a02d701751b3fc7e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec0ab44675135991287273db7beafa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c0f9989fd6bfb069479dadb4f95bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0c05c175dc19f4584f2e10767321589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa386fee37a0b4406cbb270be81b2d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5fdb89422cea6ac920bcdc1a0c14291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce973c13b8f5f4a743c25a14b2b8dc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fc5b4233c3e38d7a99fd1910d866793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a52f5013c52f501db79427a4e209ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78bb667591d51927bed4ad896093dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b447a8f76a417c65cbf868125a6c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412dcf9bfa2697a56ab183dd6b84e3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365443953097b405ffacd47b29e0f2ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247149adb7238d3ec35ebba9d295ca099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02434e53ffe8326ba5c7f6fc993d9257100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccc63b301b3def98d143d84f2de07c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d645e1306defbbbe3f3537fae8afd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c50e0e0a01c5ec109c47488431eb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806197c4a349784560d709ac9ac3dfd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f40fa4fddce0d658e3a78c20b9e6e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07387ad205e47dc1d44903a7ea00c9d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9eccad8e98a9f0eff65263d3e038d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00eba7ded974c769241f2095d1b887108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73481b32a5864d6ab89964a0ffb7c0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b9db3581390ac60206332d020d57a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc01428a488639a2496025ec2d7a4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5b6802aeb4a48022db6cfab0cfd96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d0920a9fc4ffb90e6bb0537fb3927113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb13d29a9c1b7313506efdbca69fdf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b054a61d6d53f353397664cda0644b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5c39ea9400f705f73e9046e33407c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd3f0bdfad4433241de8b1365f9fe4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f402769266b13675955543791e77e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7c7c3ac7be58c141a25dc66192e55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffa288615698d742aa0ca7488d33cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6612b4ce0bd7432f71325c12e370c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f45c0a1dfeac3f6cd278b7bae612a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bcee39ee6abec60c87ff53741d446123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4990435e116749d34d111ff9cbec507124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978fd694d32a7bd38d5ec96d4f5a4e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dac46f4e08be0b6138a1dfdd02972a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f729f28b7023427e1691d6e3d4b799127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e5dda8f5cdb8fa03762c892b8f0fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e16135a3a2a1e684f9697f30ad9baf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90058df72783803a8dec3234b9afc340130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510e3367a1a8017aa17a2b79f60ab9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54a4941ba37d13f381a4a100ac5b19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed68d8f06127de0eed634d3cb35b30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bee32dc0b1a37b95fdc9804360a581134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de32ef872d6c5009b5c6f792ddf1cb9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721cd97f1d663019e96058090c4ad8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807bad49918748472cc55ec608e22e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95432e9e52ae20e1c6fb33a75921fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213536481b24857eda78e8b181e80512139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889452f887f4db7edbe5771fa2aa53b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746db9a5237e0eff132ed86a9452ff3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc4be45f79f7759ee10ca0c50e9bfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756e4df4154492865b5514afe91bac3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70851c0dd62ca56b4eb75e376296cd1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca8ca48d831a77a894bc18ea38cca6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebe7e637daae8a59de5ea3170ffc2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc42d1121c76f4f745a81fc2cb514fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1690a21291918ae700c4c12fd3087148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3479652c94f3f99a9e27026828750149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62687747f666f8635a2586ebe4bc797f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bce731669f9de3b77498de1b47d542151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7fa65f73a602437bc73afbf4b619d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ef2b5cc5a8a058c2a10710bde9137153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12f80c43cb78d4ad40d81be27c35a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27a13c66f99177e39c05a95fd6d4b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383588e81a3e3e8452365be02a777af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918c7e67181583625c4abac0d9d3c55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706e3943cb0e2fb502784265e0dc1c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb1b626556842073a0bb867e92e661159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccfb0670398e06db370736dc3e1c69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797397c1a13d11c8cafe02e8e63dc0e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e46fe18bc390c41ff260a749243a0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1929713bf7966835094ad54fc7d68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed40eb78229bdc31e1700fb1ede981164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8d0d68e6480128c32434f571be5df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d30334f05dd84229781f98763f9e32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc980c3b1d985971d28cf82407fcce3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0bd6df75eee7558f5e46756fa5325168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83478e2866cff846db4f70f8041928169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61671b9c3ac5a469ccd3bf1b7589db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd1b15879af54193e2483ffbcf851d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6b0aa92959ddf4c9900b9046bd4cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ab397ffe2d212fb5e4ea2d3affbc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cdb38ee7aaec0d8783c27935743ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4696fed9af0cfb29346c81982c8e15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b145425975891b4238a9c4019c6a79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20c872af39f148277cc31a8eff070c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02af3560c1e8e11ba38b850c959a2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95b689fecee278d8445f15e24164c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa39174fcd1e499cae0ece7ef118e2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f233f332605c0a9053c3ac58604496181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac08c95f95f5515029f6175d94a661182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff7f029c253b4fa6789f2a382e0e91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a4a25ed1bac304e6caaa31953e7cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bfcd8a6d71930537cf4139ec2af09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbd59f5f10ad091e201db30f39c8ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f90dc068fb0d6290e20ac7c0851f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4043a98404425140c04fd7c9c90dff8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df0694e2d13b06ee5c3838fc740ec5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3564267856f419d1e736f9a831592190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698cd50e09594c611959f8564be6387191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d84d6eab440f3032bb4a5aa06270f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851cccce54c5079651f94fa613f6627193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609ddfb2bc9d17d309fccdbb031592f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a12101ab61f51dd65e84bcb9dae840195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9665a02251747a266c14d10a9f1b01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408e8bdb214038624ba04f90d7ab1f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308d80349b1f31968777d9685103c0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104e752c640b648c9a9864a0b1cad80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8622fbd3c71756a17351cdfb5591d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe3c6d87ed0c5434442c1496668180201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9784bc09864ed34297879aedc8105202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f3b9e4e5c68652eec9e8e59fac672203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dc269248430a524606692998fb656204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56793428c551e4e9f2555d02889b9f2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec49cca30f5827ac90a385fa9a5ac2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4e98b0252777580d60f4c69a4debd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3b65509df08b4405f5118c672665b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0be0cccf4504a1c50a73868b9ec3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90a509be944896e98ae9b5a58daace210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c24675eabb2b50d863ac95b144ece5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1d5dbd4dfea2c5274be03e34a9119212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65e9a90f1b5d23d7cec0554c90e32a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe7f4bdff673e5f213468f1820e612214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99dfa35a2e01b7ca55870bff9a2607215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1a9d96c543defc72db2f26f24eda9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c342b6ed74fc4310489f917487e73e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269dedfa6602f5702c7fb3729c5f8a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75170047bdfdc7d32328428df5167a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed557a3fa7e9207212e5c199241269220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f7cb7a302f6399f41e24e175026ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598b60917a2b7f3b55080866cf2cc68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf94116b244935f560b61c82aa1933223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b3d93f270ea0e09c36edd3785c5d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71397279728850e53bdf5e9c545a464225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de28c45daa641e3f159ef6dbc1b082226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d8a04ab281d3b645eca1045e9bafe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e08a4dbd85036439b12c54cc3b77f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d6407756755ccdb72ca93300cbc59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b39e3ba2441aecb2166fce96a6da28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23764c940d3d52e06f0ffe694304fa74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda810324a932b972cd6e00720acab7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cba32a3bdb380241bb92865d71836a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310b31329ab0e762d65d8f98c4cccaa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7087dd0bad0671eca6999fa9dad76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1800d5e86b9474fb9c169b369d820236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affba639898ecc364364546e6b2a634237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da3e296d2cbf6d195e917bab198403238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842ec411e3a4e84763c40a3b6681562239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc3a74fdc408fc0e1998a8d4f02155240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e903496f4cc5631df5594f54a4dd269241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cee23499376f5844a673899f5f36c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5402633fb76c20dbd74ec4a9e3f7e5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46990b19285f49fe31ddd380545c7c8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9cebc972677f9643351f692d1b9db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f556e8a3b66d1ce593ee8ee69b5821246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ffbb74d9ba96491051168cb33bb4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebebfff26447e1c713d3df98fa9860248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca6420aad99ec086c452d7c4d13d55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39523c60d0d74bb0e8c827e665bd323250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693a3b0d70e6746de9932ea3ebda7d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612cf5179ae31d98f064c7fa122502a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fe4d77fb6c66fb4249e90b7e7293f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a53cf041a503def2f730a66133232c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8544ae8736ff12237b4db69d9292d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a6e8c12b59fa154b46c7f07f35864256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2aeaeb768c89815f86167fb1ce1e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dabaf8ff60ca5bbb108a6d407b7106258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9bc9bc63e8de68e18244732b5ddce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a32779fa0a76af5b027a5afb213b22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d5d5724b1d0da5136c58619e8007f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0b5f74966751333a58d14adb86a70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2f8e194991b865e50b703d1daedf5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa901d90cab1eb42460552b3a44853264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6715476b47b34b83661a01097f4e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dbc0505d897a6fda8442fac19becd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980d2b49d1babb95988cd332179dc49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d1300a310dd92d65c9c4fff5d9d1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb749898536307841fb97ef0b59239269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efff69b9043a53b7a989a4f735aa87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d573025b4c975361458a853b48e863c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5ff5e75f21357c381e9c1acd83092272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0a5e3d3159f0f1ff21c1beb97b035273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b1b5800a5df76e824390afecd416e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a168f522afb0d5b46a117acb4b97700275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3ac3205d13a6d8dda84f24a6c4d12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2eb8e86fedd7ec17678196d9b3b80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c64de4b45f2510b4adc8a7ec14f17c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ba347b831113ed5e08cd655dcd000279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a3395fea59b2437321b9e7b57b323280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccea9848417370b51b4ab7ed45de019281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebd01e98db96b7be3f28adacabe4ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1b049a2264a959a61d2b761765bd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52c53c2609079b68ca59d57333bcb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a556ad9f48cfc3e34709d4acfc627b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968f58772e06b7197d230b81f27bec9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26e3b6e241321901a306cc7d9899fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d866dd2db7919698f270e39a560361288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efad6588cfb2e742bb5300cc179c93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee0582e4216af49c5c8704e0513697290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033f2673b8f8f2c22c7abea4304c680291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da09caee52c84718740a199db834ffa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0fef5a9f6033d221aac103c75a459293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa4701609ae5940b43f41a38786258294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915a36ca7a686efc93e0eb94d363db6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6674ec24e16721b1bf36875bfbc1b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fd7b2933eadc2ebd71318745458ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3ce2f7fa4e7fca85e06f68068d632298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99e80bcc3575dbb40f949bbf20d5f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6698d004b84c3bca1ee5dae8fd8f8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eae03937a36daed391b6831defb00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33618434f6ee223504947df5febb65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a98da33efa3ebc335a8451747d6b63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676034451f76581df0f16e2618913f53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6f0ac302e6838152a5d0349940860305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307d188ee1690b0beb683d64b6f914f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdac0eb72597f0b3362df500fdd16c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423ab8796c502b6d4cf9284fe61806b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e50161d9da569c38a3b4935488e0b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884c9476ac8de283b78aed76928caaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c599d93ab5cb6cc8f8d6d1fb6d2ef42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415815cf68409bd0a244a92ed12d9770312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628761e4404e6aba8af1ed82903b3c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ad387537ec2dafa9bd3c61850ccd1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1bc8dc2cad74614db3a36cd505a26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929775d0f3800a5ec0928a92dbad17a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0ac8c7f06689bb1346f28fe2bed94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97153f286676e818c079276a9cb8846318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646196e6f990a25aec5aaf43c367f72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c1412554f373ca4869334da771b1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60e9e583d6d15dcad4558413fed7a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b9b095f06feee9affd2e72f11f9c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d13b19559ec14d92bc6ddf0dce182323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084906fc8afb426fe3df29c9fc24d2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ac6cf36ba300014516b2bfabe6855325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b2dcb209a1f44d161eeeab9521001326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2950e7972655fb8820d2f24417c2efa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcc85e52b0673af483bc1e1c7bc210328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10186dfc3fa33c6b7d07529ec4a979b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4971d7b69fe33822e3c768c5e3df5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010a83c1b8398c0f6186bcbcb31e3fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb695c644d0ab9ea5965be10ce67bc8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077eca6bc24e2e08e7fa42f09d55f78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e852092badc1d7268aa60af31a15d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33247b4b7b860d2339ab4e6b435426335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facd8e39e36fd1cfedd30090902df21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3451a6667e6bb5ce6731d6ebf3adb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cef004bd2ce863b447f4ceb595463338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61684b636e31ad290bdf5417509d548e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59f490ec33bc3611352094a072cb7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1f5217c93eae68be812403c6d59b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3910466e25d15975998292615d549d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd48307b6a3ece23887786b653f9ba9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba64ae2d37eb7bfbacf2cd8dc432fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3c2a929db83119c89655b7c9f8f62345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d00d4638be2762ec6515aadbef8e6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755ea9a891d7a617bae66ee5043165c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e917cfbfebcbfcfa7acd90c376cc83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ced3d3a9cb2b9195d53042b8929459349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c67ef7f5083d19944889e7462c2f7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdbfcdf99d417cdbe3ab3166a2ced5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd49c7e99e8882e270259d90c655c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bce1cd6f7dfaafff6125980eb03409353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6d69a1e456df9eb04c691eced3eba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d612e374a38a56326b781a4cc705e5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f6a176457715eddf7a2a91234d712356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b10f1677f2f52b0bdfcc558e57010a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0655a0c64c5de71ed3d4dccb0ecde358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421a2917502b0955b7edfbb79e24c14359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d76c829d76d26a24663a37e860c26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6814afcf37b2b635660a39c406c31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dca7e4728d2a92b84439e9e3fd7c57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae57b9ad43952e4654a3e63717cd60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24377923c6e957350001bb1dbeb6e650364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a5ba5788cc718fc50c3467ceb2bfe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f92e740081e6cab001c4cb324afe8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07a19459416b72a88ea72cead88eb9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033a41fc95e0e4fd09e09abc791da61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea9059c26d6a936a9a8d224c4ca595369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871cf4ff8bf8588d3b30b5530ca24ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7764dcb1f02dcb5ee11084aa3baef5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5ad26b98265a08205f0fb0d2bfca3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137e86f64a15df391284f6d071d9fe4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd544cd741ed967f179507d68f67d2a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a620826bafb342d508d1f8f9b786d80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd7dfe6c428a6c227319ead9c13a99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb804eb73262b352f808092241ca70a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaf78de9cee6d99825c9b2ea7e30a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6e8765f951e1291eab0fd8b7a3bf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe2418c2f276cc807759ea05b7fc03380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08ec8f395a79a22267b56c8767459d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9405221b5d61395409226efbca1b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f21378a76542698cc5d7607a494630383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa99aeced2af49145198076d81ce0a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cc73ba1f21b5dd3bbb0143a81f106385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ba758ab793a7c206867ece69a03d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cad658d77ebf5c622cb69a95b82dd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611f1bd36b621baf37afdfa8803f3d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565242bd608ffbfc924e2c088bdd3942389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc327d40701ac193d841ad475b75ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ca7e9a0bb54ae4837227e6ebf98be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77f1a6bd1867fe05c1c4f436ad93c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3496a674645e5c8f8d53945b55875393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75675127c846e3080e925ecfcef2285394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cecb9ab16613806095ef3fdd06d81a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e688298db9912a60f2b3fe4a85ec3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfb1ebb376a59a4319755e45c4587f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb47296cead8a0c25946ee486b2e1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eec2ea4efbfb578c1e0fd159f7ccef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff3bab160d413bfdc92856ac5866a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce60fcdbc9b0c3609d453d71cc4eb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d4bc561b325ff3c2c223100d78321402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac4a0c6c3d24a78a696c793292dc65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da06682de5db837c1c233e24fa9a3cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ca550ca52bc7df7e8719729e3675f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17832b6711b54650a8b3de6343e90dd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927beab356a85f791429db2987a78be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b237e598c3b4f18c72954bb2a61f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796deec2d30d126f1f05cdad3331b8f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a45604993809c62dae968d63eb72d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec8ecb72f28fa223c41b3153f6c212411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74df7b65e0522363fe516b27e4b6da1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc095ef318e03cb4aea1f9d96b9257413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19097dd069a7b1e44b08aa91a8e711414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db185d0bfc8d7c4572f3cd8275acb6dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64682a22e372b58567c11d8f537b9e56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de0ee360a04968ed6d8830cbb570ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d9f76751ddde718bd8b79b821c839418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52672a34bb2c7fa33d5b01284693fb79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6548d34271132da3622988c535bc4b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7496cec47e03e64fa5d14f7aa28d619421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cb2d3eb0aef58a58fcd4fe7f53b0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3edccea8786a181d638b14a5ef3c05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171f5d7ac4d2ec2ebbb7d7730eaa671424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319aa5b7e3f6916cf97f5a36f83e5a2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e47a6c7ea2283b526a3c368cd07e5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce624464dd66d6c0bb78f23930a875427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8fc865413e613bc0dcb6ef9d77c27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c866a33061739729c28a40c679fdb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c8902b9bb78003eb7cf16b862fe06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e1fa9dcd75d15bb28f9f98ac09b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7e90e06a567853cb0665eb12db2e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c95296eccaabbd719592921b54a1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc38925c0b1d50673d08b167dd595f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dd70bb26096f9d57d654298c14cbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd24604425117eb8430284932f1a0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56feb426783d8c412d5e7bb4ff66dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e41db07af5a8f6fdbb129ed3b7d0ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d077d136181e0f1dd2c3636762c1b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0431e225e5c7bbaf8ba7d637e89a0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773a783c2261637eafbc370b1581a57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f8ab27ab820c8eb05fdae1216ff23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53218a5ee7deb13110825b48b6dab0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65529fe9e5a7663aa616113ca1364e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2cae252aeb5f55689fb2cf82e1748445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449ebe6a9e19cc1a47b7d2ff63fe44d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27978f9495704b96fd56d9b969246a3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c3d2b9a25a357195ec9c3a9162243448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e3abba495597ec49b209dc5bc86bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad604886fa7bb0087962c1a75271f45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d447e33db3de40ab0a2b921c4dadf1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b0264cf50ece5fc984eb4b192fa48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62a0b2a4e78865aed799c3b59d789b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a6985a610b0037d783c2e2c738edc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874f34d95621b11c832e1a5c837db20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f961b424b3c2a41746db922d0b3f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e3b6d893e9ded6f330e9fd39e67a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199b84fc1d2eb7afdd33b3455251665458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea45ed82b910f0edbd0e9d97b25abb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f615671e9cfa5667eb8ce861a81c27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaefbfc1474b5b0a9eabfcb1be97066461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281f25c19a86ff129138047dc088af4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9a455ef2b8ca490d7d98abb270a76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f98cb5ae3775f9d11e2647de150ff7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6808fbf4cf3ebdcd4d50d5aeac125b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678d48f7e8168b692201f17006934a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da75965c69e56fc79b7fddd1730327467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3922746f1a243c6eec00f493736dbb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f3c75d5e65f5f146fec7dac235ba4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025fa03970e8646ab49e2d24336d032470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28947a8408e3270071acd1dda205d2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508e75e245f2cd8443556e17413ea7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c94a324b26a683837bbc8323fdf6d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195929d58a2c11db79a0350869a3198474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17504b3cdfc1b8e4bb547fc74d02f4c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401783fa4eb8a0a57e8af0a3db4b988f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ad83526ee25c75c8e1b204c29c409477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471d6141e33acf747eca1eb6905f20d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba02fd57cd66ac493001c0565db4e2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abe1cfb817417ae650140feb97b367480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0df0b8d78af4a9ccee766f6da1440481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00dd024ffe00c2f57bf1528c0215d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30deef72974fc30fe16c2f6b653a0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050abdc206156a330891738f89c72da7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fc5f6b293624dbac0ba90e5ddde52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603c13bd49aefdcfc15e312b473f5de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e558d28f3f164aba492c4ef791232487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791b866e671310c6510c116770d7349488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341db6f771816369fc394ef2cad4c78f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac04446da76864c73314bad71e40173490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938a3a8841023bb82e5b2ee3b5050df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dd443e6f2f539a01bf1b6ab7dede0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdbc86264de1af782a822b155d86df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f34f8e750c01c8cff152dd3f40dd81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9c417a05ce36c84e34c7fb3180476495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8c5743956bd2ebdec48f3da9021fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87508f6ea52c72d9ed3d39fd584ca3da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e41b4aae921477a4a9ea313a3ad480498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8c15a690cf7216819a63caaf9d345499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eb3fea08621a9eaba09b1e0f3ea8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ba313f8a92e1e15086941acde1e04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00288413f5d53901a9abde21700689bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5c819f78ac857e05d5bfb4d6e7a60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71da0f1117006aee4512ca046fa511504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973d9baf42b3ecb7409f1e468c8950c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692f8c84adde1566781a592bd202e20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde0e0abfbc3e29b04306cd7b654030507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568aafaeea6b27dea2cf7e0f2cae924508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba96698182ae55d18c4362edccf8420509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63f727a1bb2674ac75ec8e5587b2c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d1601a726531aadf5c95c75a2360f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b9f5c30d652830b4aee7d74c944ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b025a29e7e225d86bc01926d33a585513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a20fcbbbc51ea7e5b8b4aa3e3c235514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db272c2deeef0c74b2e2e5d7f7cfb1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90745182baff5884ee050eaab2698ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc205e14f147f9c658aa3062b961a3d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8984e0762c1948d55b6ade1f11643c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cbd00078b75b4d110d52fb32d000d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f5e29551af8de9977b74fb46b8ffa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bba755c8ff2a3b2b79fa4a4b630f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d98edc8ca11e84fc0e08312077ba0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d8f35a0db992de45a1e9d8c6d607d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d7da244eb6cf356e47c03e4fe670f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14d49cfbe13c97eafb33ea1c73971c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac105c75a836685d1951d37756bd2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02380fbbd6f53f182df3a39ce016c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc482d18a9f1c87c5a0d45d67ac2593d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e19a01be6b8066f492aa15f717574529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84a279e6b736e66a4830633dc34aa0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048adff0af30e73a8acd3d8335d6f5cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a2b6dc8657a07a9c52c08e51b3011532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719e0c4cec32a224999d25336d45002533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f01947abc3bdf77076430fd41ed8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930b9337ff1e2b6e271e9d2cae7e33f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c726c8778294e8b59890a60eb710bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10766a3d86447212685cb7fc85ab99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908a054f67b65e4e478a99b04c93666538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cf0e5cf71c79574f76f1d782e7205539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13604894347496c69be94eef83212d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccdd2268e23a42887ee7d448cff9ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46914c9d85191863d7c1da3964aaa222542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ad57675c1df5ab4eafc94169723f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2447a66b385802875b68a706e7b51d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f16ec1db16204fc1f6cc4779d3febc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8331087b7dc666b6cde1fbfb85047ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010510b8592685b7f546f0f4449ee4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd55b31c1568e03698e1c1eee181f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172e87804b11001ca8e6e5b9316a5ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981dd323cc94ac595101a5e90a5cca9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d53703592af01b8b7e6dfc39a8635f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f356c7621e065c4df99543328922b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582ed43f00f285fff08ae3ad0069109553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe8ec4022a0f9bf392f849edc4c53f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68e303e1188f6f8ab7bf2d62c46782555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414a388a9d3b7b8d9921886f0aebc6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1064f8015ce2c7556674fa2c97285557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c31ea48ab010bfd497a40a93c6c83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8408a4100a56ff8e181671f681f98c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa6da7c6c5ece3fbbf718052e8cbf9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959d4f36318510fe231522fd12fb68d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c1271000a72fd39f4d6c9d102fec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e5cdcd942dad80da2d70054b75c82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00598d98c4806c9773b1b4fac8ca6755564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e0759b5130ca80a55dddfed2c7992565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74932d3db09c21a26697d608e1959bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec6a6582d1eb28bbc2b06abd17316c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fa9836086a048540a6b90d58093d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6cfa42307a4e2474e2a3f2d980336569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb7f2b0d0273c664f266951d070a19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37084735754e0518b0fa3ce11eae23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e7d7b290d13246f82b21087f67416572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff977545db9cc97bcf2d8151ff42d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d3c38a96d9c6b6ea67f193c99be40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef895de700054c3ff10d20643ee26999575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0178708747c04a5de0b49aad8000e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c66abc0478e7056a9e68548fd6365f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d1de8ef02126b6a273f48869a657f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bc95baa963e25ab2dd306f273b4f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d88bd4ab664c271ddca82a26a227d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0bb273ea4e2bebba5ceea9dc14831581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c3d2800f9b6a1912c87b23a2e276c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7d441763e1bee054d67e6d63aa4c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf7c630bb0b8f25c6e09e8dd3f81b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476c684136bbabb24756c3160c31aa6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f6ad396b9c36b188b22ddf1c22028586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5490c549ffa7727865b4e35da8aa3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e9ec2e47ecdec1c2b3d90beea4b66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b197baca20a78fad3afc22a35dc9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bc08d254e37423d267951123ec971590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b337a528c186660a58ab9f9664636f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dc9911dc164a8afc42d9855178461592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858801fa67f1a32e19636fc0205ee6f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2679c8cc974aff5df3f4fe8da607c98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72596c8fc00d35ac2f2239733a432cfc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2d8430343845d4aeaa3987e6ca431596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732abd444921d3cbd6eb87f8910ae8f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cede0bdaa9e10bb037e070f8943541a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f06a482bda543d92eab9decf92e755599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977bd022c0fc178171ce4af574c0dc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d37c4278126630e473dc543153e07d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3ac4b36f386b03bc570c781ca7ba9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef2e03f8112f060697321b29411b7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3375672ad3cde5c08992312746fc8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71ed3cb1f49fa2e1ceb3bdd2ce82ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945086148a341b34cd70f7de4594876606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f659e133fa9dd4dcf8bb245a083e2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aa0ebe3fc5094603abd605ff1584c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bb03a0efaf9894dccb78b8d7cda5e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b706e5cea0abf17f628b29814da23d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f85909d181a495969015104dff97ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603a15010e22362290cee8b28214d81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f13981239c0dad78384ef5a78b8503613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3481810f1d9b4b08c933b1d4a3a0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cc0fca04872dc9febb7dd1609827b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501dd1e8bfb1c8bf2a724971c83e2e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad36578f42568db57977f36933cf59e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733feea3cccdad466969274050e8688618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75421677aff5d27445ff7e61a8651f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42770bc6553bfd86b7c004823a7481e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f0be422b68e918a6f7a38b35354d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a7ec83f88703987a2090492475a91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7941e5d52d5b1d8871f2a37f483cf6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74432f2ac77fc166de8ff17d7a9fa0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236b6cf10c884170dd0f8ceba114383625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eadfb4515530bbfe69115fbfdfe72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7178e3fe55be04068c945f6d346c27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e9b10a4907372f5cf3571bee27541628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafabe3fa1de42727a6479cbd2adfc1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fea8753fee1ccb9e78c28b91392e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9d64d108fbbfa3df22f89c81db8e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6777267e3871f669b987d8cc5c7c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c7f4d1eba86547c444de32d032d4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970def633d9ef27259237878c5069fd5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1963b5ff8725745d63863d58a0444635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd5b997fb37c8f15e3d7c1766eab14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a711475547ca9223dcced4b0e38e07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96070a57f8b71cea435c956a7809c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae65a94600d4ea6a7f1c89cdb0fc18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a36d9f992254755e671f8606a9a653640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e472109b263065005e05b1c5d505a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9b8c3fc1fdbe39d1b0a95a78b3e15642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcc18ce98c796e8d491b4e61dc913a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af7742cb7e825b243878d53b3782fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94249500f3f32cf27e0987e5ab1f9ef9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24883efbb0b0ebb100cd70d88ecd42e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8309ee16ad3094d99566f6e59857652647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2c972be495aa6663e8f140c871265648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47131d5c022c4d1a867bc22fd0a2b53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d53f4ed3b924d40b74054b205ee12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74e6862314cef81efcd7d4a7d90436651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a84ee6acfddfecc44632a3b03b2a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c4aedc4fe831205af64373ec60cf1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc687d478c97836901ec1d4797c09e86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6594b0b6a4c4da73c1122c105fe9309655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364918cefeca888f65534d1a3f99b07656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d977b63992208bd667342f17e978877657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f220b766702feca1e93b13a52b5939d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c59aa87215cd4c9883220465efdca1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fe49333493dd6fe0e3c67c7f4a663660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37662a31ee8034061e0affbef34595c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cec732815293b4dbd2242adeec9efe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8939470a4140044dddc10a19731fc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580bdce7b6f1ff8bff960e39cf7695c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407fccd0440f13144faeb3647a26ec5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ae91dcadc1ef415ec981e052eebcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c248489ed11a1476f885f1188b1de3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e5136c799f7cf46c52fd5db111185668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142fb58be8df4cc4a1f46ab9c63a07b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a7d384026133a919f5d756dfb717d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352261aa33f95ef54236ea74f3ae46f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d58f520ef37313a478fc77c5c026d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b31b60bd47fd96d52c3a63d214e54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04112137866f772fb260f349c44179c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52f708180c2b08d4c2a943776f8f7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a74718779cf611f2932e64ef7d9b7a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937b739338c61c40bf77092eab874be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85e4ac22dc75f99bcd029abd324c88678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f52ccbc88799e0e2367571c86fb18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237def4d497b0fd0a10a1c12ad49923680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d900a8f39da919e477d1bda749ac220681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df52638d3fdae2140dcd6477f91cdf6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26effc4367cf77747a94f1ee172634b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991102c681cde84cb80e2763e7aeb7ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c95232910b3a0093da03a1171a1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baf13414c5231179c6448a03817c3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437af39ebf916dbf68c6a941d833eec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38802f6dd3b309f71f319426e576f5b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5044e6f8826621e4089b3989007ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250055f703220075a2efe02c5d9483ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a0265ac6492ef45f8b88db5ef7a26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379d83abda35c0fbc0ae1d94eb21810692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0cdd265e4df1f249627d3c837198d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f700b9442551a99547f527e69192694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1283f9f2018fa60d5cde92f81e04b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d6c0a5e89bc343dfa1e40dad364b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2be1cb61cc5e0e45aa216a18b8896697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9377a11096c757d224f3cda229cd0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d639e049c21750ad9df31601c901e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12da4159645d0ca7b253787360e6b66700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e535b6131102b8dba489563eff53625701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c555a11fe663867904d2622677e2d9d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa64eeab114c9836d809de831c0137703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c20da0418daf0c7937eaf77bd0c599704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900b04d58e9ec40e1d3493fcd297b05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edfafd8f116282d4f5b44ca0b8de3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c6ce122904b33149825c0cf2cbd69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7edbe35d594712ecbf2aac2f0a5b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f68311902c74eeecf2da88e70b6c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42961d777f6b459819d9a9cc1147ee88710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1763ad95c6c94d86d3dfddf921e33c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18040359074a7aacbb4be1bc56ac1fa0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b072dc62a8be167372de9a1487f49713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc1ff70358e97fcbdd6bc1873fe59c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f955a9c31acffe23f3cb12d0c99d98e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b150bc8e7fcc8fbf5869f807ec233b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fa62906f1512f7f85f6884f89cb52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e97a81253a7350c51ddb4857515cca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f3f2fa491e5287edd3069d668b7ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997af1c92c7d2ad76223ef89aead808720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561765897c209016b79b042c67fca75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a847cb92286d9e8964221419dea1e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0049b27ae1adc62dc659865cb4637723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc4124ce4d1701e02b984df4e257db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441c4c8fe08d65202e78c45400a6c85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c16d3c4b5155497b2a5587a223d0bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3f94b10796316bbd1698e8a5e9847727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e5132a7bd884ce298813403c82c83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6099b0c60f04714143b00c953647da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5c1b021c9ddf4c34edbb1da547347730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ac77d10299baaff8bc9703f1cc4d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315e37958989fa50cc3f0d430a16164732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11ef252d88c87c970b73be8cf8c8be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d25cbf2999d01ef86d9478c80f862734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7832987afae431bdd991f58e2a5f9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358493013b030bec3022dc170f6bbc03736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c752695cd56959a55404cab8bb1da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dfd86f11e79766159c34a8abe41db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed7f835eaad303f2795a7c44a9fc07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507307e028eb16623d0db1804d705d22740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f98c8986af2e72fe23994fc50d221741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2250c404c20f79cf65e0127067f3263742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb453b8b7dcd686570fcec3cc6f3d5e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c02e3d10333e3f9e95fd34b0939244744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8effdc177b195cd6b758115424bb255745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9b77c63602485a1c71cd755a821ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636836a80f4ac67951203dd460154cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88db84c0f6db285dedacc451d850cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c18d9d0509707947a42ca2f4aeed74749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb311761285f7ddf50a6a23f20291f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edfbd743cab787dada3ed49dcacfe4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbab0f5c552d0529e860fc04e1582c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37799156246958eb4899d928f1b6cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6c148c33138bdd5e7b26dd4a64284754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997eb39d9fe886cf80d3a9747bf1deb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c5c01b61673ba464b4e4c9eaaffcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7239ebc50057444e8da4cffe6e5098757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f97f998ab9b0674988b4757556acb2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00986ff7598643afa3a8e7eca4de9aef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffc872e91e8417afb4f2c5c78c3d7d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c43853e6b1477b693ed1658218ebeb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19221940e61b39439ab6fe7e28b12b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd5802fdae587fa7c8806cf7930671763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab5d2178d238ac9b5de93e395d3fa8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839a67143ad6271bd4d694912d8b055765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cf1b80c34ce521002ad1741024855766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f7a0f8d109f6ab3d4d1612f6fa974767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fb0ccf681e1b6e3aabb204b695f60768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b64c5a70a048f7aea8ec84fa9c47c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808117b769829140b83563c16e6e2bc7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222923b7e94c7c2b47d0bcb88a75fa55771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b65929a85990f8c3057b6cd45633d9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a24d90146fc660edd20007064e0ec8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66713253091a1ad4a2b4249441828e92774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69549c2d1423eb5e1794baadb196f64775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8014530648a3c398eae69ca7de467b3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4acda119446f9f70c6826a06fddb38777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95dde973d627390bbc90aae896e892778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098069bfa19d475c35f88c42dd9598a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2b38f30258dae019d78158c72220d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4073ee57ba84a590b3c78736062b5e8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda764480ebc9ca95f7d55e18138751782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f680a7da766fbaf47069115d6d7b38783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13d312f2394ccf2d21e53360869956784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd92c5d70202c6aa1973feffa19359785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbd3314c0988797959b70fcf50bfc3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55410b384c52dd644c0841fbf5af8fd2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae0bcf5c503d06a455947771731bf1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9407a8ff35f004451b1d594fdf5037789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef84f97089d616b5b22cb1930add61790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68e8c5cc0c9d7d4af744e3883feba0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e6fc33b757d2f089953498171dc4c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f18178c1fa5a05684621f538ca0a6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a585dccf666c62db1a5b559e4f8693d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bdb877a81608b3a035bf110cab7ac795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c8a63f89ddb3a645d69490318cd22796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a20b709c5dfc692407d2855c74875797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f693ca2c6ba30b7e6b948bc6b043cd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c32d4a02072c2285a95c526efd26f0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928799f1899cd360b4d87593499b830800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0450e154c55bc89140a693e0cccb54801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2533c50f0dcd586470afee9a88f088802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054e575778ab0a7fa03e8685e989955803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea23bbdc14754a7fb113c943d0ce464804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecf136399eae94a41f0c14f10b3a64805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bd4975cf35a1906e3be957bbab394806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526a370758b83312e104316368dc24a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb5bf9d56589ebc2184c11ca2fbc3b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf1526877ed6c82132debb191f3395809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d06569302b576d9537e7ba4c4d884810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ebf434288385a7a106e89944cc006811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12a76422dc8df347395eb96c245e9a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72302c9a639c4d128d3abf07d78c06c9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff36b5d1628cd15f23f8799701a12ba814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a09867fd827c3119d76a66f34df660815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbd69aedb659c48c2281a813c32e5e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6495a0237ceac2aac42ed451e274e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85850a33bcb26615d0304241cfeb5d1c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114572ddf2c219cf840e7b62ca2e1e48819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45689c0b09f071c02b4b9d3546ef35d3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e60d6fa45f5ef3b8ff0aa488654a9e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29505ebd1ded99e6635b94d265885b62822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede58a2bb7d686a3f573a8c30bd4e51b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f095bd2aeba3f6b4389cb9a204bb996824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7dadd6898c93c7352b25aa5ae6cec825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f283f7ed81f473298b8505f714029b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f27a64a0810f9dac4d42011d50052827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e400b36e1da95e0ba89cfa11a8e95828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3930635a90f8508df49a96057a3fc1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02a5ca7d0a88c29babfee1332f3d2f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1df38eb2112014c817f5d17cf6b2c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942fc1078f8fcf6b3927655ec4cc6d4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ece5c612f19f5bc97fb032ae3fabb9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01899df606ef04fdc12c6aa75721e5a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45649845d88b4a10199de41266b5a3a0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f73c20d00a6abf5e5afd5e866a013836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1416fdb4b068278ffdb2b2ed0722b9f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178f76eafd3afc1b1fe74320513ecf8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7ca2085152edce2c659295c04b1fa839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7becc8a3d5e7c5795787ec0a8862df6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c35b173bd074f618751e4b2666a82f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb233486caa57871085a3af58314b1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbad428360b1cca4e86ed9a2b3d5afc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bfb7ff7920d0afbe64e3289516035844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f793e06b63d2faed804358e8a2f900e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816d5b0e1e47b460151fe2938665fb7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c30692aea4249abd89142cb7c6277847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2da25491e12724b2464208e9c8e94848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2f2ba872622f8671a05fd024ba492849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa143e88c002afafad9db664092c94c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9af885961f0da833920c51007f3203851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefa83b0cb21ec7294c7d3e0de8ca20852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41269540d76bb8aaee2a167581198ec853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c530d4dd7791be8ed4fab8df17def854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704133e15c69ea10878f21039b9d455b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dce18fd6947a366eabf3b7df18401856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79196aecbacd63120fedfb8c2e233d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acb8102d8f9732b8014674c5b0ef5a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7912d05039b8d80d05e68f020c728a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe0df78bcea4d6c8f7fc2d4350cedf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c77fba3ffc3ceda9a168fab4701775861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f47fe1ae4a4f1f8ab3a36edaf9744862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f4cec8943b84e74c861fd6aa32f84863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4abcce19b679034524a46dc6f1144d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0c55f701a11b32c03f3298a787f22865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b0e6aeb1f916619e72d1f2ad80cd0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d778cca2122b8f1bcef17c67fee4dd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5308f49993c8c3ed729a50cf5562eef868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93f1c38ef5fbcc5e640c3ff7e87013869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3d8892b8086af354aa87e7b26cbd3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445281a695ce531a23bb1cd409740c02871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd759192e67eaa9feed8c80c64094220872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608d757e2f156dceccbfd11ac98dd14873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cd4ba7fd778c7754c5f2d51d4a555874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38fee5733ea6f8175c4b1b71debc3e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd89e85a2713d4041cff4dd94fc6d12876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b5d5dc9b5fa7df6a220ce7782939c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67806e7a55e7bd946c0c689fd7ffd7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a616dce1c841373871cd205fac84472879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737fcad17579e22cb3a100c5e07e326880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af756b149d974bfd94cae91ca9ae7b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd76beac4af62fb5106122290bc45a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a91cc1e1c5797c9e2f4d55386237a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12a96a766a708134db8e1d8df752a8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39ce174e2750b4d64fb50b9585171c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8eb6c0a6a386bf0dc9830cefefaeb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be098dba7e88395f3ae32fe3fe6bfc4b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd289839d029164308e91f6c1c907e3e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a69a01d5c790a6a330cbc2074254bf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590545649818e8b7ac1e3bcc70a956cf890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f5119d9909f186015c3f5c910782a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb74c31af1935883dbad6b80374e861892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be839e09f7e1042452b511e4b99515893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c7fc61a483c320d074525835d4694894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046561b0bd8f10ddf47d26a0ad167bb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce33281e195c0f9d6ffc6c61e11e238896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eb34da3f76754e039d0e4f61054d0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082844d7b3c004cb0031d16197b7362898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5754b398b225fe06a876b3e8e4994899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48df613a160ca4d2d16797ce6ec054c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f405cc79217a77f0329f5ef5db1147901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d486ef927d7c37b6dff9e58c56314c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7b2fdd39cdd051604246624a805bc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ef9610e6088b2de00ed50009f9d30904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3b3aa0d02337d88f7ac71c0cc6ba7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984b977803e05ee3ecb55bcefd564c4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3cb2fa9fd815847a5d52e4ab4cc8f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb60a8bed9d26af93082d54816af66f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd4202b3d8756c412b0eebf6fa024e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a70d2a7ca485cbe5c99d7b94d5788910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cd5aa57f3e10efef3d624522200db911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedec0e680ec3c2a2d1c400ace25ca96912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd39882ba2b2e57a0746124ab043615913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08643e428ad6faec081ae896f25aeeeb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a275e50390b773667551bf9ca7c2e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e146e23ccca7abed2416514f93d747a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d9c4d058ac6b8920aa09b3bd18412917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd9ded6204ac512b0844a85d2475f4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aa8b6f96e523b70e6484203ef942f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633898143fcc7f1222019ede135a7b5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad07d258c7c440f4d5bf273551b9b8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601da79e7f60ac875ee394c5e6e1b7d4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ce8bb5e8c6835c5e40aff6973f70c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c435d90ecf91e5c70068f15ba6920b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50655497ffa4ec27b75ffd3fdc1e1bbd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d34cbc7b625e9f514b3a8e0c102b9f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0f266057fac9d0fe7880cd38ffc27927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83eb49658e06b9228828569f288550928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e8b1f4e1533f19761ea69213e25a8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063ede7f13a1e4dead789420c8a1216930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a931e92259746d479dbbdc0487c98931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f51f84fec33dd9174a70a010fb428932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf346257ad528c5404a209572999ed933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93b1d1566d898901c63d0f78838bee934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592679465d92b524a3bac876ba04a91c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d576ee2dc4d9d49be804005501a4e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf09cef57a35ce88dec2fa0e018d8e1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e751c9b8a0d22ddb36a0526dc6669938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72fd8d88d76e7166f83a95e63a148b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1c9ce319dbd3668177b132cd7c7f7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0d92a1dc92626e795164f8f94ee2a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d393c8d0fea695a6d231120c0d1764942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a37712330bf33d8706527f15b6e6d7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5f7affa38043d406bc32fd5a5c398944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba0460407ea76389efed378f075cbb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38cee32ea8734a2ef6ef1f1527927c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358da563fd1173cee7d5e38f1a1262ef947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbca24bd414de3ab3dc6f88ee3e6fe948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca534aada74b61bfe6bf16723749fc02949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a9b46b05fe4d762be64a26a1b9eb6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1085d39f18949b7e989b07d11fde4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2782683f760579228ce86caab3719952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465bb08dacb3230a4a686c885128e53953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3d71d1a7c1187d07ed870eeb608f1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6405fcb6c4d0b4f5e2f2e5416e35ae955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809b8a8e64ec6b6d0b73a7cbad7faea956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293adf2118bb4d3d084e79b9e2e7fa4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3ca93c872c55090db813920fb8f70958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df34438afd68d22007aceea41dbe0d0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca3ccc968fdc6b119e58089bb4b7c9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365e927faad90cee7ba5fb2058c0b9e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504adabc831bda62ebd55e0548a0248962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc64d1a01c6ed8b7262dfe6cea82d6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10944ea124134d1a525a0e54377a917e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8167b3b6513efa2d0b107602b4167965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93993ab7d735d7d4014fe87cc766d09966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a79af32aff6b11303d6774af051be967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111a9461ccb19037c47bc3f8d8f2f6a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6e437fcd16ea83c9e1d0cbdf15c85969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2e3e0f166c0ab2addb188c5108bd5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310fbbd74de3a8443ba0e155dac1e84971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893041a7211c1545ebc870629de3e96972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910efefe5cb2edf0dbe814a3890de05973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bd8b41c58df68cd8c3e897b83c121974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5419982f363a29f14b1aac4aad09824975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e0a51f054f543f68d4e513e0f7c27976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aa457cba5ccebc12c595ddfd15f64977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024c27c0f7bc066ea83ec8570fac917978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef24e2abe23034b88f5a9df62454c4979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b79048c036109715df01336360f69980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4144f143357d1ce643ed1984aa6760981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48453a07a3dc39ed56b63377f64488982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6599fe5bce11fdf496c50fd046f83983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3720037e12c99a877bb1a786a893f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5d84d6b3a8c25c400420b2485418c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa738c95d755c3bb57a9cec0054a3c83986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30916a2f035b2d37bc69c7381dda65cf987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691fde2a411df70068fb920da886cbd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e19aea7a774d303fe22f11058325c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b453131c04d2b6e119e59bfd208decc990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3453e7e9696a2cf7a76623a52568c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc608adf2c51afd61b5f4bff45f1b52992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07a4dd18b13688b3375e4e473930ed993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24bc1caaf3c80b6c0180f55e5cdced994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba6aa287d81411ae4ae7f0e8898d9e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3970208cfae1431eb8026f20ad97b9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1fd028bd1ee0627e14298345bcec6997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51229fb5725ed0bee811ba86b670950a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65781a15e85ca4759f730c35b2f7102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d4814c1c6fbc880ffb4b32508649b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c43af33fcb096711484320ee27b574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70460c9d73d61dbe7ed584518257672e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1749d4f833e89c59e7d188a1cc6a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dff899fd216d545c3603c074ac2cc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481e20b884a18c01d45e7f0ee5d48718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d49cd2548815399531e4c0f6bd76e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a91c4113c701e2a8a832bd02ae97310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7e12c48744f5ae08b63ebc2d8fbf711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968226e66c80469fbcb844cb37b6a9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159943ac389aceefb718d01288f20f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb639e32d5411278e6cb376fa1dfb8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d0d5ee9452d9718337525ec99868c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254609402ee135afde7233e0f8f602cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23508994dc1872a9ffd4d91f9ae6c97317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad753328738279373327992debfd2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3f3dafcb7c7f716fdc933f6a97b0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a49143640199d221778bf7fb8547520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33289e232253f384d73acac8254be58021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c032cca105984761a08a0c43b52d2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceb5ff5b73f0c4e9cd52b6027569a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfa618496171bfb8c3c9316432c69f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ec5b60c3c999b0a9b51915bc9e3cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dac69b901a5c90a894db2c19c846b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1c97a593267171604fed46043ac0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fb316c03e812133984ae42a3c0f3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b44d2e4eda613722ac3f7174c509f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855932700f481d68f0fd29fefa860c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc48e3bd7c8fffafcfb4b4b10c08ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa678b810e9f070a78257c2172514d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe39f67a38a3d30740004736d9a4cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635fd692b21874566cc621c93e97c0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad06b98372dc2005ce1191c32ba655235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d2c70831895a85288578ddbb8fa1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b661311cb168ee2e80a2f80875d5d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1926745c97fe8864de87c2d983f06a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1d3f97f39249b3f48f75b58096d1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c376ef426cd9f5f8bf7f15fdfc51b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b250b71796646733df2e35699a4c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d96c08c5688355117aa9171af22f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd27d731fbe9d551802c65653208f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af74e0467100a3b228be50fa34f4d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24bab970bab9bcd3ffb8feca2588f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9ed7d40aefd204bc09e98e252044346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbbac8faadc76cb72f3d3cbeed741447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b5b48b010ff721e4173e98558cf6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583bbb96d3e8f236656efd8cc3d8ba549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a888c616029ac12d350ffa3c4041c2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1060d680ebb8290f3d626e4eb9ce8fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffa35f0c403c164e6885b23102ab4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb62639d59c9eb8c050543b2f369e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fae17e80f5fec3e4068a6865ec16af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135077e8683401660b66ae122122159655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8da285a5ebc4b2bea68a96f78e9ada56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df8ec0f8ec113801dfa86a1bd35b0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd795e5d1318b799db0b030227780058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29dc6f9fc0d370d2d884c8c65f21e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abf72b28e30e6a6b527d5c2618126960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362045e899f771e6d08a6819d16206c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cc8c698bfc05ccc2dc5c429cff50a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42888a99ba0909466050e02b2051f86163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cefbc8ee2bf8e2667f8b73adf11a7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3e702e5635b38cb69f428846cc04465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380016da92b460bdc00c6768965ed6fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeeea1939a9ccbe5e12e09b12fd46167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079f8cad82da4af2827198e0239866b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941da5095a37d7f70239c4c8c5a6fae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514982a34068041e3ed58dfd75a2018c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08f2f4cd6d38f2384595303cd50cbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c1cf52ecf08cbdf2b808990cb5ec772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017257a9b5aedbbf7437adf5087bf63273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e50723c058e81d1e14dae06c94f8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cef46fa371771ec9a0300edc5bf3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa8e92e094eb8a0302163b4deb41ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239a5a02cd21c9fd23d6a086aa4520877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517436f3cfa4ed54eb2290ce3b9d9aec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59513e162be8fc267cad72e41943d88a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4102b2acc159de342774375732ec480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dea8b36237bf8e487ca139d7ed00aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013cd8802fdd687d455339e8cf2dc0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda7a0f94889e1ce963e7af49db419a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81384554cb8f73ae0cac7c16aa40b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df83525d82ee14fedc10a6a8695278385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628e2875c535c8a217b274d0cda34a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be38af095b2874eb93a662fb5c0e9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd2191220e0346fe3fbbb3097cde8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c1801582183e3190f57dc8621cb6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c05d1cd7d5c2b22300a3d895e0d58b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3da4d81f70aedde9ea5ae5963a4d8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf8ecd20c797ad3fd9bfc5cb2dd4df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0400bf80a87723d062e84333d3f3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3373132a685c02c03a9a604999b5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daa2068875c529ecfc6b8a2804dbc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32681fa13280fc05e36f8ac9e8f4e21a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd647501b9480c3228cf2b27e856cba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5595c812f5024717b71fda0f6959d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ebb3caba92974cfe4bb30d0a6441799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5930a44f880b5de9299d534ebe5b5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16dcd42c846e143c2b2956023a5868101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b47b2a1f1a66cb3d8b794e5c6ae840102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71dc2a6e8cadd3b4155e95c385e451103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10fc97b16a8059d9b5a785403d07d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b7822e3aaf5335cb29b2404589f1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4628225d187e443e1d713e771fb503106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a355415bed948ab2530870767391c36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991907c15cab2247b65e9190093168f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4504bf3fa7e85dc87f68d0cb37215109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac010bcafbf4bf880ed296bd315890110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f4f226f421d74fa41e43cc792922c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213aaccd8e0f21d8429187c852d8c056112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6991193d2603fb77ecb90a464d392e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098de5b71d9fd36bb6ed5994934bd2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6135808dac0d8aaa0fdfb6777f05c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d6cd1dfc66284fa6cfbd312d31c76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab20d076ca05c7f2c792066568e8bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42890d5e94ceb69a43fd926e143baf8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e2f7ce52e348d344a05497e3679d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e5265bc97640d6c7c3af57e298c4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4514b43848d265697edd3d3511f4f98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32794b305e5b186724639c06d34e3958122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326f072f5335a5933e2d72630b7c5b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fb3f36403aa56464777b34eb3b1c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb54dbdb04143c19326ba0d8f91ea1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b1dda0204383fa1438e4c3ba4ab14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1c738058f67981d507d8c258f0a59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce397425600ed292083a439901178a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f53d982418838c3c92b03a2c672a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b06e99115e61527e8e9ef4d4b60c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868592818a9360ba3e79b006b672c7eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc298f7ff56d5c2fb0022db220f57b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c28c120d2e67e6029c2a40a8228f6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffe85580e471c7e4706fa8a4fe840b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64f05fcd96f7776bb1b9039b945cc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e739e0ccc07130c329e0944f120cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989426748eaa9474aef712a33852e66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473c04ad03f4a22cf55480c5f4e7e4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7a1655cbee3c8f5f70653915a482b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab4aee906acd9e8d5ffa7d2b389e74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ebba7c99eb7f1ab4c9db09df1276d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179163b00abe1a507d2efd0fe18eab9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faff2d78f9ab88458f69fc40d879e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1744315d83b2a3e7bf3232f0b6e0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3a23d008155909701ae9fceabbfb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a57063eff49d983c56d2baf4ed05c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88213f0f988a9db1485d6d11fa2ef57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11aa726583e542b126cbc720170c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba04c059773df336f34e98b19c8ea22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf3318aaf16bce19a85967c4d45313150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b625b9e75c3fc5b39b7ccf016eb175151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3915f25660908816dae823ee5c97e53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858349df4b4359f6e39f6e264be6abf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95df360fca964b1fd1586cb545027d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afbdeb941ac6d92f4afbef1dd583d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccd3ea441fe4f55271c85dcd186197156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8270ac3df67db295399c5013b75fef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd019b7e05cf2919efcf7649f55c1a6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0a82805d6d91b795eaafbcf0b42fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b511a7ca5e49b7ee87a65bde1d08d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7571bd4615e5ea6df63d227b378ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32062d4b928d83d40035c0b687b6f52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4be55a105b6f4e44a48edbaa8cac2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccdf9ac7be4bb94a57d043cc8af8b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0edacd8323853157845bfccec72984165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff63f60ded9ad6ea9d83b58a76db1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741bf9faee1446370ddc6baa97c3356167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf638e77cc53b66384627a2eabd5a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf32923d4f262d381616d60fb0d60a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade393cc458c9833e9ef20bbf620791170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823be02f930d44fdd5e1aa9f882f16f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf241eed91dec0494f250208a68bdbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f300237f7fbbc30cbf6ae11279877173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd03c869bd344c4500a520ecaf3e1d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d79d7f95309d269c269df77e5428b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a433133a7e29aaf6af94e7673f6808176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b198338bcefa0a2378f03607bbc184177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc290c8fd75c94dc8ce251ea2d3849178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e57751a6603b7725d41b96978bac4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d0bc97ac078cfe107501f1a759882180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95a0c5206e06ddbc64b39b07dfeda0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efee88dcfc043ffee3ffb33e4d8f4c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190148a8d9bf28435a178eca312f47ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44936930e06f1d57592ab6eae72f2d30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9041834417c1feebaeeddf290a5d9f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693a17d70c924da648d3d688ce6195b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f8106f94d6261b3c81139db3a7914187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28ac706539a8073df10f72949a899f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1374f404ecf784fa4fbcd255f7e0288189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac826ea1a6e303f47059de67cd8dba4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517ffa7ec00c4f02d446976df54f32d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e3e3b9c97c185e450cdd1b7b9c923192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df19446dd933645b48ee5eaf53ae3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e2a9dc38bbbbbbc05b24d430177e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1f53e998fdd9548e8f03b7669c234195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5c9f333c57702b466efa16153a4c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8be449e5dc15d3748e8e0b58239003197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b9dbbc0e41b000c39d44c0287c522198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b898b53d94583e1e5ef6e10e9114a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bcb240dc8405c0b1241746de2df76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654270e8ae137174029ccde89089292201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59a29aabcd05cc2dfa9504f8aa91f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6884cb2751db79b1d21c29e7917e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6964c7a55884c6895b1bfca1d405f5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a4d5782c4db0353b91dbcaabfffc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb69c3d0759eaf9c6ad1c347b04e94d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48a6595eaf37237b3c55ca4fabcf24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d4abb5df80308b886b44b18af8ee6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d0793c5eee4044d7bf245b669cdac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd55e48d1b8f599f4aa24cb32ec72e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53041d708acc9505475a8edf6d4a27d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91796eba2504c04bb47766eb56d0cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701cfd7260b35d9c99cf63b32d0f08f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4536f91364876526cb4a2a4c343d1b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c67b8ac4ea5124f5790fcc3dbfc8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae32d0e50f0ce112a4d4100c092161216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c18a54f50798edab4ec52aeafbc68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a893d9b6751fe03470922908d239c79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014eadf375b4cbfed0fb1447fc98e45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac3210cb67545bd85b87752d0bb889220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9341c3b38b2fc467d52ffd233c3d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40fb99ccd5e23708a6f729b55e2b91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab04e8359428fe9f85522410dc8854d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea58fa1e80721cf088236d69a1b05e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d025466e39fb5f4f329d80e0171b90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea1fdd9f7538db169660c986ed1bd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb9d380373b74fdabe2ab1ba357c8b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dab816580a6ccb2bab8e563329b12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81c43f67e0715b0262572bfdcad636229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91754e9a15824a26b774a890a1b960230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c92b20117edc672469cdb12381fc37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2adb729f6cfcb54119b8f2ef80d07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488c421774bfea79ed66f844c327adf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb8e8aca299b11aee37c0c6c0b6cb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e521af5b0ff685735e6a2bc3d8339f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9316a611ea28ecb96a1d5e8bcc55fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4fb774c0c20a4899c17ad50def510237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045ae1596103e6208f1055eeb7ff7fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2dcf29d02697d807a306d02a1b76a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7cbc5d6c98fd404991e91dcdfbb61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc576856949fef3ebb736ac5e416bb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc32f7f104339dd048265992adfcaa3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8c8b3468d18afa6feff4b50e9f37c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882298eda2c44e2b859f2413fc1bb0cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650f732d9e27ea61b622189581a0a48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d65cb17d1dba12b97e1cb3d20c72b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a899825b86a2bdaad6e215c80f5c5e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454e5aa812c652561addad0a225f2b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0606cacbafe67a1ee07d24685f8d8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886606fec36c7b458dc549798423cdb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db86d88d0c290b8202ad63f22e1e12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec055946bc3a88e0352872a6302ad2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cede3c29fd4e0f94fe96210d0fc9775253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b061777d6baca193cb217918f40c799254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237a777ffd9b6acf924d3d569c0c9c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a883a7580dbf4a14749cc636e09b1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91a640937e1980e1fbad86c2ddab86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e048334351c67fbf624d0c23a5cf5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ac4827260922f34faf130b5ae0da8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ecb95a4eb4d6121face1498ef4c48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ea8260d69e540ca7c5f129c198121261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498dcd38e7c7062cdff30232e8b1b39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a180dd43ee87f7a5499ff204b9d0db2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87de30ae783108eff821e54f15becef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77f3ed3b9ef436ef3c83a1e6d4ca28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e55676a84204c0f092bee1a0d3972266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda9aba62c34494a3f9564c3228b9a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbf7117ce1a8f494d7e61373da736a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1761b312ca99010443a72777bffb3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac763abf62a5573b86b16d6386a199270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a5b8ffe64f8cca82cfae8f0b1a032271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28354ffa73c2e0d3bc5c7a4a9faa1f5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32968c7df9e606d708d2307c05898dc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882825bb32632489c1dd76a57bcb7eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fd2097fe9c7c6a8f575c4e4ead372275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add86130122410d118840812d59afaa6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3313fd0735656643b2ee97acf7788277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3abbb3a6a705c0cc653adedfd5a22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197959393c96dbe8aca407bb07e9a818279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4974f86d4845e3115b2304c75c7b2c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d1042242e240afda9114a5e3ed1d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1272dc7d01b8445bd3a9150d73f603282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18d1c996208440a4ba815e5a34796e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44cfec3a3eeebb1b10eee5c4351b28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8d395111d0d262eed78d78b4a9e26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cafacdd52e2d60bf8b222739742c13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebab2468045cf1c735d28c77707d2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b962d58634f2fdccee2bb44a40bd3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef21195cbdbbdd389530342fff35fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d2dcc743426b01298f1b9351df771290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338420933dcb7f83a30ee27e382452b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2a196acda13cae3efc202e6c5fb12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c796a7ae185ff5f8ec06066cbc3b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f589be6553b67d8a0513934b76befb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98f582d4cd8520f48ce174bff28567295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890d1cd9fc80f5e405d34c1dba4f811296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7295d1bbe467a58dc595701e76b75297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905435cb742506694f6271ce0e602c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1b4ecaa548114c7df6e325a2948dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9b28c0eea02ca6b566df4c04788f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fae3050b3cbb03cd27b6c607de114d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a34d1982abe541caba3aa74967e5ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7007793e00ab54b1ed614696a1690303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815af9e51d11b4479729966634e5ddb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f9effda6f658bf751aebfce7b1686305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f8390e52f8c05b95b9c8766b5ecd8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1d36749b91c7510f758cd2b25eb4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3497dadc680d15b73b185e635c0fa67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab7733181625aa0e629276c074f29f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47e1d23cefa249a83eca3dddb50c79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75863e64f500847bf02d47d29c90f157311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb4c79e4c055c938b8aa985c17a3e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d15ab3cd3b97292dce498e36ea45e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4651b9b0ee53d060bb0ab91a5de4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fb27b1fad51eafdcfedab5110ce8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d0c3a1538903b8d0369e388d9f702316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c97020608844a3d72b8f1781d9136317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a21e5f365ed403d0ad0f57125605ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbff8c3ab7c21ce7add10104460fe46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daa5372a6d1c5e965595d4b9fcd60e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9ab8932cf637df31ac80919db8fcf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898adffc793da4aa6f662d8b180b083322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649391872f7d4c504fd1b9c2530f1cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963ff8e91c26a6d24bd349787ecb51f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d757ef5110bc4299551431e4743e094325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedf219661dce611c2273aaa1fc395d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde06e97543de99d8d5cd955181c5584327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd302323f46c73d9d397be065be7f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b90bb460630a9f7f1ebe8fd5eea4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ab7058aecc6e48b3aacd9a7d789c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ed34d77930a16c4958f5de4269e6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c80b1931505cbebc21066ea86a5c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d57a3c645064123b0b7fef334d683333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c9301ddd584c47de19f84cc93b8b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4d327c0b512ea877b89c41fbfd65a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c9fc648db03e67e844e084a7ef5d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82726d3c92ca90fc4f3c439ec7cdb407337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb033d1ec7c975193647f78ccd2bc7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61c835e34577fe24b85872d7d32aae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cd32a04e59ed4df9ed0e103bde7b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c99ce71e5419eb25d9ebfd7cb29bcc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df77ee5a7146b6f44391121572b185342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b21c9e27edaa89445932360f66407343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c9c2ecc439d39e4e3fcd8899b0e3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59191ce7c861634f971a7eb6c9f54e5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757de3e43b44f84e54a9efa6d5ae7f83346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc3661cf519d29325d5ccf51f777e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc39235fdbbec97d0285c400224163348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4faa0523ebd26373d66a4c76aed3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee764d3191e32d1e045d9a83324d1dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0853df040b8528487d2d99035dee7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e8699f4804f0d93fc835f18f60d10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c342ec19c1d35d31819325df79f277353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01de929a1bf8bc8eb5c260b5374829354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dae83f6d5d40a8b391dec58b4be29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1785e5b9fcd8e2b20ec7b8e63b16c67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028b6e5e584cbb4d876c3318a05e137357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32031d9d30123956c158625438f51e49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d43d00201a0a0cff1ba448f1db6239359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092cea281eccabf6b627aa71cdf637a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541dfd804d61fbe7b36064ea3db612e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a369d207c1693ed4960e004c815386d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84a8f50dd633ccc1ca9aa0b927cec6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470b870531f43c74b9c839cf990144a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730e104ef9afa1321cd85e40d827711365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bb956766cd3adefd53daff194297f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d9d8945792069fe290e124ce47254367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4cc8a004d4a1c6d31e18159cb526c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37cd3c9ed8b3275d2b52344030ed11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e574ae3fcf158187d01a1f7f51b33de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746c8a71a728985a219e0bb53f67379371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95dd5c891c19f2a2ece3be824dbe09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa894fb50805e6b25b0e4344b6e29bea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f389d3cbb8978f45f4b6ee40b6273c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13b14e12c273ef9026159436884237375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68be7be669b4b5dec2ae575f9231d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610cc6884016cbebaf847ce15c1298f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa70ed4d9bcd80b46f6f6f64961dd98378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123b403fc9ed0efa078a88def7d75c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471917a6419922648a841af8b9fd52e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758839bef4463dd311096881ec29b8dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08e13222db97185f68738479e41d84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89452c93d57ff5c09cc8b2550639bc93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b004a47e3637c70f9813ee62400bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f538f2334f2c2d000c8c95749dde1b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e673d8dfaf3af2005f1002a10ab55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8ef8a49d83f11aeb98bf97cb70608387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe9ebedeeec9b9d12aaaf9b4322a88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b58bf79a2a9e811e6386448f2c2954389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57490f335cc247319a0e4c9a44fee292390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc81acd4825821d5d4713ca54a68da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f8eab80e7fc33a7af912e54baaa7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1512273b4f75d27b0981272b1a072c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25024fd024164de93ce2ae84671e300c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ca14c0cf00e5cc50d87aa55881480395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa45166bd71706a7011db4397fce1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf58dd805eb27776487f2ded0b7854397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dac46d2cebb90bda24a864e0e4dcf3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825c1ef811af2a3d99f3da9d3bb48cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99a0eaac4be3b30c51c11600f22348400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a95229c0df6d3957faa9f534a532c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32be7729ad6970ad81eccf3be60eceb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4e12fbd0dccc52a461b75252f6837403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4055778fe3e75a2e3197e6479f77c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c22d3a7b7db8d3f4b75be557a162d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298b21ce97ed27ec0c34704ee3fe0e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d64d2e1353b1c33c6f64f6f14c55f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58cbd717cf457f18558256d22afe2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f9f5ccd094ef2839ff1d122546ac9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abad6f0ca9a4d711c9252da8711fa1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54999e7dda152775ba22d9426efb0c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25e0bdfb2dcb98870a64916469f370412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be2181450af1815f671469dc398c3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c72db4ea0a356796075ab5480dfd1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea858a449193e40e97b98fd74e1ff80d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103aadf7911b5226a223f6a562ff939416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f99bef3bf6701c7c75530b270dc2e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411f37c96a3347bd22068e06e103733418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cd6b4d1e6436c4fb604e8bd5e6b38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6842a4bf6d975fa1ca94ea82901362420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f72ed1ddc17627f03f6d730170775421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a939c496abc52e5a5650b133f8849422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b38e366a2984afa5e8779d2abd1d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b809ecef146b7ea053f1ba2dccf33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268e378917e51bace35c81330db98f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93c62a0415d1ebebfc32d209f6e6c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55219a6a8bf990ee84cdbd36ef7085427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b710ab67ad0abe1fd43934f0dde875428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7811dfb05257204950d71a98ad0254a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011f3fd8fbc610717c8cad3b29b6185430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab07f64c72f354d7ddc1e971a4853da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c0fee50b47626d845b04a3792efee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b663376309d9dfe99c1b5577ccacd88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d63878c3cd500d697540a7d1fd1e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde417c2a8184f9bf69819dbe4dc0e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83201733a7003c093e7473bde9d8b08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758bef35cba5823c50a26f2e2746099437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea3ff8e6edf1e8e7f21115aba62942438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfb0168da55a537a6047ad2fc8813c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13510427a66d4fcfdefd5e2666b4c120440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7347392ad183b4c9ccb62457a319e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910573a5568514bb00afa7412bf5075442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f83918ef0b48a3dd2ac730f0e67c07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511b27ca29128061073c767afc94392444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006c886609d704b10cd47438651dfe7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58b8ab0fc16e60c587f48752fbd4d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20824d8d060e75df8610d270304ebc5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edb2ad780ba14d55819a6a54c7ecaa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b84faf22805189586febd5234e628b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c764da5e1006e2ddec4a9cbcb0e2b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6f5577d22dc0e7235ecae6caf99e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad27fdffb6a05a1997b8cc10ca3862452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd8557577d320f25b4fbf5a47c5776453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9a2e5e15b7baa0f900bc95ee83344454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14e0cffa5099c78313490f4a30242e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c5029c9cb9c43dc53c6e9912ea519456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695d4127e37968f1a1c1016e85f758e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac00c75a72eac01afcba1497179989458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d3d886f24085569aeea642791ea4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce74e5fe0c8cc98062fe3b32a99328460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65adc982b5936649117c4acff414856461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f102f13d90fe61b4d20d901ab76e4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaed1b5ae6896a339d8855c1e128b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34f794cb950b4b630a0cd3e50192bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcd66137b8bce2fafdde875ff6db28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc34f6d019199cec40f3db6371c9df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ccf3a5df4273ecce6c41bd2ee25a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3117220461e0e7c1126396792ee6b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35280e30603e1929aa334d91eb0caf0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b22a677cc9f8ae96044ce3f104c4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5253476ec9586f62d687a8aa5b334f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8d7d744856e21d138163078157c23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708c94ac259b2aca9d170eb842fd595473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787283b875f0e26539888e7671b3a2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98aa9f5dce2c06c2564b58c81d5558475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3b2c91ecb84c701d4a5ee24f2a6ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abfc1bb5afcbf18f520443d7c59448477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97291c91ce9dae79bee05f3ba51ace4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e33f797f17cae84264ef30dcb7eaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05df89c49cba532fbbe0c101fa200cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee76e138a4b752ec7a1244d467b655481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821718930dc6ca08fec10b95b4192602482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48842e4202b64c57f7e5233abd1ebdd1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c384a7ed2817f04a4441fd816ebdef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde40d9f5e8fd411b7f0bf876fd3e6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b72a491c2f94be43596cb9146ee77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a2812a5275eecb6cec916b24d6982487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1bf6442e0e07d441ada910cdee510488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcb854134f8c610ff68d14c2632a9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e3c44d805191a1c03d630da7a642f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529abf60b8fe188cf3278c6e4541c11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce60375ce5f4f37c4211209c3e6b74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0650707b10ea2de1aefd3cdf638b9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7819b8f59b3c943f95e9e2e1a9ef1bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d44b42c96536375a7bfd09256be32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a963c230bbe7bb2a6bec69cdc27bed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ffb100534a7fc9dd294130ca98afc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0789097f346229bdcbb4205764193498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b7dbf855e47d741c5dfd1ba5ae032499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d05f88b7888304d9428983ce803a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e38d220cf33fd301815575c7443b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b121922f21361da559f3016d8ba159e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36250adad95a3ef03ff9030a2e49d8f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77129bb5faf53ee32e909513c1cdd69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33831f0a6a5b2f44e539e20d160397a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a6560bc1680d2dbe44bcf30f15aff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437752dbdbede7e25b2bc21cd05ddf0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abba5bd7c3a8770050309bd46cdf464508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd08585a7d510c89de562dea5df199e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0995aef3309a0d0d79bcaf727830ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ff816c047c341dfb3831af9e284c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09efcaace5d75abe20fdd385d799d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed369d5117aedeae3885729def698a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daa866171ffcd82d796ca54ec351bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f5dd1c27ff1a336fac89129629730515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b93bb1e21a45136f1ba5c58bdfa08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389413fb2d13719a689ccb1a70a469a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb3c374e7cdd7a306385de884cefec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c518df1c4f9b0134dcbf4588a88c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e766df2fefd90fc5a9a4482d508d094520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df725fbf21818be3bf613fd97833f27521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82881f455e36ec77d24b29482d4841f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4c6904a9661e2629dc00ab5da94e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e1041afa9d2b9dfe139040013c7d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80314eec930f72cc219f1d517d423e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c955d12fdcc3cfa43ac8309306db0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf03e615f3648369f5df99a7ed7fac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207071b643232af8489236434c04552d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d641adab1d73599a2510f8ac647b30c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17118c7e07ec06b1736609169190ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d8b983b8574a983b5418932bf6994531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213b8506ca776a1b054e33f0fe3a892532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b73fb11bf2824523bfb367d0c05212533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd011d9a1874af44dc5f871a9bd675534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0e33cbbbef6194d87284e7e6a3089535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455733df746415cc637e1b7fe8f13b78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0996815956b953a097aa5bc6a398f57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5646cd3b2e12d0d27f25a8c8c83e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ba7a4fd4a6f4521a1898f42e22ace539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d5b8af038d18f9310526e1ead02bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8206dd3214ab3189ecf1630fdda3545541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeb2d4c906fb93bc4dde1dbeb31248542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ba4d54e03f294232e044b438c8b19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b887b8d902734fd4947d77271f28dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434c023be468a540d6fe28aad9d600f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283131423d0d945904f637e05bd92623546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ad6ee858db2c5e74ef8c9009527ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3554740e98dcdecf26c98c4b51331a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20257a0437745ce8b43ed0fe8140f83e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ae4d6890b87b069e16bea379ebe50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a702f0f372ce9ed9c1ed3655e4dbec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52361b876ed83346d862f89c28648639552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f868244b943436474baeb6c9276c885553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9b20f8a8c869e5b4874fec6176ab6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0cf65de41f4e39536967b93049b73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b789e3135c0e4f397cafa370c67445556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91debfdc142b3c064d0c43dcba9768557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb48bfb1034bc3a265910be803afcbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0f01258b839d05e9c334870cf1af6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78a2a4a0c208918f2d8c6fc22b07d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626820a376ced8906236977657d86206561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b5093bd1c07c74a954abb125465a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3f776ea1676e2239523aa02369f61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918412296e3944ae5aa0078d39ec734e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649ec0427e3ed85ffcf0548039e8f59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5940897fecd53a26e44fa7f487975e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454496a510633a0c40834cb2f75b0b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fcf6eab86603afeb1b5f5f8459079568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dec546bbe785a76baa3bd4d91517c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6413056dc6ff1bc9e2a7ea5fc0d8c89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437beccf136ddba14595f1605ba469d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80b0c3fe75cd400e77cdd80c8aad2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba69eae805f29484de8e68898463db8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650a449064151015fd723781c762bbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4675ea5f60ba985d4d0ec2497527528575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3f589ce0f4aaf57592dd9191eb5dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c0e073fa79182932340a1f571548a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf826151c45abb54643e376cd5000e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fc4597576a45467650d30106ad45d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0febcd6469ab6ef40e6a8bf68f5891580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecb5230b203b3a7e176d4d13902351581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360a19d06bcdc7c96cde500b66434b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a386e08066a032d108d13f7731ba3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127607d86587a829c09b12d22d02337584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f3eede0f52b7b0926533e0e11c726585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2cb7071154ef308f1e72f4f3a9a1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86af54bf612cade121acc17428ed87a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aebd905c1853f8fd2a2ccb4395829588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a59c65586eb13de0c2b68bb1b2cff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f855b141fd9cf8a3dc49d2bc6841b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bcef3fad16328cd66a17be60460ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c71987d5042f38b5c5400e643f67f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f96d8825ebaeffb5230646109274b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f204a5fe3854f09d974b2857018f01594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909de3c514bff2b5db468a9f7567c7ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454a88f6c86579eb2c37be796c71318596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8640a9ad7a002eb25fe51ee911558597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568d6238f7536d2bfa127139ce951dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84c0ee4a560176b7866c8ebc67b403599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505464259b3eedf7784180f4dee6fa9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3851db93880edae9e51314ccbc63b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ca463d8daa260706b1ff8717e76b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53ac79b60f29ff40f11c77fc24f928603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec355da26238291c0813a6e3df79954604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84ed8274596d802b20a3e20920346e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbeeff2791aaee97d4e292108ade9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf65c7b5de49762229776841f04249607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66653088e50539e98d31252ba32f2a64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46fa391c47d54b94cb9190d99ca38c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbb67895db6b1e645009347ee8204a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e086a5d87f34fbd5c3d11bb56cb6eae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952fb5496b3248f05bb01915c819bb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a6a6405c24464ae26164060a9e905613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75debc455913557c09156664a3ab1a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737a9587d87eec83f08dea7aea8fbba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a49234582182eafa0e115e7e24872616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f455f935ecf2b987dde2ed0263b66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53df5519247b3a50f223c1d0756cc50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e4294427869eed576fccf09cb68c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd4c724e504f524b66116da42f7b52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0af53d9ac3a5c22a0dc02f45bf42c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecb7394f94cad2e60997d7e46b32ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fba8ba774b65761c27d6132c805abe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dcf8d43c6a6ceda0b500c7b631011624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cdda184bd9cd2bf46afe78674c63c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ba8887a0f282a06c187c440360d89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798efceb7b350ed5c4268fc34770a7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d7fe05be8b8a4c63102eba44ed3d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553ab50d58f9c1b8b07bf1f58dbc73f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ea76bc6654439e649718af452822e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460220ac4f444680134b959f21483afc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fe15a6efa2c4676b6db2178c6224e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664887b61f113131f50e79a44109bac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3212955ecf8ce2a53f821165688ecb1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78124a69fafaf75d13c44485ecdff9d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdfd7a8174e8f214fbc8238c5e7cc9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589df1a307497e56dc23cde9882d1ad9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baca3ddc1948c47668d6ecd6bfe8e27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fed3a1e8caf5d757e71c10a21e43a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db3afb1c7579b4842235a1c435a741640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8033dcf2eac24a87d4ddbf594e76a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6cc2670206e426097e992d4e5aaba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436717eb8906aa35f511a81bfd47179a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aaae47781a9826529ca4b07f9ed03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72e57fcf86269478fe86b330b6dcb3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fccb88b8f3dfe0dbd74ace4ea1d7d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de9777ed56e50dcf46c510decb0fd1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ae2a287053d8eaa3cc61e01ce6636648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c37e21181c92413ef0a35f9a53215649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7eb1f3fd62c097b55e87d084b32a63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2bd0f026ef0f23dbe580c7b0cbf8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761dfe548f77971b02a17a7f922a680652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee76af4009e6b59e802ab180e2f8ad6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac885ee69dbf933fae21c808130b5e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2bed5f0f0a0d4423fc37b8d71826c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323360cc4957eee9a2691331323241f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cf3c5987ba0cb0cb7abe1b484b634657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a6ac20277a7bd318046fc54c07c5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f086e3f3966e7ee0ebe4f1898bf092d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e31c0f732a2bbc935e68a47294acf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c73300659936862bed783532ffe28c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0195ac04cfe6b4c3aa403fa0fd53c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606ccf7f40f85924608715c8524ad23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e77ed7a848ed34ea1f5a7308faf14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00701e542e43eb443dfc225be867e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075da9bbd96f8cf03aed54285bc76b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92a195310b1c5cad05cd862341d4f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91212744d2238b48c842bd3df7ed24e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed5713c3f72020b342f764fa4ac4f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f6d3d3b35d2670b9f9d122adc7d50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbad2586e0fbd17ec05eb7fc0641ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cd1b468723388227118d8337d679a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5d3ab20a9b26cf86ac02fccc21ac4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012737b709e4f7b75fd9b00055cd2c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20112b5b592c245132c3705fb0d0cdcd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6e7a66f1f665274e16b594d96be37676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eeb08feb0bb950ac01dff5d3926f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587485ec9307548f875802db34522376678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f96aa907adee2f52b1767a3ffe03a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c13d458dc25ce0c9c40029cc03d02680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e48ac30817bf5efe4852f17f5009a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f29a8a454967de5588c9ec2b5264fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5d3951e443db216d65105d9faf179683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10e20d75c4d6eb64174ae9aa0ac64a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd37481cc2590daced860b757dce21685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8bab3d87fb9ebecef9b99dff4ec56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9157c176ea99053e20a3828b83e23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efe274e52c459406ec88c550c4e4d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f8f66f37dcf6998751477780da1d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a4d2cfd1da667ef7797a463ed06f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115b1091565278543dfa12e6d15422f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37a7fb8f9fdbc0237d50453effb7df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380d04e7b1e86ca69a0a2bf6e212211693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a04fb6beeba1514c190bab4fec514694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc675cce0e8115ec9439e6dcb5ab9b7a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a77db14747de5c88744215f2ce64d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0f9b02a3dcd75752c0d48556bd2f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be340cf1b72b937659489e3be931141698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958940cc5fb0204f446b2e7d215bd41699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed312b396c3a823e878a98d6369125c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6da3b201be3660e08d43d659494867701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e1575238bffeab8a78404592006f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537da478fdbecdba80b1dc7bed3a5ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd442ce18abae26674462bb9dcca307704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd07f772117200e458d80f016ec6ace705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e9af91545c53cfce94b872be4ed37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cdf1310887464042182b4583c754f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b310fc2c9c0fad7a61801aba370bf66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfbf5bc4475c99eecaa01029060ba9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c62627558d9494ca579dd1c9e734cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fa5accca0f711c32f37e81d2b5e7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2865946904aafe4c701d52652e0abb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eaec377ebe5bfa7da36b68d837faf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31de45b36e2e48834db42197c560f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2212534829f32ef2efc75ad609d06c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5176c6a8bf9bc79a66fdc64ab982f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b137cdea2be7d7ec1457ea7ea0bee2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed9b378cdaf339a4e1f524b80c72f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62b8e8859587f50724a5f443b9a2ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db2ef5d1788b40e14459a5102f9cf3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e6272699af6cab8c50de2822ad2ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40204aa532500179752a628033db3d4c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae6a2d824f215319e9cf098ff189a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145c3511e12235915093321ec06ea62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3793cbfdb78277a1b7cc2b9290f228725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3cc6fc54e395938f866f17aa9acbe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af4315f8fa24687fe806511b814cd5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babd5f624df70956db7b46084f33c44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a0b19dbb3879bbc133a6fab331f80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31ce2ec6efb2c81e508718eb6b3a34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe90758a57eb2ed6c9a5ed075b1faf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd6ce0fe20e1ac91a40959c3c38500732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e83bbde099f94519b18d6eee61c34e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36970f58db651810091988d1b50909da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47b2e120b9e07c2da7bf1528a18587735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0841e9098a2ba78a9fca67f319d32f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cec12ecf525deed9a10f0972cefbc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deedc5d72fad00b7520921b431626a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1f2280ff8b690f8622dd22d29f8c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d887dd991a34f98e5a81de57fec76a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff2f73a6ff0f63ed7ce54354383e0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa535060a56472ed02980e779053b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040865eb1d004b0f8f4da45422662a6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e6a4359fb0d4eeedeed69318f8226744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b107213f337b1b2ebe3a6913a3e06bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8500e9e27199941bd59f7b5a3e2b0e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c099df32d0f072e56c4103d4b649061747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15589d6d0940df1c0be0d11e62ff32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269651b6d771634862c3ffc24c64e786749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb1623d023ccb76fb673522f813aac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cc84ee0d2da77a7da9c385a3e545a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb456f4dc1acf71e2ebeb406199af3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b78d2ca90631612489bcf292d8557753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9592a6ac5dd90f37f42a3b87376c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27546eaf2e0645953153c0c05cd89be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b78f3ab55ed132207b906cad3ce7e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025e55864d60587ebd3a9c4be1d2648757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fe8eab8dda486f4d875e6f708a030758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f34fc64f873b651dfd1cfebf1060c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a9a6833fcd8b6ae57318eb7b6bf2c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff8e650ac3f124459bcbb191842f70761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e709ca225a5a63ba48162f99b008a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6f8db7e2f3193d2e71a391c6262ac763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0f6c646f2247c1d6165718f48819e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7e65a67314149d6c3d93f77eb995f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94624b117ee9c8610529d8b3d8a8709c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f3054b271541cbf5801700b261694767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ece65531378602e1353749e95070d4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef679c7ccda8c0e60370821e435954ef769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494f9ee73ad6d8d8ed554f49a0737d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770c4635705d59c4f5e4529b3329b79771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d4ce48e89f3d075281d9966299ba2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba18979f74b09b5b92aee8aba39ba2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e50fbb04fe9809a57048784c85680774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf090e058235076c5a624d80bb7da4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13e10f4eef9b1760275242d0948909776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c271463d08450103e9c8891d20a361777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c156c0888f39e87cac06e65c6f6318778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f196657edc65a141f88ad2bd696098779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc5dec965bec16447fff534befd673780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5143df7a2fb4c1ca27023fa959026781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a8e6a7eaf7dbe0a2b36fd2a8b0888782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914cf17d63dd4241636fc7aca08e32e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518a693b1ed4d4eb5b5e61b9c190e9a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7db1b8016dd56b80ef1f32a8157fe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4584a8be8c1a1604717d40ecd9c3854786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb9a6b8050a90a8922da03668028d8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c855f0fc79e6816b13fa892b9d4c12788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a4b45e546eeb93083001edd4c7f84789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a1aaa0e074ecc60deeba670d8c02b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e122a81e5fa97aa5a287780b9387d9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f58bfadd2d1e0352f050c026bfc03792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6673606fc0b7e9df5994dc8f3e3fc50793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448e8d42cf8db44d4c4407a7526a724794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca2290ed0a48a53fadcfa4e163a9b2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e981a73bae7b4e44fde3f0afa72a99796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af37ef59d77fd77588738c0b11071ab797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1c6738448a8f0625dec83871e362f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bd0762489694516468ac376602626799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b0575117f22142e5e72e66cc3c8a5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc62a5713683e27b2cd943275d2611801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fa8f975eecac6c6dc9e262c517914802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf63524283783b582cbe9845a061ec803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c41844952b58772af881d6c4024a6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9efd0770778e21d2d356ff1c01ef9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d7ea63cc3f79c5f937c68f86c6c53806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ee1ea3945717df50a005c6952f382807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b01f45a7f0feee0ac698f10beea24808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c780b0bf6901fec82936cea0ebe6d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64067649e134a3075eaa8c4e1c2ba313810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c188d7af8784c07359fc3768e38e2b9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384664d62a3b672c7817d91662611423812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3853dda76b60893d938534b790cfe813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47befd7b52392f68ce6b543b13eaa869814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbd65ea486b0327ab3e64e7b3816e7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead86f03a00860cd39a8ac051350ec89816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1f7c7bb8f30c340b662fe62eecd9d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b5f73dbac72c90730ac70b9ccad02818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81baba3aa3cd6664d8ab774e1af73c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a6d3ac09deb8973c18f13f943cc7a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1172b9275a31b4d1ed1d49bcf2442821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a21f454cbb640237d59e59bfbc78c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d23ed74ceaec38e0feef4cb8270c31823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5851ffea938249ec481d52c62eb642824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a87bdb906b6cdf17315cdf18b4c36e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31410068db94573082b5481398ccdc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897374ac023cdf42e06fc72f36571a64827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954b9d41f369583138a132f5b351496828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c2dc957cdad929fbb8a4711478fb8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdbf86713a2238211ac415a5e52397830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76698b8e88c91a1ada8288af99f9af93831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2aaee2fb5786da9109a25cc6ff257832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe7e2f23be173c13d5944bc77fe0ac833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd975bddce4f7e48161228902aef5780834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fef4b3d73a809d5b01afc392af0ac835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d39d5e25bd8d0e91c63e9304e38166836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1011581e95bb4cbe8eb8ce09afa5b70837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c843aca55d39fb2c6d93305b7d5578838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a477beab5122470f7a048581c923dd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b6e55c9c5bcb25d13071885d2858c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2334a005c9b224476d56bf392199baa841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8362677e6c492583c95dbea24fc4a22842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217ee995df9b15cae8fa72a537b4e60843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2c01e33816eb7f8a0f6f0a2d82f55844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8440a8fae22c616f003cf38ea865e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead1cb3888f7d839699548e827388df846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad9ddf4281b8ec4d70d87c493fcc53847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cb170a550dfcd8c31295017f6710c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb02461c51a850d6f07308c8402432849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f5dccc5aab9155eac7287d57aa96a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa49c575369ab4d26f727669890388851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a1d562772bc0240b661ec3d139239852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed853c2a18ab11e3249de747becf4d5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42060062f842ed79ed22af51967dc9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02391513268f776700f1840b8ceea2f6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08adef2846f07c79a206408491b99d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f64af7b82dd4488118a7e16a96e63857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f989c5a8736d602042975ac3291a256858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597ac39eb7a5217c1233a3ab9e76d5f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57739ac915aee1501728ab4f4d690c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2b236669c8d001448af53debe512a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8e42c3516f336c4fb10b5225e649d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa45edfd6ed51dcc6cdc19854f12832863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29fc7d2ee624b3c7a8f1cd03878976864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4ad588c8297b2b46f714223a8df4a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b998e64c53dca5308aaaa3c93060000866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef4515ec042eddde0f0baf90004305867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb06e71d1bf1a92c19c555865292c08868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed3c0db1809a218d3c94b61905fbd9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd4fe518459a4c96a3a0d86722989e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e98a44424a701ec6ee5575c316666871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bc1d209b18cc8a81f1a2f042114c8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d9a4d1173b192726a8796b6e9ef1f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4abaa57213bdfa7295e3c8c5ac2ed3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eec4835e16f27ee852ec1f2a07be9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0732e36bc61eb99e8c77c223e5638876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b82a37cbe316b77848bc4e1f47f21d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08249bd39493f1d80155f8a70a9fde878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22422f5be1190ab3df2a094b6ae6342b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66e0b2756647d9e5e34d46feb98167880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b755e70519a0eefd5a38c51e8b56255881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84006eff4cebc80f1a1c02dbada5fed882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01ca03cea9c0eff1e680bb4149a97a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c71f52e68600283e6199078ee2b0fe884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fee0565beac16cd8b2796d409257f1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c69369f27e2b90a284e837d837ef7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076537f5720873b21f2cffb1fc4d17b6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606278c8001f1d1a105670bc2e59895888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5228b9801d13ec29b3321509405d5b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b564b70e67850278df9570022c192cc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a035a5d70656e5a96fedc18dfe56d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc618a2e77b7be8307551cc6261e16a3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d0c6e72dbc1697460317c26388781893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1ef95d6843a8a9132b6ca557bbf15894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963f91e25fa7e4b3d5c6b1cc7dc68d8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b097043cb7d707166ac91c5b4fb0e1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0d7622362aedeb59096c3cc067cce897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf9e13ceb4981ce430bf49b736729e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617d030de254f8f5ec2d74cb8cb0c03899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0b47d7bb6b899d661ff36c15a34dd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dedc994b4a67510757aea4541b1009901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fdbfabeeac291711cc217f4f209fe902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96737027838954b91d52ce3a83d6f4b7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b85c23b598bf7840f0d34f884986f4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c78d655cd2cb500182263bdab782a1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ddaa90c297ef4fc3446559126a564906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06603fa649420a2f033a3eeaec76c9b5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e223f0b45d72ac27cec3c2de6bd590908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57525b6aa02d96a25f55c47153ef83db909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53031e0e38e917627a70976b4c58f699910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7b4023de84c24bee7a2bb3daefdff911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c30741e51a34a933a85b5e2e78401912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f6dbfa4bbd5f65e0a6940d29f2b12913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ad55bc22098dcfa25879a6d4e62c6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadd876b169f88d1ddf02531ae822bb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dc9864116d6d8c339f2ca421b5954916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bab0b594dcd628fa6b3015674146c2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f94e5e89ef2dbce6b5ad95b3d3b46918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5724b07dcd0782da6d6476c40211c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9b6eb4f8c76bf4ad63dd2c66eeeef920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3817dcf3df789fba45bbeea96dd2ab921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a361c5f4ab0488dd209916c0132cb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752affc4ce2b95ac78a22bfd17be63b9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ad23bd1f76e3a2abeab946b81c4d7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bd35428d9a70848a4320b2cd68385925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853cf42efbbbc8e04f225888d3d5688926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0b80c181b8df6697440f87d1c1ece927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357c3abe3e5bf39faaeb4b0a09a043c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1044d0c08e071b3950dbba44b61772929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c9bf5db9f842f3b3aef6631fa85b8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c149fb766a9a46c07cd497c6de1c29f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b697c24fdb548faefdffb0e2664821932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0eb79c1ab45cac1250c5679f36bdcf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbed162bfda42e8af1c24fad3045482934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70fdb73736b4c3352814303941aeef935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f667a195260157aa0ea72c709a4b73936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef15409276e90445872692fc913e385937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83c198f16604e3ac5c39671fe85076938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746d65e2f0ad1d3a344532555ee8589939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77858abfe1d99695c0cf5c875bf3d69940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea41c9d06ec0ecef1c0632cdc2b1772941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c706ffae14c9d5e7630623955539ef942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf4c182e161a0db03b483a9718bfea943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea32da2d55996436879de7919178680944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cc8561fd215a99b514660ce42ac55945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704d674104c4bc3fcc3c957d893858a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c14de8790ab415f22fb633fff49aa1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b16606826cec776041fa558936d895948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ec4d17a9bc95ca32300afe1df6b7a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2b410ace94cb02ba817b34dddd8c8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff3a4125f05737843c03f2adbd7503951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3f9095361ce4b45f112df901a81b2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a90659728b5f25905e27748e0bf19953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651970af7833522d011bc340c61ead5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7a06b66d8981a4c8d8b78498dfd61955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e37a788df2b368cd5de5f7df80863956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb9a4910e0d341cff836365a9c5dec957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0ca54b18104caa6695e858ec85776958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910566bb45eca86de84fb2b6177117d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f311ebdffdc6185e486e4cc18492639960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580e2477cebe1304ab97c08f88dfc1e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e612b2a444b4634f7ac60995151ea962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d25d6d351c594968836f10317dd042963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebd486e46e48814e27103682e90cb4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507bfc2e5d903de596886aa685705c7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dd99222c17dbe8cf5d7e4db1c500c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae93e836d62e37a54308a3931c8209967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239c81978c460ba85be3e392c018128968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d61f5246f2cb16be02b2287ea486d0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141bd34864325dca1c52c90725b5c7e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50a2862175844863e9e1f53b719095971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66623f0deabc4da33e5261604cbeeb6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5baf31e9a317e6a0166216c945f45973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e2fc26eda6a6ab667247af8f38f1a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b422ec4d8c4c4f379546df0b91c6f2e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc81effd26d8a0d0177b1cc3238910976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b2deb034ec90a4f186ff7425084da977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178b594e7fb4c8a78d980c87212bcce978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ca5517537af9ba277d86ed24626a4979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ad0ca85f70cd49ea5c137178daf90980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48732008561f144950528ce67d139cb7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761226ac667c277a9b248311e49caf56982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845acf5ecdb2c380a25b6089989d28d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f49281a65fe428d13b2913a520308c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98902ba6f6f7e246235d0e29c4f02ee4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249981ad27aada3409dd664b7b6382f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89497869cba1e701f6349c297772e3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0aeb682f08cc04ef12e5d15146a32988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c9a20d855daa52897b123c0cfaef5989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b86ba287155c2a181d5adf94922b40990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009ba866d57297161464d377a9971a2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecc24786912728d4e8312e53562704992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2440c7577fa6d3780fb7ecc18d018b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ece0a81c9d0b743e681d93f286d4c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62b8c5285a1b27eefd928eec10d410995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a549d0c0ef4e195190d4ed276eb24996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd887cee5dbe0be9d38443c0391d8d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>