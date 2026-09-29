--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fd341bedfe6b90b4c135c9646d2cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65f44334fd4443f62002a60134a8072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e49b8445c44db4724ea251d5564143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f50f22cdfb9edd10451fab663e6d464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb52d6ab8ab1f2c28423ec1fa82afb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff0d4ae8945432bc281b8138cbc87a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc542d8689a4821b5e9ba9c9972fc107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffde38d3896845884e6aa470c3819528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de0819d68bcc1e91662b885a4e82089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b33dbb0d183211f225349cca5b3fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea81eccb74bc60e4a9ea9c2fab7e58311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b62c228faa7793c30dafd980f5ecd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de4759d4187e0ff91fa8cf62e7626f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b7ac2b5ef9e7c1d9dc2473f19fb1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e48bb02874c867019d10c25ce220a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e831270576ffbd8abfd7568f4e2e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9ce88b7931712f4ddb6ec17511f8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9303b3c5bdbe4ea1f8943ddff4665918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcecbe79364395a557e23858d5bde519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04f83d3ab3667a8dc8e80afe5576bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ae813d2c7c218c3edea0821cec6cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8df8751eed473dfa62b81de2402b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637c463c60de7a0c57e808566f0d31d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f1f32ddeb71f482b687b5a9780a4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa6440aa28ebaaec009eaf9eaf800d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33029247b2ce11fb72d897d2599bc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06413a43a9998d4daabce15f9373ea8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea536dbb959d5439bbf9b74879eb2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ceceda29b0780da7f457454cf7d5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31c20d5a32ad7e0ea820ac00f719df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179ebb5c25f61b725a0718e9271d7ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ee94778ffbe042ae77fed70ea5dd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16577a696172c670317ee93e1ed75733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51ab9cd2f144282984b412b0e8e36234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510cc1cc3859d6adf7fb68f49e03a2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28216d0c13d6d4f0b882b9fe4f8b5ae736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88862bd359250cc4bd8540b2df7254af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc73b22a712c367321f8480b77307638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3f85b7034fe0cc2fe037b264efacb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05069751bc07ebb62c5567de739f1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca525ac07fa91939ea3affc7bff201ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec0f9c993e8032743c4f2ce2af0d5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124231d116e5726c5d226b09cc1b26543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb92df2c56a7e81408c3fa3edeba53544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93776d4939ce67cb068684121359f16645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6edde1d0d1088e08b1457b31352af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0911ec70480f95fbd12cb7d1495793b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b93f4edd3295e6c871575a565f82b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00d23145a428157ebefc9d3386eb4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a1b87a1bd7e2163fb5f314ce1448550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d396904b1d823fa51d58ce9898d5ac951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b53984e78d1cfe74027db6490582c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1babfb94255a40a9b208dc711a4a8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a09d287b7cf1a1341f0090ffd6f0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5277068517a76458bdd235cd08857055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f0a63acd94d1bba3e35694ab5852556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025e004f5f88d719789e1968b6d277257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905954293f4ac2f90661d051e58d5cce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b275840ed848e2274236d5b7f1f13c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395312fd6dd9f2a06ad9d4f10515eaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cfcf76fb2247e1ead426c4cb8c9de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd80803e89996f876844e57a9ef4f1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4c5f49586cfb1eb7e4ba68518152463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d738f0c2d0931164bb9ec6db3e0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa3c9c9024f3a1ef40e5ea80550bbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde9831d1f95a7f558ba174fb4418d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19de7ef03f8b0649850d825417048ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17d6c0684df3e4b12a026b0148b7df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4a3e610e1b41fa7b11cc01a69d3ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1e47dbf2183a14094f2b27bec9b1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c626c98ab37c5be72de0c4bbce0c03871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814e100c1ba5d6f7836dc4daf50d7df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ad195f7334c3e543936afc912428e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac4682edce51f36495c6a5997942a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5190963e6944bcd8fefe10bff473fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ff3345c4a8ec882bb02bfe7270e3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c6a68a1bad9070e29b110de0f87cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ab9b55542b8c57d96f56bd2be64d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba138a529604d92ac547c93a83e5b7ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a91601196db1bf949bae612a550fe780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e58e44dc26b401dd1f56e291f6c5f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eecf3193df6b263134411281432f0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3465385e232006817e29b850a657f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f298036e73e3daede522b819f784ae284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17742ac7c6e2fd7633c6ba87b92e7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4620c388c08f8f1cfd70b3c123841a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e8187ac2cc04dcd183dc5c205ef0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1488f72aae10ddcffce84c36b3341388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479b5c7ee7c2e397ba74b36b9c6900789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a20d02055bee94257b5b8e2615c9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba543303ec2a31f650e7ef5f90dc90491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10a294aae90d602f23bbca5fa6c6d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ecee6fb2d07f6ec53e566275586ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456094637a05765dd05d9a39fcd6476f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e3d5ffdbeb83e9ad50beee1197efe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94d38bb9bd6e637f0e1d1d7e75201b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc89b1daac69e36c5c04b20f508b5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33f0333934db60d848c12c9d0a3dba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f3f3bbcc24d86a5b7b89f1cb427099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16579306189c57e56747db7bd748c339100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d579463a37a1577c66980af1524db7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23906e911e392fa32e9a2244c445dd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c210c530de3ee6c2fe865ee91ad19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7cbd24a1db8ad378caaf0d6304ffa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758cbf57d0800d1307da0b5648c7c0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd9cb337515085d1742838b01968d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3492a4336c2be7a49fa35523b2f00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59aea7e339720280306a0f3c3b1c45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f29f6228c191cde917c8708feecfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a18f7783c919ab1306f219f0518c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ec4ffea6f08232e816a4ca27df21a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5fda89cdec4024c2bb99bd2b72fed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfba8b7fdad632e0b7b5e9a5d3d4c48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed936a484e376f4a07cb62f82bc7c3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b94e31e4b50145a38a2fda270112a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767adfbff28b2b73e0bc8af84250709116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c9f95bcc454d81bef5c0cea36c94d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876a54f3b38ce4330012721e1f9c969118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e240638a4a6f5a856bfe1b2fa46f90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0afe86563195ed95fae6b94b324e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c45744ffd52f7b70e081bda75a754121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32269c02012a6367b0b9478a5b64a816122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7a02e1c8a3a184cbf9f9336baf291123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bc5be655a86ceedec55c18cf7f93e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451790e9f758c37735eec4a89d85bea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75efe3427be6c6e66551150a71745f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeee3b27ea67060fd2b8a11dbd85ef7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eea2bc3309b26af48f9948884dad0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c792b529859c42a293bd4409ddda05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b5f10fe1278a656925e489c911df6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6490d22aa1b447b463873eee13ec8aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c180c4d2364e93f7b966240692595a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0e8b6322662301493357ad9d0b9d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dbef66700d923032eef68c3bf2429134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2859d0cb3d3ac60c13bd9a8fb5535135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b224a8c421cd71ea29937694bf76e95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c02584ec7a9aba8bd4062d730951c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80990ede256849ba390d664a12a954138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51752dd4bb1a4331082de234528595e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ac6d3e045c081decee94ea3ce80c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b9a762d7666c1f85e9d70824b697a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a927833424b1abc2f11990a7e0109142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531eee02b4b42a27b665ddf918548d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc92de523c984277c4c7806e237dd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857ae8f4312ff2fa7c9213a6714c751145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49224e3c94a049c3c3aba6b2b30c5a9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ff08a3fb0d1dc362ce5474edc9195147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51b15558527582060affe87365af5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79922566bf47322bca6d8e23e0e22c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322fb1acd82fca5f4a7fa5febf13917150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c8515956df1670ffd2d4845530bc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b5bfb654d0acee1b8a2c426f3f145152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23faaec185e198c188253b32e5ab71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443cd2326de34622bd0549810ab8d30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575f1283affcb4b0439a5396f18199d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af554704aa1ab37c2e806662b4da8926156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30722021d401025b4c973bcd7906a538157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7d3999b1e6dcb342fcc05ea255d7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adade1045d69ff83607d693773c587159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66954805567b10844a4847ba25f42ae8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173394ba0a950c96e63d145e73f9cc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0fdf281bba0fe1c28a57fde50d103162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81723deb45184fceab436e9b1155bd36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e9a74f92396bb54f48e524e357390164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac022a87e45ac7258675aaa4e80ed07d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5518c6587f8ad6722b63ab0de56a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d4add816ac13126f7d94c241b51d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad8abe1ac630b5321db6ea826b53c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fcd00d584f4a85bb5019315225a0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b0ce4d18a1e1ca46ead5bdb2d357a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b5eb772ba3496bc81c40a5931664c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3563a0efe9aeb494913516c02fec4a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af120f3a66872413f1d69a40bf63676173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7817b5234ef6d2d8eaf91af5f4ec51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521fbee21fe8c706d4f17bf3f9a7f15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f9b54d74f1738ed9c76cd2b920a1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21941bb89572f1b4f001668502f6ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93753e14b3a5646f934ac119425b5b07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e69093a5018034ec5531e69e092546179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f9891614ac981ef7f7f8f14738d12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78982bfc69f9ddff7881708c31714bff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24877f487d4d48b105889980dba9363182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334db5f4207e68e04c8cebfc2c396e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c9b84f4713b3d84dc6724f1b20057184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c2d81ee49e99f374527c9850fb509185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afc746dab141c64c5f8b6f86b0d857186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b349f4a3fe34a6abcc530d39d3c0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef699295d045bf13f4f5a5e6f50777b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eb70a554d4d9dc11e4f8155c38b9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13ac4660bc12ab0ccd6b9b750459f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480569bca1f135f36ccba8291423edec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a474b566f016d65d9a48e0c7aa769b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95350ebe6ee8c69258b332e02f6c8c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755aa9ec6d699aee5c457da6bd08b89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b33954829c93afffd1ab877642a9e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef32053eafe90aa7e9aaa6a6e52a3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa6fdb61229e19f943aa4719cf8f8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ec0bdece7d805ad85df89f1e2f342198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b043baebf0040e673c8075c087911199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f0e8978f4e7c25b21387f73f608f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a6d5b38b5767b41bd6924bc662327201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bece8fd562f993e5044384fa98d3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d68ee5f5e89c5c54e628bd0a17c28d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d79688ac4b067cb6107b0163b0a74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376fd6be2dd4b8adda887edf41d4c88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4411c2fcf672f21f1996106d2810010206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa3856855cbaadbd5812cfc59ee187207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db335282d4b0d4146d0b01164433c6fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfa9b5dbc08d5e25bb29b2eaea183f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694b296be2d621b2dc7057e2c5de5a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab294b46412dcc8d7243de85a430d216211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd5e94894d22a85e8be556e8cfc69c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a934713c9d040ade9e50657e30e9455213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc95cbbe2992b2a534338dad7c87b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a56e1f94c64184acd1f3f12cb3fd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2f01a05889decb231f23258b3b19e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0763b662b6246c3c0e9872ecbeb8f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291923afa348fd4ce0a257a2d9e8269218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5170dd9a88a23f145fa76fadf66d1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67e72786e025ce13b992d441a25293220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80752ddaabc89ef7050213f0d8b4aa5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b308bf10c85ded7190fc3672b88aa92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d8e4d00778c7ae6b1bd187e13f6f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f0c883cdeac38223e3b06906ebb2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e5e72e27c82497eb013c5f2cd0ca2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e32fcf05030b70832769c459172e4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119c96389ee3492899ec16f68acc796227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44992b651cf31a41e5ff8d60647ae4d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a863782e41e23a65593048d3ee16f0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63820c5531424136d20f73bd23f4d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9e269411651e51ce68500b8838616231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f79b4b7526084dba2ea571cdeb761232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5c68374902ac7c1f346eec91693b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d9885ab237f2d601d7abd7295ef3f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c58753b61b96403991a386ac1b33a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4b90b3cfd3ea137a10b9edb7f3c35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841a372e1151af9e79c46849adf36da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ab337a0d8e46484bcceb051b6b613238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac7ac81b718ef44f42b4a9f275b5b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c60a881164c9114e6f0c2b48fad9aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407f0d95d11089b47e856a621e2c4bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688917f728e71c190fa33eea3122cc99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe979bd55b9329c15d5711550ca7500243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170e315c886c183f597bb289edc9ca9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616d6c21cfa9b99e647ef2b41a3734d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9d7c89759c6a435c35c99338820f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3094c18a0b6874737a821d74af5db7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195b7583914417e2f23f316d9b438b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1523f31a46b2bcae6288c139485c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9842997eb33090f24a1f1919c03f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8accf90f94121cfeb60e50fb7fefd4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec1a4ce5a01339b6a48ca0267d8e5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d63b2814e59c7668110c54328cc634253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90079207ee1f32b186b238ebfa799d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02430d1dbf40a667e8cdca8a11d35e7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f84432c0c6b3c0b8be69f0f008d73c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c3541d4b1197d9d4fe37a55fb0fe9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1fbc54f1b2d018403a69c6e5200df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b54d5f1a84102e94017fcbdbcd2744259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fef6eef45b5a298b20cfa36dcd76b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39009c9d9da08b0b90bc0ec194d771261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d55fe4b953c145c245fdb8bb45c98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a95485d20ec85fba2380d771d15026263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29de2a1a6cc7aa6a9edc6733c9fa49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14277e79605e187cdfa3ed244584695c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d9a5a15c6fac168908ef43fcbb8ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f3827fcdabd8f9592ae8e6e57ffc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee77514e2492461ef6ad39fc046385c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253a5156dd21c13ff80a11d6a240a0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33de167ff39ba2693eef29a6e6a7b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e82c2857bbcbfb2601c84523ca3b7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cd3916092bdc94bdac4a943964acc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d201ede242a32b7c3342120718c69f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd3f1000bdf5b39aa508f943d1fb90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed7a023302e2569bd73bf5a79c7cca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9728d04ca371a5bb0a43eed3f6bad20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecedacc4eca2a83eda92950651528ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89536d8c1d308a25cd07a096c9bc8ee3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d06e7964fb3b4656c5d0e8dd4e5c3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a21bbe99d18a06b32822284d5abb4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c31acc005674027cfeaf1231a73b94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c169789adaacd60d50fb20331d96d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3be8163583739ab996897cde06f47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce7ef3e7d0695899fd81a2dab4d0ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc0e25d7fb1be301011a4c9ae77f26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045c6f073e9011186eb2070c6d46043286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f7f951fd37740a374defe866b176f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ee91dbeccda42c88ef319ae5b5a0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fcb276ac5709d30e8f935c83340a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4861b4ac0d0d19c359c3befa0cfbf0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467ceaa856cdd62c406167ed2f56d53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fba40ae852ed680297761fa408d53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe536ffdc7f5cc63c26332385b81236d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ffe6473f722531265c09230f8fee1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929ea08424575371164b7328b8be76e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91689cc6d28879c75965b4836457539296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bb42cea8961d5aed96aab920f9889297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab88ea28d9bc75a03516baf89cc256298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e75b5e2aaf406ce9c7952d8abe1d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b2d461bc4a677e3dd6e3f47448a00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fb9d4657a4ba6e6eb4422606589e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60fb472140d3a0945eb97fcac39513302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44403806dd2597b185e890ed68f47c58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feaacc63a19e851427622cdce5c005304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538832698d661f4f23a6334db02d04e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479a8c5c99e378d9d09da145da1a399306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876656d7f4d312732d19231c95946ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8829e90fed2eae7682c56b82840aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa492c1580aaa56d76fa31b05eaa0c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbda49946bdf82a6993ec2c09ebb8ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670186056b54f9cf43998f614ec71366311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec1017472d42899ab28ba52aa13c04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d1aa68dfa0e1bee4c8fc46e236918313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021f32173713243c8b216cf55b1af15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880c8a711152c3e3f264717e06fd9c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ecc890058d06ba84b8c769a9b4b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225bc57d7e88d3b09037e379d2bb799317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f58a111f5f5540b383243ab3386fea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6032e9bd0f80d9afb3aa5353766bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325c1556270500f7efb81d6bef20b0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc801a52f7f395a61f12b4bf597799c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646996f1f1f4b2d91958072fef4550e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a424d383aa157046bf259a2bef517323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adea0cddecd32c8411f721adb33901324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfef8464a810089a8fcb237041cd42b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4f23917b5223a3d7a4962340f47c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b566d61185a31183735e60fee78c215327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba587181986dde3e2f0db02d6e67561328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a058074fb8873b32acef4af105844b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb07cafef878de29a69bba77a5b849d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d1cdb9df15279ba5f9aa335b2849d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080b19f6e38f30a755ca3be6cd25026332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e005be6e06f1b27aa7d3a684fe4799a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7b676c9c3e5984c4cd1a70eb89745334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576911e89b5f43e79319f8b734922deb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ea2890020ce075b4ae94d7688039b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a58f7cd65e6c1f3e49c84ed0b8834337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef09d01331c4a87c9a655fc5511999a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566369a200a8e74397b3e6b5e85fba1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a8f0b11c19177f173ecca8f49c08d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df99b5e55c3a632c0ad1629d11c16e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ef7c66f919e0f2e4529bdccde2dd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b30634f953207d8e1b5f47c0ad96fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75be40aaf51ff9b640b3ccfb36ef9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64816f298b0a630a6dbde52b796f8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d627beaaa805bf6dcbed1940bd587346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a0a8f750af2ac7c51f62302c69e34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eed846f8ed2471c4a8800ec8659386348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b71e2c6097e5b37ae29e6137e222d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12e54679a61e01e8b846ec137fa9aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d0cffbf9265c3b43e63e4f962aee2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1c2aa543b005a4ea21a3d6590d80e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aa4aeacc206c388848e77dea26422353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc9e4dc7287a9615bc12f0057d9b61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b6c733827125e6e1ffd5900246c6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b7c047d2260ba80cd5af4acbed0d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce0eade9317dbedbb03c54d633d48f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93309fb2a5e153d71a674f6d9f39ea36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b48584ef90788595d41857ef42f06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e0a1a60fa72db51bd39df58aff42b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b33549c53bd7df171325c651189ad2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b34e9f4ea49d4db9c17c7a11de9ecb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb61c25d207aa7557017f20f27bcca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c9da6102eb02a134a0702c280079e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d333c74b15b4efe4949aaf2a3b174a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32214ee23ef8ddac01790d6e7ecc952366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005d53377ee38eb85ec45aa37682612367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f10bdbacad8a9fddf7f706885f6c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb773cd6f6b8ded361607bff2378a59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425765c54a0028a39c7354c3ae5052eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3bacb07c31b8067043d7f5e767ae2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46f158014f3c3d5b31851608de53d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370e215b0bdcbc43c7f8b0d5f068ef9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915431003fc2e66cfddc4c0c1f6185a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f7c0138fbccc7b98ccc42ff9cbd4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0baa01d5945504fd897651ee948dff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1222b0763b3a4eceefbabbd4c6383b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c411a24fd9c6b80ef6e3e2b6e83f394378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d5dd065d817d0fb7ce4dd25a49c65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390052158a4fa9f0651bb6acb544ff7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d91313a2b4a6b2fa601c0c1a45dae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d185328931ff7aca7cc29204d9707a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c94d3d8400a255ca84f0fe3f051655383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2eb7ebe98eff2671529bd8231f102384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00c1785726ad535f7aa55280e76970385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bba86c7c6c244cf413a21632569e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a9cb5321e7d88e68b5d957fecd58b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03314318347749159b8ad1a3de25a850388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6674bab31a32d9353090edb1d6abd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a1319b5888950b3585a90af200972390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbcb98e77f47b7a55faf0478abf954391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d81440242e174240c7508bc294001392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ad833592d5912e9f07c4265b5d9d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd7a2c358da3de0335c00e5520dddf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267ad77863518f498c1df854984c480395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557b93fc4dc1bbe9f6f64c3bbe5f90b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53497e2315daf01e858539d4a2d07815397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1a784de642e34b6fc2945a1abcd27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65badefc8cccb9701d1bf216cb8521d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc3d3475a8b2303fab8bcb307a1343400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e8f7bd482e74fdd5301362dc579b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a323a38e420ab0bd4bc1b5371fbf48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb2049cedbefff2be557618cf7004e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7436d7e598999d7e60306028702a939404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748e615b73e2daf81442b9b6c0f3d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdbcfe497c9fe7e8680b2fd4f4f7f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d44196a9e3191fd34c128377e89df2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbb476c733e51a530c7ff82a0cc2af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffe8e3ba7a27282208110d9d05c360409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956e94c33608cf784cc1f4b8db7a4f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9e0ca791acc09aff51c2a52680985411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c937011c2ddaffbdcebc9d194d0791c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bc598422ba113b8215d4a85eb91a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e023b7af475041fc587a8861b7948b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905b7fa62071d1f2315c77bd744bc19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa24e0dfa6f60b7e8f4f0f3cc31c7a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5ee7d238e49a3d11bc79326c801d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a66735cbee63c31a19c01bfd0d5aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd07a4da3f9e690feda7e34a01680af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99175a9d0748129479cf03071bdd8ea6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e37483cabf07054ff20c49560be2e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27de7626198aa856a280e0b0054225422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f63347b60d2405344c66a13a0f069c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc109ffda9574b3690333b4abfcd30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652be44b7c4dbf44bf4fe32f7f452b9b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae677816cc720a478f859ff371217e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee465a5f1a9656e1eb8fcb2637715a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be2e7c38064ab8711af84c5791155d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827b1f4936a1a11a5b3b794003b694d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee65783dcb006f8d2d351fa5ddfc28a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29ed056115bde65f0a61656f42f98a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241bddffd335c0c3854c7e7547a68dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686a9e79b366bca05099f43855bfd30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e925ab04aaf16f656b0ba351cf38cda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30552ed5be6635464f0278891fe0db56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffd4cf86affee253578e2b31bc82e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782c58d36026d671ebb7a69a3ad94c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180929f1d784a6e2f91736438aae5797438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a2aa592a748065e5a5af6fd5dcce2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c268ab5207068edbddc8b0a03c565440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144be26ed8bb4ce7250d3ec8946492b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb169b54f392fe7fb923389fe4a32e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e813efedc798784c0455d4c7b40f11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d571b63e9e5589aca5c2a717256b5f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a7b267b3485cdf35541435e1dc211445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7cd0079d5eb4d918bc6f45cea4b96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8bf0a8b8b8b11ad10578fc6ebf0cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d7d5049be776bd677ec70fa4ada83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39aac42b68c83e087049cd8243b56e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c16ee7c6035b0cf52724fb2bcf0da7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0b2946e7cd4226256e16305824a20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50686b47c3b5d7f9434e9983daaeb59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde02fe7ba2870e7e4c6214b1cec3c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db26c83fb2916b23aec135558c517db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5ecf660259144a6040f7fd85afeff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24955228bd08c5dda5b5d22d66ba38ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc2b0c8d02dd863540a569ee39d0c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f8c7af880f53be0a19cfd1c10520b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670583784bc71d407297d9b4616a3ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c151faa2a65291be7df63a8b360126460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02180887f95d3cb918641b115e2895a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a1b5fc5ce9e8662cf9bd9d5469cec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496aca46896908d7f5bbc137bfa92cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6ab173d6199a76d9f89d6cc13c2b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f161fa686777ee51fab49d571683d5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631b73f843795807404dcaf4158f92b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eb05ef586de40daebb88be3898bcf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906adf55fcf1c21adb0c812dfb587e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ee484789b8eba86e5f69f830b47ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18f354d0535af024428ff84a20b5ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e337a2a0a879c7f2e36f1f32770c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da1a27f47b72327601769f505038d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab20575a40d2aa71a72ddf39091cf5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba96b5d5579bd8afa800eb4aabdfacf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73924b75357eac59bf6f4c3b4a9047475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384db636c2b48b7bc8acc0e547634d78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0e4258bffee0740eee5a1e6708290477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4998c99575cd08bc5ebdd21bb72867f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab896efe1b4c878022f85b1a5361ae28479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa055337626a69eaee60a94e6e7f25cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544fac3bd2ac00b185b7fc26cbfed88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dba0a8faeac690188d0b56d0265800482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8779ece108e86cb7f55b8d65316079a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127d386ee25aa2e825f7c1263f46c20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1378656749d1d99f134764a66b0641485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac674e19d7c22fd4d210b8430ccd45486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371877e8548d8af3efcae4fd60130b0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bb9d999a4ab33119615474a9b4b8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb340be60b323b7f78c9ee2b7e6e15b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a007b2770a6cb1ec812788666e91da0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab3349af54824315249eed72a3b0c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5fd9fbe212e8c9c020e0d1c3e4a33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aead44efe4f28decdf49c2759576c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ac8c48cc0ec49a47abbd9fc2fa4be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a04b89bfee8e2f6e020737f81e0ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081807a9a50028cb04e2aad006113da5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8dc00002d0c00f11715802a257253497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33af49fe4db2d1bfc36587b50b1dd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d0505790fdd464dc883a00f08e41d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd36781e803d028510e91672b64257500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed646744252a7316af5df8d4f56c41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc97a66a3520f74132945f99dd76732502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755984bb8b3ed8d8a68a117b9445adc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfddfff11cccdd1cdcd3f37260c5385504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbefd9e43b990ad5e0772b6bdad365505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b5b23f56acd659cf0ed20df54205b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc58d4100fc97f499c8764dc162365507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9dc500bce90c193e772cbc90acf81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f96a6406c03dda55ae25b3e18db20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b844bf17cc9d10700c07a8eefa2aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcd1cb106d8c954aa53367f197c94b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cac04453ee2a4ef950d4fd6ac3212d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a398d873463832d00eacf544455f2fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874ac4f9f89b7526e96d1f14ab38b0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aaf52662a16449d6be9eba93ea8bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e06c1bca8392cfc49182c34ce9282516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e2b4287a7bb18f6287c5e1cb36e94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932cacda9f4b8be23cdca0829fb3e63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed993e13c4519430947b39f65a81c8e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6ea36425c027fe65d841cdde71822520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efca0aeb513b8433b7294fb49669a9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce53328b4fdcb4b01ad85c4dc78d9c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d454503b313633b80ab492fb511bad6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a636de358d0323398578ec1435f7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1db23ad0e715b0b0e246e663725e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a5b3e0f128cf6361ae8d81c14baff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c569403f0825a6e9c15918b12c685d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645961cceed08b502eb086f8fc9334a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f21a938767a9cf9fc14309b3bd42e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad359f7c6f22dce973d9fa18ad34deb6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da21655cb66b68700d3e86387e1f61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e18e77b7435b773c7f27816984c34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1306385e2640446e032d6e587c17dfb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8918ddf3f9401045b4c1d634f74e2ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74a8bb55d5a4d2738a22a8a3112cac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd728248837387b26633fb334a0f6a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3370710310f27cbd509fd91ee49d79d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1764cc53c2464a068a0c6fe0cb1be48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d19a2c33063341a5feca6c7eab666c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54798f09ca86b9b587237aeee74a9f84540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5ec76a8e0c4f7fa9d6fcc4d5b18c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79f156ba779873d175e5c0e8fdc8f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6e88a15ba547385ab25321f50c62e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafbe36a23250b97ffa2b4a7161dc70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38443aba37935afa092517ef88d7704f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9b024a9ee3ab18b83abe85ad3a269546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18004f6ed86e489fa31be94526a33c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9f97c57bd283d176f8c09c60e2272548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b592ad40b7ff493d5890fdf54273d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6385f40cbf69760d858fc98209a0eef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301f9a7efa42eb3e6c52e9122d0a105551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2518da0b0ea62b53cb9733281ea99f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320356c3c37080fb1ee7e0a18d03579553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ab3a7f97bdf66b8e885891ce37e35554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d64237f65a2be9c11dcf76473f995555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b316a8e227e39ce9316eb9d23ef34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed47c0f4af10768c00d6f5914705e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ba29a712a69ce317ab8ff3d54a09c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae901a181091f9261547f54b37a7c94559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a799200561fc44525d325353f2f9903560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2da33f5ddec47f0886853ce94dc22b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d991d8a89659080aeb3827cf43f48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd570a0aed65bcb6b9683048fdfe43f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dca5e1da50a06766ce6bf0ed3f946564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f89efa25830a92b1442f2677a294a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec800a92bd534ee40298aba37865c76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0617c06ead678538980dfb43c81beae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b16ad1c57123831b10bebf4412bee6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bfddde8ea2f281ed57e4aa20bcf1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22855d7cd5dafa9b31f049f4de4f56ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c541aa8ba49980cd46e9e56e836b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc543746273316b3ffc651f71668f1c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06dbd99b15fea1abb39dc7a918c53f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237daf8e6e033052a5e8c0f6922a0e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e4bf8ef55327ddc8e3b63a0b4b77f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c670fff2ffc4989c4d81a7ffda53cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe48f6a74370593dec4314e277c8f87577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226c6ee90210554981c8d885a163d3a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa399af75434ce5985a6bfe0b3d9102f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7458c3124c26e78378465fffc00ca02580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14429dd8744572f65008a6f777ddd6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7068faa0d99a54322010995e6dcb75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd43254491343b9803e2b0ea2a8d7b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1f1f6c0c8fdff11e124b0f2c5f325584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058331bb1693c3c6c9529be9f9d0cd4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f5d80bacd530636b9128abfac986d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be795720b64ccbda8efb804226a24f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ea5af8b8ca8988263555afff3f5fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cc5844a3db3b48b438af51cabde88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e78ab016f42bb8ef0c9eb64d5f771f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d5c410bd21d07bd9367b9d3d16782591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52535f14659bc6b6c9d939e676a8ea16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859b751c127b920b70cdfc9ec74166b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627160cc49156ff7ad373eb030e97b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db989a1a5ab3e329107a0048ee56f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe915deea6596239d2994d99c24fa2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925d2583c2f7d5509588ae013ffb4a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03b040e9d0eef19665948d84cfd425598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf29f8a76e4d027ae2d1e4471d7cfdd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769867e93b9b8978b7c98cd338e1511600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed730b19ba1b1e12c7d0fd1a003bc02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eae918070ec63de14dee5425f102c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb216182dd7c4ad783fb5594f0816f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfe5669585448cf839bd8c4631c832604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc48fb116879b3a778ad38dd324266e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7bf07e218ce794b2932466ca0c764606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3011133547a1fb9a86c1d2e7cffd31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b818772833f2c90f1b9f33347b6d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680df68014d64f85b002ed33dcb7c510609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cfae2686d7d8d93dbdbda75080804610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26b17836e41851fba63ded4d9ad895611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659a7f9cd547c2a4bd8102b10dd7218612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6bfe1dcb15b5ff5382f0eac31ad75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252da96dd0a3d17f0217b5e23716e550614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194acdf29230f997e25a72421745574615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91512fe273c16b31f63e3cdf18aa19d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81305631ed21bb2dc62c37ab0f0de2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68958522f60ec0550358ae644aaebdfd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b90d08831aff4730312f205e4c642619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50125fa58745daf5b7c04362f2b69cfb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a31ea572bc23ac87531d771546b48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564a58229bd3bc0b20c255c57df534d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27070e00dad7ce9c1e84580a0c54cfb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde195d56d2bcf5b314a2210b242146624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb8004abe33720c5b1004320bdaf72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c34515bdfe7e79c20b663e4afc44c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c3ae721150bd5a16b29124fd4c62f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf66f698e969f9bc055c412711646d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbf23245d376c32ee9b8334b372f2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dc2a735a0af38d50ae289988a0bb0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4201801497f2142b8178406233b9b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152de13b4c1f5f5e51fb41530004ec60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d28fafbe6630c468ae1b6e96f4e3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334e5445f3977b651902271259d1d9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96224a0f6088ded815105aee47ea0295635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e788a5e1ba6d4f5f1f0381c90568a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946ad600bfee2cf0c5c9063255f5a78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c2eb027453f95ea996af6ed078be8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115976aa1731192740f2c0d890aaed43639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed9d05d7e271681d4d49cd5f5c2c7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccffd46e83d7d23771e8c65c23c16c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6da3929650ffe370978211721adec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf2ec2b7784dd94109aa967f7ae416643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49266df34e26646591319725874c11d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26d17a1b90e8f05297f5554981ba79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89653ab74bc43aad7662e79423501d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09865ca2c30ece01294a73cf56080dd4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44230f159c522e5841d6ad7345800a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909b1f8183709fc735a3e80b3d5fecb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b61ee3ddec057f28d5c42e54b86fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97450b27cf2b56c9a297c46d1f3577d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc55d14103a75c179a3dc65513e6f60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337e53ca85515776aee7ed462771df1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904301becac05644508c281babae9c79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ae1b822f6c7046b05daa7480572b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5532401349951d1f515b41408966799656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db424827c1dfd19d776c8a1be5cba5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb087e3ae0f6d126c766431189930faa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94588c9cf82228ebe3f229637f1d61e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fb54c4bacbe15c10139fcf158c6a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0bfbdfbcfa2f8a0b83d956bfe984e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8fca67fed3feceec8b1d6aac85c78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6bdba3e7631b789a0cb01d8981056663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cb9b2b57585d7e65151f956465a59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274735c914d2f936957f75a25aecb87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e964b4112e06bc14388d48dbd676fac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a400c484473030adafe12774ee6441667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eda0887da27aefde05badddfd85923668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb335b968a375fe1f936018179c5881d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64485524f0c9839e8b72b8fcddee4d54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5767f05242e2b14c456fe190fe92fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d04a1e030230b379415658fff19f61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd24d50e97a437aef1fd726f55cac3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43970f73dbb7a57aa87ae5383f2a9b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457be8c8ca5b8139d07b324f4f11fd9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67cd082deb6589666532f7a7855c9c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc725432e4015e8506b3021c0508fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955e2cb73bb26bbf1e0a87d1eabba5a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396e6e42b3157abb8f7a33f71a791d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c8f3f67baf380670fcd8421228102680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeefe6fe7605c300de8ade793ab934681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ab13115f24b1a80056f0f4e058421682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c6fab68b685b4cdf235b17b36fdda683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca9dee1867cb80f33f26d3a8008cd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6db13c59d6e1f536439ae11f2866e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586682958c4f4a8a037be33b461863f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddce44496026ff4de932a9643f5208687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d1ef08a2033252aa719cc358ab2a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3878820f7cdbf733d4f8aef348ba5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a794886df157a50cbe6afd10c54de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a500a806f34e712a35fa978bccf79c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa31b8490c753ed520aa3eb09b2d72f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433440aff184377bee0cfe68ecc6a7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd604fc354cf86d8debdd5e953a3ba0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ceb9f25db557836b6f6b4c5173402695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0fc4b3a6abb17ccc41ac0ab4c52bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e4fec35e2ab71c1ae72c715a86da6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7288f45c7a041015b06c3c91a80c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4827bdfe2833539ce56ce31eeefc6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3ac844bcfbf750057fa2b4ae83985700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d748122a690fe8461e6e69c0b8dad52701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fe99fde6135ef4b1bded71317428e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e09dceb9acc23eef90c5550a33b7ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361d15dfe9fe900bd2b64a60e6c9cd1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589c354ce6762ff752e6e6de7c54773705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33835b802b3f9952ae0d7c5e50f440c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56248f8f0b7569a17a6305fe6fb371db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548a33a288e73e66849dad6ac285e02708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0954091a665fe40e978bb1a000a46709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f97f973852b03e84907099cfa90cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7b9edbfb3fd6f28a93bedc2eb4f79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b2b9b2fa73bfdb08a7473938cdf65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3968e033200f1e146a140c9bec095e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc890f7fe7926a352f7608eb4e93f38714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036259007bff0f43d973f401e4809085715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6464bbfa5b95f38a20518601779b104716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705aaac9cfadcbe1a9cd7ee213d36e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae39cd243e131ebb427c7686eb2115a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092eaf802c80f4856653e2ac644902c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d7b92f10b1cef4fb9cf07763efa2f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453f94be2fb4427b6bcdd54e6610d6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f3cef5f1e5197a323134162a7709f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285a6a85dd96d36621cc1ae678fed24723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67d4f0f36db7617b1a015d347b46a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9722988784a9bdbfabd12fe074b40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b543a0a80ef4c4b9a2b27af52af76d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43dfd931e1bfac95ab4a11332e68bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cbb846f0d4e8275e44076f9692099728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0866ca6121949085c47b8086203f8f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80328cab7cedd2e23e9bdbae620f84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f8fb91e557d6bcf191c9b2f2fb853731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c0fbb1f4c432c54dc36e9ca1df9af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a09e22646d0e86fa6fb761afecda4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad890761b926511607610ab945d0899e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13599c3099e13ff27fca595775a3832d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89d792c06aa52ecd64c6bac4f1e33c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1288a27bbc502e27057b498fd0b06cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757731bec41e6ee305b44f4e4e8f02738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bb0f14f2eeff56bd0fc49074a86d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec0e192c38a1e23f0337a4664a3d92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263c4d6c8e4b790d822402c7a32a1a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242484c1047ea690c8ba95146c36c891742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8ba8721d9d82153f413c939626fa0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7d10cf334adb51d7a8cd5b94a534d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e6d00a07392472f81a6f72173326b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030d4317083517a564c44a49e3fff2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89909c3eb5f6fa4bae7547f801d7aa5e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd70b36bb1fd282a0d08f030ba75af5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd14697771e3c320771bf93c42d001749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18ca91fcc22843b151f46ac4d73324750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bd8ee7de5a2b0a0e65dd1731b6f13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912558cc10968a5a803c7767d3f65203752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cc294ef4c2c0b60b8b636680ac18d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1b9bedaecc55b1ff5064d6ffa7400754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9a561dcec982a0f332496db0b99fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64754fcf4cbec9f2d90063fece822580756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d638168b8c238d3cb4cf3e13643a43d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de37a457dee799237e206c09ace75a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886a98c2cfc47387207399a7892d47f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95778f9ad204b9f5b62fbe216bb8fd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783121cffaa8e99c799f124efd1ddf9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0168f1f16b1eb79aeeb1a4086cfde762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7974f792cb3d09ffa48d512e5e3a1d5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673088307c0c805a01624bd4fd3f6064764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d648e8e3e9433c743f0a0519a43700765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c894abdb8889a6aec6f3a248bfef9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb300e56701f16bd72871aa9ec36647767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bf0d39aa8830cddc2391cac56d11f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fd9f8364bfc5c661195ab99046b55769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f966f4bdd93045f132ea82a9df619770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034e38056da36e5c217f11db573689e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66c66db08c2af3a7af025a16c28031772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02ede6878f6289da52dbe06709c65a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe902c0c17451f7af8c0f0444b35811e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd123f092c79af88668a8da19394bb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2274c03c189c3f167bd231e233f70c0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc48710d1078372d4cffb8c07bc735777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73175df28c568644f6813cde6fb8a37778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b672ecc534f269d307841cf15d185779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae2f2dc9c1bb42b5070f18b2d2f72f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a399fb84e1d610b25a2977fdcb97509781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2246c3f67cbfba1e286102efd731f7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa93854d4b685c8ea95c1b8815f1fc8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e666ff85031d5c684be32e7bfc4d74784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7661cbe30a3fed299f6781525c0e1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b060cb2047971616a62c8f742f406786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0905707e54da768689fc0757f69637787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9839812495685748b7b9a3a6bf23bd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d7896e47434a7d4f57bc3d4b6612a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e88601fe4df78f5b115ae328a0ad2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749548ca515119a31e200fd5e9d2d94f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290049d6cae63e63600ac84202fe416f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1128004dfd9ff8af7ff320435370fb7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2822fc0653a3f41192f9e66748e57f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42584f08b26a143ba11654c766523f61795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714419b76b50e92240235b2db7951acc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0faf976fc4c2b2d7ef1cb153f47cc5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c9b48723d433aee1d0c11e641c5d4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c5b05bd8c98a878a70f692fe57d45799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf386cb9279dae36f3faa5237273f9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95839b2d36cc569a91fc2123938ec42a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f85df54ca1211d35fd76f20bd567c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70b1b5a3ccbebbc9e891114b16c958803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f2f1a7ab829a9950c46d186404ca1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01896de941bf3a9a6c4977b1587deaee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06ba727291a899a3060b0b75795bbc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9d928b616aeb8cd9a0cc6f5f1778d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6c2ce2ffd9f1b443a03e3d1d34f26808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceecf8301671b3cbb3471c75f0c084f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decfb1454e73e20bd9df385a8534c93810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26598892a59516f24bfe6545c537a45811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367b580f396e88cb7de02157eb5b8d2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623689b9c4623af3d2b1893db78c6c6a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181089ea62d6dbc7dc101ae6a2d36e7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7359a4f9e20b79db0008d5796afd6af815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd657364191876608ec279e11b9b9a6e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfac7231865218df2d773db5b3d6e46817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff91daa36cc2406e76ac8802989067818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaff9d065cef44ea1d337997d580e58819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b518027b9c21c18a85a23cfab00fd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32145d7ea521e9260e3e954bc64e484b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aea773eff1a089a8b49780d3ae981b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe65523c6ed0be3484de7ca4f1cf9b4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be815ab358289a15f7cb93f44f0c75d5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4c1c12f1ccac2b2f825d90ee1b968825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaa831d00f0bebbdf4a4b5fb01d645826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec718c7bcebfb5ceb1357d975fec1fa827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b735a34b72764ee6b679adf9bdb54828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ba39aa2fb6ab23037c2907e5b2cf7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4d192983305e83fc294fd7c4e7859830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dfbe0c6c35237a6017a6f8a6eda53831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bf7e8b6664b2fd8a8a5820aaad357832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592decca9c3721d9a864bad6aa927c71833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b339ce91c440b85d552281d6b9ce9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda6129300f2729b0e45e6a0d7975df835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0d19b7ee1e033fcf395cc49b6ac60836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25214f4a506c8d1cc41387a7b640669f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db835bcabfd0274ea99350ea999bc09838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505cd2a1141065cd24b75564ed473c6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e287afdaf837666f9bcbd23c38a9bd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeb9bec383f70784cfb5f2213bc737841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466959c015543b2bf34717f6d04c5062842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f12bf62f5e4c971b43550ad54c6d9e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca96d7bdcf4e14a0e9ca8ff365c432844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79089a546c33bc0944fafb38722d0ad0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33294ba801ad269abd6ca98846a401846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65ebb13c62ffb7e7641f7047af0ef8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a09af448d516273f5d89dd54c61a4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac48a22f3ec393ba0a40e469a97fd4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549d15b478616a46bbde9f0d33de503850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a96b20f0dfbf228d4a1abbf53f5742851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0928bd3f016c95a83976a5218458aa852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b529aa9c53eda93092bdab145a75cd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a236c503e59175483cee95e90014e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d66efc927a0fb22dc06a9bccdbd67855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb8fbbaa7d9ea4c65e6afc5cd703b6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c240b0d8726f7f64ef90f43a2ea847857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191886b4fa62823a7a9ad2874ce1dbf2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3e62b054326e492bd0615ef4591b8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d7b1831b3689463ca8c2195dbd111860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce091f2379f911748cee3c0d591087ab861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f43db3c0c286a7ba1efab53eb5a3a6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19cb1a385ee975168c57e90db272f7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f76a21e10db4300020cb459174ce69864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157baf74bbb5377ce3744512c5145c07865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d5cd01c8fb85523a968cebf4f929b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013488693adfff9f33ce468a0dc6667867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65524f21a4b063294bbd9dde3fc0114868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf1ccaa61c7ff9994ad032f23de52e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7de210b78cd97f4839cbe0f501d42870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27683f2fea20a11f40812f86f21c301d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7780ca858e8c2e82dd7a198f369c4e8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b12d6084c292155f8de80266665a4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91e0e49b639fc9279cb89b58e17103874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1032cf66ecccb3231f1cd8be614c4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c706868ea2c6692649fb226e4c0b65876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7902022e3c124893ed3287ef1528a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093365afbd0cb09f3f50815b5ee7c699878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc42c8d6f7ae50143a3543b8d61278879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ed31aaae38fcc8b8ba2589a4aed97880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410254feff0f02e31a45809a1503393881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6f44431ce497b6da003e6e8a9493f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22468e51020ca66a9e42c11d4b60f504883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d677f824091bca830969a3c0c4fc9f7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c079b9b4d8435aba5194918b86efaa885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf630d48020b854aef4ffa2042840778886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaf48dd234c44c43d7f1b4fe428401887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efa57ecb7af6b463a836f7ac3a2c2f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e24b8622b84adf3cea99f1124a0c1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d45515af1dff99f2caffeb4a98a4d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9c757e864b70cab21b5d2316d02d6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f7e8d550323f3be62c34f8abea7bd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad208581a300b41baa19031044e099893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0385f17721499e124d0fb35b8e064894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800319c87f79b0481a1cc5494ec91af895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad9cd9ed9611744d0e6402191142c7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defa5a97f3b571a22e7801d25491396897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea7eab3f46cebf5b53c8c5d5417db9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29928f52d15b6931e0561fa3dd5db79899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4215e7814e354b02c27413faa653840900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02075a4db019feaf3a621570a2f5f1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080924e603ddee3d5ffa652c851cc598902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eceec7a42f699573a48e03d8f516845903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273fc4ea1d2daf657f9f489451dc4fe904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aa36cafb08aa82dbe7a89df4aed0a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f6607bed7acbcaa9affd454a91c4c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e471cbe773bb8b5d142b198b3ce49907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63419a1bc814ef2b0586f618f45a40908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a835f8d66327a3d326f1b8e2dd0ad909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c3ffea5de67e6475215d75f95e97c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dddbff0c103401489298ebe5bcd69911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17669e16a44e2c9fff388fa06dcf79de912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660a5e8b19bbca97a522f2702ccfcf7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6dde1f8757135b102d03c674cab0b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776865e9c151f9c6e2985bdac19998bc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe3e1ab2ba08396089e8d7fe30251d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f3f23afac7b42bd81982480571296917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6340552854dcc9c06b3a8c3ffd5fdb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb732a0495d9f34613a0dd2121472351919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a3babe154dd720d29e3e8e58fd160920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcbfe8890565964f98626a9dbc0118921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00cab9d0d5864d351eadff8c6214fc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f5a51372ff6db90f1e8e9ba050456923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9dcd720b50bb5563f3af61cedf2a6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce128ac173cc66be6dcbae4c18ae4165925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef472c2f2d99173ab2cfe0b7a917a71e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7d160ac3e5f04174f2b578a0e481e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a49bb6e1b1e36785eaa6c061b154b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63a6c86255fd957338ce297d4d75e2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc344a2a83e25ba5de0245bdf167345930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb84626ff51690e7bda71b46f66554931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de908299d89e55af580cb4030a9624932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a54a0f0afdc80d6964117976f4fc7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ad1592250ac9df96734bd63cce867934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac42a8685a4b0f5b3045805401f5f8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099eb911d78778554d00c1df73a011f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ac700fa160531f589568e41892748937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d80514cf1f7692f97aa855eee471c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34981a61b8368a2d355f2dd200fd6180939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8fbd5c2d7b1f2fe2f756860301df4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be236c436b997bf38981e47c6c31a645941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26021d398120044257e02ea73f1b7dc2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663403c18cfd8db508705c788e5f2976943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb5aaaee0b5fafab3d454eb10fbcdd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521ccf3fd78381763e6abf3c040a6e0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587424a38ed0c7f13f71eb8b2aa3f314946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d04910f8d34bb17e17a1b10d0d48aa947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0962f5b63c4a5c92eef6fe65de84a2c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224d1423e631a1f204f85eceb956ae6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e9d9f646336c644e471c79e582cf8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ffc72a09763753a1923efb9284302951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed368ba489afe94750eff8959093813a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4e7740299c382922dd20b4621b266953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6314767b68869b6cf5833d80cc74ed954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d680aec83284117305038ca54bf9d8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c68ddd34728cfdb8ef213a7e20a80c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd6c98f0d7c5843b7c746b38d1c2c0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75fda8a345f4213aabd890d489cb93958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe0fe70f85e9a89a306124932b710959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af94a4946c7b1988f713a231cd80199960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99794191dbda57f21436b6938a3adb91961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d94468dbef070d1f42d4c25e5c421962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34741185a7addfcf609f4c5ba08dbf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fb779eb14820c9177a712794436d6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b4230c9ba6d81a566af1f38c7babc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754db0bd9d3bc92a3d5449e7f280e00966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081fb28a0b3ab923a274004a782bfc7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7c03eaac0b7f25a09bdaa02359b68968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e55ee57b4ef3463322d1f73746128f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814944dda1f30b09eeab23bdba73d81970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1f42601a0838b814d8e19a7905b80971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7b3286d29970d3e88b7609b3dd692972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02067fc906fb3e16ee1103c1965afe973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b201c14138700c9d08a96c5c4a33f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1b8562321a9c45bda51b2b1f30ea4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012604a91f1015a9b30471511fd328fd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2b972f798cdd54c18b102f197f041977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f80fb3331d2c4c389fc93654fd277f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60deb28b05e3e97135cf716e502a213979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a311f68d510cb3519b5abd1c0a738980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a79e5be996839de4511be7be947b54981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7094347943d90e337fda5dccc014f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff62e923fae357862e4ec18021bc48983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df14827a458e09812b1817d47c785d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491bd77d76a2b512a9696bb887c0a04985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87de91bc7bbea93f576094ba8eac2d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6be73526f4758835381d0b3024b23c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad85f9e5869de0b0ca290ed9dea6c8d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d088b296be97918648f39d1a2a7509989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843075528485c320b7e1cafb543141c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa4fdd898f85c84ea14412027da080991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aae1c66445423973c5b00a0442caec992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b92ac8d15a4601d5a82a4c960005b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc47330b5581ff597a82e3c6b410a7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647583b0d78c86da746e99700c965823995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10e4e27abb37d040f3db8421bae0dd996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d21f1e880543513d935463e3417c9997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a56ff0d0331a3c34e975b055b77431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87ac5f5ba76ec76d298d5b9665b1342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3548f49354ce189ac0bb634b0903b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f682cf5b029dd23825c4fe2b6a8f9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7d90d26a8a04caccd9e588965717a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b0bb0bf1eb20e7a684fab3ae741166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62287adb65769812e44f0929b87dc2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d31a27ba3530514f211a3a902b0a508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6b3e4c5e2d35052ead1f53d99870e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba1acdaf9e3d41b9e657d78120952610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69231af64b9f651cbbc2e146b8aa9e5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c974db73a72abce0c89afe2892f9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddace7862a2fba7100d60dd980b4735c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3adb5b93c90ed69aac7504007b3e2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e28a4dd1e90875d4a7ee90dfbed1c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca95b68dd654ba56bbbdfcc9a578d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3afeee48670ae5fa6f67febd5e79917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e260c4d52e8921049510572b7fd588218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd637733dd6890b3eda09b507519ffe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27841ec999fe2072a2582e6a4dcf6d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259191c45f0c3edc35146ed77b7254a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2556ad453494ef208d1b9f51833ef0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beebb7b87dd87c1ae5a6f7038714ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf053dba884b1434b99d3d3f421006624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fa54f194ec4bcf7522afb7cfbf5e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a25514af56600e0ec887212f1439726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70f41a3510d07d006dfc6c074fa8af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6942d008175bbbb1b87d87461a6c9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cdb6bfa7b6423044f4f400f32e20129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b73b3510a84278ca75ebe696fc1a9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f862a44c653d13b2bc68e54d8be7f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af80cdef613b6d0bbb019b2386a74c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf303fd3bdb8f4dabb22373065b0c3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa61cb2a91802de5fbc9b0517694da934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debd980808c8470e516e30632d115e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71730365f911156aed3781b6f5478ef236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8aa45a676952c1e98ff38f5c7a1dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fba33cbe66807ed486e12f8e0760c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d1a8e7ff5b03a7ed4cce5f922a75f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5d0c3b7ebf2fd8f5b84e90dfbcc1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288723aa2bf9a6ea58deb7cb8011175c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4421d4e8fba536b35d4e4261d00e8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e943f94cfe1d738d648c6069b56184343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26107fbdacece64bac1852b60403463744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0a64cda13eaabd182562a69cf93fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652b756bec714ee0f43ced679efadfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e34e300c11019e8c69301d0e5c3e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbe88b9f53337d4e4acc741957994948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395080789bce47bf6a3477ba82eadc3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9bed1d2cfdb0c772c83a98906154b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4284326a06cafe66f4e09f69255ca651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48e2f9c4fc44ec3d9fc2c82a4a0a0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f5925e34b6a8c30d34437bc3d026253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fdf53cf16876d8b1cbd55eeae705554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06df5aa2b8c3bd0bed3c1457f5553555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0104914bb52527b1a61e3baafc8c8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0c3caf3a41ada24334d1a6798059c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99debccb9f322292f2baa926bfd771158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40750ed7700b8f361fbda4f67e37aeb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bba6a8170cc219917ad5ccddfb70e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1efe7ff23f6e1cf6ecf3e329fde31d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051b4528a5abf7da5d786022beb7fa762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b65ef99e7a7276e43f1f6dc1c6e13f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce81cd98128f8a9fb895bc53e4b46264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6901f2d79a22511257bf325c6d039f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccb5c92c49425af3e82718cf207a6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50cf9309ed163fd769cacb3157c3cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e17b5f8ce1a8d85c971880835860368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12587300eb5e83c7cf714fa3c256837c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d9d0cd7e4cd9b50eb142af611add770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ca98758097bdb45e7165353ce646571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5687e27f9e27db03422234194e64d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4be8e16e38638a0d7bd0e2c9e956173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3b007d41d3685dd8c8e0bbd2080a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4569ba7a5f3c6c594413e1b640cf21475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0cc43b9483822efcb6a5775c41cf276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f69a7bd29fb0fedd225e94db2c56d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cc6e103583bf84965197ed462574578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473762c55bcf701b201cf381326827079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c6ee00ee19a8abab6d389ec0a332e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6845acdf1b54bf6befc2ec91dd210e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7d85dd436ce41b494f5e29bac6da182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fccf50e1b8a6c43cd647069998cea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7432b771ca0972a36bde84f2217f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b3bac60aa66b525bf6c9fa9f2cd3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe13deb1df3fd44a9b2401ee53336c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b6533c43ae2a573c147f858015bde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d578ac1920225f85ff646498ae391ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de04893ca2363234e8c331d6885f16f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984653098e885d9c559096d906e25df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf3f08e93d06d70050ec8582788af591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d050f092c78add02926b56e280e6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1d016ac36f9f301e7daa9204086c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03698e21fb5f3c967344e9f1efde4d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eac375b8b993865b04b4e87b3cf9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9d5911ecb9ea3a9140efd9c67f63b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6629e32d860eba5c344d02c8dd5f6e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554c88f262f85c50974c5f747050fc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bba6e4e96252ab3a0eeaa4345c3dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737907ef9c0d182d271b4888a3ac603100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eacb54fea1ad40c79b964c6737331f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13531a7b551601038604bbce7c30f57d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab603f17c4b80573831db83d14c2b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e71c65b02f50cc9f6e99b9111668b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00d143a552f49111c87538f25ded8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64017a42f7f6ea7277658235cce392106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4a84ecaeeca879c9d6c05f234f37a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2730d8a1ce71c1d3adf4f58e97219108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b983a4876c64da3c55a5e9313005f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28bcefb31cd472447e3880785774d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ea9bc0d210faf3bd85a3ea8371d2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753dbe3efbe5f0c7c0b01191217a756112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9381cb0cd5c5eedee15abbbb7ae47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db7e16d29218d063e8e505d8d11886114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c06fb1766a3dfd6f38734c7dc1a22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94ff93a5f94a16cd06a901fe45bb9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb9d591fb0cb020ea955d596c172f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba7b9f73dd8469b01b5973951b0df7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca6064b44d6e4ce8958ebdec59fd7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdddf4d9aae49e06bec0857b219bf9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33379f69c714bef4307a64d211fea7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d49e8d6d686935f9a9cd187420599122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cc4f21a58b2cf01f385aa46811460123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3589880210a70a9fd3dfdc224dff1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392e8d25fb1347bde9a40e63f35ae27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac46ad90985e2d79d29561b74c8db6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537ceb7a8ab12665cc50a4d8d015f40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb38e0f832e2fbfa547cfeeec1f50da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f7a4167bbbc6a504536f953d84b73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1be8f4011e71dd6bffaccc87c8f36b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b46b6211572961493d33f898375bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce7196ed1fe4ce3245620b9d9182a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1fafbe8320032b611758fc8e0ddc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e0171266d7327f4dbade5277252fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7b1493ec0b2f810da9416f5d31eca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e7387fb83b13e54fed4d8d8b0b68d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa08344479a1b44302899c66e19c22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c56980c392af584321e920af1d4581138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c6b675bd20972245aea9df1377be4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541e6c46075f434d80a90d1b3743ec0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cbf4b359c5a0e00955cf3390d71fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30116a552dcf363c0f1382c96291cc56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbffcd452c2cee725267df49309432143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bec74dfa2fb606fffb2649158f491144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef81d18c7fd5bdb0fdb9c80508d3b79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0932f23a532f70b0404c5cec4a2b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28282617eb1522965c7c6eef2bb39fea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c69abcadf9f878ddaf9fdae907dc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c66b49483a5b7171a2cb72c1929d3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24117a59d3002afbd76e33c886bd0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4e5c9e1b7956ea1042dc4132258ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f07f910b9d7fb4186dab8ee611eaa3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b35ab76b97206e45e0f9e99a7ba00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dca38660d5a5a52a2057bf8e30ae65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd99c90d62bae07661634c3fdef120155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ea9e626bdcdd1aed3467abb33e764156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57e10320df5783585d985d939ba760157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf3f0594513db3210af8f6b39ffab2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4449ef5be4018d837928f4a1e6e36f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759153bf250b56fd4d2414e16bc76115160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea80fa96ee28098c1ce7150065d3012161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907d1d870b986c1f30c1615a4ef9d23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2874884241b81b206f7821770a815e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5023be989a4168a4a891c891602a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b432a7431573eb9c36e39eaafd64b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba85574043427e8e27772628e877496166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30ce2b0c9240a58d296cd71c10e281167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac477ac37125a177e6b68243e7cc591f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb74b90f24183359e6853829c97df1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964050c0df709c5055e1990e6716bf3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c93f89f6b157b21f865eed847265f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e92872a027e6290b21b2516194d94e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175996a3c2e5e98f202f0f1baf78b6a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d74a3d0035ceb91344ae887b380b84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9594e10eff1f4e6cca472800573c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95e5fa81db880aa3323e4824211e9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f19aea118b8e8ed7ca6585096037f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ae97c1b0b17fe03b94a044a68781b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322254f0e3f5180b69705526fb6399e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a363397ce205c5bed20c15f461bf741180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a72d37392fc5439a0bb2bcea9db84b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737540062fc2a8524afd04fe33c4f7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f80036b085b51b805a16c2730b2fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775391b4211b2aa4549f211e7ea0d87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e679b2e859a788c8272c1cd2de944a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48040fe7fcc884abf0c58c9101455497186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70815c98b58aade0d62ea5a1f18717a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372d89e116d9c1e6827ab7f8b91cbd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c0ca315385dc94a1d81cf3925470a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad54c5ac114781fbce1fedc007ddba8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc28333b187d14a1b4734f2e030831191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e830d9799b8969fab40f9b54cae4463192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fb14e3d658b18a2fa5c7561e67cfe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fda2a899ab9fbc89c2ff6e0d92b13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e567236a6bf8a91b5a2665e42e50a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd160af28b2dd3bc904c2a2b8fb7c522196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818e4c337bcf5aee8f4c6ee5669e115197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222bc7a4dc78fc926e82d6aa1ed001d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccc4f61205f05f67816506de294b9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f94e954e7ccc7ffa3dd94cefe991a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2737efe046d1057285e92e646923c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e795c31184bc116ecc2c32d7e177893202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa653ce3a0f20b71f736209f8bf0d09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585a44b4f379e7867340965231bd4cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecb28cf3ee52263038083c77a25666205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5843f4bed93624d2df681f1936ff49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122c4c2ec11630d90407e16d6c93b2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24457fe1d8c1ad0e0c62fa9dfc075597208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f2e85845096d8f881e5c262a2a2f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c428fbd33717744d62423f15114e35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d58c359f6f5021b2b415c0106c984211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e961c1f8d21f0804535bdd756a8da2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbb65b0ffa88cdfa33ea29da72ac09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83653aea6014a923042adfd94e6323f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55d0dbf78338e4099642fc6480c5de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419b82869dbac630f1dfb6b47592224216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cf5e7d64c470a4d003057d9705850217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4a598a691a48175b1f9c72fc06c76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8487aa0f845b6158ebb7d2767639d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0a32509bd442278792ce98959765e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b286f4949c0ca0fbff3f022be6402b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99196c938f3f13eb4f6582e4de3e031c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efde645780b7e3ba24177e10eae0de4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f941d320f8748b70f07892b44b3c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4d63665658c8db77d25ebaa4c488c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f1ea6a03b3a5610aa035b2d2f4ef9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20766f25abbf42211395fff5ccbe068f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fc20d44651295893c97e2a1aeec50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41969f2865dcf82a757d3410ac538e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e3aa4d9a157ee6fbd1e7c3195ff7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88928fa4a6354197277e3d7be6113a9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0770cd863cf5932b23e05a7e40855232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb850338582d4f26e90ae58e9932344233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56c86b1114d206cf76da941cb0efb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e7b80f54eae64aac9b38cc44f8f35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8010498692e8719e3a9dd6f8308e90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac0c6e2e2997317acb115a4bc0186c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad79b53abcc3b24e08af9775697dc25238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771b20aad92b365cb3c41045b63a28d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fff598798b7852d91e68e70ce6f36a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419c63f6bbadefabe6cd8595d4fff20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449fa494da30d26eba416930dc6b015242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651084145593d3b68f9fcc2326d2b1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aae3b648d0d77dd24a51faf834164244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ff53582eabc82a103ec7dd811e6ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263077107e65363f74fea6a749a1559246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ceeeab25bd6ffaa8aac0818602787247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f61d45f0cb2b0eebfe941357492140248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15180b6a6e63598625da5d8391dae4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89c72aa2b1897e008379746d3ee58e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f97cf2acd9124b4bdf162395719dcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6df652620fb4c12523db7d3559cc8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186dfc56031004d833483e2a1aeb858253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9515f60b0b29a295bd24057a5bf270254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef175a07473e77a674ce175fa2f821255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a36114a7e399f0482c830a594b405256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bd1cc3734dca12b2fae80352c72ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ba911678c180112a7bfdac2609afd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e2ab73ce3565b7534206e409ca866259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48021de6cbd01ac862ef0c8c27165f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3d457dcf6b5c26859c4dbb20c49b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89bd44696884b2a681a124e5efd224262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f55e45e032a40a10ce0fc74324457263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c4972fbf5288d932986b080769edd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361094915fc169a883439f6db9f0b01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8875aff1bb545913cfc051f61d3e29c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d482d90959678b9e11dd1138e2e8c8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a6dcfb8bf7445dc3670f392d16c0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d48ba65e0244e8d959fbc09d99e9fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97958e9d5d59bd02d85ea626cc4804d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee629c815bad3a41db095bc0403ab866271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc0a7ea7734b8b593ebf4c8b7a63e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b1abecd8ab136c3f1ddd0ec0def0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18123f99139c45c9f41cd660e1e7d0a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbf8bdc6e03d8f7e11ff015cd93d30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183db5503c708a7b39d3ef76eef0cde2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b31be5d2337fd8bc4595236335583277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01560108b910b816577568b936cb2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008a3f41c7500103d9e6197887ce094279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffef3ec3cb58d47829559c78b1e39d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1591424459888be4479412c047806d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc00722c1ae3beeb53b6ef30108d6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0b08c8682c838247d0f5fffec54df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74775b25bcaef05a67dc0091d850444f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5cbb56dfad4148b456c367cbed290285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8b976dac4f03f7b0434aa911c99f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b46002c97a8568262e5638a9050e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ddce07ba0bd6f28c89e5cccad44d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba697214f940cf9f2d25ef2f26063b6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb0bec26c7d6b85bb3241cd4009890290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d832d85ef756b39798b7d8b2fb4ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6f69ec8b86fb452fc4b6fcbeb112c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa195caff74a524c0f9b4d5ac8f4d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954a2d68a3ec55b6802a64289ccc002294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe97ecfe1f857bfadabfb751828606295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfafba903ffab062b918b734166809b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0106a698a27dabd7f8a6f88b50b16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f84283fb26745bb0a25c8f94ee4ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a618bf6646fc7753f36940aa01486fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560ebd5c33238dc3a855359b2eb9b41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183972d649ac3cf7d60d8250c1a893a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d20ed0e029798dfc4d67f70bb3bc0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17dfec7f910e1d396f46f1aa19037a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4dbe2ed83755e32ffb84a110badfc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aef596475093263c2a07e294c0570305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d9afd32040ff7d5f193962ff7502a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb50d3f84caf44c7b20e430ada707e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21b3493c71c98f74e71b276b8f9568308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8a3bf6af39bfe3503c74b128f0dce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2d84055850b3f90b00b218b47c958310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fbdbd707ab55e2a57f42a64e4566c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52690e91775718534ae59bc8b8d64e23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abee011f2a06e3aa753210c9128b07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5f4d345268134f3934031cab26dc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f0e9d60e58ee4002dd2d15d63798d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f34fe22b5c60558e896d4a20e23c3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ce19497a3519f78b6b4c34cebd998317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4c5cd86f0fc0fea41aeacbbaaf243318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7328d295be68fc3dd02a1cb2703c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c70aa72571c94eeb9829ac6435191320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90a6a2c3e90814448bd22ba9ab9420321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a98923d8597d672456c44b327d1ef7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88229e608a0ba1c422c762014834ed96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214c143144bf92ea684e209054e2a53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81789c6776d752f76a087dac6c25c11a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126215451bd64ade92d98c84c600510326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5494c8a2a1551870803a55d2841e3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fd08bd4bb08be0024c7e69276174f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386e003544abb3af6afc1090f09654d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d784293fc6a80a2381b3e3ba25cfcb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2906b56f3955eb46e0b337e64c0b4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd31c48a23418ab1ae483b122b5ba01332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55de41e5c7a27b264695fcd63603aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b16659f8eac588d1f3d3b00237f208334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad00e4ab9af1a38fcd6e8ce2ef5513e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb1957c4633fb980aadad4e6de0bb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a93f01d9cc25ee6299de68b37cb696337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd221dd60047b79e336bd7ca249b78f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f447163102072c0839004fd8d44c07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb5ddba257b54a0b6463a2ae23459a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb53dca4b896cc7495c82fe0956e6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963d5f7b18729adcbf09de0949bbe72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8866aecda31c138b0c832921b8a05fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ca336513b6769f6ccfaec74b9a552344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f73d580aca6b53308a5940e566837345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc57495087a131114f1ac4cf14d5c8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c93f33b967825b7148efdf731e5a08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1de340591f7198c5af476889be77e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88210cf0f7f00614b24b0a512db9968a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955be90c9c6340161c77a8067a11595350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616916a4e3751fe034dee491428db605351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449f65db207a259e9fa678904448c0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8e0b788a710ee6873aca31e0ee65c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18bd4c8ce5815ac012c4734eb97b11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11700c30f0972fa39fa0f12dcaed9eef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708329970954cae6a329ca48cce678c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ef5707561820c7b48cc7f234f9d79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b54467e972c8bbb20984e34113e62f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fe98dfa703d0d02079468799a4880359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc846f294a2bc100c73e267eef62d8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b76f2beeecb6638e0d4947ee9eeac4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d221725b7342ffc07793e77d8f2bba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6b258c024904ea5b0f9eee6b778a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16bc418e7bbb1ae527e44f978dc7a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dac015ca29f76dd084ed4cbd4c599e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df550291edc3d3fb239b794e7318f34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a43da93204a226af4eb95e4014112367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ecff4469a078bc66c32e387478a40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005a97da6068519691a17f02db96dc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24288ff124b58a6b752f9d6b711216370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09713bc79252c9c2d09301cbe82470371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0413bf1330d0cc6ef1831bd87ab1f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd9ff5723281e3db18fc98be6c4fbe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b688bc3e9f39c7b4689ff2c0d219eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbe68ba8bf42c2845c476cf56ffd85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f31fa519ca6f1ab497741f2bb5d098376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ac9cc323f9e541d5b7d5cc8ab75b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775913427993350c27dd5d144b494dfb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598c604d8e2588b2ceb3bdd390671b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3248611c1a24daaecd7b2f41840de1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21cb05271be4e528fbdf822a7a68dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29655e1a6f147df5db3f9b19c50c3c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f75d03621b6fdb65976d52d9cdf8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a241b373174f697a35977955e26425384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb3c7fee2bec3a53e538b70b18dc6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd63216d2cbbdda3ebcbde2c10b3a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103ccca2538daf1477fa8d2a029cc86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42134e520d3d2f8a2c14f4e522d9ba1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935941b2f9481558110847cab29b0f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc50ac39553886021e91d3200dd642390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa6e3284f47441d5504b1f81ca6ef7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f429f7f1962902d5b14c427ef53c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be787cd293a4d0fdc16dcbd78e78ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffaa14923c83da3b92a157c5eb0085394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee30d4c070c74ccbd4897b4d8c9352d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90aef7177180cad3bb3a34a1ee0195396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27005793a908e501761ad72a5a8c9497397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0648eaf5d72ece2fd08a7c1239cfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f77830975944197bdbc2b1cc1927e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335264b2802baf6a7cd1aafa2500e26c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac604b882fe7bb3f018f2a9a3ac960401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e16cf778b25dc16bc6abddf67d05f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef49bf03703c2f6bc333bfdb944d3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43802c47eb59306cee40b55207b54c90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f2ffbc42fba1887a4be7d06dbcf77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dc8ed1b9b9a5b1c74be2ac90ccc8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a175a594327150f40a82a930383a29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ad2e343b468cb9671358700ce939408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c238ea205ba9622c727f8cc88395a18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2974e222d57067b4360245e1dfa734410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175901e990d5d68776e97ab6b38539a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bd8c8568734023c2527ee78c3a6e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfe908bb5aaaff8940799fe70dc2ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d115dc9cb4f99cf697251136a8fd24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d743c25010b558a28d8cf04c7d631a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4531ab4cc91bc74edd34869d2d99f05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10609371be115003d3578cc0b871a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15d71e4796ea2419981405654eca62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83980226c59dab61f7bf7a83960adb43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8f3791706dd7fae38c6b8e8829684420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d33794e5955a25f0734e5481d1184421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b2b8e25fabec8abc860768ae33835422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5ef7fa60ad1771dc63045fafa7d97423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b2ca16126049e2c609b4ac7fde635424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6abf95d662e4a223fbc6a1205441eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb7b005ef6ff6b1b1c34c695aa02e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb1aadffa91c079c0e91af587a1591427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a3ce135361be61336b9d60e2564a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5834a4374bc02dd62d10b892f0fbe0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079bcf3834ec9cde900a9a8666f6087430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d944b898ebbbe8a72481e838dd41ac2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499002568cedab6d10ceebf84ad7696b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74297d10f16b7fc6f04312e47a3a673433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91eeedc268338334483833e742db3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9e4a12c6f69282d607b759e5cdb40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd1688c16e9a5aefc9cb854647b26c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484fbde06e7200cde4a147a9afe16be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508b40ae96b1219b3a5c0caf098904e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5319ba972bc7445154fdc24bb1f37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618f85fe9a0e678a083de95c649f423440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e00a8cade5ba905a9ef42adc5fc6c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd97e9ffc876c58f98280d6f914f579442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6426664190a6a95ba414e8a5197f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c74d504557c6ad6fbebf07d6c1ecd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af6f2ee846bff9c7f93278f7f19a34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e55b3738c81cf891843b5c3c935fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f413595e3dd62bd30bc7e17d975a8b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb52b61b28471a5f72b9cf7e48a8535448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a990fa2662d7e2ac445bac47f23b7cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d802f057cbe690e58fcd4bd9279e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70e6fccbbbf4866080c30c29889b39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447ae07e0ef1735e8901171495b7227452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceba23a32c4b4dac58b9829395c2311453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af63b20af7c375c833c220f82f41ea9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb0380e71f247f216e6bf7ccdc5953455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43ae6402d493cacb77881da9c5c828456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774390379dd476178646eaf63636a97457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af3ceedef3c8449edde9b26a116fb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638998718064fb78acd1cfe9739c2c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58935e9f9ec24e2cdcc25e30ce09abd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb389172e024096bc1804765eb4f00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03298e48bc9c6425cc785988f4f6706462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e15d1c24a83dbc9325cdd980fbb06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921807052165948025fa16d949dde59c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c78ff0d330dd4025f27735ecffa864465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f019c11ea9c82fa6109ec0ffceabd91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ac7c330f837f8b42c3af9d757a33f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfe06ef6c7422b4db91bb4865d5708468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad3422daab9e921e3e425ff4fb8b88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd25604d001660882c8b86384a82a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421d8b27c95a85f8a1d6176fdbc87d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216640781152882ca0f6e10ebb325976472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b500ec9f2bbd9dfe2ac64410f90fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd989bcff020b389869784075ff06fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f82ec614a47a26ae0feebc8c6f819475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fd241998f32746e626897581f901a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75ca4674a5a67ca9a7d04aa00106d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec3d43715ec1d6313ea2944bd79cb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4eb8d13f0ef5381e66922d17ff089479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf78cc7d30ce319d498fe2fa85471f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a156871654c3f39ec00340c7df0dbc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218e448f40ffe69252bbb767a9bdbc4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117d16e862b0b94182a3dfa8e1b9e92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a5240a7d44386cb34aa991ef82255484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb004830666417d28ed70a7bd01a88ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1976a718dd96486917da0eaf23f33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764a861e89ab35063a07c82744aed1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298dba2aff0c774957d2b24e57dc057488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d46ab17f349fe4e7da45fa3050f154489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af253954e26f3915ba292a966749a3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe80e7834157c330534b32db558c364491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d7118b03fd24e0b4ac45b94665358492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb6b64bd2a1d59eba426b4b92dbee2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc421f6af44651bf0561b47583863f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a868a9fb2ae65b62e95d465b79b06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7efc66f722e9cf96736ec772c67649496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7254237c438c58c5454c18848b767497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1f9d9dfe1d809b7d5ff8dd1e3ecaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07464bf283938e535fccbdeb458ebdc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd054df4824ea08714750250a23804500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fa1e413970651a9f1538418901fb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814a1405a68b2acbfb1bef5613df008502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f94af3195e1ddf815772a28b2bd32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b22d1dd5be0015e6bd8e73974d2ef4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33293c6a90fdc3d06b9187b116ca1b59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faaf14031b9a7b9581fb8513e4b125506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfabb96b879bd8f7f9d2f1969804985507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a817d3633fa0b0d9118a37c0ade677e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbc92332a58c412806d301b7bda0bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f4333c10c629a7a01aca6273389a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0115362c4219ff02aa30fa05331c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e59accad69b2faf8e85de61cc1e2ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401904b385fcbc766f3d6a44e57d249513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acf2ec6f825388f328d504ec26cd46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e70356c21e99d64cb897bb270b4a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8fa4a9bb2be26d8fa4b29f4345fc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e33e9422c98bfc6d545ab95f73ad2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1fcd2b293940ca319eb42c816cf7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa75bc0d5867bf599f132ea31ba1f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aefa7336fe395ed6b4b5c9affbcf3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9ede88292bdfe68dc94fee24ec08c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945470bbbd63ea9ecbb3afc7cade138d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef512f8e54a7631ba05208c806f011523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fbb9cc5e20145e08c8051d8d88187524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba238b2f72def2e34d35615163c7fc7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc0f3a591a33e825ebe7bea2ae5f71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c64afca1bf108af0f6d9bfd85dd9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4912fbdcb163fcd69aed864838c2d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c45d4b6307494890bd4441ce052157529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f69d3a22e5b26f35f2ea559b84c4f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535208f13c990d7f0596442e820ae678531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6672494e8c0e6ddb46fd68f7e9d41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d70010439d1ea785500d36ccf67ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cd1973fda4729c3cb9c698f8c8b92534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256a8bed68e2a1d311aa91078acdc55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cc67d9aeb15fe5a7a9771484bf2ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f03ed2a76218a4df0cbc24aadab11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29642f0a9775ed9cc5fdc189e4383908538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8113f4bd2479c6b3bb926a55ec9f30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cd8a9c00575be0f2ddc5d088c27db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f770d73abfe3fbbc0668476012e21bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c2e2d875c41538b80ff4c60aa5d09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18d153b238c83ab3a6ebeb58216ceb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8fce35ae0bc0d535071010caf4727544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d10f8441676c064ba5a972cf787855545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfab69a1a78b566783e2b6e3be984f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dd793cd80d81e502ed15e2522058e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8667117a86ba216623d6efca49473548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c924ad20f8c53a0a91e25796c76ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3e1816fe4464e37dc3a3e48c63681550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe047bed8d265d454c766b222ae9cc72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cc6293320a5687549ffd965ffffdd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb89d8a3837393c6a62a9cb7a5f4e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13564cac24f348687e55889936162b11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528ed889a3f595865e023fc2fb12036555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f8d3234b2e633b788d3e767165653556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53635353e61c6e185681fe68a98c1c5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fe31575b847b432e0fa8f22848834558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07838b032f7598b9eb371aa274d3b90b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8ceda95dc7557614a6606c4169065560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0fb4c9d0a60beaa4ea1ee67024b46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbd640d45ec9ac3181aba457e32cd1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d40402a9514fb88d8593ddcb7bfc1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587045bf3d1669321eeb1cafadd9ec6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c81c6aec06bac644b06a2bcbf33ec7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ed1fa3faf16eda78ceb5838549cae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223263fb60815fb314bc9e12fe44969e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401072065e1e5e98f191170ddb38bbdf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa6ddf8c710b314bfcca1044a1cf54569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b7b042a39a1a3cb2d1b3343f91f61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b67b9b0517e3e43533f615b125c01f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4af3a301aa1b0d158814c1795e44c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d1a3e1f6fee44471204eebfb70db8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d622dfeb3bacadfa8c0783798707bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de693c51cdca10e1cd69bee1d57c3c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c41a808a9b5dfa06919a4d21ad8acd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48536047d26a670f112c8a43800f5cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dac89a7ef00a95d180e9320a3636b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762cae467532ced0bdeaa789d12e8da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913777ff65c0385b26b3e184b785416580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e833bca2e1a9653e5890e6b6b61fc03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc837471523e0b98c1883582891970582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770d743cbafef4e11e70b6f782c9eff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dc3e58277510b72d9bbac42681b02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020290ad53ece75a2177b2f74fd40e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc1ad18b930fd90c1a3e58dd0d2485586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb959687e9f11f8c1a4f30e425bb003587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdb02ed9520a19b6a9863a8485e97d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc915adf4a135e745c94aa8c8d9a38b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b9c88f21a8091d29e0f64d6260698590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140b8a1f841be7af76f470d909dedc4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1003015851bdf0a7203eb57edde67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413ace390bba797839387ba7301b1c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078e37ca9f9e748dff5db12488f655a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f4867ca2d96274cf93ac423b48cb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4a9b0eb2e5afc94e6a2e3007bd4d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8d098a6ba0e70a8107561aac57aa9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e8efe6e91eb48cec04ac83afc0823598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958f5d3480c7825dfde6c5ac380aa61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac402489903b54f46001a2b8bdd3c3e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2c6ffc5f8307bf0ae14e42a97b3db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac81be3b9304b3380ded0273ad3e10f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2fb8c2605f9891bea98dfe5974cad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa879ecd49255b891ea54b5b18a7864604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a7ffec13ae8c5afe47c6fd42f1725605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2e21e186a042c36385ce96a3fe93c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924e64f8dff49ae43eb0a3bcfeefb7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65f0304342191f7a0f7bf90e08edd6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254c455205eb4bdd8b9942dae2904a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe77520e80410cb5c5bd00d28c3069610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaf383af1670b018e1a962e6d1bc8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413048099c3eb2c5f45ec1b7063eba24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203c8a55ebc6aeec611d784c0476536613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88971c8596096703ff1e04113bc94397614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312a73182e9cc288d270157bd99b9ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ee66b30c14318700c876acb4f7202616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba56a06a31fb356e1058594901e73d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b468f2211bf4f8cd0f8579c74d9cd21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b1d12600993c447b61bfc18c4b404619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa0856603b4c90812dd8795de9c6c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038d85a338656639e8118cd1eab03f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c64217a8d96199e448e383ed4af16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16bcc52ddc2742f02969491b4da1e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1559c978aa58352107193f4717427624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee38abb652f3326d74b5b429f4b790625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f025880d065afc50101ca62051dc8f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd025dd813d7844aa769703fd02a515627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871753692362c07192f722908a7872d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b976e57e080d296dd2e36fe0344fba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdc40bf913f3b4df9a95e17b997a8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c422050168b67d1597425729458890c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093fb0ee4726fc720ea5cb897df2c98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd1bdfa816e6f26725f020120537ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c460a8b89ba0c1e810eb0eb1696f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca59ef597a54048e37cb23213ef91be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbc9d85d9a249caa83be29a43dc156636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eb4121da67a2302443e11aa7f76c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184caff115f18c7bc7727a17a61055f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db423d64aa585502f99f3fb2a4dffc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf670343a28a01a8f8f763b5b59de6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b00653f41fa91ee9b314d4c2c178ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd6d9b6bb9536ecb750e4171fda0c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b552595e6dbae97e577fc1aed6a47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d4d8005ba0b32024b519a18da38a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f880998240f0bb64a32f4050cbf686d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cacc64f07f75509e429004a9b76ce5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492841db0588bedc4a5a7c9012d3a79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926797afd366207fb30f697da59991d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed46f4da6b1ef24b10eae367da3a6d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe9dd3627585b51e072937a5308913650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03e9e35d92527deb12248bda82c34e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d4518e596f8a06e2e88aa4a6fc230652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec9c50874daf283eb1db338c0ea8d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184114bbc408fa6e4eb085c25bfd9b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855b52700f4c1060f9d36bf977b715b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552716e3986153ec54954b17d2aabb58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b71c14ddf0adc167cd8c153a32080657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f8e2acb68bce25c07b07528d91bc1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9ba5cb3d66b6c1216eff4b949bfad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675638c0be3a76a4829ad56a99ec9a1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993110e5d1e500e7f3f4dba7e5a9c3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fcf0b7a1e38697679061f69f3bf3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0d8b1a619b1b3048e591fa01da628663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee13101135e6a4c732e8ffc52b09d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715f3f1f67c33b398de9583ca1db313665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e543b4f4a3661022fc681b7b79f033c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239d6d67099bbb39f0305d5e1d9fc91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb606ef6a4a21279bebbeec7c297c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9203515adf96f0fd0a66bf35937e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45722eb3ce4050f6f3bab2290a9898670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4718c599a8a99a9d22b79c02a739d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e4a147ffc52cb91c625fdab3e2fed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d01334afe4a54665d81d27a65a7cfa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951930b354c0d62ae0c0d5baa5fc27a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d541a796cf898e694c702b7d8ac11f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33538005715cddc912a53d667c10cc23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a825f179a6b584f18d8a30c65358d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94558c87e4721f1ff3527b8b3778d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c448911faf57af40aa413ec624cd9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d407f8fbfe7fe5e5f67c3037d6f568a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d324fb19dd290500ba8f318c0ae336681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d33dbec65e29c9d4b11ad55dfda845682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54971c67e4fc546d49612524f1e862e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dc76431a2f81b096273cf44e9883e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4559fefa24eee7e017e2b199546944685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1075f5d969dd38731a3d5f461e16648686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65a7082050885b26df776f8fa5b5fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf095b4139e5d98f21513d1a0ef696b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961778eb31e57aaefa8aa67f7c5fed58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae86746bd7159c7caa90695c409dba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc3fa489ba400da1ecf4698a3fb1e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a283ffc27b0a1c103d7eaa1b24a35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6a66b01f1c07db5d10dafa89a3910693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58c8a59421c14b22e9d55c8b74ebde694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b039a6beb228d49ccbc9418272e86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4acea94ab37f42a4265ff92d1a867696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a924b7730f5b935c942f2bb39d781ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37cf5c28a12cec0290a1202f674e5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6cd2089554f1a05514e02af6e26cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d3af667c2936feeb8dd77be3ecc74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427d3c1a282c381fb193fe6b64bcac7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f9d6a95162bef550c492d119bf09a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f69fa215baf49b253a4df342b0a3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15755d632b3a9402f69f48a49ba90e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c61a34902d6a2a30795fd328de4366705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52829e9f9cbf164026bef0e34c1c5ddc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c7c5e58f3d49d91def1212edeb270707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e241e8e3abee925eccb650c5819ebb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf75271d85e0738c1d918fd1dcd5da9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26161efd5de1f3835ec7d2213dd22330710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0034de831cece562cb2245fe20a7a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5469c7e3e80eda0f6200fd63493ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa454abf75b75c6fe2ccf90c583eb83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4e72ffb36bd345f7bbb55a53b334e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e282f83b3943062098266469fa5628715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b14403a4efb1d2694d99972384503d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf25a16fc1d0f2f18b55a99cf493560717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171edf6a64f2cbb8dead3876297ea75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458da4bc502f42487687071211f863b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df861cdab900b75bcaf840ee830eb73a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bf7729e98b9680eb37919054cc32d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29a5d336f5e38aa566a1ee1467efa0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3152cb39eeeb5f4066a8be8d7bacaf4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05ba147107e132a7370f90c18a7b2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589c2e6da8007edec0e2a4d28a86acc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30d199527700066b0562be1e922ce1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f984b304096e674e90a4affa155589727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797da69caa6497606a0a7c37edf8fa56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f979f3878c0671e2e28f4813a9c5cf8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390d7f1963d5ff429c4a1bb4ede8715730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551b3a58ba857b96773a7e4e92bb0e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f2c41c3af105d728479e42149456e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ac7b16b0e04b2d21bbc98085f221a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0bb3b2a0aa2a4fd0bf16f07ae0de4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca638621e6dd4837806b63837a1336db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9d728b3820cf2334ff8c3cae9ca41736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995bd61ddcddf49311ff404d5ce68a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faada3a6380f71a1b5711e31086157ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d45ef11edc28542fb3d44eeacc9a12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23d800d9dce6b27e4d505f8da93f82740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8953b90d174976438a50723a648196741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f3831b048008294956f8c6e7ba1b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb464c539b8ed3652002cfada03bcd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694c62db362ec4ba48aba9815fe809f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01b3327afb432c96db897443665287745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68621ebfe860c3c9a41faf68e658fdd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b79ef13d1b7f8173f4bba88202f5a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7878531b6f45f5edfdef579172ddf8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fe2f969b8160a410d62392cd5ed94749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b22e1a98b3fbd6c42a9bd705788904750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a6d3e72e3b4309ce8cd282753b182751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02dc353140dface95484aa1053b221752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468246da8fe966759849fb3d0f26785f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3ea9bc6e5a8161d77f566fa6128ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794b155560639703a9b66f1553a8197755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367a0e0e5eb7b2bf0f1441bfea4e4c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16d1d5fa8e5429f047ce5e37111bba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da115c8bde9cd0bfbd021e533eb9365758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429b0805472fb5ba9ec8943ef7f93ef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cf2680269fc8d89e8f1c820f6de84760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad099c67ae2ddb46549aadb56a7eb448761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d40fda03a5832d4f2a42b8a1eef757762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1380ed70fe92414b21fad602aa760763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c75bb4176c03b1c325b360376f21ac764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb7263422840bf916ed52bf2ef5e71765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201f4d7295081ede1e056ce9b5112eb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca2cc45e1bd4fd7345cbec3b551cff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334e71837c360db5ea2319f95743183768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c1c253d608a32c1eff9ae658d8856769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb7a3f06fbdf9fe64b91acfaa1daee770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc303fea26d061432df67154a3da18771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320043966be82479ab60f527c5de3c19772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bac28c18f532a2046cfe0e2e69e5c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83458e0f1c1c581ff02b261517757d4c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdff2cab3c72378aa65cb8ad3dbf414775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c14e555c0cb4f27f7f5a3cf6922174776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971744d28d35bdd00aca2da6fd99607777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb37604c82ed3865e8477e82ac65d7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0e92452f2e7b57e59965a35d776c4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085184178435923252c6608b5d5c11b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83ca1662732513350888c0a92a8cd6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b9d5d382e16cce3e0a3a32d8c8730782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0e0faa5bfd577eaa7d1409d414c21783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfa7e3ef07daed0495c8a1c243cabd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfed8d0d51400d1e18bf98cfe1ce91785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0006d115fc043476a62e71b5a43ba9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdb12a4e82676858f40eda673f64f8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6ed831d1a460b8157d79213dcc12e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17155f30b48a6b18f8f3dacf3b7e6f07789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad37a6d1a17df2349c3a1cb355daf9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09f293660ceec639373fee8e488310791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9bd27ce7c63165173740692b467c1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a798852f2b71d35c74627f75b8a686b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33affe19c3bd53514eb547f6f0b0163794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd291f163e77e1d66b5217f1dce6cef0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fbea86364130a6ce2f3f404ab99e9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ba7686f6ea7d7745e477b665a8bff797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f4a2b8ffb20a7cbd86bde1cbd80b7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad129be2992ff0afd5953823cc780506799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda870bee6d61e79ad4b48351589200800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8803c67378fd75f788b22e374aa8b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311e01b69b1f3659d6c2d931ae48bc2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b5f9356a5b32cd558c36c23915539803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec230526c799976f08dee34775493a1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab68d479a10b93bee0c1157deeabfa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e5ceac4122892e60bb18516092457806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656a0689a417bffca82654bd521457a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc94fb071035ba52d006d835d8b7244808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa3d60805ca7470e2806aee234f5b9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20f781bc5d8d0e2adba714a1d1c40c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73809e2811322d12b1e0029b3b5ac98811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a44eac962f723f14a97c0ce048724812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d18edca43472dfdf92c149547fbf71813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb4f8213cf60cc35cc2ce508f61d17814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3bb25f1553ccded93068f09eeb10f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b744ea6f1795e0d5cfced65d75da3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3d3b6395b09db2ae70f69e95a5484817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9d7cf7bfbe7b5afc110fdeb56948d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92b4c9840cf302653eec56ca9ec7a8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d01bee9d3538a95370584d12725325820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75527ee60f7ac0feefc162f84740890821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0678c6eda588de207390d77777ce52822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb441e1372dd21112b2db83778f9e90823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5379747bc0d378fde36fc04d834ee1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbd1fc156d7a94a68b5aa1d724a417825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528824f54b182bca2d46387403fd79f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9eec3959df89300db0c9522dd60c5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969b81dadc6b9fdd5d85e185a433ca1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01d661108e49ca82acc7f6c421d78e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4b3a01a484e8decc3c70a43aca972830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948906ef2e13545194f125c8c5036fc4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2f35d52a4213844004a78473360c8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22231e2761f9edb5b1239f3370ab95e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d85db94130076d40527a4e0fddbfd3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae6702e3ea7b2a79f2188e77c2f5ae835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ba1dfde3e8dda6c6fcf7febab813a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b517e048f5034d11ba2fa4a86dc13837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea54fb5c407aea3415d5d855ed5d67838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2ca378b6a8849ae45d6f709ddf795839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a421fceea1b7a600324770c84c9637840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeb6315c98590c43d9ba0e5fdcba34841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac4c3ced0cca46f12dd9280dc9c4ab842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fbac18e6e59a7cf927426a4d108d9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f16f16175acaf07c1f6db32a21b7e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3f858088623c959edcaf5462e3c1c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e676af1d2380c04f937d37d00ed3af9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a8d000520cf51ed89f3fd8de21c6c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093eacb3321ffb3f24db10298a51148848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e1747d4a344e59ef0b326231813ad849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10af8ac17277f2ce34e3e4596e96ab7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca76b2bf8c79572223ab1855019c8fa851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bb5a662edeb570fd882fabb3c5dd6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d973879f92426d06c806ebec8b6c224853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b60fef787ba2ec409a9661e1a01b9c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20462f1a1c58d8c8b5fc3714bdaead855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140b94cadf68f21244a4ed07e6cdc6e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504072258f7de5dfb83f8ecdf7fa051857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf74be32e221d1751db72e73799dd4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c15289486f8bec7897771cdfdf644859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc101b51e24ba83d6451761e41a888860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cba379f2fb309dc3303ff77c5d0c8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2729969d8cc3b3fbae967aac55171f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b8b50757ba05af7e3dcf9357f1c38863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a1b67d37e972283213f573a0429da864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789313aa2ea680f2b4eae811153b9e89865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599e0fdf7c31cda046b9d928185ea15866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee545329e82128b7e2247f5653a7040e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcab117ac92ed1f34186ad8001264db868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37755e4d9141d9edf3a792ea21468b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531df5625831f8a687cf208d70553f6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b901b303415f265e5d21df569cab9f3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6baf6a5ac45d89f868af6823262220872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475ce06e03298b812ec887a298d601e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f684a315d897b8fd74f037503ef64874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a12fb1fc81a7e9ff3f69a6a9f6b8bc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c97bc21195bf6981d2f9501ff81b5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e1496d107eac62e89705dca70038f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022978d00fc449b862c3cb81c30ab67878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc34329e11623f79efa87f06a12560879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec854796f13702c1961cb33f64bb67cd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d45efd6327a8e0206a74c1466bb799881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0907f5d6b8f328a76d0463f18621a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa06a542eb97877cea2f39dea53f569883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2a31cb963b627d2902147408161fb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8686ba88aa70c3b91af2d688f299e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a5fd689e72973e95b247de5d51abd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d18067e5e48d2b5e2d317271882da4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326318bb780dc26b1fc234136cd4e816888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c586125b7e91312d391beaeeba64d18889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc97480d6345de0d4b8f9fb9acfef9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949187c4bc2909bf615dae761a1d23c3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5522028d57411ed2fbc9ac1433025892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eca57177da68a2aeb8cb77f11a42f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e366c09087eab0a34764def3ada948894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a6f4f9186476f01dbd4a416380de2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30a2723bcbf17e7d596e6364897765896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b77a0b6328acf85a2321ac4a7cb7b7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83982a5160c310080bb5d5c0b5cede9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20667c2de80d2476b5cba27a036814cc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aa54b4bccd9194e355c1ed91b321b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9473513ae74fa71adf4d1d7ec989b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea235a9f466389249b01ca223f8f00902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e487d20ab453ef31a97c9a1fcb6ef0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc34de1484c3ae67b65cc5576772304904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983bb2e4aec4fa1795a105262f6d6c3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dbfa79df1e9ff5376c4f50bcd03d2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e8216f9738a40fc4318a3715b25b1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf1be68825373635fdf81791efe947908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff91d33930df0487acdb3103269438909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be281cf193fc4c1c520c12b551e4c3b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571252c72a184a3857c74b3f046e6521911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6787dced78363fbb1e516c2e3764c3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad54294801d201ac394c45e689fa3c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c5d07fbb430b693c6e061b9321b2c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aa29878fcbe9cc569a8c9c1ad84af915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb9ae2945d3266dcc214b3fe605e1d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b93c51d0d18326ba171fca2bdba189917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e2572d8b50641dd4d6e03bad4f3f6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627ada8c93f16c3b2190cb17c1aec46919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51746b83ec0041b2a5f2ae94468ddfa6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185e95dc21cf697c280ecf95e7e776b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2b2a6de1ae76644e696f67c3a7b64922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f25d62f77942a37d870ddeb9d07b82923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ac7e62eddb6f3ae5c6617dc93e62e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26739e7fe37db5f0a9b113e8b232dc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b68d98c5288f3386d99da369887130926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b57a3a1da8089d1a1dc6172cb742e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25f40d8343dd81a34403f7526c1423928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683623b294a1ece7fc92f7918580818929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a464d4649c77ea83863cc1e0e18a47930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d528f983d59412106d2ca7d2af52a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9bc1a55ad8c9cc9b151e1c93a0f45932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac0b1998ce0ee0b29a28fefde5fef6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a6ee15c4f50fbb17b739aa55706eb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0778ef9f15268d2120ca66d56f2fac935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09652baa62f37e401185ecb6f64c632c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c2c61c5ead66ce40c5d1680e454e0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83b22dba4b3b928278c43508bc3e1e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778e7e481a3ee2b5bd17386b9b14ec8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6127dd16a8b80c953403c58b36ff1ab940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c2939c9e05aa02ade63515a1188a7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b446f8941033f264b5eb38b908e8eb4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa29bcd798e544f32d1a845930000dd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175632d9a3ce3aba90568e84cf65726944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef49403fed87653d7d278b8af56ee9b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45667db605408d1a2359a41463b8891f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42b2a1d4311254c44c0d62b1ce93af947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba869160eb59c3852ad7e5b7f43413a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df555ee1edfdd2bac5dd6ec0ed075b8a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3372a7f1a95e34975318ec08ede0be950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec36c5046381710bbb4a744f2dcf38e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cab9247c1a13001578439df6187284952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbf814345145c6ee14ceb6f95850bd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39549dde534beb5c589d28b95f9ba2d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a94752b71bfd2296436a406d12b9fc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08b0638770830210af2d1d50c04bf7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d5c8b68551daad3aa3bd6ebc8f628957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b231876af257c7fca1e1cb14fffbec958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa6ff1e5bfb2bb33450700ef937758959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61d1f66dc8148f211f74b3e05f1168960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9144772d2a3d5853686b591b39be4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4f547d8cdfd685a29ecf84af000c7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c66a660e1e205a14ea2b65d0001153963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd13dcee29c40fed2c7257eee4cec2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717094196c28ffddb76475c1b926538965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2968a33e2b4fc993d679123f4bad67e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8277a97553feabe8c484dcc4c73d2b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813d1d7460882c1603c25e77f81e93b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d008a6be5edfef6f1b121c512452d12969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81ba07abe6a236c74faef508fc37a7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b0b97a5269720c3b3558af356b56d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9786d89f4fc76ce02f111e944d52f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e0a866dae8861d6d63f7dcbe803d5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b025ed499ddec6e903e19ad038654bf974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63aaa5bd9cf43c4b7adb74feb2ba81975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ede8735b3c563314a6478ace5c1855976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3affde706344b82831e81d77694e6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1a1974d821bd058475d0a41c2201b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eca38058f42008b5cef0452d2a1059979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadd94e5fc2b7f6c3ddcda1efcb266d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1467b06e4d61038a478e23511a0a623981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee2c2a4cff95de66b07a901a11653b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf1c9eccd8239f1bd122ba81cfc0f6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53312a91fc6f6935cc761b35ebdb2fd4984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8119e827d3d3a24b116f86c5af681985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695941751378c1f5469a55bbc9b33238986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70b4b13530d8138c038b8b476bdf5b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f498752e226225b8e7e90a454cc132988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972fbae0c8ed7fe85b5d2ecfac30127989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58300b4f0343a48441acc5e523e02c08990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa0faa223230dd985770c5ff4584b1991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f6508d4f9ff57ff761ec03a17af84992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ba68348ab5e3405e5ffa82b09c14c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642b9c5469e684ac039415b7cc7255f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9d8049c463b240a32262bd0ba2911995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b338bb8035abec1ad2b024aaeb75b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2ecfaa26fb3fcf79ed2ed11f7841e997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>