--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90a2daf2cfe92706a227bd85c1ae6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebae5042c15cfc34b045229c9e6e92f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f508ca78eeb44d11a8c3db60c91e2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5018111bc1b984e568e0d7832574c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd67f5951c4e4c94398daeeb20483ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ce6a2775381ea7caa792d36147ad36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40c6f9769bd2c1d753dbb67016a35d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fda80ffac3fa3466ddaec329997388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd557f28f4e807721247741166918d359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde44964a50d4856762489f8b89239110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe56c1a2654a997c58e3c5fc2a9ecb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a73ac3967d5e7a24e76141740446ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acd1cdeb6519712ccb22146c3c006713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adc7e4a19eb5a93d1b520d5826de9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f271e0b7e4b604de7ddca5fb6d0cfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3190ddc3cd0fa5bd1ac1136b398718816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26baead4d276ee101c5b6e4f877a4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf3b24bba1a9662cd6fb3d5bee912118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2add35ce90a1b58f0f05be637988b4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4edcfec228ea9830d6868fdacf498320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b1eb04bca2c378bb24f850279679821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d09a1ae550877b250851338682b1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32694ac1a64a2749704324022eb17feb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5d893aa7e024f0f88700c2794417524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bbedcea699118027ed12c57dd273525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc55451b2bf2f9e801de8d302f44e5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cc441e9ed6ba7ea208fcfc638dc5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7524be768282467ee5ee2123262f8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe71179eb6abd9271fe27ce00d5049929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a1f246fdf7d173038e781351c5eba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ba966c00d50bdb7c96330a57267e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a943777bdd5b8092d17e109d3e0a0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034144fec5f508eb40e97e7339fa61133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36b4a2e65ced622797fe4ab864f45034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20023698e59483827df8cd4911de91935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233b68dfe469d64a92d9eb2c3ddb66f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e851ad075e597b231c1ad1aadbdf7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610688a8d6ef3c916de0e84ba45d6d1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b94b8e350868abc0e8194a2551d5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9c3d8f81b4ba498ad5ae14c61c82440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723f1058795ce1d3b06cec6c87e597441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4d5b6c69ed9485391f12a6dcf756042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e5061aeb63203b2a64349544224d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e13731e8f8c6cdea5b9dedf325afb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fee52c973da549762e1ded44dfef4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443e17e34a24293c5e2e2ec0389f10146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b0fb2017f8c29b413bf1a689bd89347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78ea7eb85eebee6363a9f06adca8fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54985f9035d526f3395bf6b8e27a1fbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee1b8f9e0c103ef1a5d712d19b3f0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374b7912ba5f4659f2606a77f1db8a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3da9561d1d67ff5c327a455bbb1caf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820e7588f43fb4926015ee574a87c0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab3eb0e8fec2f235f6e2912831de5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ea84948b4fd4c31aa27c2153b90ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998ec49bb387bd6a2f6826cb21628e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e868f26095065da24ad41430d045457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38599cb7e68886412a7112760975fdb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25f24a742ac83dbf52f77fc3351ecb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a372089ac486f1fb2b15a35951a1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bf8bb7302f31550eb8c370ad6629161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f94e0b9bfc456f086f5d38200200562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe89c98cdb52f97c4eb078c9458cd5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f86f8a2a9b0a0fdd46ba51532e44d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd333fc557b153902baefcb83d3f237965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a36cfb2ec5a530daf9a80842e2968966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed3b5f48f8bb061279558a8cabf30767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c986ad9ac97260fec7a85c160f77ea268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525cdcce13fa7a8aab4a9dcad0ab1e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f888cd9215c34657f962d002e471370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321bfd1f47723bccb13b6935f0070eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3625e4d9a584a46ba784e3f8094482c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556e241755657e966e3b04fec687c2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22066871740ca58d828323ee9c0f4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0152ec6120021995d6fd5c15c8c4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b691b12a04ffd6043b3b694af92550976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b08a49d630e623d60e531b126aa6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7e3e0c5f5714662bf7d4263f340c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5e9a729c5208e5529c33e3ad2dd8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5db77ef5be056d005be4d6b7c76f8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a50b7075e6dd61d7f62fed33cb69181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72766441c070d64d83e627e2c634384582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40e4fa6dce10ec68adef5e1d6e19b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce414441f6a5502e1ff20b03d83a68584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a32ee8a8b0d9b137f0c9593a6632e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e5ef4c446cdbc90001ccd80b0decb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072cb7c65cc1dcc7a040bf6906a471787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf38f60e440f67abb7c464ad5caf1c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3b79244b8deb33d191a6605ee30cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a7819eca36d6426575876b3d51d4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b431e0fc64b44afdc1d08d5a51cfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3967c5d9e4bf99c385dad48ef094af892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f252757b1b283fa27cf827f3de67eea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17649cb28b48158f9be0d7e8f4358d5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b42650e0426fd7cb5771cfa6eeaa695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100fe8574c26586d7587be656d7097396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991d4738cab254c2cc4216f3f34a88397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9e962df2e4c24e0b8dc0e1f4cad6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c35cf57e5046df5d09168f6e4f7a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4ecd6f1cf316dcfdc5bab65e0719c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6621db2bf1cd729abc102ac316ad679101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530c96b21cda51fee17c3ae7f430763102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952c4c26392acfc125f38236eba8dcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8687bcbb4db26190fa048b6ba25751104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936c719eb8a2c67e73ccab5b0e10530105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413bbda629926ffb594dfcb67496f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddd447ffba421c81723fbcc339338a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a930d099ac17a3616e111f1be9c45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6b5978e18abc353090369c665dbac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8b08c5d58abd9b84f27d9d707dcd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0178162176fafa1f4c54eb1c6cf489111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0352a2a3b447b538e2adb25e2149151112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bc736ed3fcc42061519eeca5d47d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f5ec19d06728aaae20444c3f65003114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ae965eb62a10b275214099bf46e57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eddbdd63ebffbb6ee092d5514ce2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60d1a1fe71287b9aa9b7f7f8fe8ac7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63083e8e09b256b763d686ad88355fbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6b1675a99dd414073747f1f779df0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffe3836827e1262e6bed921ee0f5bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21945edfee0ebd07fa34d5ad28550465121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46569b88ed1ef8b2992d47cc3dfc9248122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edf954b43fdd227786fcdf7979a4d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9558a0b2e1c9366c48fa55d392d58cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18b5970b1f623506898e719d62bd99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbf9d743bc5c1fbfe35761326c1cf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87067535e427ede9ff4cff4c178f57b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126e7508e4e8c9634d8f3549fc5969a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123580ece68cdbc64adc1a634d82556129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0cd4be1a96d33e54ab84feceb6097130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87d3e0986432e0d0e823371fd3e1b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4191ad4087f785ab9d1ee9f00236a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3308c888bd35f01ecbb76bfbc158672133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98354605fecb7a57904a3b9843e46e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ab9279728a66cc44ac0e66b047d59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f993bfdaa7de5ec5e4d860565eeabe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e871d590966989877ae81f98ded68e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f2a303a4bf733db9a5b09a4245507138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199466312f4546402e0d20a07a69f53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb1ca8e7ee4533f8ac7db89f760164140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ff92d2ba5a1f7feab0edbe158762d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aad3e1c417c39bc7657849ffb4e37e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1e9eb07fc5184fc19fe1724add350143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f087249774e74c021c0ddecfb5ba48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d05e11014f133dd42353f23163021f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb21160ab3a30a0af5bc4ed784c67d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221828b465fc378815f248d2079293b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6bc181c921e37e0b2ea17e6ebad43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac06267e030cddffae8ab60be311570149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0baac03373d85c7e9404605d72cce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411ec6ee71a5ac140b961c3718267a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e9bb90fcb8655261a380d468c0f54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ae89bfc51b7071d7765f3e2510cf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7fc89b5800d4b79cc6cabc50df8fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629934f97c038f59cce20ee8d976ea9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d0564a85303e8eab66620ad35761f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ab4b5bff626f806012121b1446d4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61258bd61cceb0dc74d50ab9d11ee53a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aaa9aee88888fa55fff6052bc9538159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37083887f9af01f66a3775262c2778a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dd6af0c74fb52d542e5acbab1a2d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb428ac7b031fd391434584b7b7efc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2b970da3bec1071e1eac7fde211b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d7b875f4b45d8e7eeef3dd2a91cd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17a2f1bc5f72f809331184fa094032165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22265998769a2bb639a21bf27e7d8dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73065ce0d632d2bf3c059e90a45eb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef785b980a5af7d35e0b46bd867d86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cc4be21e58326cab49b0b5ecbf0e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c74572aab35754e914316928afdc70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cbd73267e99ae4fcf0d7e9619faa9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255c71d995ec8938735a102d490a8e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f284aaaf35daab35dc37082fa10ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16027b41077755f27593c94bb74e3027174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c2b4d2d628cf0dfbf6e7730b43e4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af107492df5694e2bf6f37b603a15cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71bced76d7881d41ec43d64a0f265e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a6508c0cf9650f4f0b46177c62b9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a44d25ef3b630b426fd8c497a6bf0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7090fe0ae64624c86d40aac954591180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054526ba601f7cdf73d17dbb00e5736d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401c0124933aebc94585726450ad34b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878df6b54f8acff75babaf874e4e0e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d621030c46c621628f841f48a4b518184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394dc72d0237a35b4d67bb19dacfe52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bb6f78ca6e970c192f6477313df2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48701b9e68627309e3ce981eea8fc71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6dea3c6d4d383744b70b95d37ce1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69be527d238740ee90b96a8693b496189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2001b41fec5e3e80fd0ea7cf33756f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085db71c8d02580c49574b28e8e1057191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996f16b9114ef2a94cbad8367121f24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d17f8b1d52b7ec5af277e2539824d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f960c07b01682d67f7ba08ef114afc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0626980b9f8dfa1766a618aca6957c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e66056b660b3e81c2a8671ba4820d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a1190c25b044955afecff060cca4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f02a39c63f885f8732d7b27a8cc9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac786980a8ce45d01e3991874d8e6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41355546ac14d75ada8a1ea6eb38af2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48add232cd098b674fee608a61a4b22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a7ceed3e33d2454a925388dd24e47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf86f1228876320f47203b3365bece0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b3c7978543dbd002c2b71f70c6523204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6289430f1865779890da86ae238ee96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161c66c240fee6a3c562680320516a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65433c42b3194ed874b80b063948936c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6b3852189000a9adaf0b6bad21b2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615cf1fb0b409b21aaadc071a4c763e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87bf9b592abb9285ba3b19f11f97f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef471c35493dcfbedd6c11bd4ce9a59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82dcd75717778a39df8bd1e1b1d59b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7158f8424fbabc759c58fde45878257213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a1d962de34fd046617b1c8dc32ead214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c3742e651d2b519906652b317e964215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432db4f9ebf75553f83661d35db2d639216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44939f881f1bb824e5e4c7b5cf6b5213217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f2a1c9ca1e3bdfbcc757865e72854218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347b84496dc65107ba23d415ed9fce7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6168e8b03b241421e9d1a7376bfdbde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a985c325e95a9d30a4b8f09fe6bcbe8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbf555b14ba8f0ea3c3a1ff86304f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115eb967e8963a44f5e06a9af454f50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacba7bfcdfbc21dc193cd12d721cec9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff7f7e6a77b77734b388167258a9a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c6e5c6dc825fbaaa8620abc6cfe36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1456612e36256e12756b92eef4a5de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ffda224bf7b30e0efc1f41d82f05e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1909749cf9ce0cc20a79afcf0e1919229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fdf4c8afa9eabf95721c879e4ab0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c651686096c2f25dd7cd6668f811c3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a454f3ee333660d1b8026f8d01f6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e072b39e9bb158164803be48041557233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180fe3e48d2deb3ed32e85cae327baf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e48572fd3f2810dbe7c1174ee79cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c2874ab2ab9871bd30c4ef39cdd6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256d7cc6438dd1da9488a74d6e3889f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f173ac6d1d3ea600a2e2b8a374175b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfaf8260036276aac65d4270c5ede8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821a2ff368dbc84f6bcfdd702c7568d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5def8697ccaf4b2d8d55b70a8a63ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318b6d7f9ceb91b8f51460fa363ce43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efbb415c281b3ee0b389d5930fd5c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92e5a64e578854cafabe4031936f3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f6ea2cbadf8d22abfaa133e1ead35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b583575a7673f107ad9ae0581eae6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ac40026b88f6b788f1dcbfd8631bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f111faaeec50b4dfacf18cf670f2f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c346b1448ca7525d9eda975d62ec0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3a683e68724fb920bc209ba941989250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2746d3db10e8c1c924c1d8e60c3ca5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61a72f0c348ea29545c0666b7fdedb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea82bc7551284d7b8b490620796075253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b788954acc9f1f5ba3f1281f44ba20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34d8f7f20072b606844e075336de87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037052f3b78a0defb1c464703a8d7bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b20383cea3e96ba5b93b54bb60cc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4d75b71503ab668b78d7ee40b7385258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ee2160047eda55b0f14d9a8440393259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0672e768e119581c3a22cc9a5a4f12f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bd40da3b1826c7167c46f1f9782b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ee4feed8cd24b28d5e5516fe23f78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65563b2eb84355704a2ee7132cbc786263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bf5d764fc8bb67e9145871c0b8ed1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f103d4fc0e54a7fc07e18e0c41b45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afca94f333e79d485f9f1e13ae92cf6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fde2d8e88ab59d93a80036299285a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cc23b3edb7e49e6f7accef88af5db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508077903d36f5be3211fbce2c602e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75174c6c18c91f80b92c9e3308bd5993270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a946a407cd668f6fafb87842b887daf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb927218ba1345f43503d679d8d3b41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803a25b448b1d76b724c79ef077ff8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48b2352d62c31e554a5a61d858600a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92299861e012d8e33b520e64abb626275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f0275194e71c8310a9df4b476ff2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a28258304d5485c3d265776a44323d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252cf61e908377e8eb4070b9b63f16c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b8b18eba7ed78a0294190d55be9ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b52ea6db7e9ab6d55a2c2d04196ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe29bc3a4d2887ad1cc99c9b78ed84c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe167d51db3edb0e356307cf9ec8fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa1b2a9c6982aa63436ebc3c9d128283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f404bc809d515deb18cde22adc9fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d1a77f7ef5b7e86b9d22c55184e90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97890e1b72dd59a3c4d61c303213d4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9c8633d3d3774296575c33654a215287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4160b57f02cc88700e593a1978b04b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f745ec6e3e5d1759bfdc0f321e51aad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a25e69736e20ba7ea0b75cc28e1104290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07807fa6acb5f9461cd0ff89554ff792291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02fa5bf6005d7e426071fce64c66d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56898ebb2468ecebd0dffeedf0a47d93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4c4c004d5d1470d3b377c8ac5110a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b6d8923ab30373d94d9ed335160c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd6e42929eec7784e1997ce2f76739296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58884e249fef225dd4b1afb929c38a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f214c0b564d9dee66635e5c1a701c6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee93a3fadd64761464db8ad38fc9153299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d17bf7d07b8bd32423f6b36846b9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1c185ffc3009a9c036ee20733089a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41029aca2425f0fa13a7677db689aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbc620f60d93c8cbbf0ef88ebfedf4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a719f6afaaf7e81fee70aa6e1e9979304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ad92ccb861ac5ef5391b281715ba3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e59aae88be2b2abd190a39a0cb6b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454aab15c4152a6d46f86e817f9c73d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc45de1703be9f4b39df0681783b04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd0404ebf9c6698f814c4c9a0b48c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd56bbddc6a6b72a287f2dae94daad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1b4d0a5325b4cf8601806e1a3fa4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9c3dc371ed59f485cafd0d40a6cae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5579c1f1bf0205f92d19fd2d4ab74f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d134a73e2ee68a9e42195458d497f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddb3cfb162667c76ff16e993bbc75d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a6c1a141855e278931100186b8d18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd0f4bdcd6f78bbef720d806a44d06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bfc067968ad511a5555f229c3cca9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eab0ace75dc2c7b8e34ee6b321278b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a678dd819f87ef3f188f520366cee2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886bb5f8320aef7aa65e52df4623d5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc08122854670fc2d81b19cb1547ad0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95245f6106dc4e365614935a39d7a48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f214fcff65704321f74210abbd2536324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310a81992306a91b57efff6cd14acb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b655c243ff74bc5cf066bef097002c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab764fd897c6c49a464b6a36ac426a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d41f7783423c2c2277c7a89931b951328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de8428689ea9f78358f0e13aad2d3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade58b5880e4715c02017f16d801d211330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bb49a57c453d32a8e2a0e48f069f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150aeb462ab06c9c6d249a79d50e3f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2de65deb4feb5dd75b1bf0c29bf9ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de773aff2155adb8fbfeb263063ee5f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d3af16aeff28ed06f0c4b76774ddd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed5817d2ea5e3ba128ca6d7a71d5db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396d9db1737cbce302a297657862fa9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594f85f449aa1a700221a138df779d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104e9695a4ee735fd0f1440eed93a20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2c930434729c49a75d592ba26d764340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cabb2831b3f8706bee7ab8202caed2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8174a841c60697882a0f865cdcdaf4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44bbf0295f26368c8de12637ea5c5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794a040f5dabb0993693bd947f2f56d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7882a36101db1a6a47e8801ef6bb812345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f81b69f449e58b2ce1dc8cc062de4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe5529f36756f1b69a81b9551062d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce993d12c26b3188b2af51e43d3645348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d541ab6128719860515deb8182762349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28d69cbe8f5262ed903f976af8bbc5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363398dc3c7da5cfbb017985e411c2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481752b5ce5743681a6c90a7316f203a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9798f7b7d4725402eef329cfc5ffdf0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91facb526998c1a7d25e1dc8e198af38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a77dfcab51458f21e6be084ffa130355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84324a9325e31712fd5289462c918f03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2537e79c5c9458939c754e5ef342f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219e9225863e1b6255a5b2d02125375358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed23fb1d50d97a3de8c0becdb83f79a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee17e54faae7c6e21e1634f229790e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c28df63efde42bb08a367d42ab495361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d7b0a75dabe786d0b25a3994f7a5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10411681a2da6798c91ccc15a3f2ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed0a0a6ca999f9559959090c280cac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333f90823634c32fd7c49a213323de5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8d8ff5ee4ff6a6f4173fd781eecfa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5b2e09d5edcdabfb404bf1dba3882367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74664239c27035547244cf4e83f3f97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882eb3eb5e5e44d2d78b2c7e9b435bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c44f29e71249168cca0a5c9fd834f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7cd4952b35199c2d1bf669eab494371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533ab27bef51f8bcdccf067e03e2d51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd85f38c8cd25b0f63cc792cde52453373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ec6d9ed728251b92efea3be148f83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093c0dde011b126f704df2bfecdb0e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d907143bd918760e6edea2c9ba9bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04db0411965414fb1c6b100fd956e0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b266fa0862734a5f8e600a7e58691378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f255d9cee3c689a9e0a11585d11513379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95ce14cdaa2a14ae5efb6fbe0c8c34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca3c1ec9c5f326aa0145b049b14c4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3537b78ec59de2b4021de8fc607ef1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10975c6a7baee5c27ee26b682f5e256e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721a1519f6b756b07e50951a2ecc8a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e1b6bbba33c642c3b7c3255502bce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117597d555fdb19a924880fa727a3c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251b13e4b9edaa829e78184564fcfc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759e022868bec8b5f12921f5a9327ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eb9aea298c3e287f7037d120c0227389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b11b83a9d7cc63ac6d31bc21a299c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264b45dc87225d7f961451cbd0c06cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b181ecbfee97259aa9293c953e1b72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b217c4240b204ee4b20ec96cc72f554393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77705a3eb4c76967cce7c297ac52da23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695e22dbc70553e2cde4dfc1eabde89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b2088839885cc716e2e75e969447396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b530188cfc854fa40e54d85de82d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14733233ff1bebd65f2c9a6ed8e7ac6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554803096e9a1bd347527b8352d00002399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48efe9305b5e3bdd4e2f897df1fba69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c36c6b78ebd594dd3064f456ec774401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011907eabfd139f72f22fc66e65b55a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ce5502ecd394b88f16dad42539eb0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bece8c165ce1703fdb14c6656ed7f8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1652d0653acd05d7018a55f0fce313405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133528b2d7a7072228a028880c31afb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8b9e0dc80d06b558503a9447f9af4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8780ec70176612fd83dce4d1f999d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa293de99b93ea2c6009820127c7d5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96ce7ba1270e8e145ec63afbb30869410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3f004bce2b7cbd84ca21c8e25dfad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6846a0692b5b94446b2ca4b443f295c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb464734592d80ad9f90417f1957ea8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433d108e7ad3b64128db26f4e551257414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676fdfedf0c232c6d50b67ee77a8645415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8034ddb72009b6b3923635ef1cb1f95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44c19e6ad76683c1307de5ce2f3c22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a58c2612fea9abfd34cf346856085418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143f3847123de436e683fa9ee49200c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b7d15867a000b77ce4b7ba0131997420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54ce04c7bcf192fe5eb404a47f3752421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c12f363b9b50f9a8ee64b1aaa9a041422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7c3db204c60d49203241f7f282d16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de15101344baae91ee8f4551acb0483424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb6433e32a9de2dd528caf18de348f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4928933c2f80e9b5cae0472f7c18cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c3b1de495e78d3d71fff714c45184427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c836a6d7fbd373a91cf7bbfa9192d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b692e9526e2398f290f647bebabaa09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db782ddc4f3fa9df4156b018ad0167d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b97d62744689bafeb7ea71a92c32e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7aae77954ca96966a226c1e914c30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878f5bd5d600d87cbc655a6efd0a0ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45557237f251fe51178b7a207ab33e9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cccbf0b71cc9000c0a64ff65c5072435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceef5d5c502ff4f0e6768c9d0fed5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9fdeab8d313d25ce289bcdfcc4633437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3fcb3af060883023fdf231de0730a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baf841e27bb2d6de2f9a8cf8d0d3e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd4fbb31b150969842e22c30f5964b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28083db194b5dd2cb01290eb9f2ab373441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e174d0e22b9a3c43bfca224405f3d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b98f4d888aa375e2fa14c3e4a02362443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c437fb1ab69dda3ef47b2b4d1b0cdc7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e07bbf662e65434e08b23aefa8392445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d87738f681d07f3535984ee3ed71a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c867ff5b667e1135af2f8fd92ad7ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587080e1a9f476f41bc520c955d9c85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639766582d0263e7d09a3c3223aaf7f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6d36cbe69cac9d68b03ba07b6cfbd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b29f9092fdc35aa619c58b2aeb8616451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3919ad607bdf9841ace64610670bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6401346f7d97f4c43562262b4632bb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852c5f381f63be86ef76623d68ef542454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03b31c351ac1eda71f2fcc1a0196f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b978375dffcdfcb12e364df29e99fc2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c728d84545484068d63125316b0cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff822018a3eec3ec53d91f937e29c268458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf6ca540e3791bed93c54a8c8d3029459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14365faab02a535e8477abbe255561eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7875225a4b62d677a818acd687d37f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd53a3285b558e9f18ee08f6e7de11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c499bd104926fcbe02adc9ce3e29fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640d357804e75f12e5c3aaa167b647d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942868dc29241509da97e83c7052cfa7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a0d786f4c5b0c448fb7a581e8696c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0cdcd94d17945557d791668bd6048467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5002f43c0bb4c0946c90dc6309cf1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8b2c82da4bd6eb6e38e28c2a005f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382d21517480217031674b7d053d632470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d5578b0452960341e5dc29b9d3808471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6f05a1bf6e73aeceb7a917c6f2199472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae22cf20533ef49914d48a55d74487473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ba04d97c31afa471ae1437aa9d1fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462f1c57aa8c544b20352f1d18ff056475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d149cb7760c0f18f8b97fdae333e939476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6201609c4997cbae83229fbab4ca5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723af6bef9c373e4bd3744108b66d72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d45a613cbff28b46907e7a51e71ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11347ef7ad49a6703df964d95f87b42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04105eea53ce63246b3c515a961953481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3d0248155124a5305aa6c4efe5312482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc4932684957b6bec94d25f99eed34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f192997967876734f414ebf36492f28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef432274963a346a86372ee65693a43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af77faf845ed94e5e10f32ee0c9a97e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afb077d4b8219990950c12dd098abc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2612e965203ec8a991bbdd9a7f1247488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f34a395b9c3d72ccc182c62d9bde8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca29fb88500bca21449ed648332d25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea8c8daa975f207b2483743d330ad2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce825a5a637aadf1761417178ff73d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f59d1514516dee289ac49b4c02a8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51177b48ac1c8f2a326e308aaf3d84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678c47a9b68a5f6a82dbc20e2b021c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a62a9babe46b7fec3d167ed95f681496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2bbe3a2138bda61e9a59420e1c37e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74735d4a7ecb9d88ac6d3d88064c149f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f8fb86e8eb4649ca2b132876d9695499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54d65803b12c129a76971cdb8c3c12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b619c11afa8ac278d516de85a3e46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed346b78cc79cf1ad9eeb5c18fe1d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537dd51aed8aa2bb202cca2eb87faab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b9fe5f4ef17e0dfe679ac9261350e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fd2a5b279893dc33177535731c3dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b91bc8f77851a126678af27caa61a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d72c88f1eb65159c645bc83ed49ad5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4de5d1298fc3209bc7d5a33deb462e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ceff6e64d2d0bf4d51ed75d5a68ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc16e960d52d3804f580256399a7f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a36a0d702ea5b0a1691484fce60f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19631886b7b1f702e05dd8a6cf7876512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e9b99028cb2ea176fd30cd8b28013513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931073afa4d4f2f12c06fe20a12d83c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b651b8a3d05754938648975b32219515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915b04b9bc8ce0c202a32f37a30970a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883d1900be401c5ed7359613a21a783517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be448c29042c1f34b7db842f3474e22e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5cd66214e6494fcb70e0fd2b43d75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727074d71128e9642df29fb562c69298520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34f01f78fc423bec2d4e01ee3eca6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d58679251ea9f61e2fe6de2054c7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc08205609d0d2d8a4dab92646af36523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aae108b3ad5067ad83b3a37780ab39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51871e2730ceb3e0dcd8f4e3a05bc2ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157adeb545af62ad798449fa58612179526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe88ccc5674db9f8fd84d7af0d29fae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bdd3c5aac787edf9219c2625ece08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0bbf1f34075f0aa578dc40a720d92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5207d60cfff84501bd8c9da86e82550530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc7f41108791781a0e851476c131fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce029a9880f530c7d1a311052c22ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baf3325ac75224457806a66c5d7e98533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee386adbce1d567bbb3f0422d27817a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73368d2a64c4db0254ca1c180e00a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df7e1b8c5b5a655070d6c179cf8a26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b5017d4880392c51123af33c6256b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf52bac504ab65e0725338573a88a05538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba4126d43d16101cceed0973ba1b05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7a1fcdbbc2eb7cb0b19a52165c9c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0463035b49a36d6f2106793ac43dbe2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935177cbfca6d1b8560470654003a729542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b886a53a16b3be294b71fdb2826e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658aa46f2edf1bf5dbe787ac704daf32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bb27654ed62d8587064c1e658621a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95f5099a61498b636fb6823886197f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78ec13e2a498a2e22d1ea873dba68d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c3cf0b7b724d250fc99277420e6bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2063d9f8994861e413f053d3313dfd3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162bd4249290c23244a695e3163e41e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac888b9c9a903bb672ca13c80aeea02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b4cecdaa7292e96fa1f903ae87f8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699f7e4cc3917ceecc8ff792a69ea89553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e84f2bc18fcf7076339dede1b5a47d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647628b412ee9a188f3e3de7e550087d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b7118e8211f37fa252fc3828adf33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7527bea448b8f37a2f38195b11867557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ff94239f44397d6e1114c5b942b77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da987e6a5531422f67e7eb63cfacbed3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b230bf502d1ebeabf84633d5f59abfc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b302c700b24d0e346f455b5568598561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9a9f704f2bbc7257e70143554a479562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67717538fc093a3fe61a5336d0fd771563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5d54144d43057d780494e1f922ecb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2271787f3d3000e73fc23ed58a8f697565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553064fa7c543c80e402df02e2cac4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753373b20fa75666231774c0092b47ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f1c3377e29093b3b490175a877043568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2960e4a60ae31df14e2415cf57a7db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18308b27fe34a3d6c821cbfda3c17a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e27557cd1e4a848f67b4f02685768d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d9d3553eab1c431e5a979c4760b7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c97cdac110f30be5587df9e414ea8a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4e9f0c1cf49edd4a8116a8bfeeb27574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d9fcbfb1c6e80fa0efba6a72a6383575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28258f3afa811ca14bb01c193d142210576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8c12bddd9382b5d769f2160de314e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ee0cfba90be3dd883b5e460842a02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc876bc15373914b32112d9b2943fef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c806edadbe3bc1d3f3fd12131de16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e64ae3bcaf4719a0d47d6aebf28f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61ae15612ca37a53eb6eed36da854e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca602c1a7bdcab440ee04ecfea94c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603ef0be6e92990c374ae69439b58e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3c35e2298e006f9f99e0dd9051bb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc714928b97f4261b64e4d1c17c0636586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826f425acf67a26e9808efbb054dc5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec9e99c954875d29c7713a4b7b7234588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffc41fde4b3d9b52f5b5cc406203ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972c8c2387826a7575569c53597f613590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e956c020f15b7ebc14615832f6c2df3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cd38245cdd02e527463e7e061ed4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a425943b39f268dd3cda3df3b984a80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4edece5a45099c96a814831b88b532594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7754c465321f45d860ef166c1ce642595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045e30e26a9ebc33f1e4f204db863fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80d64af50e76659640e98f6f4b1001597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411b32e1fa1a745feeb8a1fa337c005598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f34f4c878931f833248bc6e9291ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49e00085f114749652a9b52b546acd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9d1bb88920946857851326352b392601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac70c90e645761f8633fc83e10b9150602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e32015b5e5ae37c6d516c706225a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3717c05c8d123d1302260cf1bb066604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c78817ae0f5ef614e76cd7099db167605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc5973b41ed645f574bf1b1ca8ea8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841cc1759914122ce93ff6f86728da8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e0b61f34df1f6f7abd192f7c387e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260a0c332b782f2347cb54943a344d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7ec425ad3fab15c2fe0c4b0c298a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d8eaa1d99abfdb585d70c9d2fa267611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5efd97ebc875ed4a2b97b96df0bb36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7252a6abae21a3849594f9a774cf2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26222e47c96ea8a82b231f7475dc32de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2cb1bf7da35628c804da990025707615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee4c5903951a0fb619e1b41dbf2f26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706aaf85b2854a44c2c1bb78532ed75617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a7ee366dea83ce61d7ffa8ee36d70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97006413b6f604bf7b161a402d434ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5912e420959381afe9fe9ffe1f5ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650c838cce2e9f7d165314efdbc4ad4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813921e4878b53ea2c89f719aa53d99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c94ab6a3fb34d99f556ee32293f68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e3e666badd7697874523f8869b987624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7152bd72f6ac7522b2b939e66a336625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d96801e94c0ec48e9a8f3331bdae28626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880bef7760ccfabcfe71d6fb48d73a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76f8c7e5dcd4067901b9f2abb5ca8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4094bc83fc7ad9e7f2d0007469d27cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4513428ec21e4f745d8d752d2645561630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03855eb1432f946d04c7e99baec3b650631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275971809dad78c5cd9e97b0576a10d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b863aa9fb7b1e5bcb01ba3856df59e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701b2403acbdc2938d69ef3a7f33c5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc14068fdf30b4e9f1cb95e02a0f130635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368bfe6d8496e8dc14b24f678ce7c53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f10f7c53de6c7110464abc901f348637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bede767cf0f794249c17bc2b9c0cf8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41a0191a7cf9a14d755662827ca494639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4603da180efcba48e4a91e14bf6e00d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b000d14df9a06949e8aee7fd057d33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6217283b4de54de07047ddef673d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046198ce03634fb4dee122341a81f82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456d85ac09996b2d5b0cfea61464301644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672234731bb5092f8868ae06c84111b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23c45d279f1a5771df10900f9035de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff786c0655d0af4d9ca5aa7a98186c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c0f739bd900f41813f1e203a636dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a67efbecd58b7172e539dabe7b7c06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87e8974dc79a7aec2c1d1121ea4e22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f9cb0a3f8a282935263a8b213f1c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d048f7bfa4af974064d4f4ff77a9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc288682a9ac2b6df88b062cd5e8f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4016d91c58f7d0a3f2e10a4efa6eb2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff1e67fe106b1458f9f45113cc7fdf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5aa877177a560c549db7255afc93d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9064981f116a54a33a4cd1a2a39967657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab36d0d64aa1af4dad7c946ba3e94b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383bcda9e1321a094015ec7d44d9219659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47d17b65c6be3a26cb66cd582622e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6262b4aea6fe17a21297d621d0da3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65729babeeae4bd69ad982f58a3e06db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236575bbdd6d2b02d6b721d8afb8ef73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf7255dadbaeb639d7fcde78a76d65664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb03394c17ce7681e637b33b02fff4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a23420e24cc52a60fdaab7d404262c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988cb976f23e016832f3287dff036e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bffff99d69f775caea59f8893baa3c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e5e3ce936d4d20d4d656aec547522669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af5e66ac8ab51eef59365521559170670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334d70b6aac480c32094e4680be70ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128be0e4bfb612d7854b5b45ac3a7d46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da945fa90aed403beef64b0fd2645fca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d9e5956f4c7ed3ac03ed501e4a384674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c349eb25f2adc0c84a055380ec2e7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca33adb8e201e277e0b69ba5d4a496676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ccc6b6b0ce387983ae1c86588119a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a36cab4ea7f594632896ad7a3908be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf39f8a2f270d203814d68bd0127db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f63222ea80fd70a9327e795400bbf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943aa9030b4816857af7d559e8b9563681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0c3af8fff48bc4037343984dd46d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8a977630f73b1494b89b40dc49047683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f663ef12b25c65407bff579c84d9ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b6c9b91ada365d89dadffdbb19dbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa839062e95aa64f01544ab6d72fcd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c575ab30be83e9f92fd4bc766f4112687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bb73869788b7a0119d4c8931d3a14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a8cbb8112e4bfffef6d593c4570e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264fffe98e1a35e0c478caf7619370e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb8163da288390c264165869c6bb0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76beb9e4299b2c8948067bf104b6e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c465b3758dde06df283669f2ade3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec6d377718f6655685f3ec8fe986e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663c45bba5d7500da0d6653f8377fa3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32165d241231937d34d48d8a20406173696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b210410d02909b072c950bc24c1198697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84de51f9f6a00a626641e412956d1df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286947f814cae33083c2f771fe14236699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88188472b80ec37e9b623684efd14463700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767d66970d3e8d798a7ae44ab781679701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7cbd56b1061dc95c9a40a083efc39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c580f5f2f1208d39a385e5a42f0e12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054ba6cbd7f537c31943533512d0359704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aabb0dedf4e10004fc88a1d1619856705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4899b88853ab351206e29ec4cd679706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7e6023432c7ba953ccc88694672be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc26f4ac5673460225e7399bb38ec15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59718c9edc1f4fa64f800ab44c1587f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1ba3adbf068d593909643890e9250710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c42f808b7757b294948a0fba271e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95114d0ffb90a266848c39c699741ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643db883c3f3616fd05e06a7a719ca5d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b3290deabdf6ae1bc28267976b56c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056b89641654d8cf6d423e599ebc08c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e684671aeeb34da42c6af023611cb95716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565adce738733d7cec1e3782e34c340717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1a3bfa86d7d9782df11b8e03f9954718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e979c02ed94e9293f84dd75acbdf3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c44254a0eada5147cb81776c63c171720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7feb979baa7f75666689cc6c4755f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934bd46a714e07f811d573a7c17c8ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b70f9a5c5c45d108fcb8e3e205d19c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdc6d304023e7e55c24c2f36f9668e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fdeb2471c70797290d6718f163ffb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f48f0f35806f2027690eb1117ce87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfee916493a122151b6412d9a1efd57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a154e66488933e2d9533c7c7ff572728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876c6c7d82109d4ebb9f136bb29be4b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456ac34ab51f2b43ca7b1e3945d3e61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca452be7e67d5ecc1691451fbd7c9ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5a9507be30e121471f57ca918f339732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2d520a50eb4a487b4d965991661ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863eed8a545f2edeb0d3dda15294718734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60631d21e12a1b122efc7c2cfacb76bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd1a08378a5e260c91655abefbc884736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6751e1f846c7d754d2ee5ae2fbd8807737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de14762f64166dbba331b366025c35738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01e2d6ec64037d9d1b55d1f19a3459739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9f0a51b9cb0260e43eab1bfc470b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a516cbad2b1a59c04c29875dacaefe9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cddab894fc1901f6366b74226fe2f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783db86aefdd1e2b0e6373e00275afd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f03e26af22716d11258c452a1cdaab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5400eceab32367fbe3cc2905048b2f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3432d6cb315bd44feb3bc48af5fe1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39780fc04bca6bbdbaac62ca39b71e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5907654f3f71fc0a246bef704710b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab64ae2c4ce633c03ecb591893812a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fd826571cc03d8fb964a9ef8f02e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88949e0717998ed40b18b9c62ccb9d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51017204314e42252ed23fd7034abfba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b8549ad481cb9a1f0ec815bfc56d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be701c91e4f5f0e9f4b34d3281b711754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517382d815aa1f78887602fdba737305755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41770d1ecc8ff1b775b5061f4afb594d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d8ff1f861a8edd93b8d6764717c76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953858c4f699cca34e887770ca678bda758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46abdde0be4cd6888c3c36bbad736fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cca097b1f713a1206df48a948daad0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a427e04e91a36d46f2565a43ca0e4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd671234a82ed8e3b74efabc3f7167762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6c926c0b2dbf527aa30e481ece3c3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad5b2abde7e383524bc43393bb4c41764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14067dc3e51940eba8dac16e046f095e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d6ca885235b358696459dcd6d9121766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3d22f80ff7f719e3f5dbcf9aa212c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a962d53e6a45050e9b48f560028aa55768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34841a7f35bfa1a63fb617a6ba86bd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac478c51d9b2e7afc4e6cc5f2b3c90770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d3bc666544a35e3ecdad31c09d72c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71f9a232bc77c28d304f2071cd4235772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316cba7d77d84a6f6f9347d2ecf0454773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d519cac9f9b24073dc24f88362e8b5b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163f00efbc8e75f208661361f74d9a5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd4f79f30f5648c7b8139b6978f551776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587e7b45c474f20c024916f5680c1c9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef668cf69267cef72dfde4a5b6617897778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaccfe11104edcf5c822159bcbb7253779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494f2063548dc2ae32e6e9111546603780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ff4b056f29869155547d69a6d09d2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2fccc3d24f01912f68588105ecf0e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7d166bb7333fb1300271e55a6898b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708dfb25c37b7649a3cc950e1208963784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc9e60ce7d2bbc8cfa5f942fe1dd9a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd15056dd7fcdc13894acb30255a76786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652bca1b8c909e8cca68f67e62a9490787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31646a8f1f815a098cfa5f76545fb7eb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8c00fb24a64272c4a42bf59912305789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7ecfa8ebb43c4707ae32afbf707fe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307dcddb228319f0b848cf4b9433bc3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbf341dc36426ea1980a12f10c2356792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304ba8ddabbdcfb1b072a22c6f542ac793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afa2b00cd92366b87d9b02ba4dbfe1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aefb2493a98363044dc899504d8059795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e06308e145259d1074e2cbfc21013796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e714dcd6930375b9a19ec0cb10b7ed797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a3f4316e0636253a3dc72b75a4c01798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09c05770607853cf1f18ad3e8cdb53799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacb0b92eab088f60b3bc7ced6c3dee800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456837a16453f667120671ca1dd5d39801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f0072bb61d2c20468e0ac2dfa6a5e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef1057c76d3f7cddec65916eae8811803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3a300514823f85aacf7bc9867f586804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207d1ee452bcc29fa9dab92225b1e71805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda23de5beaa1b06b43f484d01576f62806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21e91d53c569267e4d0accddaab733807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9af420a119e1bd918d345537c50e3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b7d283546caa84908814d22abd545809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cade62c8dca7a4608c7af097d6875810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7ea1faebb9453a3dca669e8655b63811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dac30c0a54bf2a5460406becba0c1e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924039fa6a16e381c53806d71d57185813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca65f3eafed50b119de365b69c97fd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33501a936bf1608595c8a04280057ba815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e62842656bd490a5180ca746cf33e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e367c5f51b420e7a321ff0428802d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92e11b588cf7918e8e1e7e71ff84cb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc5ce74943032d0f606a5941f7d61d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dc76acbdcd21879d577dc36430595820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50eb3b1b8fd79db534d501d2203e7e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73118935677be03104e52edb0b0ba18822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc596b03b026b6efdd712797237414823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29057ffc64cdc015ffca5efc974071824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05633fc5629ce01a7ff2c76516b809f4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd272ee1aa486d7b56ba3ce20684454826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c77cf713b7e4d08d5f1a4b2e37f45827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f551d5ea0e0ff28c9fc308e8098e6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e57f6e0f85c5cc267c279ee41ad21f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394a42529daccae657506ee9dfaafbe830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed880e0ecfaaec1f5971e8e9560b7420831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60c68667cf4d4b6ba55855f67c3ab8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1c80b599570f5e9e43582bd66b44d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba071226728293c6ac5d17abdb16a46834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48cc435e993e7e4785e317e754058e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5351028ad3a42a03e3d0ec5093c176836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a66fa2eea50e050797d83e2f8c646837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806630e86521af9708cf59b59e0f3e1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769860eee11c8f796da7b225a9559544839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e0bf955bbfe437e88a662637f1839840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71882e0eee7cde98779ae9aa75011d8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2ecb522c27bdfc001507d3a8f5991842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c8936c65593cd8fdd557303b510e4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d03a470af93a6d69aaf6fd1500963844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508ad92936554129bf8fedbcd7f2d82845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424ff06f225be6369ba77182b91959b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f04e075bdcb1aa64ddcd4dddecc6d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90057e44ecc80f7ddd6a25281c0cb6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce1a07fac97800eeb394ee546f164f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf463fd28871f3630f0c44439307ee850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d294565dd714afb8cf98be919172b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ed5e6b66cc8a5a935c079ecc38899852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930c85c82b48f555fbc42adde16e7ad853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e302747b86c484715b0432ae8d627854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cc2cb77e014cc6179ea621596b8f9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e215ce764b69e82c6b65294e605ca6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33e999951c5d131d39e44ed0825147857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8b2334cf2c45629d464bf080e8fb6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee83a76fe5e0f270b646ecb7f4807d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503fe54ae5c376c7203f2920756745d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fe2008e5c996a358fe481f3e69887861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6653e2b239de1a35f8874cd29aca732862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ee24f9d72ad1b85b03edc0e89c59e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12eaf78bff0b00223351580abd970c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca50a1cd8791651ee2fc6bf3c7972d7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2f84051ab022f6d6efb9e5d93f5f7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f180ca3025568c8513825f80caa14f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118c39d6c9ff83d9b52e11064a420bb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c1bfa8d371bd7b6789dcb7ee1230d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828609b6920f9c365dc488f047606536870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6abf72fac3592bfb9862c3f7d72a2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d83f2d4710bb7b53f3cdf725ec3a0c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68affb9656951877cbdb9d3d5afcbc9c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc633ac55acccf9310f4229621ae9b33874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ca3f56a3914bf92f20b1cfbb1a791875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d8f284d8555ad5cec6d129f7c4d89876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe1b85475d242a2667a791cdd261df877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d167084aee51b54b862bd1043b427878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5158ed96e00e1a4155d9aec06d303f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988aab5769e9c8d791ff31e64f005d1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97edce262937084d24040cd8b1a3266881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627e12107b3a4e6cd2c5109bcd840c8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443744259d87e9c52bb9024282aeef5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbab1aa090318052895b63cda076eec884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8e19503952bc28f5a2c9203d93539885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3c5275c8b0e003028e12b2543c571886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0955a82878119793f562bab2d13766887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24e348b86ea638c0246b8e342df2ad888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be64efb6332e1657a55108a7340824889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8540c64cf29b09716679df8d03231890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da28cab717dbe3163a464815f20325891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42518bd646a51a3fcf00a17d68f77c6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee44175b4341e6ade29cd8c2159353e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc4e4bbf9c3bf2e2e7e5a896c19df894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae2da4e8540724184d3f4a860714d9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d7c400f40e97e94c59916aebe37a4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedfcd7dcc2809bac4e2b47502b5a97897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cda206713d9522c5d359966e833a38898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00d649822824600f874a081bedd5cc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05f3b566f1d624195ec7b8967fc447900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4fc1f1f6a8c84fba0b62b2dd8e6a4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89d225e68d3810abd8559e3b18dc82902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294d7bb85cbedfb069b057a94f83171903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6cafbb8d66f462b0464072b7d8a73904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489fc773de9908a2ad44cb5d5c2e2eb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b7653b5b2041e0def0df51477d8f2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59067ca607bf3b5e475af9084eb62369907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f10f18b70087311a1a2251c04d5f71908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9c9f635805fe49efa59fe040c92ed909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b443aaaff5a8ba3ec2e7781c7e583c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021355d35c4b099f4242d7721a93962911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39007452448ffc7bba37cd02617aef912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7f707a98348e418ff36fd4d7bf467913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff04c60ac03e6b94b8b1629d69979b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c019898dcd05056fe3f7a3f208e2af7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11e152f3c30420e387d04811d97da6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8df42eb84458be5c7a71c2701fefe1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccd88289faa42afdd1a8bbf84fc97a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee04bbc5b89d16da22e2c368beadee7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a8f1aba8fc4e4d71e0b215171504c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9fb5412c8c47f6f90ac5d3101f2e7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6cb3e72d8671377505c39025284ba922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b392dc490fe8dbff33243af6e3f7b91923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47065efecc26f786325d74e4ca282604924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6ff81254fe4eed7fa7edb503dc483925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae73ff088c8fe1e65cc12fec402fc97926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12ad835b524e714a3d0687078e3bf9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ede53e927bdc904f38d1acb4b75f1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f715b90a6a8b023c2bf8ff0ecc0e55b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827684fabde3513b8c97182848b792d6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42756d30adbbc42852ec86cb5085f827931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7e3186664408f8483de51b6018c8f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9b93849eabd2eaa52c52535050bb4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df11e11162710263bcc82debf3b07b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850eb0f401cb231048101f8ab61c713c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0dc4bc79b9583d8797767b6dd8431936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8979389d337ea2f633bab38deb42b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766258c78f88c02ad37166a96833be40938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df982b5cfb1585d6ed09480693ff6f6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ab21110f9a3278148a7a1c4bff6d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87278723d54b7a7cc05c99f61da931c5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a341f8483e6ab40e1e0085c570e9621942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b920a016e923e12d8e827339f2f5b0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080100d89958f522c836d41f0629a0bd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f60d5d4bbd3decf3c2990e92dd6634945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714360cee025268fae93c4a2d6287b9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b82b25c72d5d7e1a8f533656eaac8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc18362869db21037798218e973d4a9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f12ef7dfa2b9f130ba614dc84a7368949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0058bfe6c15fa3c90ddf2b5e845ac8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8780780f61b6fa58bf04c28e85685f3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577e986dc07d0d77934f8862235f869952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750f8e655559cb83cb0a09c272f44c7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949e5a1df92709b3b7393247ad69c5c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ad2cc88dbb7f242c228c449c7f3fa955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae1c5b7a3d2597fabdc064cfb8925c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fd9ded45a44dd31addac148027871957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee8d88bb006577f4ca892e9afd9d32958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b4939a899f8aa665a3595a55497c9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b485bb53f756d3bb54bb07f52b2bf5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c7e07c692d2b43c74e29005df8ca3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e385a638d5e8dfadfaa65608adf455c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1951263f09d49533e6bc921f683df963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac6af7e001c278a8d5142b65f1ba5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18470118ac4e700c47b58284f56a189965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636f928fcf492a3da0966f8a722233a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780649a836d1e9562ee987096345c14d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5035d85e101d4e0e6c3e2fbcdd265de968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14a5d5b174041612b26820c7d335a2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268de4bf5057863b82cadbd456115a64970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3beb4dd2e68a1641e2e9d832dcdb0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc1d2b9ca1ce6e8b1726732b4be714972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50db8f8bbe0524c3f088c357dbf9260973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898de217d7c10f01fcbbb77655dc302a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23042a9995e226076b2f4e22f4a143c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5684000f222fdfceb37696b63a9ac976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905afdd8a958568e939bc7d91197e442977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d36253ee7d73efd891fa01168da24978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886a705290fbf6276afe2dfa0ba3004979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2b518fbd94aee6a9e678f88534b7c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4435db4f06caae214969fdbdcd1a3c3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41ae74b4fc3e3294a4ea2c9d69017e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522259c2cc1b547edc7404ddfcb8609983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f6f6f1db0207a91e8f9a0672f4446984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cef1bc4aa24c4de1a1f54558548c6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3192a008d3362d574ad472bc841b84986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d00cdac58f8a078ac78932dc81dd07987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb2b5f00c612bde14dc687bc278700988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7cf0b6f6e37272cc5831ce66860c3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a260fcf42690b2d6c30cb91b4577e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103fc5eabfe090885a1c8a26811e6a8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f219f79156bc0c7d13891287108e515992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10923139ab1ed8f3c9fc59fcadf7b52f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540485fb98abd3a27cb71bacae4be0e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d922e067587b3ddd8e1131c94d35036995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f93f5d28d8ce0cc8ad4c10975f16d3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd74cd8eb63cdb82f0613e7fca8949997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc52e66f85709615cb19a3dddcc41db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cdd87c10f0ba1507237f39101bdba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cc43acc5765243b45ff8500cb3d7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d14564a7fce074ed58634fe66356c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b411d1d88992197d6d6f9adf7539605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89cefd898f1492f3ece89df4c154c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43c6f23757f18117adefef93ac106a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6a1ae3663b9106f267bc0ec1f644e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e65ca3d6d753089b4510135c2221f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b94614ced62fcb532d6f680068a79110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15058f0a0b72c481cc4628bc2de91111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fbca8950bafd3f2dc5aa5a7c0191412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e0b8eeb9a89d78d990b9612b5835713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3295d1842a6efa40591653fbf9619e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f26372089c2bb170a55c10f8399e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d392c5a60406e6d8883036555364a6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24407fa75c110017884d8619280246e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdc8be1314bb771b1e5a5c6c49ec5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba47d4c756633f7cf3601435b1581e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa5003edf6dff06393902eb68df05c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c308f7d19decbf089f04c6a29ed105e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca1c7c0490be829dead7e26023df2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2b04294613153c5fef3b888e9606b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac840803b0989b944d8e448e90046fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d6767c851f4830d5d818e015628f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d3e6f68b7d736cf333af6c375fad026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f78bac8c2c7d114c7fe3ff3283a23e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09a6e1899b4de627d9640d3ea1e8f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee4b8db57e4ec5a6caec81855891dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8c87f89211ab7d32a44c8b47106bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a8af2294449274e10feee4f54374831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4e26c8fd225a208b398af6e5c3bd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a68096e07653c305b7befec56ccf3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701d84a8f0d5a8bd56807b1276acbdf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e001db0e4304cd14160ed814a6b53a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594e461e4bfdef0a89beafed73823b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea5c0dc7426c563afd569334086c4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e6ccba25dc77370c54cf0cf32ac8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5a1724f072e5d4d18907533eff8da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02880bb2420e34e7c6516cc8b1f83e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cd65419f73f340996d2100f89a68e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499139bf54467b732e447af3c1f050e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26d3dc786cb4ff98379547ea1fa93843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10161333e9fb0510458527d454a629f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5aaa249db604ab972d5f173090edb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ed241a7deda43c0407fbf3a86feab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213edddd6087fafaf5f30b8c78aa7f3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffca88215dde97449376b34e76e10d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cf07cae47fd984fc6ad70f8d3a97f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792930cd88c0f3e9050c6d67b15da5b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de531dded445be0724f820277bdd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebfdc307f63893d157caebe05d46a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4564da0b17c2201f73803f6d96c0eb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c208a507e44108c8f37f6551c5043b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1be14d23154f5c6d0cb399631f7c9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4472569351318161cded477d6f362fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600b2a90cfbee4d6c3199034dc500ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb6e1fdaeadc3d1e629c1e8595620558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fbb1bbd18188ed9b7306e1e75561c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620d91bf2d0831f9c2376c714a6b42760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f354d91845bd00ba65330fcabe0be7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af96aea180d6253d28c7e4f4f30f65c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7cf717b6c2bc91eff46416bd82aac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488d0b42dc71210d31636c41b890ede64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de3bcfc1515dd842cd978e1db5290f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a62446a1071105710ff0c887a51c5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720af62460375a3a75d01074055e1c0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d757dee59bf13851e153cf2e15d4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c55a6ea0c930e70b9eccd2308cab6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab972dbc3fac744a810e0d92bfee9f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb901e3a4003056e7acfc1d0d225bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0f483b14bd1524f5de15a2422ce4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66173a6bf7acfe04cd34b14285ec2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9ea7852a4e5b1d71693fcafc97aad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ed814fde978c4574d761671a6001375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f471a827dd828dd60b4eb7d78ac640376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfce19724565241b50192e76039cb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bd6f99cca92beeb82a7e04d1434d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997372543ad63585157a4a72386836a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a013e0d0acd2b31be5fcd93b42d270a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208521adccd73653f64c180c281190c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d12b8e4e9251c4d1ef8ec5faec2b4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3f4339cc86241d9874b0f2ccb02c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919b810fb9a0c78da11b3d0b9035bce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fffd111dc10b2e4627dc8c842bffe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1b3af21f78acba128517ef53297ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2c81b1b8d2e500db1e310b002e98b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d0ba7185310fb77c4f9b686c2fe9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162fc6db92da06b831a15b28b36ce1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f009f48cb51d2e214a8e5a2fe414890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd9f14b2bba778094a917cd5e7294691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53769504eb76c00ad83eb41d383f0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a8848e5c526e8e79256647ef1e0b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62167ba5a8bdd846fb9a14abb83dae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dff6096850173b616580ca4bec03e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9616d4ac2aadf490c68abd48e53609796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533f30f1ec063be6c3ec18f251fa5c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394391c9a88fc4bc669267476501873798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525044b58d5501edfa03148d5eaf912799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936b02c421ef3079e5ec6cb083d91f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677fbf2ae26a27cfa2050062eb417b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefd7cc6df6debc0ee41692846c0297102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434fb26571a09308ce7834829eab501103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c759d9155fdc103f2247f3df6618f37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accea479c6012205f29ba6544d4f2e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd384d194f1056f561e8441ea16a218f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cae35ebd03b79a212bf9c978572b11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c216f58bece8909935642239e7a5b75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66cd2235f81de4c043c5db6e61fa30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e2fca24dc2216b3354653e16da530110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545f4138b845b3c48dd4f793fc9567b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dab78de39e28c3770de26d98afc8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd590a40565e3e791a3223cf0ea3103b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58137971f19e703c93a98b0c6c34acf3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94803833fa7566fc3ebd5fe98859cbef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553adf5bf595489b0460660273dc734116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d8ffa685cce2cb2ab8eec1073ae3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f96e06f3f7b449ddf273c3e137c43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990cfea8330bc759ac19ae1094cc6ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440748fcf79ba6b0aa861ab6cb9c358e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f23453e384efc211a9e8a48b650bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113da7174fa625de4740ed1e5ad99ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225dfb3e18e54d34e9ef8eb502b72c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7dcb64a2310574f0d5a7064b3611d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a63e4535f66aded411f6d0245fc72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eebfb0ae4ad3373f8f61eff79ae46e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581def04a6109d48ab5a1368b06810c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ab234b2635cc6f38a9450622fb444128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae4fc708c7ebf1bc655fbbb183e06b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47830852da3b68eda20c6caab25f93c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbebf5d1f8e4735a4a9afb19de3e612131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c72da2a6be6172f326c21eda75ea5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d93f6a5f24fc6179586026c423c875133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676fb4ed915a50fb595f19dcbfb1c21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf3ff1787dc3af9121f93d1d5054f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715025d6db7037f3eb86d8ac6680a12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae576341be7cc310513714e47aec33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dcc972a5ff9a3337177667c781747138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a745df2dd6b5305ffc1e79a9340dc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e16dd39b2c2f32db5f460887b1a6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1312d21d1d042250bd5dd2d852d4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86a094e962fe6ca92a43ab2534b58e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd6e9116c26a2ae39056f6b967426c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a970c1deecbb7569b38556a7bc20679144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f046c635a4a27a4beb2e53ac90fd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795867d89e0107e75bfe4bc123f8019f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19424005d8fe1e48dbe4e01294761a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75a4e25010b8f69cf04713ac9589c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cb43037d8004b02971e7c31c644b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4807fbf0f14c3fa6fcfe1bde6d237f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a2d57da65779e2e762c4467149afc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ae9b7f4864e0aea3c4d60cd40d1e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef960266075d78be164cd495fcf74b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2702f2fc3d28c4cb3cd3e2cdd1cfd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fd20c5a139974e95a8c5cea826d78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76456c4a82368a8a4f875df687bd62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c20f3215a98b675008cd7869d0946c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1f659987d84458c3807d35a50c52e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67305a53cbf376a0c9ae2273a0ccdab7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc59fc4bd1a7ab3f24915d54f078d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29a833c9f4a5f2e5d2054c380f737f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a89be77e0bb558159240890b9ef94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79145a4f023d1953736441355a3d466c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a253a5370cd4a463a5584a66f85298164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba0c937edd7c849b7bdc5c65ff76d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc572bb30a40ed95db59ece54c3d235166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454df346761bcc61305163e738c33fd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f969755cb5150045c657e620d9d24c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5962285f0c3b5aab3a4244f01ac81bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a115d5d8031c4bc42b9f87c4d0323170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754ae5c93cefef0abc6e774a1153d0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea7c3753f7feeede7a26d019d26bc4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681976532254a3103a8165016a6eef1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d07385d653a621a2a09a324764c7e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd93d31361fcead3bc852952986e74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29133919783c944381b4d12642f6fd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9105c366a55884fbb4d610ac6bd602177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c06fe12c2b97e35d7b751c7ede79d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19172ad28c023bc968b3475471a711179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba60697234c0165200701cb3c03b99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c58522d08e36f8398336fbceb5358a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf735df08841ab9383161d601d39a3af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20beb76e23225a986d9f84cfa241625a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b643a3464d9d041f347286da969aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36c78134e10951129fadba1f6aa8ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b74ce03d316537152e733b28848163186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5920f81cfed2889ec7811fb239cf4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf51587649c3917a725adcd1569cca8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbb2758754619cb11fe424ef76c396189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c14aee0e6720eb5aa1cad628089ed2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eac9b11ad01dada489ffc90a3b9e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dcb2acc72a2d5a4e1857fedc4f178192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866003a2bcf3e4c5a2a3e4be80fe97f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a39af43647208ac6a536c5d9f1812c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03494439b9a50354a357ba1ef2206076195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6bbd2fcce417225867ed880b86509196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6a93589bb3cc0513d9fe23dfe1e90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68183648eefccf68f6cf4bf6e1f98e58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6434a8b959588b6a76f00ece1f0552199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa577d98324a24ab87bf3a3b6a2e557d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabe660d87225887480587c41310ac0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43725b2b25074240eb40988cee889d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70df5be1ad71f6a5928f8aa560bc3c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f557c2e3e48c5d90346607e847603b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fceeadaaf71be6ec571182fd159734205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008c20309989d282b753ab1a2991c3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77fdd62f231c24184e0e2cd06f8dfc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd57541016e7e131929b495199f5303208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66741b7add67e25acabe98ddc13b1f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e36c88fbd9783ff96139460d960d4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4670b1b86c6180ad58a6f6926618e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d272665d061188f0bc7e1166b64ded3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536974309f51e4241d11c25fc66d6dae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ddfba49322de0dfde5cf6a30fadb2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9214b84ac9655af7318fccb583823ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89143527c983c408f484b7e6d5ad7b82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1bc8c33d6bef401005463c81addbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d7b44ed7ff36dc487951db50d85cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee75b7470c4c9b7c8bdcdc3755ee80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f141eb948953e17dddd432865003f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485c910247b9a19544430b3bd92363a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6090973f746ae8e40ac9551b59727222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7150c47d61c088108a78e173ffadd5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4af47ef92c28cb64ae957b9e5d78f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360bc31f24565deee717f93860112af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16964c79c0a85d588accb86520675de3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99b4b060b5780a2d35f708528aef73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7af19a6b4775c731c1af2ba23660d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98129660113a8284535f022cee1f8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c9346849224512c598e7bc8541c3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509e4a1c3e96a434818982346a402c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b3158db02b2e1b208b59440d9e9cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94a584459e74ffbe99628367645ce5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98991ed8d9ddba3fa3ce27cb1db5f80b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6a3090c18b94b23f0404a9b76aeb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff646646966c43c091abb48f06f020a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06686a83897f664e3602963d13688c89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300087af714e0427b603d01ca47f465238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045552ddd86fd37d2263a3f4ef0006b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52417b1552688f82b9ead7e113ff46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb8953900cf0c8df3ecfabf0937be9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52264eb56ce8f6d68e2143527939438242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17de615f4330cace3dc419ced32a67e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68015a0de1e6a2e2db0f8f8eb2f39b68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ac808b960b2494f44acfe40323477245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774cf7681a7149c5498766e347dd1ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069bd905b8a482073a173fbabc23a81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a6b0f6ee3d97a76944f1faff48f6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaec69502cd56103cd68ba0a2ab76d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261827c9baae03be5de9635795fe4efd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80724d9c46bf26ed810ba215d44a84e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8dd7263ec56ead2188c285b5d6b94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fc2ab1d7fe18e88bd305cfee0e32d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fc3c682ce53965412d798befeff93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b2225d1a1a3c1ae78ac1e5a71fa65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e248fb74105d2386957298a8a82b40d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cec0cc482dc35a44029ec93461182257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1315c035b5261e2c17a9041ea73a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf797940c92f63835c867944ecf3b4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba3f37add9393429022905112caedf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fb1601eac32004f8b3f01a51101e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d68de553616e10935e54dba32fb1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48adcd1af2850a632f22c6c607e14a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feda299c5cc4f7f56383a8e9f2a185c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ad9b38334bba938228a87f00c0c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe935db206f2961283b1aa81fad0f04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec630a1549d8c636cebb49c7e7b18d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cae9cdd8f4bda30dd79b600b16bbec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd284de6bac087380af8004391ffe6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e3151b85b9a44cf73389b44dee7b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d711a64b73fd374156058ab1f1161271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4e7fc48faa2924885048f2095ad67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624871020343d534853be47fc6e3c56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff53dc3a9d5991020307347e6ec9d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d53d16c7a0265034bf61ef78a12cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c721c3dd29f07642417c64505f3371276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f29740b3a8dcba1efa4d9f595dca4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bd32b35dbaf5078306aab381c061f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434db7403496bf0a5ed6fa37cd62f8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203340c10787c2be69a61ed5b54c3eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998b23b7fcced6f2bf3738b2d26c7b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de03e476e445f78e49b87326de26bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a273321f7c672a21889d068cf8f9a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb09f588a6e2599688e9d16ade40b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e55d39b1587309e8120e0d357bcfd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b308e311d58eeecae0be6b345ef71be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eece2746ac928f62d10ee7f0a0d9b6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084d206cbba44f1627f9e85007a479e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c382cd9bcc5e05db6382fdb9178aa71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aa28101944ed4811dc55d7a6fddc8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5e2d6f9150308f3a4fb610473eb97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37f3219d9f032310aba7fe3b8564bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f2097317b2bfffa1158372eb0f26d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec864f4c39c54a778a50317989f625294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f6a9e7141c111a09ab7305e7f3833295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e0babcd28120265fba4d690cbd70c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7874aeffc395eeae2a699497dd3b34b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50659e10430b9a03a6d59eb699c5e10f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a72e0d7e75940ae14eea198b289cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28efa930cc9dc5704d05c8da23cfc8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41096bb19f3791fe313ab77fa3c132301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b95ec5452dfff3950933b53ea05c11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dbb771eb633832d209fc58e3c96b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a944bd29b85efba13be4a0ebffcaea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387d386ac39ded901273f18e89724b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b8b954af7928c5d8f73630090f43e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acb1af5748d0221e1347fe153f8472307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0729e8fd4abacca9cca8a737b347198308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456f38a992f4722010331f454927821309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9b1777f1f8fd9f77a62b826701fae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d55bbfa0e6aa03f180fd5f10237d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a5fa65b617fd95958f3f20277a37f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907858963ea63689063a81593e73c1d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451817dd618a00f08d86fdfcb70d25a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed6083d69653833b9d157a25557fa4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea921643d6fec94e57e18a2c81cca9c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c4476b9a2ff03712dafcef8f9649317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928e172587f085fcb5b2271cd94f4b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4faccdb481de8ff9d475d876c2e75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca24e0b1ae8568bfdc69f3cf6ca6b23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308f7e4ecbee3d7f095eeb641e959e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddeb56b08babe78b6b91ac3a6be13f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373231431a0a1291a122c571969c6a82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ce0ea9cb5894f352c7fb887a76d87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4f3e9d21d6fdca266c719212213f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54b2f72e26db0a72b89b107a6b22ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aebc5ed128173790a26258fd9fefa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17480ad21c0d04ebfb0f3ba0c500761328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635348baefe085191ffe083145f9c50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbde5c687f1b0e75cf6cab32302c2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972092772c724f4c548463acfd437e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bef57e28993f4abffa992ab53d1f17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027399d7f7ff850d5ff5279e74a615e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56131b29fda370c703cbe99710873ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52198efd65ac0d10b5bea3d1cba98517335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dbc694f837a5dfc83fa958aa7794f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449074463ed93e66de0cd474f8eeeba4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b53afae8224577924d3cf6556e12f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7fddda24793ea6c93b814a6ca809e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a56903c79a1f042f0fc17e9bd7c7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8527b19d0717bc01f382f811047e7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829158ca65ffc1effbcee279ba7713eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c85b517c817594ac9dca9e097f96a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664846f05c90d93a59bdf02a12dc489344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883861040e2a9843bd511d638d5a4f03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ac004cfe56c0151a27dc51ed6909c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0036143e037cc599b712688d3fed26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b846ca0d5438d2fc1d79fbecc691440348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfcd7247bb57622e0bdd2c8520c9ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39402d08db2ae2a5c62618bbca79f1b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df863e9287cc7f0987ee6a0f909db77d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025e1f7c35695bee0e2b97375fa4500352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2272290cb5a97f5d4ed016de0b8753353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9233d034237067774aba421715b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdf93063b6d2413a4ab5562946b53a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fc4281c2d5a0cff01e75bfebe479c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cc71eaffdd37a3ba45f04b2a5dc09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917bc5f6d33b9be7e7a6a36ba70ea4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85941786e5732ae85d0cd51c2602d281359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbd05ad753e9bd9df6d5ac4b730f7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca0454f4f520bffdee0240c27e686f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b46983db4fc32f675359a263b7940e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828706d28354e6700895c0adee74c79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4e8caf8e9e065b2face715fc46fb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e934c259d74700fb5668fa06979a8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e91405cd696eb826ba6c25bd9fb643366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458d3a653d7dbf30f1daaf27ebfb498367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2c2d24fbece7b4e60ca441a0f4913368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4431fa5e1a95bc668a6b53d7f78e03d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999b19914d174b790b3d50d037f9193370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9157169503b7ee19a816fa0ee4b9f81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff964c858f508d7b1a76a4d142cca39c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7c1b3d8da35120e316c5c7d0caf0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b90eb1cb359c234213afbe1dbf7907374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05815152028e833a7d7af0c8dadb85f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff612c5a6941c507d8732a65f8977f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240bdcee18ab00fdeb40edf1426a851377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e882b45102c397d8815ff89007eebf5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacb9cbb1d1a150895b58639c6eb81f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c465c797a97047f44e5742351abfde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac95455f7cc8307b04c9c66be8202c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2671cd6ec651a35cf685834bd47e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51399142b85dcf52f7515072850b0289383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1e6ec4dda8f742a4766e6c66891c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2973ffbeeb649d1d309b508e3857e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5049f87413b74ee47e6f2ab60c08bb9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d80e3e7442565131e9d205c26eca09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784726129e392a553e92ae4b4f576d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77ff3e05c107a2b5dbb4f39eb749b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521c5fcca62c35e8a77b2864f9aa84b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8b54e2afa54a41268188abc5615ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338190b108d09f63b8b251ac8e3ff65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029030ee46d09bbc4613455ee98625e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9940c8954695ac11f5c146e3e98355b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b030a33520e43211fd83e7e6cee94b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d15066c6cb91da4d673954212bbcfc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8f09fc5f842cedeb74b2088ca79d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5946be032e623f428521e4ef9fd3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53d9b189ac94fa6852a29561fe2e9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914392c2d13c931fe8d5019ccc147c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628407283673f0f309d9894183a1f37e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368324eca45adfa08b2048e034dc74c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b35180a21f7e497fff7c2335eca78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8729326e84a3a5560d46c5ddaf3f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ec7e60d623152bdb07f92e3048f24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b4a60710166e32e9a5136330c7e6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebf68a1fa69cac412c318aa5bb0ab8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4452187930345c63900e1cc13d4e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7420d6de511cc470e44daec20be625c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bac2bfac1aa2e6a401afdf06d7fad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0987b727fb724638e68268306cd5cf2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789072c5410b8fc1ef42aa70ed37e79a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadcd9a619b4adfa90ca5a4b37c315f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a1f57075a7590751f546e98e2c9e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574cd9b415e639b2dd717a0245e89ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b53af150aab02a56b66f361c2244f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65964de78c09d5473ef88d25c726170417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6ad3778f9910bec5b56e169f3d65c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d89fb699dbd3663eb55cf431f1145419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c87f9a6a6485bd077eb7f31855788420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dea939b3e5b28cb47883ebb11e1dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6ae938a41797a3a8114abb315267f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb367139202b536eb221d3999e50015423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74bd6524280e293822dbd7602e705c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07c862e0dd1f84e453c3f0928a2b95425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba278e86f813ec17d9911cf0bca5029d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065b43560dcc116f2f1a53304e46cd7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293e62787692e03630da2fbdda7aea8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9212c13d7981883120f82b578b6205429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b685372d048c439d515cc4751b128e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada86fd5180ec89f7d9c6db293b8ebc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b0a080c66b4c20336659115689869432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee931ffa113fb170da32d24a80e4705433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64461c4b1d259938abf4978e32836ef0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb96c0cc923fbe54db7b09f69c0f78f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b4b423928f52e9b9b3cc8c60823ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd50523dd77829766483beef4fd89af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e41b3701d6ec66aab60ef86765c242438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c645cf412ef6914084aba64d31912439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5ba3ba8b6ee3668fe5ea19268dd07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84fb39d4ba77eb010e5f498d5de64c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee449046bd48516b92b4e12d9324fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3553fb9beb61a1a435895544fbf6c76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975d9da65234217605933f1a1365d6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb21ce8a127041acca63f6d099d6b17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77c03dfc701d7afedc8de9926bde1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a248cdd820928d3081cc37f48c0b64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc08da2cc5df4af276df8afb596d29a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f096c673f630fef64f6d8d53b4cece4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3959f396ee428c2844426a0278ef6e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e07ea50a872c84f87bb94ec326150451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e5e9af4d39a47ebbc1876b030b00d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb0b99a7fb30b29ae87c150049cb7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25838efd62f419e4a2d4c0e6ce326f27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e1393dd4d892efa12a928a8afc310455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4481c4e0d8ed5c3237839f2a7b4f050456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278d0c75186a484e049b5ffaf10623b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a158e2bb692a769a73f416c52f826cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4207e418f71e9f809e4e8029d091e5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fa1a5e6310c446a8ea4fa6c2ee606460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275c5737e58919e9e2f1b27aba10dfd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05761108859234fad3281598912e7fcc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668eabe93564ac7909172e4f0c8f334463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5880c7174937c9980af0054220f3f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9fc9c9a5f92358c604cb4af0eac9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabe664fc07daa58505efeba8113a14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1652b154879a2a24a31380d48da50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52461f5083e64a5b2ef1883e1b30f278468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a19d372e18f2ac5c0be2067fee41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ee27f18633e42683c65f377dd485470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb584200e4bf6eb87a3eb0f01f55e43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3b2f1586f1975d097fc24cf3eedd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e0c98ca5a6c364af32a972e8df204473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20d63923a49fd7029dee6f5b15a5a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb1fe43eb57454ea5df4c3e95cc09d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a81c6ec77c0923819442bf40a098ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086036d544330d76bc567238090b31e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fe9b296ff5afb8aba3c7ef6d17e7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319d9e608883c1a361f46fce9e36a67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84024ab50011720d536c936cfd3392480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e2544bcbb35fa3b04c6c3efb454a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e0ca3100948a8b6033ae061d1c050482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c795e6f04cacf7504613e18d16e1ed3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5dd1edb5d943be3ebc2416ff03a9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81fa417abc05049da1025731d5cb21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0b61639d4712d009657d83336da7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16824ac46bdb3a75b89672d7780ca4f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b6889c1065c440a2352616f363065488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87068d5220aa4f4c0008920946ce9fde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea52a7450a4a4013abb9d0b78da2a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f36a076149394b0651538a02bbeb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058624ab436abbe32bdb8f2672b6b36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac6a6d09187b7801e9a012528a1260493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02819c1fe252c6e4a5f5a03b7f7799494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d4c50eb262d45c7a0b360d86bea02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb965b4a9a8aabb94e5f4da17e6f78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06602855fa947b6268cc72c758ad5c98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e5f211fcd6669ec09920ce358585c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f10638594f09f1d63611b4eaa61586499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce992fb754def2d5412d6966d61dec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc923e5abe3bc254b50cee66837370d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cf0e29fba20ea97f5df623a341a2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68712d283f077229cf04100a724bf7bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6015192238f9907e55704d9d87b1d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0e07bedbd453f681d8cd73b7bdb08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a788f7a9cf47ec8cb452d092b10a0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4329395031735b4ff5a9770c3d0e78d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f1a8656e0085daa09f658e175a0fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c1948ff1b2e0965ce7e34a42b422a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45f86e9633645d382b275d78cdd075510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d2e17fd8d289fedb168a49096b360511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2f23f66feff8549ef08205cd496e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601af24719b062d73744778e40096fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a742252b2803eb73daf5bd6b261de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104eefb3da8bc2cbc65cbe67daaa21f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaf48e3b8adb20a3e592a250ba2d1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd25209c340f1d16d815d34b923edc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc4ac75bfdf702f653b2779f9232ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbb5bf212b4a24354d33ebb9e8e09d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c4aca72760ef796d2ca5729528470520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef62000b3d784f063edc886ab90b917521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b3b586ad34cb48d98c50e80401514522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c299bf8191dc7157e15d35a5eb1875523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdabc6a24076824a7622404cb8be92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcdf8ade810f473412ae49a098f510525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d168331db2723574ab1733ef890498526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f18e9d4877da6818006839a03c469527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07703bd926de2062e05f20b99c0a3a02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e832303d646a2d570cd2f6b1281fd22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78642518d01e41eea43057cfc4ba63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a61ef46a10639b8e4f52fd65e88b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f840a1f96bc8dd8fa50044c30b54450532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a71c96baf196695200495958ebe56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01b9ab31d2de109772b5a80a1c04f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59482250e5d58b99bd5d8d473731ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cd4836096748f7443ecce1673e833536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe5bd5eb0757ba8c0c5f58f0e74f6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198a24e85890795df3c638c34202697538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712574ac2cf531cfda347a7f3ac42443539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96e3c812dcccddbcb4ba457a4804df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58ee55faeefb7fc4f49d4f815e5e4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d2e471fecf46b6b86b6711566f150542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc503fb1479a387c902fb5ff41774908543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52678e30e20d4d495f1e187a55087757544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932e98a69a023aafa2b7bc028dc2235545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bbaadc872f656f0ff10679f8f9798546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bea8939299400ebc5b50a25079ead547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70193456003353fdd4307cd871133b54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febe28f148840695c8c7eb4ba64320e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09590ce0c3d4b5dc4036da8d058a6f9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994a09961b474e52dd93fdbd04c6de8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6c0fb2c32387d1e2030343254d141552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92757ddec9497911be4fb7e27191e5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d9b13638c9f368e5d852320c2359a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b078a48d0d9b8cb2258cd97e293dfa4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47543c5e4c487eff813a5a836bad910556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b21bac4f2e480563b5d6c493558b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851a1fb5dc91fe53b8781af14904f5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94d7a5f0441224f6e15c392ae706e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a6b92e5470a69101bd191293c66a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ec93e2263afc7a73a479cc73f4767561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe405185ba1cbb19adc7766fc3e0e29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b5fcc9f098f99681277e2e9fa132c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb0ea2d54decb3504620bda2e99181564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7e5baeb17b821c637ed805eb44bf2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03eabac69c4d07eff5b79a55eda3ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d5214c7d23e0caecacee28f79440567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ec0f73bdcf097443869c532a2bd5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b00b83b739e256fddb2648b011629569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0adc0a4cb9e10b413f5c0714272f9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbc5c393e0ccd2bd7cebf05e937450571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0234cf618605e7450ad5386be5a02b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9073d259e4cd8067be769d8ad20101573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efff5c8bee221700069f38dae74945574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ed3ab0ca5ef55ae2e727b9c92eca8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be767c558ca0a5a11ef67794126ca9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597be272964904598e2b6df3c77b68e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eab3fbfcb4cb68251d65588f92d395578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cc4f9f0f4af2cc92fa2863f34c363579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847e37207f00bdcaeb8f711f6c4e154580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ffd1b0e76419b38cc40ea379f8247581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade6954cd740573f6e59da53af78853582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f198be2a8fff6065b24bd36aac02bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125a2ed3a7d3a081588753f7dbda982584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fe5932cfe2cf9bb0cb6568e373650585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4637edf0874e500b5ff0b6d8afae046586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdf243287fb1a9264eb810dc275873587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b22198d5a5c8372ad91d3f99da8e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aae92ddd0d1ecd5aadfae78e3d796e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85c35b346a04a7f93c089a1f8a5e25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53c00bc217c8ea6d03f874e82270d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b145b7c708ec7281cb06fbf11a71d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea070c140e7c5f564c8c8437a1bf31e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9839b26db8fcccdb62e76ce54c1264594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbc8591f7b7eb519ae82359c4910bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6d6f725432707ddca823960aa1516596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce82d379e114365c1dde8b6fce6c86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6a2e5b4aefd627397e615153382d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043aa013607597216a86fa38d234ace599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d4100f2ec3b381f839cabeefb66b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955aafeda9304230172e3befa55e2aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713957c5af0d79aa97a2202dd302c7a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44380f06fca795a234220abc577ddd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df8840232025a00a42367ff5ebc82a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d0fefadfd3703c6a705925847eb80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca56126035e1ab66f2e5efc762bebfc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f615888affbee99b29845ffa37381607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c304f77489398199295ad48f78ef33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e66fd08cb1f08ad190ac65fa500ec0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55664f355504f453ae382419e04b0d5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797e1167a91ee9afe0903b64e8b3703611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ee08a0404c950479de469de16e272612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd3f40de282fc89d4746e749268183613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2c67e25314c18abc1e28a4f992889614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f840f8fbb70179610a83fa1ee7b19a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f740aed2ef4b5de570501b2d0cfeb8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6479f380ac98bbc4f8cc237a41bc230617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb326ca5a44aaa05cd4798bc3c04c60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6abde3593cfe3b645c2f176cf3c4a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2691dabff3366cc15417a5fd854d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083632c9514aae67060d627d5a924f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17012832e6e058524cd23e9776ec19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642c85b6d158b32fb878980ca33d5ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa4963e6e54f8d4d214028c4461f76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384c62b7c93c4d4ce5a79bb34524808625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8e4afab9b20897a4a314f9f87e951626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d0e32760d423a1594a7943ce4f357627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c901f82671422cd9c4c47294eedc9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ccdf5876bca614f6498efa0ae1c9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590cd839862920b8f570a91fc00bbcf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac3bf4c94f6532cfff4415ab2dec9b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68dfd7073c89c82503c5417f06e3d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2d41e72c0d840c5ff4b5f0ebefb81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9ed70bcf530ff02a80dfd222aeedf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194e0b28e1c9d8d249162a095059567635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5b40fa1e0f61bde48b0f964c5b90a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6ba93680c00320f99a371ffdb44dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb115f70f413163796cfeb4184af116638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563fe3b757aaa6e354ccc3703f44508639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bb3f5102a6d552362780ed98e8b14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4573cc7a46fe5dc845b79d00061773641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf4c58c67c2d8e613371e9bce9a9ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc14da4d3cd6b31e93c74312e1e2400643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d22338d223e54f216a18d09f439eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571bda6d132bbb4ed52d64d0f651f35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6c36e192261260db2b90baa4511d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3b51459ed87baf0237aabe6aae53e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaba2e7c028b39f226b04be15551af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996ea03af97d0920677c8c0b5e53425649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bbd46d1430e0f5340e25fd76c67dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011b491f199bf05e426c75bc16c72cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571e3a78ad6661142d4683817fbb71c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b019b554c3a6018e574652b97a346d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1831222dda4715760928854a1dfc36654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd6e8032b868b37ad4c6afd3e8ddcb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ec57362b9e63db77abcc05eb23fa3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8dbecd24560ff4863f28774180aba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f779ef1c3cee988d3cac0f1fc5ffe1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e41d4cd386946e3f8a3b2c7f6a334b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d21d562dc957f2bd0af044310f30e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608355943c2bfa1cee79fb745728e06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebcdd0e48e6a62ab31c4e91b325949662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35f452f09dba318225d90f6cb7e3ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7fa9054044babc8a02b7e6249b6a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cc4323ba72b87320ac83893660ec6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7be98d4f5f520c0dfb41718b21f65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e0a1ad21c913dd6ad81d8c77f5bd6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3c90dcb569c0d2a1a5e73495825d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815dfa58a1dc6eb0120022b05ce4f59669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006bff4d6fd0ce05727d3dbfdfc5dbc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5b8ae51cbeee4bea04ba40de3cfd2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cfe9f613d77dc3a9fbc3e1e6c7eb0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904df180a532e99a8b4c8d34e948e1c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f45c4d923326884e6a04f10bfe551674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2939252cf902a52c7ed69c156163d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df7d10b1debdc71db6bf01680b2d68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06148a6bec9d78a0db8b42e75afcb53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4859a3366b36cc7ac0a16ea26a4f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2763f5df6f8bd7f56de1888a642f22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0e550c6abe618f1799db9986c9e97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c036c1c6cd71caff97d531afe4668ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc77284dfcebb9e2475785f236d39b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fbe91302a8a7349f2d3c915e5905a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb299c8525898d67373e6a0e95ae36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1905cff2fc09e0e2a894055dca264685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a18d3f41c7d98d71833940068cfa1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d45b9f36b156cd198717bf6da19fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326c8064cef67b74e9f6e6d037dac79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180ac23e4b623cbbfd86bd81f3c6826689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c1841a7a570654b3e4e250c77e14a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c9a7e402c884d31b59b932662fe8f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356486d62dd6d06e56eff5ca4eaa8d7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfecf0b76e6e2452fabf1bfee1f2dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160c88b7f21bea99bc4a18bab591b5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1e0954699010935b1195ce2bab52c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7ec58fd27a09edf56cee9d50475b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f7c96a57cba0b9c308485cf0b773a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cd5a663466422719acbd897d8a71e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5fd81f2627cb70894703799820b87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16f5abe2348a815b0a856b45663289700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd611c4185afbc12811597205f90d37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a46eff96b140724cbea080e5654a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ad2a43a69a3e10651b5487d0ebc51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacde5d380244466f5f2000906945d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9977be46a72a378da9bfa2bf63e8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f432475f4c548de32fb8478f2ae5fc4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22794af13a937373bc06ab2bf1c9f1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf5ba289c56b588ca507e4ae4511b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d90cc1a90cab8342aef7ddc57cd07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9dd2c0e75619aa10bb2ea94f6bd05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62480ef51fbb9ef27ceadc8a296a0f7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b414949e5818434887a7e463670d5a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635db735956b2c66fb12855fb06e418713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4b5fd6f7d6f4c76dd3768bf3be3e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d0012d5690dc5e07bbd03d5c9f686715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb0939800fd8c56c2ff71c2b1281c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c893d401d4f5060a4185671b1dd6b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62c25838968a665a243dc67ac7c31d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998361c7ee43ff2606040ea221dbc881719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6289195e730e753c3c8853f0ce9abf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2be0edd267c4da5cb0ca3bf4db4edc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca7adb5c41030660f8d09e115858c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056391e8ef4a8b6b94a0de510a164934723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b169731671b8a5d6c55929f2df86592724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bc2ac6bba5434f3f1806b5a7bee5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8449a85a35a21fe7960e09ac85c2ef7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd10baa27ff02e972a114c1400df400727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20f23ab3b3b0b06b67672437ec03b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db099030da033672fcd12f382d0cdb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd1c70fb34987ce33453de321f02b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789121fe143c083e34cbdc0bd728795731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c98733918b63a3d58ec717da390988732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40584bb825166954c0a893687d335ba5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496b96c8cca71c61921dc84622206dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e6d1c635eb4c8b4c6f43fe824062f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7efa00443cbc6447c188bb0ba3ed8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dd2466d57f58adbd566f86de03f16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b67e1a59bd19d800fe3587c7617448738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef483f69d000c90b5df194071921c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf98b07b54473034dfcbcec61e196e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db969e94f7fbd055f60c1ba0379d1b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd23ae2f0a0885f81cad49f23c331ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bad2d9a24532b471f299f60ef34a48743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf60677b4333e9d1dbb668067144640744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd614a421c3c6974882dde74ce14d0e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d22827b48a04cac89cb54451b8ccb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426a3b095177a357631ed0516128377747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b4bb6c4f91326314ae81380cd93b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72844b7c0f665627d03946948918e6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0428fcb56c87451b6b8dbec69a4bfb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf66376628e22374f59bd15983ff39a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4687561e6ccfff9e9a1bfb8f9c4f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398cbef530e3394da433821bfb32def753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7415699f21d36de24d879f7cdefaf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccdebbde4946f5675008119a257999755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a24cbdfe506cd7c40b564407500045756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e975e7d911d8d6bcdd102249aa8f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6efe18719d91deadcec355af862b3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cffd6b45bc334e03d43a34da14f3f1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ed2dc4a0f0746f7d57278cbf7bbd0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f742ff51a81e75771706739b3bc721761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95380283e62266b5d8b371ed1f9e23b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4003368a54a25144a30d57d35cdc92763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06904da362a1879eccfc41bc7c3bbadc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd79dfced7d0f5db5f58df92537230765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18af787dc9d37d6d26f9602bffb0b6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0913880470e69e5a385b5d15e780b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317e5a19c0a07cc786758901d78b8ac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529afe5f0ee72bd98a2524a6989ea017769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef06881490b2a06df567303fdd3f9a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e89559e394c352f06ef64f02b21a95771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11bc6f429db8b820a88fc14cf015c3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942ad7ea8bfacccb72572578201774b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133509092aa22e1d3ea1c22e9f207b9e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1def388b7e1b799ce48350b1e93d575775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5c46509a8626fcfa31c4694ac4b7c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6038ff56b91a100f7f0dd954a373b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b141ec8d735432af5a713cd6d9e4c7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc63f6f4a00173b824024beef331114779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e744b13fa704a3f5d72a3f4f93eb7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2350bf75984a7fe984fbab4d71c22781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3b15f2369587cc31c555ac9b065ab782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa62b068244679ece20f9faa6a1982783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f0f34fd69452f2b4285b5c90177c8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a9931668f5c9d2d194f958da7d03f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d135038572922114ff19ee5eb626f1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160012eb2a69b981f1bec76fc9cc8143787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff06184016a3ece5d7ef721478e2bb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc326f670a4959057afee4dd6e301d7a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c111cb819687e542a42483399b0cdb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812578517f5f57e1a18afcf274b8aee791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f139d36cf34868878e973332590a6d8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7214b8dd43cdbd8970dc1c6907d66793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd54de1db090caebcb32d43541d24a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b8b802ffeb0d4718a901953121c5c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa6de0be11df94137f9477d34e2741796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7dbf8a7ccf8a9ec425bfa0269a80e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe74117aa06c9b65d38eff295ce00798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673346685e8b7e9b30a313fc5861ce7c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2934f3822b3abc73dcec981e3ef9f57800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946122f98095c14bdd2b784af15b1c3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9e184ef5fde87031b6aa6b8c6b6a9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ca6de3f68d8d21f903c9ffda20d80803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077e3f336d535001790908b9ca2f046804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13899786a277719961e376e2b00fd7e7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c0a6c72efdfd12dddaa7cca514159806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f2ae466c1077186c282228a9e5dfc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25026b8c8665798e289a6fa6d3466f3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95be44da5345c9872a88fd76c75e07809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478949dae76c27b78db44f9ce4630191810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2e28b1488c149dc87963c9e0b247d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6bb9ccb4b441d00801ffb67fdc664812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421cce9582c70c93ead91da0b2e7982813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913dcdc127ef3225249fc53df68ae9b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95784c356b67063d41984e33e83ff126815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676e72e297261adf2d99bb6bebac471816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c79efb92d341e582edfb5b042527ed817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09ef355006cf32d7d755bdc1950d27818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821af16b0b0b4383e54b8c8a2ec85248819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73407cab8542dbdb991774017dbb6d87820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d11481fd1270b5f7d4d51b2e45099821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097643ef97bccb42a8d52009339ab352822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881ee6b0a3de465cfc9039913a1e2a7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06d7390a9e715cdf8756d85710fc59824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c70a66515941554e61003cf6fb06f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e979060681fff75b025e899e3c3a6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea752a96b2f29e0352dbf0bb6d91eb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdf18ab0cc0c14556130de4fdcd355828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5ae1b1c714cb99d5c29f701695652829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684deff1f2bdfc9c9bae6ac3d8baae5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538c6b8890f1329afce8e450956b56d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff649f56fa40becc904ebeb3414054832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d4399eb34a3665da8df9b4420e550833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9003d51837874fab4dfa5b818958e5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b9c9962e749fd56f188c751910e93835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82b0163df6f0aa733e47f86d61f9d0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f4e3aedc91bee45a98f744c63255a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbd4f157d6a476b698a97bc7114ad5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6372ad9ee03f76daf6ee77589a1dac4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb347663a024616d3cfb4f4b2afb3413840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59156d29f67a835b070d4b43033e6002841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab65d3f0f1f3158145fe4d777842f95842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba84f2a4e5e3f574c5bab83fce3288843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e26653b3c6b90dea9c318ddde4163844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe5bc0a0b8293bf35a287e350e03f6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e0d1910e96f73fb5d055860d123d0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca373113ec4116784367881e177f88847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c09a1fbc94b1a035ccb0ba13696f7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f63dd46ef8ee66403e4d6b6c7cc69849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bce6d00ae068ba3295f35102c396e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbc3e3bfaf1b5af88dc3e1f4d8ae1b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c75a9aefafbe00414291deeeef48d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811743ea9479135e3dbed338f89375a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aee6fb6b4db0e6a7cd0682c5b1426e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4a2808d467af1f87d449d64c6560f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b93f477c6dca423a25aac4929fff7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe2e942d53bc5b08646a3a931348c1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbad24daefaec8b7c788cd7861b683f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2067ab20f5aaa0f7c392b40aa749f2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132e22fb8fab94fcf591e866bbcf649860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5f5ac54c27c3576d44143d50d9295861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc340eb31ef6b9e3a61fd5bd38f9c29862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8d50fc2515dfde5dbf64b3c53c968863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5260ba54c937bf7e4aa42184623dd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfec1abbdcab4857f64594501299041865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48696cc8fe512303ba3e5ed4cc17ba98866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6d77bbe9e705139e5acd7c3dee234867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391de424a8ae2f529bac75855a96a6c8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac0dd74ec078cb3faec1366644df39869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8273e71da6856bae3b025202061b8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad166b5a337f72cc95d693682b6a2e25871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d63034bc96c7abd891b82cca1b9edd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16eaf4f3a09b5eeaffc8fcb32b34be873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24894914c2b068259058f6a1696473c8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c8ab974ade2dd2c778e588b7fa5c9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9970caa0b35ad76d1d18770d75644876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4c7b266b5912b6ab3cd702a11d41b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9066186aa6fab963b820f517afdaae3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299162a6e1014e6a6a7b17640149bdcf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00278eb556a70c6d2beb4a8b254f708880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f316b3cb8a5c60d6d90c88572a3f86881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705e8a9311139c6e2cd37602361880a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e6e803541345d92dfce812b7d9dfb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11ad5c6789b7cf7c9c61be1ee650a7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062ed8d0e8af0a8a6a412852d546234885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e512ad5f9fda9f2efac5875822ee886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04faefd7b4e1eb28bb780d835677439887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c6ef9d37d859eb716b25b232b0af9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccafd842a32cb74de8cfa4404d07a74889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e95b1e310ec3336d8f265c363f7171890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022d9463845571def188372dbd3f7e0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346213521e51ea9ceaabc4ba1d99250892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d403c3afa54bd39a9de0e903394de4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6d765bf9a6e0c836c395acd340512894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa8ee674fab168e76e53697103e703895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7237bc897d6056623bb9a925fcf70896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbd189855502d6947f67a9578d17e9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3dd2eb5acadda0304a9ff0497d488898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1bb79e9071469c9eac68107c08086899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd6fdca6457f7c50d73c816b65273b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0360b104e1861c6e8da40bd556d6c0e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7200380a6102ef88f35a34f56fb7e2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27fa842cba4bb606d63675d1a7b143903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e6fca2726227fe06741f412cc50de904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839659bde6107a2078ab6460bff3bab905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ebbe26f03de700ec92e0af13471d0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546ebbba5845e1d6a7c62a5846a7534907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d62820cbb6eae3fa87017c12c54283908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb514e3aa63cbf4614e1efd2bbc3e9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234f44f22ef84ce79b563625956ae68910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9cc9530f08e6222dc5577aae04f3e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582edffe33a2750c0b68f85bd83f722912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58f9f3c1be8871abded78be8f83c51913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af89b0ed83e62603a85715b54a9a3f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3389ffd61a84f637e0dc69e3ec67ca915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a5eff4209990c69a8403ef0a420c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608f98bce0d7ebdcb58ee9194641927917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d24b6eb0e34de38bb00bdeaecd6a2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1755140730b58977e41f4b349f177919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47e5926da4d98a612e069de8be11d6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c843866fe2f4212f3710c7db7ced81921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea52bb5bca0ecf2e2db01249fbfa8f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e1a732b7cb08ad7089f8293769e60923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff3a893a180c7c719584cc44989770924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433b873f1c3f9532f24c252dbc9d915925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0a17ab8cbdd11b678e3a781d0f918926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e050a16184a5a27893015e372c984ec927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0296efb09e395df8130e41a9061510a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ad6b5f1f90b8e29893e39f300b307929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802f4aafda9fa4f70420ec92259ef36930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c17f8f32eb7d5cfa4b36e7e62646f7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544491f7c9e30ab71304e86212503eb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ad50f7eb006a9b4ea841295364954933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b01e365eea5664a0c02d94a5079e1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749d7acaa46b5ecbb27a3453dbd713b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc7a6f7be76995bca83a42cf54addf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b56e090c67bbde9e3685e0c87bb11c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78de4b9bb4ca016c708a8bf47a0bbf7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82c75a17321d50be8b5fc115ee8e15939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d773ac40e1574199a944dd5afc007940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23ea50582d88802a28fb96a55142dd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1890210eb143fb13412098a189770fd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08008dbd276c9b9b40798b8f09192dcf943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ececfd277d4314cd942e75a130ce1a0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbb6dc742159ef83bb1bd72299c0f3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80afae44deaeca8faca826bd9059e7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397dd14f9ee14bba134e4f4dcb0b71e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030bbfe5f0ca9b3d461874c594e7cc4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3c16072d14fe548e89e7310b837ee949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea0da425c0616754ed139289c6b6a7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92409eea74f46c65710b08aad27ef1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61600be6964790e901638060bb9ab94a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677e54b29fc2285f6e4568bc2fc0b8e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc84360065dd06209a271188856b63954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a7f5a1ee01a8e139adb7dd14f2e38955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a33f4669e52cd1a3ca1ce534780ba956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de771757e55db485065543b5e337b21957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9e7f0171ced959ff92d80387d41e8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aa6b9e6ca770557f77319453ff26d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64f21c6143947a9a90fdb2241e30a3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ad3d1753294878dc41a06c239394d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071711b48beccdaf2053b26cd17345f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439470cbc7d95fb7bc24a846da593990963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30f3a72e8e993755e5b9afaca0d753964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf45bf02e9e0770bdb74fe96f150535965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb549a64d6a6aefdf58b514a8df67fbb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3538dc176cc6c0717cfb010a785a92967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118119382ec9e498ec7bd2ab14a1a9a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae59c2c6a5585ff40c025f01821cdc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9d0f5f950eadee0fc18e70415f560970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4623137a6ab871558cb64d84632bf53971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecfeb1008b0cf543688b2b91cfbef9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e53e7b026989cefb87f462411481a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e921fcfbee918f21f054b7867bdf6f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d0e3fe13f4dc3bcdcac55910d0e50975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeac3589c5f90f00de2974b8b3cdcd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeb4f990a91be20c8cb5d9a8e81924977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ca96da8842c5f8f06280acce1c02d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086e80d9a091c0245fb947fc338a492979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fceb6cd0177d26a54d5283cfeff381980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5798ad4aae8c0ac89f7935285912c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b244b0a631555a98957a205779d5896982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a94936fb4263bfa27ad6cbf3c65f74983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7a4827df8190927279d29b499d41e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82006fb7f404b21824e3aac925e551985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27423e8d49bdc0b7ea75f62a336b2d96986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc093c96faaa49917818a309973251987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dc4dd8771d7bd39d6321564c6c02f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e08733fbf72ef478913c2a7586c309989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920417ed4c3f0fe00e689c8b6baf0b3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9107866d0893ad3c601a1160965ce991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9bc09d3a10da204fb03035358b962992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eef2cf8cacf69705c4cdd6df5e52e3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8983c0389c90b59f0daa5d182671c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e35b1edae97c8c0be479b9751632c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3986d010bd99288220189b202fcda996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e763730464d736fdc5b25383a758c2997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>