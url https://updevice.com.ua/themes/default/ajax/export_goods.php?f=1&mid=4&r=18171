--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da7231cacd5b28da8e8fb648eea2291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d0e739723266fbb44e231f12847a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba55e914adb6faddb88571b5ffde4fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912b4db8a07fa0cd3cb9832e22b39ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997277a5bedc6f516f106e470402f06e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a760f515b75207fdba7b31de6e029d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35124785b99f280ebaee789c8a907d917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c3151ef8f7f83ef28b502cf8aab018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896139a0d1caa064d59f6f89b92c557a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f97dc696b6cc2847721c8fb72bc7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b521653bc19ac50610691a1b79f8c5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cd6a4f00c2bef251651d5b4c85fa012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393efcb06bc8c1ee25194e6c37c2f6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df92bd8b57e16842847d94c23e4cae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b522dc3e3a248eab1b9020c07bc698715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbd3aad4b8fe71336502abd2a162cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35742ff2573600286ccef901fc3154f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552f596919769daf5431be779bd125618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd622e6383e5a75d823c97785aa4f5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d18fba839d2403657645318b9467220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb6eabde084b2a2cce9d19b25f480021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538af0237c265ffac49f5717381dbc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5c039f16d1095a8fe4bd67e11573d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b998a82dae95367d2de0ce333597ce224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888da831957f71e44a4e74b7b044b7b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b89224fd36fc7516158c9c324d3bc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da00e3181b128a00946012533fd597327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d1d57c0c7bde22341781829d58f8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecce11d42778f2d1fa335626073cccb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4f8bb1bcb0e1f3f49d5fb55cc96fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e9b3c3dba75ea01768d97c3011e0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359706595107d2bc1a8c4a44b41887f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70d6464b8db2388e4d08056d08428e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4317d796a444a637dad5a1d47c500334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17280d917dba5d253910934003964b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6940e4122c191e962c572f9f765170436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851804ceaac2ba5f821f86b9307e48ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e3a72a84c4aaa6476112139e1bcf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1613905050cd79dad2f8c8b6cd98f5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae02ed4c3e10ebfda0f7bbc679011940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe4de967db5ba84526af7b1d30a38041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd19c8fded65b567e5550bf362a35242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6198de539c6ea92191ee32ba68af643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103d57d21a8b8e899dcdda3785f17b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40865345a31b0b5994c617fc93722ece45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f65efc4e081cfe05ede6358a8888d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbba6f8af14ba54b550f4181289d24247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba67e191fa24a174c87cbdc618d41548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab6d65e016e4b7445dbb3a1ccc356949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2949de53b6195dfb0fe9b593848ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacb85f5971bac28f9e933ebbe26fdb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1921a016e078cdd35987e39af453ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fa3fa7e2ad4e954f1ad3015f402df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e87a265f618ffa0c8496346e76c71654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226e55c156435b932bdc22f57adc3a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f80e8d7be5f61314881c013121c18056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff003eb16d899bc5d54700fcce2057157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0910c417e307a5bf684054ee690d0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce45552088871bc0cafe248e82a087359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5b753b505280920b65a2855f7356960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3c7269258c661ceca19f22b07eece61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d8e94a892c1772595e9169fe16b1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355eb901a355b21b076c6b6b6d27a6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aac3821c5fb77ed13069aa1ab59c3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563687cdd59fc66c1073cd8a526b62465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77576cdb4f13ce7877bd46d409e5983e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784e7be873e742b66b541ed76f3e48167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b51415ced5c6b327fd777af3865e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a7af911263930b81a04ca1eb96b4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37973a590e61108527df4c95c98c1f3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4de164a51dfeb6e6cf81b5baaaf75f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb42809627a21a74aea0f437779101e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a800beedbe7bd78426ae797b8531c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd241fd95005a0169787c6b4d78489a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87cb71f0f619d02cfe56c80e71759675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e38a5ccaf4be2bf7b28d69780efebf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69edb374e9c3d041d50fed29ba8ff8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794f746c15acb0c14d342df0e1ae62378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b5c816af7c64ad7042ceddafd962679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def739c6f6b9ddbd53b0bd26b1abb0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b219b9c6f7162427d424c516cf285ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605d96e1ff5e8b0ffd99010b579dce982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2db21780d3dc8f8158b6933c57e53983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6360602c10680566dc67faca534da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079b054c5c3cafd2aeb6f6965aa549085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eb2058042064a5dd654b97066dc1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11980a47f88d46974fb05c3fc6af2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656883831b9a9cb1c83c263bc9add8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec153f439edf72d37b8f2e45f5befb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d868ac4d2a214e10f61d7d4b13244b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149089f407fe04a3f239245de73f657e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4869342640d75a49143512cc08cb7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7e35e0d7c8eaa1e8b33fffa96ed0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702458ea87ccd698f4b010f9876df5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1a9ec3cc639d9524535518f9dd33395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222b3cc693b6db172418a0bd0d968de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70cb6b3d28982d7549e354f788c12397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e9d4b8cd99b6ddef74472bb093e2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb15fca3b33219acb03e4decab7c2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19214dd85339725c56a88b0b9248ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420e3e7e99b33b65043fca088af9d55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f5a87d918f1819f9ec69604209334102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41845657d0daa175f777735250d91db2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee76e00f26d93a253f5aee5b3b9d40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de079c623f7325e1ce8d7e6b60d8caf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581e0e83ba74af4d557b929604a3696106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2a8cb3057c5b6be6bb4cfa1af3b2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b909e7d7acc12158d97e700053c6e28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b3c257b76ad7c51d47e7e9d991b80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8293e853fc0af0d0230e14bdec5ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ac8a377dda1e256e49a3956609a51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dbe3ec4f7a8fd966e5322a807efed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736d0b13c799cfc337aa6aba21a58ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3c91cb19b15d7bf97238ca71e8e0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbaea87a089d9a70890d9bc62a0f0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789c887a72e97818fcccb0160a581f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0effcce4c08bad46853b96a4ab7ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013e2e2b762ff8a29ef2b1e0c2fe9f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eaadc591644271d72a85351e71c1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f7311bf854665a078633474055775120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0e376ca7af161f8063da6f8af790c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbce7d806a8e495ceaadf9215f7886122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115af45c10cff844d3865826ac15f013123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6c7526e0547e3a9d8e3e4b7d4aae1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cfe1d7fb0e317ba5ccb5226c46d1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201d64cca83ca8d18dba01bd0044947126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7208a435940e5239f91fac4765f532127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876af90d63650fd420a8e9555b9c4ed4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a752b1a6c23930013bec1ee0e2b28c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91a813df360a12a1d9c43ba90a6bca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de510a5d98f6d87c8f6c605a98aba342131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1c5189247da660b9be2bd20d2b03c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728fdbf58ad4e533c722eab35cd9389133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cd08953487c2f6327d0ebfb8676ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a346fb610481f1199ae4eab8d4f01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18e8fb7900b91994584d35b8d07b89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e89619faadfb543b1869f70bb7967137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc433cb01ebe636e81e883e42c6555d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570cdff057bac8d437a641393fc683c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d183f886aa11b0ce6f69ad1c77319140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01517e3d49d03c9c8ba450660792ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307f9ed306303ef441e1e38ce6ed724142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37ba24ba6761573eff8ecfb7c781e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363126e82fe0580323bf836afc017d96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf7b03daa737bd42a82e6f3447f18c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082ef3574de2eee2159cef9c412e975146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56689c2e4db6771eafa4648aa2bdbee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0f405d09fc0ad3e93cfca6bc31aec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113ff9438a1f82770cc15dc7ef32e15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46319d6f97f27b898c34b02beb5aa76e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e270cfbd3393999c0f7af0c577c72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6e2621ffb91fabc10a6d57578c0c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0373822eff1a5bc486f59d88af1e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e22c749817504564a4dedc18ca085154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b872c98d2c94b9a378b08e166902ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b2698f3177a151e285a9ecc737595156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14827475cef21a90bd60b2ae92e7bd20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5600a214596b022475741ee6af16892158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ff996779b57df6c34d05793282e6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4750728a6245747a2fede0c66ae9ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829af8f995c48fde462d67565c05303161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67328c8fc4312b7b81aaa5db421c4b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9176a45daf90827a0861668061e3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862597b98acdf341bb50daa9eefc35d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e6e1573d20f4613e32e6d02b091b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69f773cc3c49dcfc2b98f3b5f945d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cc762740e03ddea480801e01c7c04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0606c06daf1c65ecfb490ed412611c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde1529d96cd1cdca3b4484f01f8c80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57163119db04c299b420d8e3f329a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f6278662163b24b5ddc4896061b9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153c46ff66880de1e998bd82995cb85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2010a2e16c4e5f014594ecf4b411e43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9fbbe4f3fd72660a540b7e57c2e3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e22f48610ef8ba8a6aa964b0bef3ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07d589625d2b395c9124b54cd49536176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e09b4b192dc6502096297baf3ffd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f426cbbfb4750b746fc510446d351178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de55eb86f8521cb763ab63b4b21c2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1438cd7c055760ed4516d87a3ebcdeb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab036399ffeae2b0e64d890cd5a32a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0445b8f7fca46f73893a5d0189e1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c30cf4e6f0efccda1fbb24f35d5ec8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ca336cf7c3be4a29c34f34701fe6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39809a385a5756be19de9af22130e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a86d2a16e0335cb68b383a3d79973186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d7848f89d70fbce9101aee04bc2c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b219328ae5bc097b05cdaedc9abc24a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da0c4ea33583938ed6a42f5756d96b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae116076613435ca71d3172763ae9d87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e804efadee88162716f1c6835e83f4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36704431f393479a1f83add4a296740b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f4dcfc5b3958165db593274bbbbbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb9f60d53c6fd736b650e898e82291194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4c65c35e552a0adb386d56ed952a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e3bf8667a61a68cd22c04373a4119196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e19a402acf467e155a9c3205df7dd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638108ae46b68bf23dd5e25d0c53f20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e6a0bb9f081061342b3fdf53a032c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a948c039df52dc651bee845f06c91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367118db5030d768c7a1414ee728a655201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4ef95520eac24b3f9c71d385a43fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0a0984ed14e5ad39dff356c6d1fb9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41027f4c4d4e6356cc9fbb9c73481d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef05a6e16927ef26fd5502f4b17a5a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423b1445080993960642f19de61478b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0070515702c5f9e73ee19c53306a018207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fdaf15f3f6f84c81fd95fd2fcf565208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392a43557b51340d884dc78ebe4d62f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888460edb9511ec26790cc446de95f38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8e800ab3d2a649de84166e74ceb87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78059014cfbf0e3d6ee8ab5b1d1e230d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef529f294e0c358a96ac4a961268ead213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbccdbf655f115e5aa5c99d6b9efb6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6a89b58c7f44108a8ec91e17c5267215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b939155f831346b038d772ebff57df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04296a14798d3a330b13294aeb9aa7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c212bb5806a5c54a4d24011a4117cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253ffd08fb1ef4843406405fa29bd83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b19bf89befe025320eb9c86d65f63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07ecaac33d598820a8f4d4f19afd67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b37e9a87366030560a41f07667866222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f45996ca3efc257887b9fcf5393f13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ce5bf819fd10de3ee4b427ca60ab4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e784dcec8169ce0a17a13cebe907b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedc306dfcbea4912ce1e1d2a52a49b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906dca66676b52bbea6d4618184d926227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34209a74b9c9942172b6226f0615e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921a1e44bb39c9fc7dfeaf243424cf3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cedbefd0fae9475789c01059c4da33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab5d71f97d539c7161af7aca8fa9cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da295a29453d79abdd6a93adeabe4c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904103eb85fb7906693f5879ad0df138233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0cc398cdadf11e5bff0656450d945234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf17d08e2a61ae9efffe3aa461f58c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f5a3673fa5ee440e08d5c111c3880236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbc5a4c1f95979281be7fe420a141c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c473c6fecfd9b2f6c5c79bcc7d36796238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6fbc7d1d43472d84a8ffa0cd88a47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f97708fd53d2ee6813094b0f1655d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b3f25cee9e02a5030efebfdcc18d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8746727ec9559ca8ae7bdbb0e2785242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62753c1616db009b243a54c3c9e049d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9cc7fb7e03d52ab115bc1a8cb8271244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e9909d233af595c02708973513bca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f811b60a3dced2ce39c42ed083429246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7ffee52dd5c0a0ea9417679c8910a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858fb781c7a9bd2df10ad3e2055dced248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa71eafc9c0e6c47deb02a08df1276249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbcf87535a2f62ac5329dcc55f24ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33d724513927389281b2e388409626251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae659f3034b75a1f4e9a6e6f7804def252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f92e90778e08fa7e3f1eab88058c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e14748a50b6518b940366df2c9fe2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b5b0ae37d79ad25aa1c06b95f4e07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a13757335b1938928166fce596f03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3cadb4a15d56fe52a2b5ee2ffb818257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c7939b803a1060921ee1aff043a49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1375b78542faf9f2de93a035a59c284259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706d8c9206b0a112504caec40d5014d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c0c3c0a7d8c1180046e3e1b74857c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6f5a1637fc41313fa24ab8d44984b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2eddb4307e02fa06a5f0663cb068c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404b6199792f640b5e1dc83ef630de8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78566f6e0f90abd270948d1b20b2af4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc463500c2199df8e5474626040574f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa1eb7c76d7b32cc9e79bfd5629abe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f194e3a452695f794c2c4c60e6ec8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7f58ebd319c293862bf83f6da7354269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b3338084b4b61f07dbcb2d133da14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c39fd4411e6aaf37e154b0b39a393c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62726eb80b19500bf01e52b42740cb0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d6281c0c3e3d75f0e0e910f933697273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed49db935802f4433251e8a53c6bfad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d2bfdad9134fce472886037e14c7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4b8cecd6f91d0717067545be23f89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfd4fa090d7183a7645b065e5f412c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430b02232c313661d1a4c760b2d35d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6576ce5daa90e6d53fe4f0a784a209279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9d39269fea2f83e8f0130a87de315280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e9c3492eeef330b9a174f12be7e0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd47f376a2a10c6ae6462e36037bbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378258ef3d6afa06017451d9fa14d4c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544ceec271da132f51aa2e65ab8d28b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d06becba1445f89585eee9b7f87a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab019640aa0e944da0e36092574926286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54231c600318b194b006641142e6147287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5cc384511ecb97dcd501b89a8b73e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea447bf69ee5ec86a608a4bc9a5a13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c218cb6709e41b75369a77a65992252290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fca42a58654b8e246a885ccd5b3e3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ac4b86d7d8463813b212bba54094c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fd73aa8975c870e42e10621432f56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fa80e102160e5ec9f77802c02e993294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6601ceb79f2053e843ec9742c6c81e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1e96f09291d8fb469d729595e5247296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fcb3fb269ef98974afd596851456d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aca97321bb1e779007fed2e85103d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52bd6736cd993354f1bfba7630e7cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbe2499275a9be4d1ac3a77c471376300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832df9ed1950c40cffcf867d2880dc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d21c7a56ceacd0441884fc6a9b25f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdbf3568962a9d01e1ead2df04a7dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c9d0b96e44d8bf18992417669503e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858b7e544027820d0452b67deba6286305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f2f57b3144ea5841bfb3630d2c14e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747b0402b2c20d0e8772c3f94da7b12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77409130f18c62e9f7723c1e72222cb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8a37721db1acc6ee718ffc3358a2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9520d93740a92ece043c67a9702d42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd19a32288bcbaa0fb5127ae7cc2411311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab080b6ad2133fd033a38e2c8aad366312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715acbf81e1ad71b200745cd8b46c61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bdff4a2a095b827a4520cb64879bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43f933539a8d51e74f1fdd01333c45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813606dc344fd4dac22f4cc7e58b4df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70247832efc421f021269732a5839952317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e56f0174259d0e74a0c53bf26e5a43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409f9a009d2ba42f5d169a5c7327dd6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff2cee1c2e0f32f253b584d9d301a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609824a23bdbe45eda399acde7d2cdd6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29acf8df3d0e33cf8e6114633c4deae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3e52f718770a2c7a6e7cbc1e865fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b40647b3541eaf44c2cd77b3c62d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044493c0a6eb21f13e0078890d8d990325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24cc14cc63e038ef56ef0080be4be0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae20b280cdf6b7199ed8c0f5dfce9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ddcc65283eb6e87b8bc8aa37c1485328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3d2aa4f80032c9bb1e71c1e9b625a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec471467be81f1ac0f8b6b77b5c37e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194799139f8bfa8bed6c5d590973016b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3c0edde504089b4060d46c04bfc09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad08a07aa04451a437ffc68e6a5282333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b72c75e7b974f0b6b3d8e854aad60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b1fbfc285018d1b7c45ba5dedf4b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d67ddacc639a54706f0aef920a7c05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630401e092792b7d0ce52b2e1b5e994337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d834849267ea18fe01c3270dd5dfd7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10865dbf2a0e15b1b38d332f3a47ed80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58291f89f4d7aaf4ea45966aaf2535c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92266268d96ba5eea56aac6a154268341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc0e7ab12c6c05da199ff5f319ec5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f2fa315f876d2b9003913d49d96a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfadef88266d59c57db9c092d1f4c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452737ab2131dd268149df9f7aad1ffd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36315bbbcd5784e18823a8ad09701bc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3642a5222eac0ef1606d456ffd8dde347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef84633cfaa1df439bd8c739b49344348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c497843fe6a815cd112ee9efe7d967349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21363cd4b18b1cde699b3bc39a6df6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0eeeff653b8bcf253d7a07e87f270351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b70d972a3924f0c2561bcb4e7937bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9bcb494c3e92d97d8c5d6b5e507e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405a9d46b4672d08c63533630f2814e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b1b923c88492cf1590f4ebebf5823355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6e62f574993ba4cf4c0e8e2473002356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227331f748b09b2b824db9bd81cf035357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01341f3a28067996b932f3b84fc74e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107ba3df8ed56bda55248335947fc97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5479d453aeb206d7f481b4bdb2dad7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208973c348ebdfa962cc998e7dd67712361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dbad1d44b7dd8a5f472cfaca854e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62c4962c8f1dae23f036bd7b45f33b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e6bf3d4ce542945330a81a283f3cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0827bd54917e0a09eac2ba4b12881365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905e24613c36e039bd3268f9fc55ad0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae1313188fd7cb5a451cbda3ad45e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992112c16b34006ceab7607dc5cf9e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4efe7b9ecfa26cabdc7dc7c730fb5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf08f677c05edb713a3bf0b774d80e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625d268290b0c3477b28c87c228cc2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecafcbe89b517145486efd6b70d1479372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c94f20877ee61425869f269a07854373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a20f07f343bd9614092a2696fd9c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941b714b3bbd9c976d34168e236079e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca473b41d3972384a0c61b98bffa1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09797d03770d59b8bb37f5942ab6d24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40042f9080e8abfbd100986f8d131e74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efe2d9d3957fa804d87243a5d10a08379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71221f0db6a4715c7bd813645378f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bc40e79fb87b1e57c508ae26850be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283c6d7c21532eba7284f8e3f76b6f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0e82ae5e206e6a28071e3e449a682383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01104efb19ec3bbdae8fe18d7e18f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f621d2c58d05d79a4de029de697205385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5aa5947cc05e715000657cd350b84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e6a952065f4bb34936307e5b8b83f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62c8c093d2c94998aa44358dfa9284388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57345bf8b4ba375eb619c4a94d635a60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf0018a1b7a9a6f852e95aa37d1424390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144031445946a3eed06757b649999545391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6d032ca986d9d77abd99103ce8dd9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab2da722e1a0a0166c3a80f1930c7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cf78e639c6befe12b3bcb2adf656e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0dd91e8a77b73e2cf295d24fa7c93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcc3905ae13544efaad91527bc0461396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83ffbc52f8eb978ec70e760382a556397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8995a9402a34877b5abb925fa866159398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644104672e24b5dc034a17df35709c92399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07a46d7ffc7de1f8b5b95586e68fc4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8591ffb3c585f0c8c6c701a39a8c85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44257eb1625818abdf68993f0c60af24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32a1856fbca18e568752a24b60af14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117f47e7a97e805d3a4f715d212e12f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f95f65ef311409d3c7030d8a27a9d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d52e5bfa46a0dd0bc2755eeadcc055406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581ffd4c13d93253b7ccec72095c2cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bd8aa6ce12acda1c4b1ed2dec3290408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672ed8ca7949e4fc253ee8c19792040409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e925b71b9709156b0ff2c435bff4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cea0c8978ff542d50c9431466bae0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192cc49667584f8911fd8bf5a129e95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9957740c4dc56609e7392ccd3ecdb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518bd8b9fdee993d8cfe1d267354bc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e778c54f5626a6796c8bc03c7e1a886415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52412ccb5e7292df011fafc9143b6b71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19cea5c87ba5037b37eec80f548997417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b497a7967f3da82c7ee5978beaf63fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0b2a0103c14bb8e85fa0b6db98d20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2e9aee08e8ec84b9e84bb015c0bd9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0932ce3ca0972304f8961e7a6bd9a23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81963b10aa420aec5df184dc6561396e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329b4dd85d18698bdeb3906a8736374423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed373decb516d2b89ae6aa6dd885d0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc201235d146d39e99afd4b0ae31ceb5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc493f78d16db8480f983dcd22971e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63597c07524abd23b1560994a740ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a1cd9c257fce594e395d4fb0d9d5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343529b26559be8bf27d79668138810429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ada96d20b843ee61bb933e5e877f66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514add6e2d83a9f803ef171d0c1020c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce29c5fd56716ab69a7a13d9b56191432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af849da91799cd6ab3a2ef0b5be80dc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7229c91372eed72756a32c93744106434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d154ab68565a6210114216c5566320435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbeca20b0ee320ee34f73e2b089c281436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb13ba9ecbd1c21713d5836363ad8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa808bf64cd8fe03401feaa6654b9e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4e40709eba1e1b129a4beccdf237a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40184ae1291ef18f347246b43581700440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4d7b5c43f12623cf6b40963e68184441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccf44d408e3930fcdb12e24d204038442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605301e99bca75fcd1defdc9ecd46ccf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16691aa8451b69f70ae2ff4fe40446444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9335ccc014646e8f9fdb9b5303b51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b3479fa833518ca50418368ee7c4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdb2deb3f7461af18b069f4c2402b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f3630d019c7eeadc379a33ca06110448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d066ba98269f752d41fb5352bf87c73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec43c2ae37cae9b6f7df387c19cefed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c712cbd0ec411d2e7714bd358091a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc2a539adf335791c9d85753d58748452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a8db87f653652289c6f85784ca16b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f544aca7d266422ab201bdd9df8e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ab070b907724909eab65499f7b722455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbd12a581e403b0fca87f60e8c915a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf9988de7b497702b4879c6bf5e278457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bab7d510cf6174745243d86e020991458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eddb20b6c0de8d4ff1173bbb449e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69268983e8658d8832c726f47a0320460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e654d1623c2c037f6db87003d0966fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7838df5ad30d65c3c3e387e8deda70462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987a30e939393723263ea6f6a0321eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca5e780064562b56907aeec7fa5256464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3b599f956aa6149af1c29bcca0702465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce524bdf55c385f77a36c255fc74416466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b641130822308f6e038117d0eba66f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20455697f2d1495f0850ccb843941024468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d2bea49746c49d1c23e89f7ee16d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4fdf5bccc0d307c1eda14b453d6b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35341df90c32fde6d4c9a976a1bfb3fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74da2cefa5b05f207b1865a5645989472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db79ffd326837c9883f719beac8358473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7663eea248f43cd286e2e0a2981dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d7bf070cf7697880402971f313119475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959bc8051d2d4b1616f93b9721db65d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc7ff808d0f3eb7f9abcaa8f9a0a02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab579ae7403371474d6f59e50a187d28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b645db6b32d840cb7badd8bacf5d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fda964b875b68d965dc8c3659b689c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b594b487860ef1f17d738f7d33b66b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dd4590826129925cccbf19051b65e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826ef077ab11ff10a41735e71dd9562483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2f98367489d789e2ac6078901dccc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacfdeee33924e57a38e082a85f14b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449323124b6424ded6d347b1fab9e34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe4b7d553b7fcfefa11116fdad03b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a337c9c2a5d59616966bcc52f15a67488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd914d283499f5b48bf88a7e48a5b29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d219485145f87763fc176053f3ebc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c156c487f59e61143ae40f49f3035d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6690eb2c4deeb57521ba0d8290fc0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd8f7fa6c71a1f7baa7cbd80e0cefc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf712d912639259eeede5b6e73cbdf11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98101c1cb9f531634201c012db3c101e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d55199f155723826b914fd95734eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12120cddeac958adf654c6bdc9987c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481366372b197d2d0c371528078f80e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99858501c07dbb1c82e469ff1e84c23a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0c950f5d5e341bdacab4843c7435d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86370b6cd319980e84cc6cd94df66c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689a49609958378520939bbb5418dfd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3eb204064a51e312aebf45d5a234a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e91e30a350d1d452da444b2845325504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd853259f18a1237e486e224b0542192505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff4b93eaa7c38e57284c70cbd0a156506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6116a8227b464c8489bb25903fd1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a8c58d8221dc506ee586b6cb7dc7b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99529a1411c21f6b6f7d8d6fbfc4302d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d5ecb48aaa9749052eb351b4e54b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33573ae72a62c388499cdcce975dc4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b86fae4d37f6aedf5b1557ef038bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc355a84089d596ffea3f897c26a6d58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb895480c0e961fbf5f301f6cbe7adf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529efd8b83400609905888b80569185e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0a5b9c625209d3ae53379be89ee3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64741097178c81de516ef404eb8af0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c5ee9067b7eb6ec3a4e09c5cc9d8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028cb0ee86f32d1be89b0fe04045b9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b872107f4c32f409a65111b18b2419520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cb025c772a88686b35c2543e3f191521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc8bbafc61d00ff90e303a42e65114522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac7402b46e8fe5e2a74ab5e8b77e88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0349bf923ca1cdc3922575fa6ed240524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f38f4bfa0b5e27de80ef7b8705104525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cfa702149a4d835e5ac1adac73180526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898315da05c217f9736532b7a985b9c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c44f9e05e87b71b602fe3d2164e026528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efb9b9d717d97890bd6dad1ff15b29529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659877ec5afb20a6b103d561c651bb92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0cf207226d2d4ce000b92c3a6d1aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd5a97cdeb8f703073b030fe68bce6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ee156b7ca68bac1ae59f0e01af83a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e24acf582cfe6dd59e00aca6af0914534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff33cc30a102d3bf462cc01d2b6390535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c2244ce5ae2899eed3dfe0ad03e72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdf922749aada26a8c0d9f36346070537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf458235b4fbd4ff84e68b1c313005538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeaa5e7aa962a6527326c40c1deb70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7c7f4ec4516abaa07b2244a03d9ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc220fcb03b19e4cc5f3ad1645ec695541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b62ba4da9f55f6b2da7bcbb2980de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904ca0ac89d9db51c41cbf0e0d066d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa15cf38b16f2956fa01e4bcb05f455544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b8e410894406c0adf8c22bd9dde1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335f3f5cf39470a9c35801229dd81e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb6b5fa0b4e897378b2ba48313d227547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12f11c41d575bde10234d44cd1769f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58917ffa2c84acd7c56f9148fb7e63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd437488e34e3e9ae6d0578bbf168cd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e96c207fa4031aa54df4c6aaf7ed4e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9d6fe803bee52a008592b493a6c2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab241a6a2ee44446268598290dc7e245553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea400e3b0971b56536df7f86187352554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a14d5914e2a3cb51cbe90b4fb1a0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44fe9fefb7bbe0b7a2e3faaf4523d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e19db90f78753f57d0fe13e2fc67a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2e4b29fee25dfaa0bbb444bc64732558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b493709f09ba477c498087769ad642559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b201ba589b1feb5bdf10f758f6c034560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545a22a0d30dbfb54a3c3f7d9b09267561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae0340654bab9a0dd7682c5d382d00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26d8c1d661f40aedbcda79e670b075563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e6ec629458841669d4e6a6b4ca0c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78404519d28fa24ba87641aa7c141155565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86add602684a31c5a9aa21958d90860d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad58b204519aa5522c63185a1a9ceb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389211382a8a242647b8a98757e13d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ffe626dc62d4e49542b27a3a32db2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f3d650c72e95aa7e61bc2b5c47566570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f511ce46a72c99fb805a4b1de0cc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ee9310878259ebb4fde34d8777e89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349887e37ea66139aa3f208287a8fb86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ce2043c6a3e6a8a98e029119b138d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48f967141f9b59ee3d6abd49e0366a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612f9ea7aaacbcad1c8ae40f40ead18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce0ed87e5b1f0aa54bfb7d8c2f4b17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfc01d72462d9d997978031b24588b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb001654817320c0ad02b1a4d55b178c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab98fd7f011cdf3a5caa61f9c38834580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea09baa183eb00e6664930ade95bea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d36341cbe2bb46611d5f76dcd23a98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a75c9c7f6cc94497a04d76f3fb720a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cd33004c568014bd31af95608bd7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4308b9267dc928bfc47148b6c9b58d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db56289918284fc2b58f18abf027bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cbed5e633c63960c71b32c31158bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0d14e0735980b709d622f457303ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb233e42e5dc411df64fb0c9629123589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90508b36ed9e0254482796284bfb4aad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae18b740289e64efc35ab4461918e74591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7883c8f4b6586f07447c608105746592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6a81fe335af0a9c252715ff019a25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e755cebdcf9e385b146c7d11dd9d8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c3072091b71cd7d8d598d1405ad40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62db2bcff17fc94b94dc89021fda76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc76e03e5008431509f3e9a4b1b657597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce56852cbd9f4c19289e6488f582de4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef499b52acf2ba00d3bf7474c963f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a10ff6572f6143ced69db535ad588600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40493b9fb5a583cd0484f0e0443e8f3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bc62508154cb807e682eb058d4136602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423f854769b2c8d7323a946c0b0f4cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0acdbe6525affe224dab526099dd4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300ddbde55d32f6d2a4ad96a9a832af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28352f9ec793a099616b1b712b057434606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ebdabb5f4c1d36748b02a51ad20eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31041658ef1143de13eb7b2bf8db615608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2b09ce7f2734027243f7370ce358c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a011226462adfa2ccd992c1f4cc90e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a16289c6e30218b294a6c0c37f171611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dab768b22779b9e4dfe586724da570612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdc2e48c90000541d334e2d3561204613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26287c74da8d98707022cb74750a81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7b14016aa47c60ce2036eef198e14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f950ed8ed4d0da3acbe095ea0263be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9223e6840da1cc8f23a9480f3494673617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24d6d1bb4bfd60f17147896ff45655618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605d12a604ced8bce32a803bf08c40a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758593c584abdb675f8bc7cd0c03b816620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39309d1c554c4aef6bcecbc08a134174621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caed2ddb33ec58bbf0112653794987622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3778811cf4f7f9308650512048c70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683b1ffcb99b1ddf8155e4984379762624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772fe52b8de6567870f3642e16db51c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3b4bb7cece52d2c2918968189b3c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77e88f524b099903c3110418542ce2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaee763f72011f6c79961a7da787c1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5db92bdcf0a6cd98b9e5f081febb70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93991a68fb815d2dad21104d253e892630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2623c19542b5ad1bdb2ce38dfb6f55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86e2b6e0c15cde1d79e5f09686f559632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e7352964c1dae655398227a3c9e8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dee637a61cc6aca29dbec0ad7a971634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1538a75f7c3937d2c05bcd5492d8d19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4d1d4a68ee7377c113e47fd1fa8e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197fce03676c9e62224698b5123e621637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffca3dc01879e4582f19c5bd297e90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cfb29ecca39daa5dcc8690ecb9846639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3c6c9d62851d4c532cccfe09a3383640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0429de33a9d355ec3edc255976f49d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a02690359522916d9281878e55f2eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1258bdbfd60fa93400b6855a29ebbfd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a773c0a0638fc4680174180bb76ec8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e088f67a389b8159a92bd60b252d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe60f5e0a9611141e79c827c5eca83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1e7e1a2d822643b8aa152a3e03bdf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe66c4cb4f439abf351b8497c215a8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf164f1c35a96a058169f30bb048010649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0eb5f20eedf2501b8b95cff65791b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfebeba52dc18a140fa913abd445d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28efc02093280a68034b9f320b8ed3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53908438629a6a081f5557359c400241653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07a21c3fe99c140b57ee764485d26a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744658df22f2335ec8e2b132807891d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f20f0045621f34ecda9aafa41e53b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8acf745984b3160d2421bb5a371fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ff4a6c2a5ffb8eda3c5f90ad21c0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47e5a1eaac0430f8d934cb38930ee5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aae5c6f106030bb0ba68cd12c00005660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e64068a8542cd0485dabbd668d0367661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b43846c6d53ab0b915184bc3fb9390662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bedd837bf0ae264e38bfad3663215d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51ec010eb155b086382dc1c5b2affd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da70f1414ce2ee66357866ebc410eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d172d72fb215263e016342c7189b78a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d27ea58a52a63a61edea1586be0b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff00ae0a381f9bea530477cfcf828ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44c7b12e9bf284782383209b14679f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b983f115d6ab730f6930fea1978327e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f4aea8e194fed4fe2a51f3c939684671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79c269827b56c1d39020a236724198672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326297b6b8aea087b1f894ed49bc08a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25c1df681607549469d9e25a058edb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbd5e1a70aa0fdb26398ca070eb6f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9fac8147d581b56d8369e726c6a54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0a4052965685fadddf9cb3f83ad4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5bf7dafaa1fce8491dd6ab4b1ed20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cdfe63347fc07a225febba6c452ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717ffd3c8d01878a4ccf88b95743319680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dee4af559a57e6c22a8d68dd2d5e2f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc48f911f57ddb791b01667a1b317d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d422fecc26e344558b2bdebcc8b3f77683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c015629522e6dc4578c71a122bc6ccc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc2d8be4d91bd89c749f162d3c0545685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eff9f869c7f61f7f2ccf5b9f9ae37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933efea2d0a673bab7e50817703bb2b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e7b5f2375dc79090d966cfcb16922688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870ba1e4d720001173961f07438baaf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e80cbb36f501e0a333cc736e814ff7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c38653f721b904c67a480f7a51af7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903f261e4ae4b64ef401108dcc966c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a97f5e466d06b9a6d60c3e70ac78f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fd481d4c26612c545ca29afa2c1ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc4a222c646fa4a26b62e2dd856806695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b548259792eff1eb8961b6ca3bc21cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05fe2d7988dc75265aafbfddc1eede697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7431c4280e38786209dac596864ebb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46e5682d4c11414dc1888a0caea0ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81aee2c9616228c404b8d37a0e7798700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db322a647166977066da70e2feb66a00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11eeaebbd9678ddbfc1e772fefc00f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498e0d43d540ff2f246f6994fbd25b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79ee2ae6c5e83169e4934cbbbb4849704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb33c5ac6375bc7a25be050ca762157705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac15db94d368c038f5f080f6d85e72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24011fc209343ecdb89ee9e4f6fe837707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c8b1376a36d7a2e9f313bc559d923708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21b7e054be77f959390a9ebe1dc2c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159901b2db07320c01f6aa84e1f1c73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f49d924b49f874fd0c651939fb571e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ad96b5f99709c4866e1b78e53ca6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760e7fd854b80bec7fdb8af65d5c6bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b1cbb4e824a414275fc8b4bf723d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b9d01620a2a5caf02219f7c6e9505715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5999949da4d7ca814a11671ea3903716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f45799a8c31a14d4223754e44c8c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865d56d53d31a1d6c4ddb85f399b5e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af84a0d6a38330412779e5254084496719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3c59730a42c635fed8e435a8b8feb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2105d007fc16898e88324ed64f7e7c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dddb209db49c2c52e797dea6f6935722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b229ba0e09fc8ac6c988765c54027723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70b36df311aea202e510ddcaafbadf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b622ac01c95421e1012ed7c2c9d52c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a4cde183e15d834a3d7d2c0cd7a0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4152a8dc2b5823d6a9f249dfcf895727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193703f33ec77b61e38aa78bfc8a107a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab94d0f9fb8b5e6d49f7babdca8af7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3282ace5249d8d6ef6a646bc2c768a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179519e0647ecaaa0c929f12ae148f5c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976b26d9ea3eb3cd5b3ab6c8a34c37e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3404c37ecf3cc06eb8e589992eb39a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f2ca14853d1dab3681dc5fe303b27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c4f26ae2bdd118597e83a1db03e4c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1ba64bf2100be600d2b64460d686a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10803448be32be2b7f0af48a893d6254737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc88f5276f378fb32de3576d95e8d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15802d8519c5a2ae45099f957c1c28f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b380dacedf8bada7a20ca5836b88b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03346b7cee0327826caae0d44620467741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26700a396623297a2d359ce1217534ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2439beb0f54fd32fc0597b4038d8d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2029f7f6b7257f1fdfa8ff7361f39744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef05f7c98eb7b211f668e95e4c51a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a62f0a8996282f42f8fcf2ea7bec9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b995c81aed9e849cc78569eb4b71f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc11d0cc55e7d56fe0bca47ae943ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bfd43ff42ba8dc8a14c8d48d13b91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76f1cdcf8ca6456cf4f64658264ba4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5953d5bd622f8218dfd7261bb688796751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829989893f3f5407cc8dbe3bd6a27bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3531f584c187bcb96fb295531b75d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33efd0d1066906c8fefadcb703edce0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7e942ebaa956beb8adbc6ceb936ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f1eae74ee0ffe19cb01466cec7a57756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003854abda63260f3414b21ba5abbe4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8e27a2b4179ea4c38a612a919e322758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976851743b31c065cfd24bb306fb746e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259058e15aaee33b403f36c84ac31f24760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f762324c0a6500fa4f8e2a61948fdf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0af9e604f209a597a16181ac8f168762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a366b0a24eeed55361adf7b535e7fde763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac703ee7d2c42f3c170863d5e006e0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4ae58770f6f950f186640548fbe0e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48545b799c32c82a34498dc10ddd95766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc2dcec8996192d87404bb2c148789767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf653f26ca5978c482c826f768e4bb1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec3c59cfc7ba88b1fd013fce128807769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d946a1451c53242c198313696a439a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ad7bf932638726d06aa19c8f4b698771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e283bfca25cb93bb7a6712092b5eac8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3c609382c94ccd442e00d294ce6d4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ecc2858200d4cd6568bb05007857774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4302fdcde117206589fe0824dbadb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995522ced1f8029c253b97d8e34b12e3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57b624aad73a97325b588ab7e14d29777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c41cb2dad62bb23014a746d0307920778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c0957d98a398a78051bc1acf56672779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c373012d7956875747915e044a08d52780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac20523e6ca2bf76a07999f0fbeeca1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27823499fccd87252b8b82c58f9262782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f96a6c91d4dc004afb814f64e976b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c357d6b587a7b93c3ae190990a0f1b0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b68a686cca9776cb15df336a1c987785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736c0e524e11f21d69d3feb603f98f7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f980d982bdaaa1865284ef4398d9c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81d52ef2026d540942612117ed5d30788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd60195db1f81a852f10352e7f54af6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf180132a8f502950da722656a136e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783f3c299cdc18484109b93b3688dcb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e0b5f3f31549bd130650ee9576e01792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45ef30ac4b85d217ac7d9287861af3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f843360a86975cbbf9d7f7f213783c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe622379add2d3042807586ab8f5e5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ac630d947e100659a65d21025f104796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72edce02ade5438e08d0dbf6612199797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bb1f8802647d4c1610632917e029d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc108cc1e0d464d4ea27ea8250d763d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673637911a456e1a5221831943c666d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5342f8dc3e5cb9dd393d5550251bf6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461553752f7a28480eda796890e9d8a2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd3796f39d91051fb862c03b0ffeb9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b786d928b51b4ca127f5642d95e300b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68794439b0af1dc0edb4301a5d05b9ab805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df515af09025ee7b303a552d6b61fa7f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dbdf62a5a93f73196a21f1a8b1b0b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba13c550b7f5cf84452b83339ed18c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da92d184e4f8d8e9512aa2f304b379809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3e2d1057173a9103859af95cb4d8a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10affd43326c13bc25b243f183089fa8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee91d72d27d1787592193549571156812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a59e99e41dc2e4ce9dadc1cd068f0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330959855f873e57f539bbe6bb746135814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bd1fdcb67801760c1cdec98c34f34815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ec5bdb23864332e711b5928d3a44a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690ae62223821f4b9ace880782f8002817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f84c4495d830ce4d7687875c90236f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6966c4d1a9bcc8e3ac704c323bbfa3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d84f000524d680a5e131575511233820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7070dac51cd44e430c6687236d6b0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657ff7f60b03f275e843373ebbe4e9f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04b31f5b56e5c1f3b4f328a804218d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8008e7f5cb4840b3091ad98c450aea5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1aae39b35c8f3e8e87510550bab20b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c546c34eafbecf291bf65daab248a98826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc16468ca1422b22953ac948578e08827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777b9be9cdd576c25669e988c6a0593828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb562ce9c7d92cd3ce51c2da17cfa8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7f599d2cfedeb009513d53ea1a4de830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb80395c113f5b1075df6a3b6b727a5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa069f4338dacc19cb8e466c2b17e762832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126412245f2788c56891a09ea187babe833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db09748431b0c3e640b51f0c8d0b58834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a1b70d74a27272b2f39e496c7b2f7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdc6c119aecd166661478d8870db21836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074e65edf7d840f8fc8bfbbc7f414a0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051de74cfbc43d153f759dad954d389838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1597f50d4eecf3842568c9759dd14839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68f3770a8ff9cd899d5cbaf2f79050840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbbe18c0be9835228e4ec13789424b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dc1f861908e155a808c252190b8aa842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c0fddee20bfe028633d4088562187843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee179d749844da735b5de714b4602d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31388132c0c05bc45eedf7c0a3dcb1d8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86d13a972b8e572457b23d93b38fd2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55edb96964350cbcb4341bcf9a49880847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8932e83c6d73768983549b0f8a3d50848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45681f7d89b41d6c2d7a9f4f7677cff849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc04569abf4c5fec11de276f13eb96850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480f2cdcac2f603c0c37961b6fb28fb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432f949fc2ea2827dd4567151ddb9c0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02187aaabb7053106443d816e5a61c2c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937cd617d9c5975d30d6a45dd7f32b1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b136ad5eb653e8202c35a0090d84b4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a70571a51e527c01a7d00178f967c8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba845e327d40f8b4f7694753fad92b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3aa6ed750202bd962d7490bd42192858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239ef56e965c15462ff1a708689f40b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b4cf333760d362a1c6bebe9e8cef8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a17efb7dd68b7df169aaea730b4a2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e508fcedd5b1debbf1dbf8c161f518862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc016845a3efd3b28c6e7c18d758b2a2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f89b2ee4ce988b27c4bf3ac5ac153d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a356f4598b3c187b8b0aab2a194993d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d9b3ec5b0c067bffff8912810c848866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13ecb21e5b91fa8205ee61a5ba9d74867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e84b25a45d0ba1b0cfbf36ead85f2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197e4bb160edb7c6374cc23ad21849d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae744008ae73369e8cc051a6cb4941870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5b160c463c722e58e762b03d2dcb3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50451276c747f3b2a833fb9271b9d33872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d16fe4b4314ef604bb887ec142d1f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e3b5e89aedbdd7a9639936aee0b5c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f9d502c6170dc4bf4cde5bf3b8b0d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cc1f47163b828a3d4ec5efc1604c6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98a3633a3f77c4a9674a57fe64dfc8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2995cfe23d4aa12209743f6caa3496878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3b1fc92c7fde3e3f1d00d9282c8d9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a24958f93e0bccd0455e3858908d8c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2141dad008b4821043f93d9f3f987881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8db94f80954824f38cd1ea08b03666882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2784e84dfcebf55c77478d515fd3039883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa553cb4d62004a36e9e89de9754947884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb12ba00d8a8c8e398d544ae3799114885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db4005e995ca831cfb2bf82d29038c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bfc1375d8cba59f675c5d898c46c7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922a0fb90f30ab8ccde6b9df9ffcef5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c93086c5e4c0f367ba011cf6f6c25889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d4543ffb54fa85c27bbb15625db04890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a580609515d28176d592a7de8e3e2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af64f0f778988b9857361532598273892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3da8f842e6b4bb2bf310be11ee5ec9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ad9b8ec529f759ede75f75eb11f7b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b74f71d5bf7b56f8cab51d2cfe816895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079241ee70a53bbd177e180057aab95a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040c07841ee9885333cf6b962959960897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5b6c18e8b3b3be7485ee444616d0c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d4cbf82e01144effad982e0116858899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ee46ac9e2199e1e7011fac592116f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebb79bd7a1514f0215a110f647e680901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb5fb88ed4ae6e809675aebbb76d57902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be19584ced6720b76a9d745c818f3c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8aa7d7e3ba1d24b47f28b88b2bfaa904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e2f6daa9117416e05fab24b20603c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52d727a850a47ba35f3fd5174b031c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9300164954338dd040c770b7a9c474b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf65dc8a09ffa474bef727620660620908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c305675da274fa68757e08306c72d09909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c908d985a6b0964ce98f817a1ad91c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e3c49a2b03413b8d45e808c1fd986911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e64d00ad3c951e0b168b721110802b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8c8d99eb5e1b30bdd0c68543c1e69913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d119971dc44a4608ce9b907a29c0ff8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf3595dabb9d31174671f516c5c4d0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323278e990d3a9665bf61f55e78d43a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68768674542edc13940ecbb4f160ad917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ce7d7d5ddf5aceee6c74bca4eed16918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55ada8a987d0d29e8cb648f6644003919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762c595af65516908cfc32dd950b942920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b22614438bdcac8ca5fca818fc963921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9415f438c50e7f98ba10e6486c7b1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03ddd62627f7e107a95b33a953b421923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f367244619e1062a7c477d84f5bf4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b257cc4fcfe8be91a19c8b8542655c6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf7e39dd1f06b3901f2bd6919b8567926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91987ef0526c92618fea2e4ad04e918927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf85a64b557b9a4346edab4b92f99c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9c67f7bb3629085763dbd63e65736929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7107962a7587960f58fcce9a393fa930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b143922e8203030c7aadca5b0117b0c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a78c34369f7d01e8ab7b14f8d98259932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238469328492aa66c0344e0dccd96db933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86deb449e4bbc05d19f34115baaa627934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca9eee484f0312e4f4cea6fca3b736935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dcc383533b6abc6f6291aa3bc6498936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479df6f175b804108da437a645f2943937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703e1ad6fcb4d4e193f48decf2ec35f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103159720a9e6dbea531cdc5337ede0f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832232c34ef1f7fe2511f67a450a49f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374714a10c50f114a1890acfcd02a1c9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22882c2251e49ec6fe1175fc25cc721942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933ad75728e3c5620019fccc7cbfde1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fd2dc4755bf9e6ab9afe7467caec2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd313effc1b754d3b2b4757a66198a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425f31d3257e0a540392ea88520a39e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3eb311bca531e13062c9f9487a42fc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a76c2e7857191c751d92f08ffead24948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046b935c379cd0a4d330d7fc383a371949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a994fd5cbc009f7e927526e825b01950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0597fd836756e2a4ed60477e9c1e30951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7cc77d2f801b015a85e8093fe1927952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d1852e97e735480c085c44b0bb164953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852344fe2ab48290c7ae15ec133c3cd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3e2cd64453bf8e245585a2a3e7db8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e96df62e3cc662119009823f0cf2c6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1971afa7616409453a1759474d6f8c5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78b32b2960df46b26865e849c0448d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d39e352c30d0cf1273aa9e59d779f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de03de7e7171e6a8ad8c21521d03e1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eef8155578dcad68bcb8cc5804d6a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc4bdd2ecbc1e3916624f3fb2371de962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04138b3f2f09bbbc51b1a9568b57084a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bef9e7702cbe6a8594f567e58fe3cc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbdf093d6f46273f9c7a5e047445b3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e822b6139d4fa3b8d491efbe71811966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873c57c2f6f182145bd5c1a5c285b04967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502d38f8327e30926bb5050b3342486968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a71312c89eb7ddd7ace667a9239d02969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c32f4d19168d75e3d0a91498ca859970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92514888e71acde1985b93008af8ee8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f9ca3b2ee9d873e22c62797f52129972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d1779f9441c5fec2fd9781e584b86973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ddef03dde57f976199088077c0d8f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1b16b8a760ff4791e8788e8957fee975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d95efd748b41781161eb63a7bb700976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ae766e312afab37cfa51a4a368eff977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26381d009a3976e23e2593ecf8dc6c66978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea74ae3353db46f11c625ffa771fce979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58df2f30855d3b6ebff6c403a11418980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a200b03ccbb8e3a8e2581d4fb52f2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb942e584696ea9f3abca42e363e8d6982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4520adddc30183feb7b113bd3e2d9d5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd363a27550d65b3632a60b8a9df2b85984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71039cdc458cd56054443d8cddcaba985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaf75f896b2541b61c499045ddfd3a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e44e6062252d4ed23f762e650d3bb0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe54c1aa326e5a75602aa5d7b5cb36988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194d452f56e19db9c9db0b7fd244512989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c009addae315e7443f345a84d3eba34990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92663b0f7525f8e21610ad2dfc0506991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad79ceba57d3a270b9855a039366d5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48de0e577b390dc6a4727166d34a42993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253c28d82107568770f6adccfe04dd1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0482636830e739271242ad8dcc5f6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cbe27aacfa29c6d2b76155d74d51b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e4a833968057855d24e27c9d044af997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bf5f438f65d13d0a6c5eb50d42e6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d40c13b134d7b579d638c069c851152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34676c276dfc17dc0120763594de7103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7629b87935cfe0090dc5bc7afea12d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5af5f9f636bd732e385f933bd34ede5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05143d2dbeedd524b8c5926b676ec2d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113a264b300d325457cc65560b22e3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc663ac3cec8392da2e063b261c220b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44fe187862a8271a4a6a0396cade1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7d5ec84925f97eb737b08f29313b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bd31661dd8e572c3b29ce05449a8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7d2e7b7c5b234c01581df49bd68b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86585d156e3d6ffdcbe42d2e33888bf113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601609add653626c6908e628570ef0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf7cd868601c3a7ba800f8cad397dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0751edecd4cc03fbca4ee0caaec42116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af5550b635b5a7651734100e7bf4b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f48e9843d4bc4a2e5541d74a37cda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a5e2d8fd90f571098acb7e0f776c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed5f92e798c924ab463f3922b9e0c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a842eee44eb85fc0fea5ed7424cd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65294cbc372ea27c1cd50c2bf5bd0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20788e61eb1196e949450e5e1b57b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b04da0ce4116f63c638a277fdb030224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4ac9bd3244feba209b1fcacecd2fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6540f68264c4c25fceac833a8c941f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31716bf36cdacf7e2e2d191c961bac7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa1744f96a7defbf671a7f9061fcf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4f7ab9f399a4e58ad323e992fceb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207d58890e800ec8a0e1c774e65b32030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651856d513f49885bfca806a233466cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ff46cc3bd6276f46232f26538b81632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd24a488442544948c4a62f017d86833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413374459d0c6ca325f96a9aba9e5cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f510a42f28e7265ea20c448ee0fc9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12354e8c2f18f0c5538c90cf4d1ecf9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b41f0b04c658e6004a486eaaf0b40137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5e309c4009b402adfc52cdfef85fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7039dba5b3100c429a62111977156a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7141ee8b268f4cf43ba9ce0626a231f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff10c7db7d7d8f0963e36cec8acce5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f9fd1de1b313d169d52f729614ec342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222964063bb57634fa194077a6cd4f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bb27ef4aed163339d254116e7d9a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e1059dd1556889caa07eb54a952df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b12048b4eec4846d94fce4e5bb171546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba70ba2285dbe3fb16ddb3e70d7c4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a813503889801687091577a180cb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a5e6895230572fd4c10eb1ad9a10949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7d2f87343774a6e2076d73b7ed19950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d879e93ab703176c95dbbfdac54d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861fabf78647bb444be6213af947f4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af8e7f28a6259d82e2ae1456f310d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81298b92788b6b609fdeeab6e35160754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976cfa2baa201fa37e9409c6e988da255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ece79bf71bd59236d45b15895433f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aa0fc16b67cc5ea9ad99da546afcb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059eca259212c315efe3412647ef6e9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4548e5848650b916812e75160f19559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b5666a1b233dde84993347a56b47c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492e59a08e0b6179494aba2a6e6fcc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbee0b906abdf2c7336d4bcedfd6ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484a128bf237ed31266a6612f2659d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f1e88e9290551d6e3a8aada74d85064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e0bf7ea029ecf1366374c4089a4a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95282b428975df3518b85c6b1cc31b5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcadb0012fdf9a7cc7ab397530b62167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a33f842944d3865281b614561cdd168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9730d82c5fc209b5680f8db0d12c0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ee718fd5437a0c5fa18a192fad65070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1b14e8a510c9e7b3fe952bbb10d3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536a8c97a41234cd63cb9f1a951b1cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22233edf04068e0f5a7981fb1d29aefe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6509577f3e7b182d111a1898c28b2f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d72f66426ddde7d21d4d0d826940775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9791d78fc6d6bf168c0b14996150b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409c253374d2a5677db8c27d8555f1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c232fe8d7112c7ac364d5cb98369278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c2530d279dda9c6d81bf96004bc0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dc632ae837afe8b2dae1ea4014f3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9049925227f5f819902e640dde4049181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd1813b67afb683adc1714fc93b55482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063acc2837d62290af277f30fb2f65a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de59beefdfcf24f673d286ab42a04784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987fdab2af03346997c1b7e7eb4d68e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f50d6743098ba514bc65977731adc886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a65050e7d05b07a09aac41663e714187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66850e08d095ca8b5ca03bc6b2c99a7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743f8ab12440b72857dc2c69973256589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70bf79f5eab44d8e86608ad4daf70b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c33127c883fa5338308390d4f262b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a60f040404ed823dbda2775669d4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195ecba12d45c5a60d2a3cd924e987193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12e66e8d6a975224f4a920b61acd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7838a6688fe838a160a355f8a13a9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce8f930a8185589671d10beafd144896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77f46d9ed6ab629bbcdb0b7707215697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d77ad77db229273be3d79b3471a72d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087ba300679bb0a047fffb7969a719199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56645681dd9e338f77e79740ee4310100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192fee4fe1dc714c7d93aec7c848781101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edb36f4ebd404f627a6272e4fd5a9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50b8494a651c9ea31ddb88b6011e7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72444f6922ce11e2c1b223ae6c5fb465104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e7b5b38fbc3cb52d048210a99c318105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36109f442f2fe3d6264d8608b052d425106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e2a57d1c5d3dcad47a5e4ed44b3c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16092fb14b7a96253b7898255735db1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b61af26702262e4cd8b5c2d58051e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd17bd4ec46e467c164ab652232d3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3049064831cd8639ccb91c87546e47a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3894cac4f3f9a9d26a5eea018ba5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e106c2492d2db289fb02fb9e798e73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f894de6c6c6512689c27424daa5e94a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308060ea15ff7259b5091d20a6e08d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bebb29c8939b6e04e2b11a75e7c705116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a9c0f0ce37e161022e69ee11a7842117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7fd9bd450614926ff76eef39befaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9dfa6ec00469a9f8b4992d541885d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413280722a781cd46c3467ae4dfd4f54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6766c1e2b7512279c2411cc3048b4d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940f17389ed52a458367ab686eca28e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560121b4d07d130fd340649b04532d2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647af20321fa9ae3ad1fdbe42c4de14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc4b1d87bf9d81cc55c257642c151b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68485086886c8214c4b4d6b39a3ee8dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc980f0c4ae98338e810bd02cb0407df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca518b95994d4157b980a356f453c2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c45e5910bb02385eaa1570d14162b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada45887cdc98a4263df2bf0bda55963130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2512ab0e7fbbc1901d429b10e81ebd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d591bb9ae11d609a6a3ae4705dff06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ae8014810977667e2390bfe9ed39b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25887cd296cfd315e14d1122ab829296134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e763bc1d5a478de995762b80482a38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b6bf68c1f9afc42af0402567ca002136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142838a2d7049f25b8ef813cc850001137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea454a2ea7639c07409f0da6dd47db73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c6be0819882ff8cca5bbb6497809a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f5ae8494108b026a8e3a0e2f79c4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276128673125009c2066b1027f43445b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263f10428185c9afc41ca8bcb0bbc9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4387a2f7a11db2b46723f7e81ba3423143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2226bd40ba7067796c0a4b914e53e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09334c6283ffc8d528745096441acc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed753deb3c501a266d9bb77b586248e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206de2c8453e8f462400f48e8ffc931147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cd6c716a8d89e2933b32b92b9e9bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c32ff8e4943e010da20b026cddb20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebca37a41315180cffbccf702f43c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b1783e7a7f03fbe3f0ee9b3f766ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb704c77d100dc5e9db90647b29fe0ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00414a73e1b3fe18219ce1506b7bd587153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e9e44dea9cb5f7bc692a4a866482d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb698b8d9bd63a641e779ea64e0fdedb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7537832380061dc2186778d0f490271156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf5d43294708459cdedc73f37c6d7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abf4cf281d253741b0b414939d9362158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee4fc84939c9576f19b4cb3f7e6aa5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61147f612a0f918ecdf59c5165188ad8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7632815d287246576abedfc2b120c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beafdf4cc6b4a208dfdafdcb11f8581162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9a3e9cf656ead7f66aeda89d56726163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1133b7905024d1704b76795dc4ec7a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6ba546b4fce67e48558757ee28799165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb616ee3e9e374c649f40220bd795b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258af6080b728397be2d6602417364f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fa9d4135b7028e44084a533d78ceb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4f1e0ccd6b98d5a67b18153c74052169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f60bb91a54d6f98fc5f43e408127a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e75424aac8e627d7548317073609d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948c27c939cb72c04008b327c94062a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026a905a21f6545e88c47ab272a0f21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e55219893c35dbfe30c7536a6cdbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e83a69f5f271068f7a0cf44f2f30bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11fe8722429641ec206113caa06b12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a89501b1ccf801e7c715cf4a480d1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06d61a765e0a5b5fdeaa114fafa73a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5d79a82fbb49b01b56d7c252f8b05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9303636194b2de96f2fc5ea308498180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce287053bd7c41c31df43696550a7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa8fd95b216306308fa7005c6365b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17290234eb5faadce9546a8dc378f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0da08b712b81406d1b359d47ec386184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179478a3da8b4b96d2b4464a4be7da1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc75d531741eb5ee25d0be9901492d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8dd570c6b0e4be3710cb5b411d362187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0051892bd71538df099cf9caf8944b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc988218ec9709781b6171e8ac7414189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724188efffa8f89e53d07ac735372cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04edf4467ec10c345d9be39ef85c04e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06803111369f7c898d727316a822fb24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413ef5f1ef3fd6748fe1b78924ad2d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4031895914064bff1a1214cb2342dc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531e0e02dff26baf9c7d6f51fa994df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adbef206bb803b68fd1eb52bf3d1fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3898dceefb06d8f53e0d51540c0eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c4b655f69ef78cb5fc00523433464198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bee865cb910297e5e4821d4e4939cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9d85f611d19ddfb7ca3f18f9138b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766489d1c41a226b588dcdf7071aec30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f320aa2c18bef67b1372a133d6d01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a4dd134cb7af89cb7b9cfd5e6175b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf39cefa18c496ed8023158c363c479204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3758569e78a5386ae74d5871f0ec6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542bbaeba0fa06bd3b4b8f62440e2d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1ddfffe48fb530473d782d4c7f749207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a82dad65bc90ab1698eb1059d8d6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8053000af33648eb4ac4fd33e1105209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4fb40065f4e2703a4e3539051baf8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f408c5e6fad485be7fbbb17de315e26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51a5bf5bfd17beebbd646c53759c9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6693a577ef51710de5de3c60c8fba4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e37cce9be29f1fe4cda09534f312c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615515b9c5f2e99a93295b7bcee62bb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc0659162336f417f0dec4b3ebcf72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b62cf5653835dedbf201bf1031d4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7ddd049ad84ee0c899bcce66bcf3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad03c32b081898410fa0486712cb4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d4f4a8d9d34c75ce779ecb1104c03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb132a3ac4222b2a79c8fae6d56763221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837f05d132da6072a0f4fb86e29b90e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52e0cb328991d2477e5d01363fb191223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbace959fbda1cfe712d0be81696dee6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568c37a280956eed9ccc4b6bb815978225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332bbd2cae753d0b092ebfaad5a348c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5a7ceaeec7399e5070ed13d7a781e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8a89896a7f195dd6b2d0bfad728b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a5a7011840166e70255fdd3995e64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df09f08659268247b39e30d38330a4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d34e7e7031782d822eba15768669d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0151068d4709c4b641a37f48a4cd6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814c10fba5db75c8f2358439ce64b56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e69d8340beb73e883d278bfb0bea0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333a962c019e97cd04822cb9181e28a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bd578e21d31ecf0b34436956845b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b1ad5e1d50f63d6b3c5ec5a0c7de0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66645b8a2683f01c3449c6f424a4a83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79a4674557ddeddd40f7ebe9696e61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca05ab0820e4723b8a357c5a56728c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ac0e7554c510622948ddda852c820241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c713e8ea5c84ea5354abbd58204710242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f001c95561f56b42342d96b8ed4db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f0703fc30d7a0a918d99ada28f012244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3fb368205ded7b741396abffee845245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061119b51c6e0dd27e9c374306a1eed3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d515593ab4fde666014dd8909c2dbfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a4ba731db4427ea38877557c539de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40740fd649762ff7cf1b7297c8c6900249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7380b8334fad30005b6f55c38784f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fec263dcce9d3e0ae3944e372a0c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886574bea2957010a1d9a399047159e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d2ee7c02606ffc091e5df2d580fd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1014575c6b6a1d7fb2d22c91eef4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bf2fa448ee434bb50174f835e2562255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ff500c38ba63584e382f97205d37a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f941ba7dde9c746d59da5fbec4a3b5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6b8339e64738a37a8c33efb9dd2b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23290e10caef39420037a5214d55367e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ff8891985cee449bd9445bd169e0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071eab47cb0ed4a96895ccc517fd2a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c640d072c8fad057ca2a421a492313262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53c336c3c5639ba89138fb19d8c227263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24cea778ddf1304a31951fe2dba673264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139694b75cbc516d90b33ed625b9078a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b0da7a685a52f8aba3447ddd77279266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201d14de4cb35a53b2b555496d3aaf6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94013630d542f4c74f509e4fba9796268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231207bec9f9aae1b5c2909b3fd5027269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979153d4609a5056f44303738eae7a0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf32d73ba23cc718d324b9cf47b2ceb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece92102a26f82c4fd47d014a0121fd1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdec30cdde08c1d5a3a6b8e346177b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5759153f16d5690ec1970f6c99e32a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b763e1bfdfc2d8b4fca68670fe5edcc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2074e3209460df39ef90ec61d279aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e01747325bf33a1ecdaa8068676dc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701ea999326c00a848b0907f7d25ce4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140080f261a0cb6c0c13c7e345a215c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fd4df512c837b1dc4ad4eb49dc3a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f58cc27d8c369730eb3f85ecd421c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a49963de5338e3b6745bf4c885cf0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d7083a74c834387e4d2fd9b275449283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19af9687f1273447f65e8eb92528dd0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3d0273bc5ea1dfb15fb1b45576353285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdf5472eaf69797d2a3388016c1054286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ace00af3301dc5d0c2248f4209f65c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef6106337d1a77cfd2c26896a39e89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e161cdbce815dbbfd744a64aeda8e87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fd2d29d24e6329b4b3c1ece99627d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1cf62934304130fc372727fa65ad3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988bfbd075382d191bee9a643f3c0a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b698fb1cd1789111649325e8204fe0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40767397b0b566eca8ff9e7da8be6187294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac68c69b226f54d8c02a530b424b7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808035c7cc8384e332e1c8d18bd1776d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c858b2e064988817555d24673d668297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18799efb55e38c362a1fc974a7f6ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a6640c3ee60999647d9fc9ae707aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2db46ac434eed085663c5d81ee0172300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e089a070831878a15b620179ca0bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192030dd26be0eaf46a56040d1bbbb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be543bfde11eddc1960ec07189574e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ff081434124480b41e6c6f86ecccc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4f460fc2b353eb14c692ff7681fcb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167120a9e7696ebce50964a6653715b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0a2b79027405640daf2f5cd32f299307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b90096f5e1258c5828fbde724bf555308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f55111d6a6cf985b0abd9efbbf160309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c26840e86f78bb332e8843704c04c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e1e6847def5de7e6129a1cf92ef41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab51b4bf726094e0d24098c35c33a03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f923262518bb2f300b12e291c6263313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417e025e0e88bfb218a4a0ea906d985314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6fedc9dff51ac9744dedd1488d9f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb2b56d4ee26edba9ebebdf7339b5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883bf932e6ca93c53b219ea5065007d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a8d4e479ddd8ddccac757b53fba9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd74b50efb4ef90e6c3f5be1db9a98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e420907d9acc1dd70663c34bcd001320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ab3809eade280345895e406f12be8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc16d1c4511e4bbb13809d845f4149a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908c9ff8e463aecc399c2ff2f9240fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5119a4a9f3dea9c33bd33f527bc4b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63470b025dd327d93bed783d581c1b80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a5261ee86ddcbbd55b74ecec06225326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306a52c4ff544454f346b74db4326a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e724fb4434fe0d8c4d82c7283994b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8669afd4cffc6710b4dc509a40f9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f907e52bf249ef3b51d11914b35988330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f11554186e43b78f1cc9483ac3154331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851125090cd37304c65a1f7fcea399e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910c3706196a7521576a452b8b7afda333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723fe2c89e4764d76d6b82a18bccbf0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95059bdba08c5ec2db28834762482336335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1004584dbe25d8fa735d362e1d93b56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e442481b1decf5abb167ce6a70153337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601e5dc5a5658a08c0d32abef9a0616338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15ce20c34304b5ab3f9d4debe7c7c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78571dfc054dd30a0a0e6e7031c316c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce22a27329e17ee676887c38f8d1d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1485627a26ee24c9f29d8c1c8e05f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb74268313d5b02f46d3922928cbbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f377ff0afdcfa69cd906190dbd6df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4d94d1f9ef7f3716571c158056f5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dff262957edae61a42cdcc46b280a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a51b7d294eef5dcef024a934ff8af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3ca1bda0bf5c1a4b0be39f0382a56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3876645bc40a05ef63c599bdd4dd48f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf74c3aef4cf29e06bd3def44b9fc6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d74c9029364996404010ba807b0ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232b85362c2cbdba76b9265bb85930f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7471bd2eff4e7ae3456271128c79d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c4c012a7ed397014600e600ac5568354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b2506c78e0216f52b3d3eaa7cdef2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bddfe6fb6e245fc4241c2f5c1d983356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577bee73a3c06db5c1afd946601bb97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab18e7b12c86cada0efde8659226840358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be12b746cd2a6286ebb0258307ccccf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208e8dcf7d49f54c302a2ad33fa6211360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03641307cbed58ac9f23a2407a244f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f270e9e45f4e9345d49483a3816d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4777a40236f58d58cf667e636e2d885363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2c39c3189e99313a9e1cd1670d72a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a1a1f0cf4b62b56dd4edca90ade41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fad3cf02de8368e85657e326674be6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048e2e657ffbc2fe2c5f29aae247e52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d375a7a37ff1f2db5526ed6585a11b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d618b8cb608a06d937182f7f9eeaad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eb2aaa52233de7798dcee58bf7fd1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab155c85c81bc42b84c117c48e81f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde465142291265d5e81743e8a6d148372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f8561c43360c444058cd4f8c519f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e49c1eded13f5b383ec121f5be84c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b335483c35300a8835fbe15d91ac9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f036cd93cb2cbd3ebc590c9b2e963b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba900dddd773cba3b0d192e50fa1739377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c9013ffac9c8df84d8ed6992eb295378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e3aae65bad5ad7f16a57ad8db74ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b258ddc0e3c9bd75c27b5d923d057b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ff7dfbd66000b8af137b4030bb43a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1820ad3fe7677530bf7b4fd801ed61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229b8a76d7db30a074bfe665eb37a54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d18538611e4c1b2afae8a2e166ed2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f166a34a76fe2139f9d5a0ad31983385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94611156269f59fa65fd3c2f651543f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710061fc26a713d81bcb996ad1f06685387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69041a2470ef75d96dec30f9be3f3885388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5bfbba2f183d33d340f7fe59b88c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02b1e5f192d2a7662dfbe4904fbfa1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104fa5eadbec00052c8382bb6039596391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18759110fa724c232f60c550da97268e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe9eaa1a836f384303f2103f7b288e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bbf8c6ddfaade0ed2e4c3efd51735394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e79a2ccd889a3d447ae8fc5fa28344395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7062c064feeb49d99951fddced5f1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3825083b87c12adf7d40566aadd26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085bd84b4be1cc2d6e201c79e71702e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d14618000449eb3caa20781d9b17cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6ac5b19b2781f1ad44c4ef6994570400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359889783edc1c10eeb45948ef2b6db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a0805657beb1b6565030acdf1571f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cae9a0f3f807f97b23255fe0760fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881a007ff45127ab5cea19f2859fa34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464464707fc8232bdeb0e1f951d074a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98afbec542db527fb6c0862b2f2ff5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8a80370cc96c0bcdea0cb28d4b56d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589bfbb4f69e6e76b9c4b76f3ebb66d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe41bcde9e0031f07072a33271549d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d3b02e329e9e0be95ae3d0694fa6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe33a905d9c6d2f38c421522b04fe60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095a123de2756e091376d3d0f9d29ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78b0861f560a82e7328ee41dbc05c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d27d1c46421a57a9925b47462bcf1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa47a304d2e636fcd74db35d21c8c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3771d5ab91fc138672f55957dc19280416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7dc23a9e4ce1ac238cdf3534a226d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d2bde0f291b48b8825ee774bf46f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb983048e1789fac4f9a3cf438f71c52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db109d7ca803140be956a0b3acaaa241420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546464d5a976a3bc74bfe3f35efcca1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2161e87d8a30d847abd35d62c372064422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3fdbf1b222d56734c7917123f7f72423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68632c1898d173039f2b72c7dcf5a30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e308b1d7c916c7266a84efff200163425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fd9aeba36c429a59e4d70f3eb4bc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a01a6670784ab1320e448aa41dd8c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fbe9f20ed0a83e07d4408db77757f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221c1f6329cd66dc85edba8e256cc87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cac5043848e42f0012d2bfc13e3a75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c25e92b17a3b57d3095d9360f3a4de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fb614c6061591fce8a663bb53df7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f91c6d4e83696de2045cf7e384ff79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc872efec533221006f4c9c8bf9a466434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1552d7548a4907723463fab85325f93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073794a8aa226e729ab873ad916d98f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f80a3b1c121e0028bf86fa4d55e18e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7db4a05bf4c792c2d8b3b876defbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f63d959fa56b47c2fea276efe30072439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25ab0960633ab1047f08b2310ae769440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84928ef11b2bbbe144d90afda37bc476441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6074cb17703a8fde8244faad169b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c96c04dde0e86ae62720adace35c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3c70d89fa0ef91cc217098e373286444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f3453b48d6d8bd8ac001aeb664d11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac1984f9bf6c5a027daae74dcafe38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c41782418e97513ad12edec1dc7503447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2ed5f3721d9bc79376b1903497cc7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54a47954ef950b471d2f338cd59d0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7418928082a2b9391fc4679fd2c31d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6187881b50457d5ca9a008ae008191451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5712555ff52179461329852dfcbe29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389776d004dc637deae1785074b6e4a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf74f9f32b399cda6fedb68247eee0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac1ee7196f5d9f94fb76e887aa593a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaac002579a27745177731789a0de3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2af6747cadba0976a5489814b437f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96428c4d1dfc98a59f3f04b564ae75458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bb95c2eb99b6cade69aaa1d133173459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a2311138954d8c5fa76b3ad2dadd9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afdbb4b386263d14ea2519f4e8fb84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a3114242ccf13ed7051692f32911f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ea99bf1d2fe8f49e5981cb3aba0a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb762204f1956240312409af50bb5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb96690b0fe321cc3f3d17d991bb57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949bd452aa5987333e2dbafb1048483466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2966e632aa25ec2af174e826999258467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcd8ea537057b4c7496fa4dc75f2f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b8ab0d27d844b65711cc3401bdd7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbe172e9821a3643ec91573671dae4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a12af80d2ac281bacd4f908be3f3a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55450f993298f9616bba4e83d19a4a72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a7d780686ae7f98caa16bb45af129473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea69232be1aefecd12a868963d93b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ba37e4ee323b6524b177706424aa0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6b98a87be4c8d6152f1301cef3de7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d598a9cdf06be29f299cee19bce378d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27154b79dd0a6c887903e0f90fbc9db2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bf677d0f05ffa6defdf159e5a4830479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82aab1c988ed6c1b7bd86fe01a9e73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d24ca9e7666f4279aab477d609de5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e87aed6876e29a6308313ac325e5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5e76d361f045ed868dfc1174e2505483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131d6829ae80e1c9f7ea28eba857bb5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166c2c9eab81313c424d32c14bf8116485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc1b40fad25b5737ebcd0954477c08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae9d97e7d692895c4b712ff54860eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53236e63bc2c67ceda3a7af9dd85c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3656615c5b76c22c5f179569f38e40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635dc124c33ccdd08b135cf0e5d0abb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e308483a1c8e476476cae8e97fe43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cfbf2930a76e9aad4c0659c7f61a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af0c5f47fe77509347ecfae7b83a22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9348dc89c5a72002a45d613694697494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af735f546ff6d0f5d761f878f2b93e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4b33cc43d6d96e8d716ecf8b1e10f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd2ad3d1517c937b817a7439d4cb64497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655c8340e3a286278786f4f90650771498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12b5ec39695915f5b7f0c89b4e64ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd017cab7e4d4bf13b79dbe9c839f014500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a7c2aaaa77b332a6b89488505ce4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e3142db0a51ccf9c43505c0d5e565502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9e98dddbbe18a0421d254d5c4894d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e763f49434b1d9b9f725d653eb41a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70befc034ccf2f9efc1e13757a5fe9c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c461b8351c169172d7efef663445f4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c08ab7e75f3d5c76af0544d1be04b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58e86c1ab9c12e07f06443748c5b12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3909b70c0f85306a59e8bfd5c1d27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34eec6eefc5f23923179d7b0d2e323510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ddef11a1896415246d20392e4994e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400e6bcc034c2f22cd07cb3205d2a01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f681cfbb26d14b3f2a29bd28b15068513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41a225a8d7e6fe27499502a623c2ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a34a3d35dbd7faae5c7ad4b79005f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3c7e22fabea307d400755da70164b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e043db177c948171ea374a1c4803139517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f53f2af36dd25bf86b11515561cac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcdd2ab92a99b6b3d5983919200c53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383c1b8894df8ea962ac5520b47dfd2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eb32e77871e154a1f9c4c216a4f68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62a36c58d3eb6f7fc5ebd1084074f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711fa5d5f8af7b88099c94ca55b5660523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186f6d65fba180515614253407ce2db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a70d0ec6624ec3434f73468e6acb3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a70db6049265943884f47853e84990526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ee834d78db9f7b3cb947a02ee4c00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94f8bb5f1ab2b270274276f4710320528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde9708d7e11cf4dbbb3e55b5086bb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895f7dc15049d5496574426fc299808530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412b63cf8a62b7ac38b6eefb8cf6af1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecf01fa749d039cce2237685b690d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1532f72fb753c9230cffd2721e63ebc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7f8771e2d3467d30edcb799bb10d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6282b4b2511d1602c464b2c9d7a8395535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef601fd9e3a072f9efcd565041bfd120536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0d9c00a635173cffb40e9d146bb07537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab4510c4d233e71279cdfe9cdce632538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4a9433ddbe3fd1d73f2a2040fff62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21266fb7e6ae9af94aaf267ba216046f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45640072fd14f611b77b352d8dbc488541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ebf4f282f95b7953a85896180a788542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1a8f1c0a21b4edb64967f3da414fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33d1aef21b342b1234341f5420d01f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42444103282d9daf54fd53b215aa23a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb473590400dab1244f653d5ac79a678546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb27cc6a80aaf1247bfa38dc13aab0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea171964260912caef3658e37a7d28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f07a354b2b9404f1cb1f55cc9d7dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917af0f9419a80f96000d9aff4c278f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70531f20d52e0e9d7d42ee168c2415551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de632fed70eba1ab9a75ae91ac14655f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96986514bdeee3d2d5608e84558c613553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e400fc77651e753c6d0bc7d579ac31f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa453a59ce0792a10c031878123c46c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7298a75ec42f2f0b70e7b46f7b1f2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad252e5c1de78b457ea0e12de25cea8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcbe914a5a560b58197fa2a996caa2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5a2b14246b27d1cdbccfd8ff9d3f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be84283524eedeb9a08562e892f7d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5568ca7e6447edfb5dbcaf8c143c61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4b3f131f7253617bbbe3f036ad521562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4dc10b0fb90ca584cf3bb75a94f2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e195c0e3719ab5e4c5672107a69cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7746b3df42b4a6ce948456ec69bec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e183bcb6095eb1199486c8e90d3a73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a879224b0f138cfdfd39c7db1a59051567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cd36740cae06c820ded50c221db6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c737fcdabe527e9b84f88d614eb29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c9203bb47345143f433cb67cfeb2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0a1d63b9994aa787efb3204e025a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473f65b0f5a2d25ab2fb3f5f9e2af08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf831f4aa79d4488ab4a498728957a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a509738587632a509aada49d64a6763574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68f8260eb7a00a6a71e6542a28b4e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec933638e0f47737e67507a1dc4c98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c14ed43fb7d395b19df3bf12c1d0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684d393d534e8c06f27cf55e877340a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6430a4eb53fd6f29c271efd8fe3ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b98eef374ed9d023f854950a5c0f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230a2a8a5053c3f9330059ab4c54443581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b94934c7178f7d8e570c2578897fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19cfcfd8bf9ed2c18f6ee4bde5ff2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa71fe22a072a1e1505ad8eb30e496584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2d52e1ae74b11194dd5f799a7a644585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363790fba8b174350da4663e9552dad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841e13067854f0931c828721647dc73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf93e40f1e5c2acc8d3540940e823ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f397aeb490edf0dd27cdcad684d2de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef7b2101dd68ee9a8baee4947280e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fab7fafb9197fe6d4f31882513a8b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e1de3442153fba6ba3e0a50c23fd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fe4466f852c79e13bf8fe6777c983593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709b679acd21faa38e0b0a9b115ef31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840efb3a6e81c4bad0461b2f3518e1b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de92e468e2ab2c41fe22e5447738321596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933c3446e73581d43c408422a5c895a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31710fd805ac5f091eebddcc0bd24155598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df4b2f32871442d6fe113923d4f558599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10a096ef65aee9e46426631f48ec9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab70bb821c33d365fd4a7deb68ffe4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ff58e1a99018a44515b098c4abbd3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3371d6ce343fd3f20284f8e779e56d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc842241b3c15ab5551e773f41c6aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b501443c7c7fc22de6b3fe955ed56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18379065886d6b37d42961b34f6aee18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498b7d1a4a76ccd3bd6ff06387ccd3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bd57f7549a74e648446c11985002e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04b38d8ee771303e9ea32d4eb30bdf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3037ac86dc551d7ad6def9848128a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7417b2f2816b33b30901d95365bef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15d6eb7d66ed10623b8e69e098b068612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57d337cd17e93628830fc4f7cff317613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf8fa5fe3b306c836500de1d9047b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a0bc62d9d9af08439b2e27e2c81af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e4b3ba0d3c7b7a2db0f4d152c5645616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21347bd3c140968ff4eb7094dc283a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e148d46067bd1e81db0a91d8d0b826618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508e34b5fa9c1984834bfa4e3949c9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e91315b48cefe855cb26611ab754a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663ac9a4e519e97d7e882e1351147d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27128e7980eae76cf2d9435eca809fca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ebeaeae0667fb1540048cd4e5d450623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052756b7904989b16dc303dfd1c9d199624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1f1be77303fe456f80be3b74986fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eece3e9d2bc35b4c0016120aa1aa8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67240672243cc034e0dd622a510df74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2743d047952637afbdf9cc1dac197a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c115870d43ab3dfc4039f2f111db1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70ba0fdc545e7e83133589c0a1a9e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac360542b97c513466c189a9051a408e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6079c1829c0951de2d051ce0b9c012a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea9a90951098d48014fade3dce3bd1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80058d3820d8764efd01fbb40eda5c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa515e2707c6202247cfa4e9386785635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4baee371e17812817199b8bf676f8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e5bac772ccc525c466824aff9aea4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3d0dcdf53c4f70e3429d7986f0c56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918453ea21b436b64eab8b7b97f5dd9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9525665479d062dd3beff1913371e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be216fde08637178242b9176b58d721641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c728a3513b36e1775b29cedaeb1b35642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe141370d39b2bdfa8dd54e2c2f9b0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a9af04ae3e747244096f04c2aae6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950cf5432f5c6da78cd89abe6e0bfae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8525dc4ddfc29f5a3b48529f72df15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca295df43680c624dab3139a4ff7ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a43298b25456a9a3f1b03c826a1d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68617cf58f63eeb8b7580fff6b22621649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0621b11e4b7d1b601b73ac2660d07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7751becbf6f2d308e8185a23a2432651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4399a2839eeec5c08b52f8d15d11c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e34f311bb7fc2530f361e19d88bcc5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355af22863fc4550bd25ff914f3098a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ee9b88a6093c0cd19aeec6a3714d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030880177a443dbdaf5a2fab6c4864bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de398ed827d597abb6974e40cfa23463657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e5064c3319fae64e8cbcdcb353954658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e22ed8e6f048740e515529f5c122c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f31d18ef61dfe82e3045784870e08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab54de059d442ba0c1a3f5da728bca4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42612e351b85a00671178ec6211e0ad4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9434c700efaea15b6e242c1ecb53b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d115772a9b69a6b76507a8b0dcfbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e71282880db80bab518f62a9f6945665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5b6d47aec60a8dcdde6c64963e8f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4c75dfd05f07d0fbdcdc7011e00a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53e6b8d64d81969cf2516783957e91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c37189b884d337d15409d1cbd6ad3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559279929b8dd747e5aae2c741aae46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15915a0be0a9782609f4ccb7dafdc6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d013677b532a28875680cf5049cc9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e17bc0806e92bf580f9846b56daa19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333a5fe068f6517a11c99c374aefa9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0c9cd548bd43b062ad6717e41c927675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaab99ad66fb8c30c0f50d88171506f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8f86734e846a19b57cb1cf7f71722677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c571ff51b7ab320289edc55c7a154678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b4f59a6fa90f618ab2818340d7fd3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6986e20efb462fffd42774f484714680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135ecc7f5724320c9c93b61cc1d834f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49427a267d0aec92617c465275bf73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded46d4d2c44621be83c58dccae48cf2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfa013b284e2e15ad9c4284427f8e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7bc647fab163801f98280d34fa159685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166e11deacd403747cd9180a9e51244686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd81137371a5e4d896d8ad795ccad35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3e7386217588e684f33764defd847688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96066b5e844d6295a1372c6387d4324689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04a24817d0c4068e6b8c49f80b07be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a4ced75439021bed34528e50f59a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83cda9d065d75dd23f1c748d7aea4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef8852480e55a1da2f3db978b862e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c728446dc08c62cfa9ba77174786a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3273f088ca45eeb2548ad6f933c9b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bb591f4428353de7a281c2b1776a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7fa7a1e9f09c1a979e5d42b7b6445697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039de932f42c9d77a0bd9a84bc44041c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cccbfbbaeb69ab319a18817932a419699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dfd6a1fa767d139ae2fb0e4e4ce36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349063927f0ebd03f77edc2c7e245c3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b1185c29334b1b1e26ef57b3170d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03f4d9cd32478073d1c7a6f35d4df9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8d5b3c1e0cd46f3658f8651432bfa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07227e4839079985cebd7a875ff0f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec8ff01b5a001843bbab3a67b7b23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ca54acf3eec30b21e2efa8c58db9e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559d75f7a41f9f8fe5984477ee5f09f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b747f71099e1c4987a1219ca9bb591709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd4a692211d8807c508345281144ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480d3975ea1957d18ebdcc0abeff98d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b67ee4a1828125b87687231a71c0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850ba77a1fe93672212cabc5bbe2fc3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150d28ac7ebbd7546e734a722811ce9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b98f2de0958516549063fec6e22c09715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34773e120aa1543021c42f9c4f71971f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ac60937a08ed6ab3c436233409002717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd30a8953df7771789a36227eec466d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fe311e2867ded53e151b92d708865719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f89065377b92bfb133525ac6ed80b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc867871258a6efa8ab874708d04f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897470600e80f72e7a0da27a3211215722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cddc40564c5797f4f29aa8a08c741723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d443e1a702b02fb84face10ae553f04724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb246b3e772451e81648acf09ebf19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0f239a02af8b78673b71fba6986e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fad7199f4426d368dc1f071fde845c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee538faaa4b38b8ff750a4de08b8dced728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3b5aaf91083546df36d0ea0f4f1e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffddb397bda95a02838992012e7ce94730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96392625c4367672c079d9444f6cdf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228ce881e5ef9e47e7fd9db26b981c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f635e3a497c1047f4ea27817d8a87733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb77302f9061711824c6838b1a470d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe75e9f8459b9c794f1ed50e726915735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed8d69bbc3a01520c15cb5dca2a606736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9f354bd41b73dcf6a4a5a6c572ea0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f35554050f5e4d391330448f92f5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1895fdd1d87959bfd584f58858a303739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbf54c4cf4fdde2cd5b46233f58957740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d47c294c719b0c22121dab1572b7d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d36158ec871406ebcec4f76f73ea6a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb181bd25e1ad056a2eb93bf8d2489b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090402a949ae50335ac033172d758b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7464328dd64f3d7b9698b2f626ece2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40e3047e26f0e8c016a3f0be784c00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b658615d9440fa03369d0072a474f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d3b03da5b30b37b82e1b687b3b506748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cefc4ed44df351ead6547d2c334a76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdf82d7740f99069ba8bdaeea15d85750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ced03ab17073466c003cb4a3213a8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76aa9ca79ec468e3493f37198440bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57ec9a1747120edd2203b9a956c9a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385445df4ad324928a6cabfced1b8bcf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf19d68571184d8b50091b0ff1be01f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f1157b6a6a929d584e239ebee2318756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e216e1d59d4d555b3263a676a70711757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2806f34b6aa8bfa0e9517a777eb5e16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb03e185a95e5dd6ac2bca71d73455759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055e1872f31e56d2302e3b577501fe2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c593cab5afd7fde61f6ca7717c1538761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a71433b014eebc85d501456d8baec6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef383776313f00caa3f728ae938050763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82f2acbd77b34a5e0a9062fa64f52b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19631b7ab2120d58e2ff2228545739c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3db81687c0542c624ad79f2bfd6de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e89698ff3eed899b20671439ae2db7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3513fa78b9a2aa28051a6330db07b3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9d7d10fe302167ccc4b79805514c0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b67ad9c70dbd08a7cda54bf9ad8a1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17806c859aa9ed93070cc28a3db514771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f19124fdf2d0941e7f7455d8ed2852772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0e536da05a5fa4b7ff4e5817ef604773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6c2e3577084c798fc887572026398774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc074b3d18424b655cd278df866e38c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7a5cbc404328b81f21e478a6274d7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391ccf29a8467876d79280d81d7d7f8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77604b4aa83d7a6aec997e8d79082fb1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fa28b8f8b2a1f802d5ca6b9cc7f10779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f6db062da3cbe8d7d278cf1bac949780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dd466ce15e3d16fa499f070ef09e4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7d7e6eabdac79e38c73713c02f59f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241eb4406031825cb4750fd3b874837783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da3fab8e399e7abcf2cc8145ca65f2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d1d70e582608d970e96629b93839785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eb5b7d49fc2b076664d4906c6e8e9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd227c64d153da67f5fa1de08fd2246787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44a05223287194a5d46b90f15c95bc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d2ff4b30fe7bc33c359c2b81597c8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2bb24530c68e8d2da3c05688cea3d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43410fa286122650722b02617091e0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fa364e6720c2cae527588668162d6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3eb38e5f4ae78ceeae07abc341b04793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23d0a23cb4af68f48825daa7a6f704794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7457a283b0b874d9031cdbfedebdd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74a8cb496e31e65ed385fb04d94ef8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2e4247e6c4afb2bd9ce3a596b62fe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b607ff62c0645d794508a0689e7cc6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2571d0da0a509df5dbf0941a4dd8e2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bb690a0026d2d0ccabdc3762c8f6b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6005d289353c22d6d4feccbfbaa999b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440550654f0d394a365d421808d6211802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6df9000b8f9e1b50d7aeaa8ecfda8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd890df5e2c1751dc4c5c4c50c4c40804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa456a2d78e43d8c54ff3a51e9a71441805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c70ebfbe0292e2a72de3bd6ff55c9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c801da1abef8990368329c18a840720807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0ffddb5cccf2ba285118ad931d156808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175dbbca6b88870aef277931600ff39809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3558703c7208d3f221948bb32e8087810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33be095a7d2f28db085093a3c62f69811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560e65930db571c63bdfc01ca847f66812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fd1bbe6eb14c2c0aa76c3fcd98454813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4d1b656d4754beca4e15c119ffd9c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19092232d297a97afb562992484b7381815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154521d6913f2d7661dcdcf0b3a64b8d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350b3f253a708acdc853625807f5222817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a66a74c5bdd7f686d970e37d2243bf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa948651612adcc646152d27dd601c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172477f77ecff0ab13dc2b7a1f9d353820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfe9437043a46d06a6007eeb8fc07e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cf2d32cfb2fe15237e421a6be1e0b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47507db96858fdeae700018df67b719823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f874229c0d0b3194130c4b4d8bc79824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c590a21ada8d27c80085ac33749809825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dded1240e1f51b3a1bf6ac02754f6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa025eeb1f30ee495c7401b92b42e5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10c33d957e3bf22076277246f266a8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bb5674db1943d9614c254018cb28b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e64bd45682aac7608c0909e682ab8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba303cab6d661c5550972dfdef0c4812831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8784622f7802cdee977ca47e83d49832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a20e754c217a965efd91ddce39deb7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46bcfc7142e2d22e6369d162b1d2fa834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8bbe50499f2272d205413022d39d6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5e8c1a0e4c92f46e063f38757d7aa836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221add719a471903b7b306e6ada2d8b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ee0dd70c28f01b5e02ce78981a2a3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558147b3c02451afd91d152be5cdcf7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f990318c06dac349ddd672fd959d1b2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209083bc90219fc2380ac8fee40330e5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d001acd63f1ac22f44788bbfdf2777e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f7c68f49a36e088699310a2c7b681843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b29edde837fc60d40950abcd707e6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0b0c36ca13db6ca59642e8a71f688845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4160262f02a0d02f908871aeb0865a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358e4fe54e4a1a7ad02479ef71757a6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9851eaa86bc8029e8a4e3596088aa0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c462463302fcd394d42c2a0869cb4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7d63adc9be3f4c8f27fcf2fab06dd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d1768a0c2017fab08efacf5714e08851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c0ccfa5f23ef13d5788f4e0218058852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce2f2a3871c7e138f8bfb073508d77853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761412a189550917c43400ea658db43854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3e2590311eab8a67f952ae5f56927855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f22cda39c24dfb4579278e1aba732856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d60053fa4b1ce37f00cbf9376f325857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41791c836bf8673637ac05739ae0564858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589eb07ec49e729350b9acf0073287d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94016be563e690ffe71928e036cec3ca860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28738847fa475c7f0aacdeda1d67702861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88818d745873389a0e4b731a8e599d0c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfe66c69c6e40e29ccfb1742e3988c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81674280d6c192fa265b365a1dfd35864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b707e0aec43d1d572091583849109f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eb6c1390f6da106932906e768e002866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7222418b379e3defd80201dd54662867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6df6c1c3d6132a1f3def027af22a9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fd40e3faf6344eae336d00d2f0747869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a36bf855c8393c158ba5dabbaa27a4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7ef347192bf22379699523c068fa1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6e0e674c3e8506583a47750532573872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac74248d124531fa176216a6cc78a9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b21fb91c899a0e462b1fd71f9aeae874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e43d5078f281ff35b91ddfefce7cfb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960b0e95be39b761e3b23e0c7d2c1c6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd54d35712d009a9565022c40d118b0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63010917b3729bf9c01e2242ad8c5a6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e86a9709a0a8e80cf0cc8694440a52879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab79791684ae42c2f3a5896d0b60d9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429ffadf8d2a68c7c9d07654d329f49881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fe80425b8029e7ecfd4329de6c7f4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59dab6dd81f7432344b1e3c597eebd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fafee9ce6b0e75c860953cd5b8bcb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb9400add2c6f3c6527a013daa3415885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f286899fb395a59bbe7af84ddcfb9c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220f59f3522f67ed4a58f73a0d81af4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eaf4ad61b38e8cd458ac5b684e064888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e21597a6d8f7415dd7b886b533556889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28e2cdeb7a1c90ee5104bcc7fe5500890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226c2a28a8e70d31a84c99941cdc95e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179e82e349d3a546b322e58e643ccf7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f380cbc4530cd92998a6cb1bfeeb64893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc72288709007275959a5a37db02f8f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3b6e938b4c3d73a9603dcc37e55bb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06484f5862b948d062f1ce917866ff91896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3a80f556e4f39df215108c4f68edf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d87eddd574cd885597179c740be45898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059c6b70a4f7c8758d94689f62f4dc7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae5d31fd368a194b2fb78f95350173900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867ca90ae1aa823a44471c0906568a1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb12736c4eb996a666fae97d6eab10902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3219278b13df973bff582041d67da903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990fde533d19f758f92ad285c819bdd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cfbec06994464435b4d94dda664bb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334c0b8eab99c073266b7475f4e36c8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec51ab90e49c8c08123afd93133b3e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408afb176cdb37ce0615f92314b4d04b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d34db172d35bd79e9758040a51974909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d100d5af1ffa9d34e4d1a3810441b13910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3729b921002a37214c7fc317fa8982a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971080d9db4c666d099ef40d52fb280912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68f65b0b53f57eb3cbd48e1c98854b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988f5f5d458aa25f33d40ca140dac97914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f77d74b990976c065b24a95d262ed5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d641dc3d2ee896cb296b92f17c59ec916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b010c59647cef3855de39c3a3a6d3c9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eba520974039570aef7314dfe8500a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15ae0c9858b04f78a162f3f041e2b3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfdc351d9f60eccf5450704127e67a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee5d5fd56c990946487c68e8247b3b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5b7b85612c67cdcc3155612585169922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0faf7825dd2135ad6f1314d67ff0a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124a89641640c9dd195ec4852706c82924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219b4a0f5db2cedc450706421aefeee925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a90b428a6c2e8f4c09d622f381dc80926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad249a1809a5452ca72e1430d34e246927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedd2d34b63e0c20489c31d731cbb3f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dab0e2d08634d5a7c641ac4f9e75d6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08629e9ee3ef8a9653c912ab4b805d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b601e8feb60866cef8e0ddd79d1cf931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920d9f0368a93aefa9eb3b365df9d54932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b561f9bb2c6d7c4c446a450aa182f7d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c0edda974bed500f714f9c6cc6970934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448110d8266d4d53b7a50dbadd938d42935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98798bd44589ab449942a1abd18e7c1f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60018c07284fd154ca56661e8b13f561937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19597e6f652116cd8b1c4b7670a87e3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ed501d097cf9532d62a3171f153cd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a55390eabc4fc2580eaeebe814896940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea0bb77692eef2624f12fcf2e692fd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6090b87daafcdd0ba40890537eab55942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96ca5ee7e1b98d29ae7eb834f11c1d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d8a144758e5e79d10a9a43e128b67944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520feb4e4af2d1e3c30ddcc18e5e2be3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4574245502fa47185ac7314d2be30946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ff5bc3895906930df1df13a9b309f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f09252015282b85d117c05c5f1750e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52584564412126bd3a836dc61d488942949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e034cb9ac3fa65e060939e9056ce72950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1f0545897468e1fb91466fa93bd08951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e96020230435ff257b4507d053852952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067440c2c171b85bbd71b8facf880740953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70375822c58a761c873ac4a3407073f0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d494ae4b9956b48669baea62bc3cc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedc9089fbefff7908162979c95112e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3e1a1abea4524be047b7bde0d9ce3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308033fb6491c3a63b8550c5474ee0a5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bfc83a71bdd3ba3d5e5fcdfbcadb2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b60d1771e3469d45b046eb6dc7fe7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23546eba86b459e8a2205b82ecb570c2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620dee3528b2541f2d213622046634f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b35bd0fcd029f8114bae5f4ac5905963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2461290238115adbfd2df70496307964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e943accaaca0ce098332822b43e0beb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d368dffaa5dea1b3f6e39954be460966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6cdf1ee149c23c43b15e04da281d9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e3bfc3bc3de69b8f2dfc90bcbaaee968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc960251cfefdec341039738261a5f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fc1f0449f2dbef1e13b9c03946ab5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87699f39ceee5ba501dc72a4fdbbb76971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfec1f7893257b79ec36e3564e6e335972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a704e08afd7107613eabe3da4a07642973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a11219ae19f1443056e72768fab54a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949219acc67cfe578abc5453eb4b87d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe7cda45de381f64d5db88ee1e2595976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762690f5ea6df5ae8e1ea658d67cabd5977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4caa3a5ef9d66625af8be5e039ee706978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495d0554b3ebda78d32bd47312e2141979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd58bf18b1acc9166c9ce6944ab12b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079c105a28c7b9da720279fa7dd08b0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fa4ce71eda8477e2c36671582d0a4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bed11c39df65a0146218567cfd419e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a079dc545a8b484d266fb2e2657e35984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cc20e565df3c81a36506512ff7f80985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b98f3eeec4a5b5b1037d0c4ba3e0a6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12288e7cc11cfc544acf50fc193c2b3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9774cfd6507cb2dcdaa3ab0e329dd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df8e9a18eda937b0f28b9fc3632f83989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3106325aa452a052ce7f00642382db990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d54c86ba240a9985cae72bf6edc93991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67991b927722817ff1554aafa6a8a5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd99bd15d57ad814b44cefb94df4ea993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b38b9a3ab4de3c785ce485e4905b7e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f09b4593ad3a508668b7439ac521dd995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7d0e0eb38ec581d6d9bddbd38ebdb996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638bd34d96b7416473251ec002fed5a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>