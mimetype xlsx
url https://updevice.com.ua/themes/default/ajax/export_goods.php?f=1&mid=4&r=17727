--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8e753280eecb9bbdaffb131127aef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fc6f149d890b4a695b46e39d46d5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e11903fc58bd70075944613a96b103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31e13df90251b5b7137c8dd07f0aa34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc1a2fff6448820d332748a802a35e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd98d8107fa9c483ed895e8ba8e4e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a6d05e10b019eedd18aac609791da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18167f876d7476758705134a5e09f33b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41a44b6324165e0f81f08e4cb906819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878de8583ba9ed8dca600f12771e55b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b751b1709a640447ac0ec30f0c4e1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da07460a7588daa63008c7ba908003912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ceb4b0103bdee6ae4676b32c416aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2b6b24f9d0c532a98b981f737e93214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8bd14ba99e995d762b1952729382a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3a70c8aaad06343d951f568919d6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8df6360a184d7bb4687a8fbb135f4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d966699d3af6704cf7472e84c2ba60518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16854dd94a552063a392148b073e589619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16199b0d6d96cd00a078799c033b15620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96c031f81b176806e462c062dab49221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb7cb2dac6672456f6d20111182b6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780f45758b771451160a2fe61e0c05623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accc351d641275a041b2fbe61663abe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39aa3d0721a20d63bb5e48cf8fda1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e3f4c5493dc027c0ad4dc8686eac326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216e18abf067f4245c716d5bbe80fa727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834cde650f43e71096d9771c72b3e7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75992457bbce1680f5243a2e13c4b3af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f622abe39e108cb72cfa6e7b6d2ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4427368ba9128cac9edaf89d777c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be6eb8c692d4592c06e5e8c2903a6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d934fa5a4882a4a632d16ba3384e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382a7780805cf0cb1043debe121184834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f426ed26489273bbb8ad8f8c82e65ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff30cba42bbfd3d129e9d8c727b938136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fbbf9bbb91c5a58aca60d4cccfe3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb2718550f7b8bcbd3e008ef4430538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deae64079fd48d4b7c624bafea29e5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1e23a5e60fe94fa84d5898ed29cda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2e4fc51330deccfca75ea03bdfb8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e293942bd5e14dd4d61fde8ebe3499f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f010c446e1fe4bfe390b55e3952a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87085a6caf4627002684a02ec3130544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9eab5c6fb4057c70e65f902bfb47845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b9e405ce4241dbeb2981c343afceb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0385c32b5e605a7da085c9ff6954f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab17c32275cae8bdc0dfefe83394b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c142b90bd8b191c3367c8ad3a9c1c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60ea986ff1a284dce75c8f7ebcaa7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a2405f9408104be8983fd065b95bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29e5254e52064445e018882c6960af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e5ace5c8f9abe9e27a79b177ee09753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a94598a477a18e0e4cb7ceae09fc6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002509ce12192f6b11a1928a32f74e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71237626542d17c812cec4b09b875856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016aae76c1a41526cbb3aafcffaea4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a82d38b63c9fc810d39a741572d6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dd8854375ec978f33e91c5c840ee159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9da855a2db205de22536468d262cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe967c35f1d5d4519726000c4130db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa5dba2d35d0f1a417764ce105523a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87a9c7473965b7fc43919f6b924b3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe83cc12b5c011b0f07e7b8940271064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62b10ff64dd694350e8b16e37a8ddd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f27024d19d521fc8e5424f2b72e5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3c6615abb67fe641fb815faf6fc1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67fbc9b418986b4afd18cfb202b78568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2780b96046af6e1e0b189c7c553ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae0be97ef9414417a09b66c44a9ae470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70b09e18fa7dafc50b27c2c9b1718471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aca1d14d1f20e2cca6b026a5f362f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f3762ec1a58819df5f917911b446e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a6384871413b9ab2819b2bb1a279b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff402128747d1f32b18a678bc3e40875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69d77a0f956ae64700a751fcf1b07776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0821192915670e60a839a73f1d62ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf2b2ca9857a45bc6b57c68fcfc94a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f943aba8808d51900fcdbc58aa530e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cb08838f4fccc589d1351abd8d17d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18d94b1c7f44463beda44cffe3638081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed88bf01b39e22004519f7dffd1a5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d903925bf14fff229170907d472a22f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2bde02ec7036900ee4c3ff73c737084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b808e02395b93f57b4c54025b5a3c0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab052bbbd038da51c9922e18fd814886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36300670f702b451f2d54b0cad7bf187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae4b57ac28f15ae7e1576299b48c7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a162f2f545574584df2241f0a6fc4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf767c1e3951564a7c5a42a3575437d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ea74bc431760dc5d1cf1dad18bf5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a0bb9ecca8fe96dcd95f60ed07af292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df793d507ff46c3197adb4efc21e7c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f33bb58a30076dd7c3a609705b20594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a191bbbb559ee730f354cd0aaeaa9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904a9ffc4dbf837bf574838bae1d3f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0948992e4740a729a92b45309858fe297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228edbc761a59ff534256f3862a5e2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a4206c6a4f6b1c105350cac0df82f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a714895b3689e393003147693f6974100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eab68d317ef06d49b51d4c6cb8621a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9403cfb5659446a23ed05e38ede218102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f143d0408d924d6106431501be17cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acaeccd9184591aad586c22640a1e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c72e53b666a3f61e1203d6a9d2a25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dccd04e427d5a2fad7dab896db99ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35347e3143719a0a51cd03d2ca8f599b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02db83d932a5718a7c5a62304715f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf2316029046b410a0a3a4efc864f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9074b211a2c0bd47b2a8456fea4c26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420223ac7a3809e91880e075823ac16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d305a1a25c8298cd4ec61f0103fdf4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c333a177a80190f26a45292f3029fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adf89a0eb5bf3e925c7a698977f845114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77652b9a378e2044d412c1c1de3223e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbbe5b55d127657da7e80399442f92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f730da7660d172de9ae573c02af5b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e429aa49cb067f02bfcd9d20acd8ea5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36083edb9d4fa6cf7002badc80786c87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf59971c617adf1c12cd83f8181a75b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486685c415b48c928a44449d44f479f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8b8f539f7a8e8de72980e8d07881d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceb3f36c265408b616060ee0879175123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c9912f2151c7e84e8c9057bcc5275124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadf11cdcdc14766902269006ccd5a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc595652b5e2e39b0cdaacd5d24d4051126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e9323586992193c80e5a70ee1eda8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526da088d21005ee89896475ff1d6a07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903157924f052fbd2998d58d70332c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6163d6b58e0d167356fc661883fe6f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f33926142797f589daff0c9ae2a1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f2d5d8a18f37c281347bc175941b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534e689019f4cd7e146b4cab4772920133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e06b217dcac358a6c3e7922727ffee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02003426daa43ca20f796e39079cb61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43362fe5ef679acb73abe6537d55db9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab3fb834a45f79a28b2bf2a05ddf64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f1634cde3f5c1f8e84680ed244588138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2455afa54d938084bab6a57fd5bb31a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c454d2e206683b15003bd1b98121764140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36626a909e3c7a8c98fe996982e8f483141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25142de8ebc1abf613400ec132ebb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442a4486799451ca0e2f1415ce94bb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472351729398fe0b252a24d142fb01ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31caa1bc5f47812bc8a59f5b25c623145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4079d237fef993f2dc4c92d2a689e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd8c452c14ee7741abc28761fa5fec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87d3c1401de477a81e158a74f653be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ed98a93b7c35c681049dbce7c0ffb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a8daeac6b4b82e5121f6a6db310b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b641cc75f57fd3880417ab1ba3138151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde6768f63460149cfe6f388e8ad66e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b7c835514d29db2ab426b028cfe4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a87bf5bdc79af0514629f59403c00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82876f42b8a23fa167236843c17971155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946e2cadde72f5e036d2f7c8a222aa1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0514e58d971c285c97bfd55cb6b25ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1436c77ae4790da779b3990ebb50b0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4fa2cba733899a807bc4defd1adb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7a147e02d45ea49e01245d42c6cf2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572d2ad06854f42e280b9e74a061c31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ce1651ba7ccbb1ebb99208990d7fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424a61388f4ad02598bad59e6011d50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba160d9c6f2c0ede94a0b665cad3ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a954846c3246790abbc2326946291ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de89ed0435d7b99a4e1c0ce8fdadfa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034a9f293cfc7ebd72ac16781aa965b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dea310eb06604e11fa38f6342d626168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606236168397b8b2b409bb1a9f6bed2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43267a65162f52d151a6818145768d0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5638375f99728f9768c96607c3329171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17397710dbb694985756262d172456e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5bee8f3b21f5f4a66da9f8938e09c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ad89d5afbcab4477afa97e53c6cec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02b0acd7e4a555e1823d2d388d9ed3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835225d501ee3b9687fbaf681ff480e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563133fac72b338ca1bf7ffb4f6cf282177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55126a39d4f50c6ae0673702cf136c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbe1aa7c7782050018be9c54e4fb86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008551a7ee4aa657426776891f1da5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b595aaf1772d1df19f73b6ccc6b2eaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833acd2d6ec7237df1e0414197aa30e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7ed7761e4fad3eee46854bfafa4d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2c2671cb583333b79671234647c4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8986d3ced2632a53412243bc66028fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a98f787a5da34c35f461a9e5c70698186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829890859c0a3ca44a8543b318540480187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a045e2ed1a009fea93560af019678188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b855e55b401707119e516a9e8f9599189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f53371dc12871de482c13aa4ae783190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9ceea0ec35760e7bb5772c52e5193191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671fd22fc7c9ad758d0c4113a9b75c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1226f8e7c49266471d9e52d88f382193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f68cf96a3932fce12b43ddbd09939c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ba15c65082f3188ff3b57ebc4b978195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47248f12f992453f3651b036a7e16b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0de5b657f7eebab06a9d26633af15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892936ae0ec3b9cf4ef8d535239f6e25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1daa55f4901002f03693c9181a2c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb9d16f1e0f5a0ac235cf5ec0460be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8cf0f4d632f2eee0351871ee20583201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607ceae7c4b18a7d9339f1a9f1764fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2379d828647822c076e1442584bca1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ca76af888e4fb60d2bbffcf7ec4f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90ef93fa2bf2229cd5f5064fc623ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06513bb8766e62274d9d011675114d50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8c78892fe9ae61787360bf56e67a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9035f3c59b0bddb0a6396453bb21d2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe394f7989b770337411377a72316b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70b4907106e70e738eb609ede92fc2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95021ef79b7412cd10d19c2157b6e6aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901abc2de74868197be965a9dee2be7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ee729baf2fe9ef4e1c80ebad49531213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90076e8e13afae3bfa15a673be6cc3f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9aff895bc1ea27832b288c1bb97f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3ce6859dac070861451a12e70e146216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1348dda58069222f808a192342e9a4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebdf25418abb15e78052f91129b3c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32fa02cfa85a8280715a9b0755c5f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d6a5c529d701c65838b7acb273e81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e447a92d5d27005a42e6b49aea5bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d28292a450b551dfc5d73bfce92533222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a46567f7573aa69f31e6c3f9e6e59c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528da23417d1a9c7e75e7d28d47e8760224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f727c7c43617a5f15a6ec148a7d185225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a67ddad9baa3819fa3b428b54a765226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0ac72e33deb7a28c722649a9d6c05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d135d9a09fa214335400987f58860228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fd7a8395b214195b8cf82dfbd62c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d98b5966cae5f22c680b26ab402693230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713d9bcee0d2ca9b23808288ed45325231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748de8e5b4473444ce2a7115e6466d6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf587a2d5b6248e286867e8ba8f96d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175ba30d97a30d343e20837ac203c7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce7336ad8751df3812088e70187772235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b30c95343f6c64ce2e06f7d036fd7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd7c69a106e63607f73817336e4753237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83470ffeefbb49b86f166d31808c848f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b29caf6e714ab24f3d4632260f4c15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa0c5b87ec281e014f8f3bdc52f00e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaf8e326d774bea1b7ef6506a60e5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253c195b2da0900c3ef9d915d9d40a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb21d93fdd047cf7c7941ded5b9d14e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a549cbf81d9072af934772de5abcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bc26171e1c9b1a5fb841952ba4968245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04616387c459341c8155482215ce32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c7002dda39c7adceb69e5b5338641247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb7ffd326f9ddde7074a806e5d6ed1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e0c4c6ee6d6bc368852ec25d2df11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2be8622555b65cda678a25bd8f6d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5605f4c7e419f7ac6817d3b21232433251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0929ff78519aaed240d900b8e3924252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4c57ac04880382f181c9e66fa23cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21cacba10134eb44c1b6c60faf609e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03d92ad324d9b59ce2e38eddde4ddd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ad9441f162d8c0e865d35ee432f50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aada815cda41f4459aa5d89e6d853257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8944ddd9cfa2a1b995d4544908849f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a45b647dec14ea5fc4354636adacb3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ecadac6ce261792f176308fc9ddc9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec09a89c88cb14064889ebd90b24e9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3e5dfca1ed74b2ac7adff3e1f938e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05768ae63d6339a510a5119dd6ff0d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5914533d0446098719d26f7b9e8ecde264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70eb6fdf4200db1bf84e717f5844cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400bd702dacb03b8e56779ff5215282266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7151246eda149b8b05c5842b42e139267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048c68e64a1fda4371f357892481d7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0183c48972875567439a44eadfa6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9dfd22e1c69bc1234c058dae25a2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92623973615a5f76b08286218c0a4eab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afb17ebe612fd2b83c472ab83b6bc9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfef93b1379a6a319affcf6bd66769273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ca66d791e3d1567801abda92790d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080d1a77f223bffa99536b07f778b6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982f423bec5acb9da571506de54580a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58e9c9a49096d076f80a45c8562209277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf02fce957169337da8b6c6bec166d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb119d08700569fe53e13aedbfd41ccc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8a8d04743716b7c09285ff80665c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9b3c06ec83a72eaf89793b9f92d23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d7da0159deb3f92f18c7deb5082d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e930a5cb7e54d5718f7054bffb94af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b53d461a78187bb2ec97091712370e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ace741acded64f7039565eece0895285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec546a1e0d41d5d13776685a8b7c1837286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd08cd7cb2ddeaf0c481dd7348d87f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f55b42b58cbfa44f8d4b631e79bd7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91360a3c8a87bd7d9264735a6c9b77af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b267093d60a6c3d04335fd0f044b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d61de54ef0bc18cd3a0c18d744163291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e49efe4acb3cc38f5f3c0e245adeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819651caaecd56c69142cc97b76e16e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37b708639da8db54af0b5caef3afe9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35304d62b31d151164dd802d6ff2205a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba17903d9cd2b5568163c0631329b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc5e3c5010e3743222b27940765384297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2937d91f69ba46ec11660967ec9a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486e0178ed01168f5392b8f81b39386299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19904be1560455c59086e942f12fae3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994662ef446aa3846a1fa00c46e928d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039fb8964953e7a633f7ddc354ef083302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99762de0608cc1b419a50b0ed1027d22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d32fdfd1962f1605c776c9f295a30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f162e63ef6411356a7da1ff50fe777305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33e067757ca265e52eb281230ac418306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971a37d1f21cb0e7115513972c8e527307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1bec3d102248900492a90e6e87a2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bbb3f63de28f44ee17cd40bc15a29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f84555ed9de7538ce767ef5cff03b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609823ae5d91d8d3b4b6265213ce0dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f682e8649e24865de7f435555d4f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78574eae0b99ac022f1fb6ca34495663313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5385ee1fcc4e48e7c2f0b60d4c11023314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884bd41f2e07dfce573256668e61de6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d83401156e22c82cfbb7a16e32e2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753d8b731968e6f79bde3c20363661f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d85402283f8a12b963465768c8a696318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7a460d33e6281a68d7c8c6ab665c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dd382c9a84b4da432fe756646da1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1b878350e9134b5d19014bd74e09a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925e5423a4fc03d337919bcdbd8d960322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe371ab0eb01b2b324fd15eb746b328323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9c160c062bd0b37192010bd026131324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107ce72e8589040ec418f6a3e829900325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e46f576bc8ebe45f388399e392742326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f2c7e409ed8f0df7a293b91b07896327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee53711662ed9e99e809dc9f91a7975328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc56a2b758d88934bb6dd92b35c7b69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0d2340c91af72c9143dbeb4c8aff4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ed7b15d96d0533605404d29c5692b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72452f4de0f4c448ad6aec7a404bf00b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7132c9a91921d13f49554e6555c448d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43581b16664e03b22a2e10de56d91f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101a3bd3dd79a89e787acb206a1fa38335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe656c0b777688fe57225ee76a0d74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4d0fc54202cfb5a5c64a139a6c7b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2964598031d91a226b3cb861a76b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160508c4ee61e396451b539b2c88e4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691ec603794251175c5795e75c65144340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538bab0dd9f04b1ca00e3ccda6fcba7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744a0d905b2e4ffd293f4aac67ff479342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ce889cd816341fca1af3f957aa9f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bad48d19aaebcc89db6ea37b4df869344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dab12bcb73274af8becf8ca77f8cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37726222b20d2d4b65f6154503febfe9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144d2eb58d9fe5b31a93c8cb170cbe2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add19e2466e9e347c2a79db00cd9c620348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363c6e98caf1ee382b7d49a94c8242a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b322b239cfd44cf5793a13e14ae9a37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccacf97f69b5cc1c2ab643067295e87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8862511019da1ca182cb2b5be0725352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299334b6a43008f9130661bb1fb4e060353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f76fbedda18b6d68f46185d0a02d4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3577d98d148d7f1e005aa177cfba10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74db92ea974dd3e95b37dfe4226cf4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d04abb7750450b209e926755e3698357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8549f98dae4c4d2eb5d6327a70c50a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591990387f4dfba6db3555f61388cad1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a96914ac6cb8c69a5f4f7e3c2b60bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4df322f28af55d2cad552775d94f3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500070ca9c627fcdcc3ce97d3167c6e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b289b1d121684a2b9f4048f0ce57363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb4ccdc7d59a6109e0313863157a2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50699040e04ca7dd5e833f3e34e11d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb8d86f22b08dc3b73471ebe43d8ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360831f7a269f805f19462a42fca7b4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e14df41e49565db7e0623d60ab44a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de8e125c4d9e5968a1faed61600c7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bad023b7ef99281656720031798658370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9682649253c0ddb4ab6b08e8662558371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667444c67c4ad90c95832f959ba41eb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4888bebe9fc3a2a600fdbec09ed28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a822ae5914022487280f4bfa70105f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d423159f7069fbbfb68e4506aa99575375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e98e2e35732e690e14bfb99810e28c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be1f8623ea5cd8dcf90e61e077e766377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ab345b6944a5b6098d027b0b7a9d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb126e6dd7fbe010432eda416c495a76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187b74f42a4e944bebb11f8bae3ae87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff8459db36f175fa118c0a45dbb108381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18e18f6f2f792d6cfb2ba10b189cd8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1235e8584d0cbc294f9e12f38c8fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909736820d3ec857baf85d6930f9ca53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60c8e935bb742ed8f6b570901256d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28663ae188bbbd0853a363536fd090d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dbbe6629d9ef014734e746a5b357c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c1c095f8ed573617d8adc8136eb73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fefd40b17844bf912fe71662330c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51a15385f31faca02d0775eb746449390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982da2e3eebbccc35ba656722f05ee6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f83e0d01830490f0a178385728ef45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413cc11961e31bb75119116f8b684aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ee6fe8f28a5d5a10c087e3c18bfb7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661d29a28412218751d8d4c48867913395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5cf823b50f1fa93d46dec93ae9382396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f7c0842ba69b1b9559b9bff36a05e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dd5d924ac451d95af0f61b7cd5287398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934906a9d09ee0f64951b610028c4cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d0e7ed5df90d1e5d9b2453e56f8a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54468ebb2e0a00c1e6c875b2881a204401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d323ada8173814b777844170f56c37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09690f8b73ff46487506dc99d8c4aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361a43b604039ec9b2365108e6f55b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd29cf0541f56f5629548a9a4ee7d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0bd25a9de04969f8412c044da6a3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e12e999848bf8c273f51660eb8af94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b06945c4ab102e2932dbb84e4ed555408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdf24d12abb72e3d181cd678881452409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea467d0e477a1aa5a9882e30062374a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e3677196f5a36f3aab239c4396ee9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb6038e0e6a2f377b66b5eeec964a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574da46d7e83d8577904d4fc517dbace413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09819644c50bc227ceae49205d9add7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec89ab942417b99558c769e72c75b97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39019290b791cf42c4b6b6f122790465416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491410616522a582b376b00e325aa55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caa188163da212ffd21ede26830cff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709df28223799f7733c99008077275a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecb6dd6f05b73a234dc1eae59229ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739915cc2858c109a8da5cdc1a89d01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606f8c479b3672223d218a38f9f8116422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714f5cbb338c459816a8038567312d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c24e3d070c1cf0edb94fc597d1c0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f736a0abd3baea0da64a48e9f5932b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b010c5fa66299461f07485c5de7740c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153bd313afc5bfe39590f09d644b315427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49552dd066848d5b0fb405ba8730cc15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1aed0256c14789036c389f11a7693429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e2919e176c3ac0b4b52b838539141430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758d71d65863954a9db090ab59ffe64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd0acbda49cb3ff9d77adadec8168f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fc24d2a3b6f98534a339121c4aa40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ac1cc9b03f28a9e4450bdd22b5865434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6ffb77f715a1140f5627eb1963423435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c99908a463fab403a240f8f6a65ce8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c0475ad476682e53f9c329d0b8b64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fc0cfd150933c250cc8ed15cccb9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f91f4510af1fe6655792a3bd5f60cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833b83ab5f0970546de2fe62fc139f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b6610781a776275a873220820ec2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f504a3a1798fcb83374ca1c8de9a1a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a618fc5b82fa77397c8719c74189ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378b1fae98d7794f3ef258242d688c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e9d68e0171c6ea177d49a9672f504445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a4edbcf3b0b5322f351001ca5ae1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73596c66a6c45592efeeb3d44acd5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d34bf65f95e00b867e08315cce128448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a37ac25d8770e25caa755096e2ae8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2b0b47a0d185d84d0ddcb8156e39a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c430f79e10da923dfa301062044c7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f528f2bc6b417f4862c34ebab2298ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc60e8198645e3ae831e0e19c8a544453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad911eb5065e8bf14877ded6485a78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a39429de22f94d28a6db3bf3364083455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89992669ba410444465c2440a2ebd32a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece8dbc87e886f8ce93f72ec09135a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3a4d36f2f13cb9b1bdaec555ffab6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f942f0dda8c2fa9d96f9ef19bc331e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65da31dd671d1865817daa23693f06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cde6d9592491e3df13d0db72d2476461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f332da0fc512b6a3517520b7be1db8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83ba89a74b61c239a4730165aa5226463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8f885a100d8721d08d22561c62be4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19e928c75770f938a58c0b1d9098c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7d1b871c1ebb65182443e6ead6f69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67164ded51870267abb5841055f21234467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f968b56ae535e0c8848d7846f6ccc67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d2d653234b0c89ce68863c137e2f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a4c9b7cbb155a47738f092172f6f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07d8cec3f75d3cd4fc7ef3d613a86e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eb3017e4bd9b759b9679b1a1683b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a99fbc636e6f3c5555e519124cf887473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18809bf7e74c88e1e74f9d2b7d7e4222474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e46829f3bfc2d64a0c642c7cfa9b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c9f9aeacb2d401387c401df5538be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b097b19c20d345ce3dd9d0cee5a77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51482485314f3a524d785b64ce60f2d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773080619681a5d88e131b026aca631479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fb6eccaa59e50686b7022b551361a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23243af238306fcea34ddcab54b940a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb9d2244423dc67534c62945fe48f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124f2e63549c69fa6a6b843eda71cb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709def969067c4e399483ea6ea85d89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354b4be9e1e99cd922d686f46808479485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6a11a6bc6b5e6613c5c4721787820486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bdcad6ec8ac4e45f3624ef7a03f12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f852d422f68af2f9bfe21abcbeffb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dd848fce2aafe93510c5f123f0c53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162821dd84029c912ee281061c87d4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7d319934ec30fb35950782f6a9d85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97dbcddc3c271c5783a0c894658505492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0ed1215bc98f886c157580b83a397493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd64333b745a0c44daa339cccf451c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467c775ebc20a010ceb28efb8711cdb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd12d634bbfd74a6cd7d4796c61ff01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fb1e052befc71cfc069c09165fe4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f690f3b0594c667ed6cdce354718a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ddfa45fc54cf26c3cd3fa2044d009499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46571da945e6c7f2142429e1fb287742500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e7369f66f7a73a6ebd8b657a5a2ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85fdeaa922ec5aba3a0e5068a44295502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58992142da6fbb345ecf4730382c1efb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ded9f630344684ce1d32e7669bea0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cab40932fda7944a1c873e07163dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8ff67eace339c762e93ad2d4a73be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6324e3a1b7dd545e5c21ac5ed4d50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05874cd943db853a093a40de02f643b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d6c39ca185304a40a41aa777ae0ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eac361e4cccc27d3e03c74a2a2bfb0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975c9a5d7e86dbda539b507b9aa3e44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0888e94a5ae0fdda34b109199b2dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fa764d33b402d968df0f6a812ce80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf978104e6eb5512f0756acea28adf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0049fe4cc2c4f27979a92d47d5ac90e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6078a28e6d9f4ebfd68310ebe7eef54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61e0a930c3935353c2b1606ca11973517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622f0e49f01287404173a8135445550518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b075555f59cbc7e82065c6b9131c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fceeb468396ce3d1f55ca0aefa5aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870e29228f832f3687841bb1eb0eece521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe747311a2ad279ffab09800b913e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9314f648ba7f782e50163eb6abbcb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70b3ad99279dc2366fe11eafe86d87524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fc394faae82cf6d37eef96ac56fc7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffd4c858372df387b20143a0ba7ae9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66d6dbb18833df560798b1ac0896f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f56f9c158c0044237f040411ed6c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe510590aa2948e5e8db02aa2e695d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891189e50b9f073a3aa8767b3e5a9ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fa8d78420bb4c220bfbde99c799ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a78276628f1dd683b5e2f8b8c10942532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08802ece69f83d4313531ce49d2d4f59533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26d7b568fff536c7049943c3eadc32534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769daef41c36d80c4bde3d0b94bcc6d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29040f228e6dc37b28c922d9b41ad8a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9dcc207433039aa02f1244063e17e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d50b3017c772c1e7763bf1b562731538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22531d66fd45ca47cdb1e216d74396fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbc179ec86c287f9570908ba949f90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16e724dd904aca86f6c107a39390f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7662c298627e00783f6544da8130fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881325d70c2e709afb00c10b8abe4c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119c41d4d44919eb797cd2edb9c5637544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14463d5bd694b2c49d1526306366a327545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293de3ebf471acceda65392188094615546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c196764724fa31ecc09c9d0b0629b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cbbf1a24385a2acf6b9dd4c87bfdf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f48f9966ae7cdb5d926b732ced795549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa949cb77565df0fbdc40ce0073e3aa7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daac7d1de8256dfd801b8b42ea842f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04268304481d71e34b656bb2d148b37c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc27a9a60f9f1d9a8a9deb575f0c6fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736298a9991802ffd6b3490bb1afb3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9ac407df2a8bb7e17ce766a6db298555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee436626bf2144b760f00a1bde1e3a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b236f1cd9d35261c36c6a341c0d8e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f39c5cf9497e299ea7c984d93970558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555d1279a944550223e2f0da13000d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ded3d13acb7097562e519efa3e3d9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8352fd2589f023b8803364ed53a8cc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31848ce92b08db853e308b7f2a13c41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89831cad96350ba6525988b0541dfd2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34157c7d28e039b0c775d64a50789d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6f3e4813cf591c026772c027ffdff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4783f905181425bfc88e7367448db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e4f74b70f97241c9871dcacee650f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670e877c7674b1ea036121a59dc5600568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacbe95e7b77c4daf9db8f58554e717569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc3b093d0220315435402822c21a50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ece3376ce7e7cdac3e0ec68324a71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f28163152cc26e58654fb6a3486222572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8c59b883f97a09fee546c504200aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3038ed39a69d8b57189e024995f826c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd675dbdbd67f2f27fc7caa2b5827d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63b57f2f047e17e9aface2a449f5d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c56fef9e0aed2e152e4441921e4354577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdb3cdae33fa95b9a263addb61aad1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4480a194a483a96e6198be3bd9670f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb97985b2973d33d6a613fcd908e42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9c7e1141d35a91a6410edfcbafba9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344a1082113edcbc5945b4f0b60956d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52119bfcacb327ff675c85c71fa3bc9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c3a81f468e531a74198a3d67ddbf2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7259fe5810c1d272242ff2eb36c231585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274198b3998e3d70c29c8d57251ff4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3cade9492e5cee2b706a617b5ad92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15966da253b388da2f51b6c4ef5e1c2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327139fb2a36777c1713a0d046b98b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5451130f218c7c11fc8d72d447fb8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63b553df9be5b7417710f8aa21f9f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76dc1bcc57729d58df77e0d9748509592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d79fecf2826ce2cf32cc49fc0606c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c523159a412039c58d9a0a654444cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e79cf8038a28fb173f0096de9bdc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7e6b04d798a0aa818ff9dbe4aa77c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c57d07597acddac0b737412356994597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932bcd475917af4dddf7bdce5957d69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0185eac2036db9562fe7f0aa13c3fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d16b3eaa7c834a676e16bd1b91ae7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337d5b0807d76167884c60931bb571b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f33a43375fe448cf19a3be3b98adab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c496d6dd320b9e1dd11c219a0073d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5c6003b5daa40ed27806a67e6f788604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca6bf6dafa57201ecc90d6a33681b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62f7d58f98984a2bbb133fa5d37286606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac15cee642a92c51e0a97613f392466607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea257ab485cafad7db5698c2e3bf7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38639c6d560be698290b6833532815f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047555890d44c9a66dd7d00cad5f77f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a42594e30748c85844a73c5ab3498a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a027d6c3253f0337e358f334b490f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd7a7ba4986077ccd0d731983a943d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d535e410050c4eb1894c789cec47b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1c963125fba1b6ae2357005bf171f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35abcd220136066513b15c94da4bac4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c2177ad137b72ee3558a356191370617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcc6c1504b048083dc9d144525df2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf1fe18485e3b292f8063628228087619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92e7c6e2eb96eb854cb5871b4370b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1962c01a34ce57f1f94f786ad84ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424b0e0cabec2af5545e79941ddbd16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b358eee852a95f5cc5a57edf35438b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9e672ac411b5e2259633d9f10fdb0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038d6a221529039082245d406edb6cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861bf19cbeddee31cfd0365895ff96a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb08ff405838aec37935f9eb9d64ced627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310581b1707753b5bf2a5237788cb97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947f0e00459e552b9bc591e69d45789629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff97f196659ecb90cbb9bc553ceff5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6fb348168eb2e95638714da24a826631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81701a16f52d0b9a6f50729baccbc705632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bbf27a56417a1e4a9845dcc6d0622633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26995e7be2c109f9bc777174bc6e9fbe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945839a5bace9109128c4a2596abd7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11195c283e8a64ebd1a430ba37994d18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dab68116457111dd55bcf6df8cacd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88b09bb91fd69f71f27d6d3c6f9480638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52601cd8c01187ac01444d2f7e4f9bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658042607d785d28b227e57cc0d59db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26617c56741215e949a306dc4eb2de3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34fba607174dedc73c1d4aa2bedfea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48c7d61d8ef08fb9909431db4ffe04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385893dbb7447c2e53eb6fdb90558fc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd8aef6e481289bc23d3adf34ebf4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51e414c931903cc8ee7e1ee0400614646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab06772f544c0a26d5e86dc6e3a2b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c97e545c8221d58ddaf20f52a718f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afd7da1588e1e7523652bb567c0519649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bee4c90f993211a2fffbe800f54eee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919ceb9eab431ff71344a6f9c38f33a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaed4b7e66f05b2cf33b70d0a3b2b00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe352ac8ada4a67f7b739cb92c3e9af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83934ecf113daf30e5163f6b23019fc8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694217405509fd7085bb8fab306f4fef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa360efb30175d5db34bead2894ca1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c732b2b55ebf8acc002b01c7208e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846c77a9181bdd9cf545c9090293877658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8a013f3e149ed9947b70d127c480f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7bf50d3b2abc89910881831a85767660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08ed6a6a8788403b4c1732aaadfe79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7020736a5f7a7ba72300154d27072e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ed94d5e9ab83f8cd1688d0fa77ff1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086b3b3f5f5daf562f7d48c31ebca70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38274b965f0068cc36609656f29b46665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e709edc297eb9e38d56de29b72a698f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cc013dd984dec0005f391c25342d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3f5ffce8c265a8b958d4ac124b60b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197eb73cd22aceab3ede4e1ffe0e80d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0ab750a58324c7e367b23f04ea611670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4bf5ff410332cf9faaa8b248c763c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f4859beac61b8a5caacf768fe8115672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e707a869e13b5f028e4b0d2b2e51ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce94fdf5b9b96daecd97407a862b539674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7d655eb950d54ccb80cdd8e97f3aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebced9bb9cf447175d25fd38e71b1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19676b0396b1abe4a2d483cd5139766e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c8775dc775b530fa6311458add75f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5fbf776ab93a740eb6c57bbdc600e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab7b3917cdab09bd307893a0efdfaf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5afbf8cde804353cf80a9d8d430fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e087d9fb1eb56d18574e2b2a6288e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c37abb4eb847b58e676b1f3ca0fe5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1b1e094941b0d66f1d7af7a9ef76b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c54c2ffe9212476e48abe8c14731b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cf7847b400a5d3824d6a5ddc04c31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6d8ff8364ff2f1b8dc0d406539f54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6897f0b074b3e2309f4a8b3b1ac367688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba22a73c715ffb5eacb3a8ac8527e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596655c132e7ad149d94bc0458db80a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cffd08b52c07d5394e4888d8d548c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aded115b4b8ea892564fb832e726a1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96f84cb61e0e60e252492c8f373377693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0825ee723e0a08f1effb185325007694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f8bb54326c4a4eeabc4bc5d55fa00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c942861faf404e3c8020ddade86b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eea6f25f06351e9502c47532609783697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9e571fa38a6413925e2f8bba3df53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d5fd9071bc754679e63846ae77bfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2236662629f39e18d081a065d9b2771700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17cf429704c888517c2620ee8e1444701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c95763809de6b03f7c4ad4cf660ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae1f834321d9d26da929c84a9fe717703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574067bae39ffb7a2deae65f4c5a7252704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e941a786c02bb83ef439057e50437705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc0acaba012b78089746e913215c7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710513658f537d7ab45f770d7fd3ff0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c55b3c0b8ecc5cec0eee6d3ccf446708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d41db10e52261edb3126376a69445b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9cee8aea11bc25d4eba70c68eb273710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2b2c76e3a6a202bd7c57fe3533969711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3ca5013ad285f506bfa6e453ae225712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254cdf5f5bd9332e7ac30fb9210b43b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67918c817933fd3531f3b3c03954c43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a48faa961e136f5870ebc89b464be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3739294eb7875159aa6f8375f212e9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255b42b68978dc7210ef1b2a6e91d01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59a35051af257c13edc4749702b345718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44bfc04bdeff0ebde89fd423ba0841719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472f9447a8f040bebe0dcfd31d7b6f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbf4dd01dfa303df47f48c080795f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e680c182d84164326a69ba9ff6eaa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1d0b8955530b0972650aa2b1783ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dcf0ca9a395e74662bb585039e769724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb86e1b9a076bf1c91d17997ac538ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440414fcbd19c38c81cee57c889f154726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a16b8fae498d366ccfdd89e2d0c98f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a41c71c4950826235f2e5f8d6bc96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c863f18d291f44613749f60e58ca47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dd8790cd9a9abf25f3ba360440e05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f7fa3dbe6c06911e40867e63ae5cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3f66d716e663458b8fd6e546f8a8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef368896daa4506fca7edc07261cfb89733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462fcc6aacd06f9e96dce890dba53f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fd2f56c793becaa656750fb9535e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a59d5acbc03c3825ebb4eac78e84e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e9937de8b95889b54631e60f6a5ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a55eab63dfa2f78504dfb6ad656bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6eb5d863a880415e4912b2050bfe9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977836db88f9e1bffa70a2514d8eec72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0f754aab73cde3c52536087fb5d36741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aecd803c354d845fd11276516c8d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709200fe8ee0a458892ba5d62f367f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc21cc998da7a61f0713ccbfa211e1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb38b0c71a49c950b67703eaeb7f87745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3c370d1f28270dd1400861d8f38fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aaf1dd78d7cb0ec638aae478b3888747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979bd7553841c2bcf0d231d06d0a740748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be94b63c54674e1871d825325fc48f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715999dc49a38b5026b8996a059177a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d0de1cf69f41cd00628ec8fcceb12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeb79516abf9d250f1436ff88813d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaab3f297745bb1d96555d3fcfdc21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992e45d9e38e4f4d708e64a22ba3f5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded3ef60f446b5233ae66304104b7bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db686101fdf3cc7ff16020fbce3c9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6ac37dfe71ef608d3d0b9a08bdf4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f338b97c5f2d013e15948785b0c805758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd8b0a6e40c3728a7c182257cabe58759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9cf987331c0ea9758ddd737582573760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19a95ea1936bef8d214d592a466937761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77c8015aab09f29f37426e7b9afc0f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28be23bf135db441eabf2d87813fb1f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8c37cc26ed794fff53f4be1e93281764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a5864719f4992fb2beffd04d351ba765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267d6023d2926e7745b5e789a31228d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2559a28a9b4008353608b0ed27e18767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccc5fa3959b8bd75139f6583c1a783768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44cad09bf68ff177d431572165e13a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635149acea81d78e94469ca632f66335770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce54a3663c1f60de8eb45abfcbf2a5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833d2430ea02820dcff5f21c456fb57772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a2d1668e738d8f405d8e54ac40f97773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13100d6751edda2368c97b04a405e2a5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e42a4465bbec1f7e38d91887ece03775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a008f21188d8f25d151014e69cf587d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c356dad6dac851fc7d5e2df9f394bc2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44b2791e26eccd43beb3bccfb4d7d6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec48ec7c62e22bb32f8bcddf089b755779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50524e9d5e1ed423b5dfe55caf2ad6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b9fa213cb939f5cba1b7322e1c7a0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca901900f532630d5bfce90c5804da58782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdbf58b75f31702bcddd4f5c7d397e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14c4ade15245fb3af86ff62ff8ea30784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b54140e248de935e2b6b280f0cd060785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e550ca0d3a45382790d07651fe08f3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb7c618b30e14f4c1e17ef96d239f3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eed47cd683277add5be15118f572df788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdd9fd4c0e320d914a29ce77319886789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4b52648cd6625432ff6ffede1acf6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c0cc420b4aca60bfcaa0b7950dd8f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f786af157114cae7f49862cf3994d07792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc0994785e3180175fcbc16eae837e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae0d1c6106e22541c93ed216480702794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f72feb146bcd5322b460b0a28a207795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d028751354bd4a94dd483d6ba11945d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaa8ff1d4cd11704759139babadec0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e67d83e9e673c7e77bb8d7d488eb02798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3900b431129d51a57272b77edcee8ff799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b468afff11b1b2cdeab031cc53eb92d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520b272233059a86c7a720a8e8554af801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2d4cf30a94039290af069f289858d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666dfd064f55f460d81140e224d6185803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb476dfd7d33e15796116e3835d761804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d17ca5f55562105e64b2a16db8d56805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53002213f30436800011715462b53c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d3557d38a3c7d7b6fd7ed0ffd89b1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c3a85d4f70f50d46ecd7e0b9ffe89808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0454b28197f9f9d29a0d81400340b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba541ed81ba441b703444062733d77810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ee1be879fe744ae450bb08ff5c3bc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30881b70891ef25345308e656907b41812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052cbe006c2b8ef3906ef4bdea5953b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcbb95fd51ebd35db1eece97155a19814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f64e1b2db615ae8e26d3ea836e7bc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3b5f281ca43ac2422d887133512d0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9821c1dfde0a65cfc20112a00dd10817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03c9104528081711963e6a60edc663818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c7edcc281989514f94e8c529e6c1f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51b3bb4d28998ea609f5a16f52acd5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138e07f8423fa4364f57e32409cb456821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556d69a2b552d6719d3cd9954444daa822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0e4fed5dbca4c8d75d9c8dabfee96823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474e976bb4244b19184eec75963c3fd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5fab7d72d714fd1e5fa9d5b2bcb16825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811da955cc5fd21d4ebffe6c6a4c3b2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0b25b432a39bdbe92bd403dd72f48827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963ba8b7a50ebfa3fadc4197e88909e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b51cbbf694c554fbd5ea7cc305e0e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856f69c2133a60c2ba19c17571c4092830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ad41ba75649869a16838fa54af02b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5bcc7487c9b8f461e93126fff33c9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a18a46b39c68a0e6537c0066825a5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f7bff3d55d898b3c1e6e401d0884a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292824be41509c2f99fe6615b8c9fd8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1379a2b538f701ecc82bf0e2e65cc86836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5afbc4bc77093097069b4909ecfe8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5aa98288c061d55b745a5bd8b2b8e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5adb9b9f2676082cd3b05cf1d65d6a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c5b25489a8788e41973a71e3467a3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a43a48fc9dd2e531cd4d8fdfe0d13841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04432aa749193fe6336a8e6da46eed3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922f2e3d83d490be3838055ea80c4cf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5688d1bc0480c704ac2f6eaa9c9573844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8505ff876158875ed30086177c57af845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13cf32f67ea2c9f35536eb73346dd0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85c7e740eae5c2b6d1c3c71e9a95a3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d4fbf31d60a0df05164fec8815b26848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff03f495895e727cf9589c90c718d9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb25b998eb3f66677ebdcb41a731e4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852084cd94d0cf115f7fb970f7a2db9d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352df431361fb7f7bc08bebd8fa684d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e3db1e7bc9725f5664933db4429f9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f02b3591d527d5bf8bda1f9ee9ac67854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cfc9d137c3f35703ee6866bef8c10855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b9b1e6f741daaf1035372bf7cd2c4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67364bda6de0c18bef456905426209857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaf031b9455cb51dda6343a6cc34ac858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8213c909ce2dab5ae34a535ca8641859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6367282c31c0d8a6e9f0fb80790f87860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e55b98e0608df3c67d1b6a38cf03da861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026aef408f06cc5059192cf905775b9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d947dee8e293357a013f56a88c20e1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833302e958b93dc8fe28a4d47fbe87c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce32673ca071b702e400eaa59c164d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ff5963bd3f44a605237d5ff430b10866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527fa4b69afbc5d443e8ea1753213aa867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020bdd018708f6e10fccd26f91d3928868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa767a21aaf347044dbfea35d5c606e7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfd8a5884924db927c2b137c69dc41870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74c34b6b9457ad76e232a9ce6707d7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6febb9875bb5ed920a01308b1085664872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee3230aa5393a71bc5c129c4d0f361873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99549f691ff597ffc453f5f53e9b0a6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d87e3d834a26453eaba9c50630e83875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86d579b61f06aa098f32deb0880c4f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2079dae732c597d3f8fec3efd8d53c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f91c07503651a793f9c1fbc96e3f1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2681fa9d7d6ff4983b026bee48319879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a07344c3bdd2dbe5a40878ca29017880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8f2f5689e9f761f5a769aaf55d39d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eda7e61775464f48ee5f409e59839a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e187456503d22c7ae391a2be22c63d6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ab67a2b546f491e6b0c8912eee29f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814679a824344abcce4d3cfc7ab03454885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ca0fe5476b5068e01eb8ac43e4b7e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed20c148d06c4e1c7112da0dbdfade887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95a5a26b8a8a5506d3c5b8061ae55d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5aa16121dbd94df1e7f8bbc0c77de889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d49a4653e9632a32c5c48d10bf00d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2bf62fb5397e4dd67819b6a25efd3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcde63a99e64737e3a6e39e32efaac8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798ae7e409b025e2fb52642328bb7b5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154e70cb9a4607c9539bd7a5cad5f47894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25944f3c443ce8dbd320f95c8b0bad3e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a1b1c0f1c8bbd6f32d5d9facdd64e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704b5278eee3468bbef23e76b19fc1c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38f2d8e056537c4e89666888a667bf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41bdceb7e17ff350ae23ec09741431899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737b674418c6446e1636c3c195426dc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1e59786c6eb1474b0e41544204425901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c4ecc77dad80c337b88e7d60c9ad7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342571c7afecc5e1fd13d2e0d6fff07903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e233a8ea825f7ce66923b1a60f3a04c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626f4719191f82a18db13b81c514aef905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426e1d10fb2328e46fcd8fc80fb5bf6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3897343a873c6eba29a041bec564caf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61414df353b34a64ad46c63dd8bf18f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395ab11b8d00ee7a69a438c56bdad4e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053cf21d257dc1a181ad26787074244910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46f81fb47bd04b75cff0d65450fab6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78cee45d3ba5fe352fd28eb4981983912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72122ddad445f953d619b6391234e68d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dab00adda65e3bf6440d8e40bad191914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83750ac5b47453d3e095fd7984a36536915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76e170715b50f9c10e3b4079319371916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ec01eec7f4be52bb6b9d17caac079917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659387998b5e4afe98949ec576e9fe0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885b67ba38b721f1bd3be2e392cea9b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd37f3f90ebe53b88730877a12e168920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358478c35ede530dadc6f4cbdea5e8f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668171680c2f3a5a32a09cdb2d45c1b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f22e386e37a3aaf52e863b054bc70923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170ca1b2e7e5c7fb7adcd90cb7a97b3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc02a165fbe35987e5856ed319d83f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeb001a960395ce73c533c401843d5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49021b80afcb3eb4f809889b88675c5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0126d062952d3253e36405f93b0a27928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa627d25774a9de2cc6ab6ef78977bd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c17dc0a01a74ca1c43784a9825b8cc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1f7a0cfb2e88e77b9aa1f1d6db083931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fc7346ae1b52247eb42bceaf6bf7b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e1be1f5d204bd9c1a676adefbddd9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2e8ec5ace48faa05f302f7a85f244934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a8a602b3cf725ba404adbec38e442935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8497a3dfed412d7823c8b9ed8cc466936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b89f2cc1200aab420cad8e4c3effe937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dbb1741b3347dfd32881578d3a847938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0af555d2bbe991b617863d2733a0d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fd79b24bd81f1b660d3d673948dc1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab7cab1b57c37c6eeff5d7bfa4a31c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1675684dab89e38ae51bca7c9fd6148942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f698f7e377b2abbb6c96941d509b8f4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311db18e58ca5319d85e559782091d8a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2847e83ce436639a8a59483b64935945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cb1d579d86f00d0377df001bdf125946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105cd7882848a1fb201efa1b0367cb9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db416a15e137e8121a6cac994b0ba810948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd265e2e26188181c8de03ab2e3777949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4cf959cbe0d9ef5551f1509cf968b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c3c74da3595012f2c4b199352aa12951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ced17c7eb5177ed7298431a2b8d602952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70593a28569d4a169b5a1c790b34f6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7120a3f0591eab33d020e121c25b0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48124211dd618abb62978c15a02b55c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec3c907408cc798b894f6bbc2d0fb4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5767be1524035673f2a837874b9c85957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cafc01cfb4e1dcf14c11729a35845d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f8182d4ec4120933414938a3708c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cacd0256c23c8aded6dce067b314be960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2c017c011a3207d18ea2179efaf80961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5299cc663171f6a1e65a18f1257cc6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e40bc95bcf353d23e41b53330013f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89355124e3c447facd45efeca58fce3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044fbb125e7ec3b532b9ac5940369c7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb9fa599cf4d3613463bcce3126f0d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195adfbda3344bdcd433147108e60c6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3341f05fbb32c2e289e0e6bea3bdc3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdb2ac6c0831dcdf6f07e094405297969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e32444d9767508dfd28e2d913e5d4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215294bffbd55610f4db871714de3e5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd7f3db2cdf0bb6faa872960e26e8a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce773c32ddf86c0423e01ea8ce21278973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48efb4a2c789e3caa8f3b4184ac8916974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f003528c3c25d31b22e11c76d76513975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f3dc385693031a111bc17528f4fbe976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33378d0565c5c77ac5a36b177a563db1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27720902a5f2f4928deb9158721e5f81978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21414cab8b8062a67009fa898707fd83979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f902e39e1a437d1533f8a94e12d57980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355830af9749d0e3f1bc18447b4023a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edb9e04d09b051393b0653e2d6c9fc982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a794b6ec44da1376ecd588eeb2291ee983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6747f8cd91c65370d7a9dc247ab7fd7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c652fbc295db228f288d9b4db65aa985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f70a1055f633ac4fbe447ce1107305986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a219c0012f38a9d7ebfff872c0a203b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ecf10c4037748f8cd94483e8928b9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d8e6e4b3cc9ab5ec4aeb5a1545bb8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713673e3a31b54689ec147bc60938d6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a593d93c8d6c8bb3eb2472f3c7f6c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07463ca255cd14b7883c0a8419790b6b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12870d2fa16e6cb9ea4435e6b90879c5993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e14e2727c31e2dd736c8d693821423994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ebd83a2c4b85d8b6cd250432ce413995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cb71e48073a5df115a35bd630766f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f974648f981e67b297bbb0a9c3831997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568000aef10be212a8c88ed83a855a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64df6a11e44f978323654034b8ecffe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd7f946d70b72f584d8b49b5a477433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eca104b8c3ab7f8673dc9c8dbb10b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4c1d2ee6ef03d018e2f7b3c8628e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dacd3b3389b12f84a7271464918fe46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e690d4bc261358dd7fd11e038448a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41c13034722b1c595147b02149f6998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc356ce2aa6f5bf0f2ca36fbfca8ccd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4c1de22baaf16d463eb9eca8b320710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8454dc86f06145722e76097b9df1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f838e90eda93918037d6e3091f214d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d838a1bf78f3431d4bee3efe56fe0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3109ab326190df68dd7d588c95c8b8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36c338f378582fa1b411a060f9a4aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1ae3c4f78f13a21ed3c08299471aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fd826d717551bb70782f8b56407de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cd8176f7ec4df048dcec8de8a9e6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a47dd27af17e340c1cab1b591053f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce897e4b035374abba8606e754aeaeb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca86ca57a852010166de94f239cda6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdf7fbace9c76b0390b104db97081922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79842ccd2f188c9ec551664a4575dc4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fea34c38a62b66541f971fc2186cb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd0d1c2cb6ea9ddfc5d834acac9d1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d8b34d9219073832ff9e3c3ec63f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a68865a50868b86d3c59522df5dc7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f327b2905e3eba6ccd693bc5df1e8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070ab058d0bfe2e461c4ea1d73f518c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72decad90e402c718c4ae87c79a884aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168661f09e427ece6159804efb2c95e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99955abe9457f7eb657eb6d64e375be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc76acf5f1912fc52a5fc84f2bc418133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c9ba984d292db0369e9e08f9d1e2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a473e2c2e184f7b634fe09126d7e71835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73a3abbdaf75d9149b1eb4263d956c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740531f0bab3df6ea21b8938669c58937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078f442c42a4a1be7f156fdd7a5171138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35f61922da9e24fcace5356d5db18c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997fc9e0b7ca9f97ec4e4be71f42fba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663d1138dc1e7ff859d1e4af56dfd8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acd2a4686a3faf1efb3066e4e3477f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbb7ce71988e73218f28e2ff3218b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafabb198adc1943fa944eb96e1d78ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264ff39647a03975b6aa81d65f2513345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37b465f0de938bc1e6bcdc2000f53e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7446904d87eb2546335afa690f1d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17717ba9e4e1f4940696b51f60fba3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea1721931b4e91e80e67bd85bacb0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2574e7a2d7447481aea988355593950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9fa2fd9f17d38861421a156fafb5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9d4016706040516e3bfb4ee675b0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c16fff991f9d482d0787bf54424c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7c7c132a647beae2c525d98eac07d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05a0acb44ea7727e9de085670f7d3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604e0de458179489dcfd5bcc3ecca5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03050f1873beb00845e88d772328dd2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808987e8a7c54879d082ac96db8839a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122ec793d2e1ca4bbf0dac8b4e74b1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776a90464bda21238ac15ea975eb10160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762467c7a9946b5be6c28358f72fc8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c5dd551749ca1552b1f63b235e39962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717ef950305b1354ff277a2478899c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ab02c72a252c71bceb815130a50f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8cf29e5dc12d73fc8637312955add65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff1cb40fea6018b695eb7f87794b3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c850147e2deaad2790f990e539dbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333d7250984df5a9699f882c2bc825668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905ad679e87145e0711a0571286a00269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41f36889470a8e35e8f7fd15b5940370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ee9e464c1071f270305b2089b791171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15272f032f2e32d8d819296351f6ee7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975fa0b1bb4bb949e8c4337af3a126973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865106800112217af7dc7d709b85e0df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6533a0cd7e3bbe52875d88aafea7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd35b1e49d8f10021b3d4282bdb31076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9f25f2570849d9e93347551907b1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6a61e1865a307eaac4a20113fcdea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07411b9f005056c23a0a6024a5dca20a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0694c674f30d7ae919ecd5ea4b24ac180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0517fdaf367cded309b04092cbc526c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16cc058f2cfda76201c8247db5e29d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd34289489048fbe6a8777b47afb59b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835b52ba424eee1365509853a48831d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def032736c3ce5abd697b92fbc6ce5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192703376d97a85c4ff1d26498158f5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c1a8bf54b73b87cbc88a8ae39b79c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410995efcbc8d83f46f5b61eaac94e7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9565ea63150a614507ab89feab280d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758250daefc6451bf3efa5f77c62da5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df107e4a8adfaf9556e99e668577ec091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67582db3414c9e6f8d10ebc0368ad88292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906407ef417f9d6f2e3478b1235b46193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841cba248e2c32c5bb727c38157cd8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc0df3c73adc5bb1da2b8e7763d3c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ae8c90fae0ddd6060229e0741fb5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623c468e7ae3aa7d4ffccb82bdb890d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3161455edc061c31a7b680544ea84798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081172deaf4b3565759d64955ad2218199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec04ee5c066fe473abccf70ab585487100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eac2f856f8e2a94a0dc8486c7a1d12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520a041c808863384ccb23f193c54b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc90ede2428d3ed8277f6831db58bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836b3697264acb7c65923ab2ff011e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee8405a8b43aa3ddfe6bcb95568a56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63b1a7da2992367e9525720e771363106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78354d1878574693230dacab40522790107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11400101904a336171b226667e660b0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208543d3e139a06927a0dec63a8708a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759cd8f8f522a229102d7f9cf440f79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d2bd2bec3eb972ec138f583067e11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fc88a9c8eb4c041d2fefb89b883be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849db4cd025ab220a5e47d84c649b55a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05976568572c2e1c4483aa77be9050fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d85d708d1486b063f84c3e2b1656d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8e0edf3536e8ef0c579c7a0a4febf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eff5f55f565780f17c26543d6be06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03760edd14a5ae7a3c09fbc879c3ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea22f9b30961b6a334f3b7df33facf7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737af7e919a0e1361892fac86e89776120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac8ea5fbe08f90e1df4c1b2842b07f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad984919b2fc9ed6582aaf8a312a6717122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7926ff349c09be651dd3b3ac116521d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2587700ef911e83a9f710b33a0ed9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db67777e522fb1d8b0471b2c0cc8f1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8acf999ae9bb0f2f474d0533c906e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788470be3a156c89fc4a3143c3d1455127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed687bd5b7a1f0553169757ee11df3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719610176576c4fffe2de57e98f2f96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b224703c31bccc14b7f13bf63a04617130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8c350fcf8387c012ed8ab46a1c44f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fce33042c92cc255850c5d5772230132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9384fd2bce6df5e621bcc642fe4ef7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddc3d69165dbb5d429b75f5cde0110134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271d493a4debe7d5a52bba1512261be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870a104fd75df6b0a55ea3bf3e17c2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dce04f7dc56e73297ab7d04ef96de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213f24a4a311ec2cc2b5e5b8bec92a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45831fdda09a2a5e8241678dd4b77d0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89834bd65ab25bb57570db10897265140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c003b0f7fc118919c8411d90f8453141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ffb3c56fd85a5e824fc5092ab4484142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a175950f0693271518934b85536542143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb0e1168d6e70f9cd604e344cf5ef0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152b3352115e69dce41fe748ce2dc70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a810e5e119cb204b97b97cdf648eae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da76887395c45d9948a35791a7b540147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656885254e8f6da8e49fe1ae27a8adb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d07a9743e1fef9f4cdd51409c64c39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c137017ee7676c397de027bebc0d3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f27b225dceb992bc14ead9672d769d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca8ab9d6970719573870db91ffec17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9c35af57333b003a921de375ff394153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9c8707546cd79906604c4caffb193154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aa6c78fc4c8e39ce6711876f7a78a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be295fb17b2c8eba8d53551decec15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3b6c3172434a86d18b02e6ee97af3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f802e18ed42f438974a8eda1636aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758df7bff6cc23483aa66da2e0be632f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf6a16887db8cf0c7297c54ace1622160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b63528c2ddbcade3e79947511457fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e099aec5edb1de411846e0a51d006fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60143e91b9dd70a6b0776b4fcddfac5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ff4e7efed0317c4c27724ccd1f132164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274fcd72c92b69fbafa92f98f632191165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc175a59a3a90061f315826be8ae33a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dedcf5d84efdfa9382830e356cf237167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c8ae457ea41e3dc5e55716857abc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa07cf7e5a1dd7de2b76e45dc7c832169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa1809eec4be2413af62ba9bee1ae9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa8f0badf5e66c5284801af2688987171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b64de6c9a6ad11a5d019375bfe45d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e45b1a6dfd0bcee08e52f30a9e554173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb62732015c98233eb104b611e83595174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fe32384e96c7c06fa468ac6ddf46d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c041ce246a00923a1435b4dc8397e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a5c621ac8a53e19c5e95f47210b33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486207521beecf6a111758e89c46158a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb182fee1edd6484a133745ef52ceb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e33931ab290189d37ddf752f522f3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57ab534b8d21cbf5778fc81a5a5e10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d15d1f4bc80afba7e932c02968e64d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a55f66653ce129d7089879c72b21a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2641bb4dda118dcf6dfc85ace77d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1f3c0dd6dab5fdca5bbcb1fc14e17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251988b74c55a384edf646d8305303a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48f899e94ef21b5ccac235bfa90b79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbb88236d6fbcbf641fe98e6bed3f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae59aa767081a3f32113cf4295b879c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d93871e2fd4b5123b5db463da8dab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bf8316bfbe784908e991e5ed7f203191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cff2f7e152b751c8b321163ac2bf9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc159b9fccccbcad9d3b1c16e032986f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093f56c8ceb2d88fc5fab075eaa9682194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cae2cab8584756bc9d3de8f6291eac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b093820922583de24f20b99475980196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779a3ffb7eec32fce701946c0966b4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931cbec6c5681ccaf0927305b63d565198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737965a3b36c973dda7710e6d1ea89c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cd40cc159e16e3b4123c72f52e878200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aee10ff7b11a556a3e07a71a224d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f17465a65e51ce540ea617cd00efd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcc75620fc79529c44a518f448f488203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34242f1104706862ed77a3caf0ee04e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe94b916716243381c6bd99e833425205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ee9009a42ec9a2b93068ef40bec14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1765253e47dde13e58ac2e1c81598207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b02d9ebacd0b13c048b36358263b23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e42ed0d5426383643b181a645dfe37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc2dcdcf6867593f953f0b33e68778210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231db715e8058a63c0bbf8a4108d69c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29709ac5f9c453dd29f473afd7f22773212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bd4c78905560e796ce5c4777e8da8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da835dde1af8a54a8bf8aef26668cf3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9911bf0fc1ecdc61ed231750dcd807215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56485ed9f2f6776f2c8465978533c3df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6752b514dcb1ab9c0ec06f5fa509cfa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b471569cd3f7083f5061f9d0e0bb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d89539d7b841b7736e7e692009bd1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d55c617f44ee684b03990ef9f76ed9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dd16a9c609e50578879cf0eab98bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d94f2d1d963ba1dffe0b6521b9f8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c7074e56e8c259180e19c3bb2b20c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac851a03616197e7b2f12c2cb31da5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5322748e0630c09006005af458db3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae1315a975cd8d242797fb795874e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199b189e74e3944f931422614b169f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4ae291ec07e18f24c24d7e7b12bde228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd6f43707994a579c4b7381f415c84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78576af517e2d75b1b2ae5e37a4e76d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45eff1bd897600ca17e3cf7133a303231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7901ed50da638cde124ba9f3c11d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaff11d947154627f8cd333abf5d675233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790229e25f3b29d50998079d24176310234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6ec1912bab6cf0201b935b460dc18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202478e0fe867015de43a948c70801a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbeba844b54cbc68a8ee856d55221f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c57b503cbdb85f31664fecae3399c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81fd4f8d6cf991700b48a05a9dd52a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636d1a3cac3675b3057c5447fb7f819240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd873b84a30531b093563fbe61092b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c5d5daff1d2dba7304642bd0d0d68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bbd184c19c896411efa867df211c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887678ee7c71a6d27bedc387c437f23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0560fbd4d37f679879f70f4f5a2950245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5edd82b6f0c9626f09cb7f7ce4d02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33f13e3e4bb14a4a3fac12b11547a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1b08540266b23f2ac75262b055a06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55741fd506f629b758442146ce08de4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3b167c55a1dccd021d3f9431192df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388f96c85a2b5deab0de34f939ae46f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2b552bd9613170bf12645422b381a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fbfa5ff04b329e50653eff344dc1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feb3397ec960b34e628c8c5c7863dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30722bc4ac8a0773af0c633775cb64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fe371be5a124844b0c06c99db662d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8d0adb1e661c9348dfff4f3ab3cd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f34ea8d53f1f818657ea50a0c5440258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679b935dd5713ae877d0aa143bf2d89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444e89beaecfa655914d1c03e49ffc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeeeaf70ef567692cd18fc82909520261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c883aa1c7a55c4dac70d70951c8c4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e34c2b780255f5a5d03b55cff4766263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d21b8c508c10809143b10a7c92eb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f65dd4d3c17c432764d5d6f6b15df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2213265c9d5b1f7b5a302e0e5547c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a98874152121af322269847bfd7ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fd615acf4ae37eac8825249e5d043268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4906f1550d5d29852c699add9e1f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94717841fca619ae49967258ac7c69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e440443c8b8409af581e6c81d53c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29119293b071fa0b460312c747a89d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda308bf6bf1fb8224f7b31dab98d5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2054633ee250a2a9e05f9c6812058274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2ee8db7000703df511cfb62007af4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa998e8bbd3c332c2f58f2c1b682db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bff1563c0aeb549ee614ac786111c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11525ee7508825410a33b50d0a033f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d9a2ea0d7eb0c0eef39b0d4371fc6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480de56b8404bafe7935808d6c25cf1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f794e0c6720a4bab80787d0dfb89838281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefd0df7a9bb481daf2a9325371dce1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4087ab1b17b42d04425c9c4b29efb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e452eebc125157b98d1c36bdffb50a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a20de30a36c8edadf9b21b27baa21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6996ae8b36d865dcc1c7c0f7126ec0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e248e22a7a74b309c7ae79866c1f985287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03b307c907981c879b5f9123e492ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872f086e253a7d1f6452bef3ce2ec75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a80566d1b63d67449fa70714113e75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654ee613d9a04db9d81146420d531f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ebd34ad128700d6dae98e4245d7e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bbeeda9854b42379fea19d1accde4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d8f1e95d0cc15e69e273207e007ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd9d5464b162ea3f0bed07e40b076d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d235bcf1655cb5a9d99a649c13b3cd0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35518517767cdab61ac1fb06c7c16664297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0d1ad0e2ebbdffbe691a72e0ad917298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ec71eaea301e2b1dd8b8f55848e77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d834289a9da53c741b2fffc110c1b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60683f7244b76a7b277c4acc9e0740301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569389245191d3e6ecc2923e623a216302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03ff6af94afe846887342973a3c20c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb521775018e6befc07d61e7dada6400304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d6c64fac7f1431cc9dee1ad609efe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331e188cf141b0bbf3076917e469f9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b26d29a89a80b185446d31dfa2464307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba8dc080a64c8e76c15cf9c5bc389f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906990de1457ec36dab82d548dd0928309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8746e46cf16181dd269359b24cca0fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dba06166d76c2fd516b1fa065122a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a9e3b93f962498afd784b794a77cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676564d1562eacb42683e4a36c1e974b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9e88e51ec72f7c07987ca7f2f7aa2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedc1173e4d435a890fc226a5ee0df6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d27f3568576afc91f95f8cca1faac4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571a39002b91caf438606ef9a4533e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640fd8e05bc12eae5ded58e625f6433318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038e2368d194486899ae02b10f02ec8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a7d8599bef28a29231030b645be69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c5cf7e5661a73f05df5f0e3773390321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0d330c743710203f1017696bad92e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783be21a350cb909bbe89c7c8b26fb9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9ed54aea344124e0c14b1822ccbbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b15dcce692ca0bbc36181b372e3cd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71718fd0651b7c7add668a8ba297a224326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b3a1d90ceacfd86a6ea5c1083325b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2ef4a2856a960232f8228431028f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b82634646f0f0343e16955fb782eab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da9091073f8911390b3c68416023db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f455f7ebbdda009bec4aa2bf7dc3425331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05181868dc8f4f6d98a11aa0ac9148332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdb54d60af65cd629dc0c8aa1ef211333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b999bc9bd71e120ab7ef86896f6da70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a918c83e8fc9e42e98865c363b6765e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0595160c107bcce511eef193d04fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15f13ef2056d455b8a9145fd5bb666337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0716fbcd52b3f73cccbaf28aad2c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567ddbde4cf4e2f52c763339f1ddf19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c9eaacb7e3f0caa11e0f5528ee432340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534ec3c47f8f53f4abc03cd1b15f8d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55635f3d505e9119cf2bf9f8b7ce83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa02fe0ce0d956c5a8ecbb0e6dc8d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9b380149e17360751144522eed99d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90741311e10a4207e79b87385eed0180345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725e1c321c72a0b4c72eb098d49e945346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57b64c46e19eb5c8de0a4a9874689e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223eb04acca27491d6c82e65a5a8b72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fd33def27036a90f42872ec9f457f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f19d1d70333ca9a6d6dc20220b393350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff54098c0779ecb863bdad770a06cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42bda76bf0d4ccd1974402dafa1224352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdabd66120f88686f6450ffafbe3a9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cde6ee481efc9a04c4160555278364354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16f6289c8bb17be25d677312553af7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7bd7228163d852d516bb5b7c80685356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3efc857f533457ba048a8f0eb91b33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f27b5a42a84d8050aeab754afa99a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a63d8327b7d8fa46e4b647b702d2c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bca203b459dc304988dd5b99489573360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd0a0c3d4f32d646026cfcb92cd2c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b123a2c76e2e3702de0ae250c94d6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d44c2de1e682e05e5d6c62c993c6ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd87f60e5d42612aff7d12b69f5338364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0862c476f6f2587d7926b9c97aab55f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736dc963042e857cbf41cab3ddf3812366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85b7713d30e8408c6c9ce2bf35844e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588a2ed56840115d92b932e33be4840368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dca76c8a240de1136f2f90872c8395369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64483e66a3cb2dff4ea7d77138708592370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817119dd4e76315b790193055a136895371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc947969cc2dcc38ad30b534572c8e45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeecd92d01ce2543f17b3b59e4f956373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057c31d8eb57adf8ca89fda9fec9162374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81e6569e01ed78306a53965c8146f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a8d0a9aae60c8300e3a65322d737b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63639db632f7388353a3b0ba34b42970377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4db0e02eaf4bdff40d36f12d02693e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac0d99d561f3e3a51cc9414fe57bdd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3a889210678479978129f64747f41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e6f9dd85844080bdffb89ca334625381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ac51f6a5123365a5ecb3082c8db34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f17df786a3771d9d611942b819ca7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9201c148dde1dfdea5011fc72a4a9c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1032818145bfa3d6786ce67ad937af2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3324c1a5bb1e803cdf701cc2f94ab7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcffc787e95bc50f53df643816cd49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b514ad7218d3e66a0ff0869146518ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d61e58129f9c31dfdd5aba80b5c5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f1fa61971cb27cacdef8c4b85c5d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df44ad7696aa7e5a4f040011cfbad01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27108297e8179dd5eeb5f3479963b6b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19375f4fc9db7bbb0f13827a7fe6131d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b1073a1fd6e26d10868638fcc5e33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5214816cba5545726a2e06c01a955f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b243aa765a5bacf9d917bb719fbe9dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfa0c455b39e791396a602a08417d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7316fea1c14969d6abca2dd354982398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08659a279478bf705a466c0a035565e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577115e961c23e1984004f641b40087400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de2792cb628ff25ccadd507ce992d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80a163ac62f4faa379bb8c54d6e2cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cfe6d232566c663225260c19d35e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cab34270691422d7f11913b9bc3de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f12041c9f27ce2853f3b010594587405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b1553db07f142bdb142236e01a917406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0569694271d45b59c57f36a85c37a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07db593d755f85d713f8a24b5046d0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dbe17bb07428d1d05a05b728e6556409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157148b43fba61f82769808b00f63b22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1480db463ecccb04b4626710f1db65a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f470c50a72a1e85772643403bb862a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443720a41c21e4bc4a9abe715511d0e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a8691ee73d521196b018d0cf4a9e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31195f0d7d9e8f423043952c2a1e11e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf74c481f1fa522acea9835fe360d12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a629da1cefd08cbceaf06e9b6dff54b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66cd55a703b0875512f2de5252c576418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3f37045e32e60354bf6c97d428596419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c25276a83942658bdb49590cb3a529420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aeaa25d7dc1f2f6a1529c48169d340421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833be1f750e2814616fe7a478ef79e3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8ac4e4d3be524a6a21ee354143534423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7266726c502e7915acac1ab4756b3a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd462435e1ae2db358d76ec30b4e616425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb22dc2aa3649ef899362e5188ff98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ed65a1707d62e99d903fed5dc0121427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fcd29829489483ea554d90cf8b1b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8f604c241a0bbc49c12759901c470429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a603d719993358da5342e63f93ef8ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4e1afa715f24ba963409e3e47a4e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847a8ee0f30d57de483b8f8e9312aa0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968211ea465b0ff78566e29d69b615c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4460a9a3d7aa44479a822dae3f138434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e8378e46cc1582dc183ab4a6d7777435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62f1cf5717dcba01e56a59699379ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660ac24b6c5cba811cf7e78246d62ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8da63b73e0d246a8ca3496c2522507438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee9fad33774af87aeb6eef13cb8c70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2fbc3b429ecbce54ffa13eaab160a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72948dec4567188ef9e40209817cbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82516b74940f23619651243ebc391137442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d645ac0b46add786e0f64b2d4dc91b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e799bab918ee5e7c6678e8a5b0872444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92939804940ac26cfb36637da940243c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92efe5af329749e9dc9008312880a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6a0aa01a026d11fbb6cb1e09974c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb8bb2dcfa31480fb812a046875bc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec31a9ad9bda937d9eb08fa3b86132c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3cbc0083919a332d756439ef6539d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58688b6ddc0ae0fa95e9ed196049732d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242ddbadbea313a64b4c5ba065cdca0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edbf378c2a6a5f72bff3f8785e8c29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac0fcffceeeb4fc6ee718fc6379392454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329322ef69bc76f739d614b022351e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca39eb1275c08de30c9edfcf0992aaa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3012993b2f0479c85a0671d217c42cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219267b6d219999dea59ffbe1b67d74a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7906b35766ed207276a6753a561fb17459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915500ce311881a0928e8698ea2f35d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63df841667c37bb4033d592c0e0268461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aed039b313352f1f211b4132ea68d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db45021d056114ab232eca7adf2fd7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca475fc55c9a930a2715a49fa4ac6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37766fcaf14ffd51d21c32c9bd000ea2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5abf1f2a4274e3750ffa3c3dc4a8e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd2c0bbde3c8e9350f1128c474bc5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c68a25f1c402fd39af2afd8a70a00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be7481cdf1fe7d4ab625372498681d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a0135ab8c292bd30cd986fedcbdaa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8b4d60a49164659e3f98f937b61c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b300dbdc7f08b631eba3308908fa74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171445b0264c04e5e33c7b7f233189a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29fd9b73abc21af9f86f28b34cbd8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab037b7085413f0831301b26d1ce87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26337374b14d0a953261f9ddcd62e807476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911d6a44a3a0028f44c2651f470da98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22facf0c633a0b2631f143a02af605ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b8a15c0117e5ef7bf943c937c2e82479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6c226f221720728aa06979a6288f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccc5037391f0c1011fb771763fbeef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a7da4dec9c5ea187b5e0cb684c9cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360586288bdb34bb1b21c37563a4d062483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a69e006a1cae512ebcdbf172f38dd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900f464bdbb3465c406c1d679cb0e91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fad9b492053e15f983e64334299e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52234bd463a68deff47168299596324487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473bb815ed158e1c5958a39319fddc3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8e7edb09eb11500de49af05874a53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40be5d62b7b601be48eadbcd17df3cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bc70e528ec1b9bedc473a78c7df80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a647b40499b0a9ff80d2562466c697492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46903ebff0eae6be590eb99f1a5d3a40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94307a5b2108e6f34aefa4053a06e98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35557225e26bda9b1dab302c076cd0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f95e44baf4ae55832ca01e102848bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35000d9e88f0dc58fe6b632fc06f2d2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9403d886881add794bcde45974acaac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b92165fe43a160379355ada643f61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a871c7e332eb5745cb2048ccfbd686d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7367b67e9daa8c86df8f891243137bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36efc8f0accebafcc073d0f850f9eb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed04e9bb269a7b1bfd5b56fa0d408e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6a310273fb601a286e0eceaa03701504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968462675485e107d83b055a298728c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940d777c908f06ec744d01be3158334506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5751b5b561f81b86b5b141d4929cb3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5200a2e7a13c3277880305f94db9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282be2edfd745d221f131de885d3d08a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8725edff0c6064e3d9c63a38bccf22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a4488eecaf9a89dc1228a9d7c2512511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0b902a5f57047ee41941c19017396512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fd5372e4269be43d038e6880f47fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d753f78d0b326a488056a376d70cf5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c2d25825a1ca2b949ed0e64e1fcd4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cefbd144040376558b31dc21da400516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c7edbb776f1b173c4cece5573308f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895afb03cb53de153e6d56420b1f018c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a717abaaaedd8bdcb3f90b9abdac87519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e80cad225e4d789d4b8e0a199243ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524190640b8c17f0cde4ba689d02a08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faecb05d243e1e05421d9fecef4ac4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b913166761ce9e4d2b9594e830867be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24101278f12b539b474548dc47a6fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab793902887e1f05ca72cf86c81af81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92bc76f0a47b1d615ceca5f8f7f306526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de99c097be2bf41199fae5db29305d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa5315f0498a58078f2821350c5af3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fe692dc5df18ef29566c59cc992cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ccc7b7f0d61935df77949949c76b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea890d0b712274405401ce18f409452c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ffaf958e8fc307b0445d3f18f8d53532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2dd1ad5cda4934a3206f0f9a3c12b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6baa7a38e8a876a206d5b9bfa4dbc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d299e9bfefb84fcb0e11a6bcedc5a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c49b37af308be954de87e747b4ac4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4403d4a4fb0681f56f7d0bd9e5c7808537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527185874e55bf573f6642d4ecad7022538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dcf2c2787f38c3072c39b462294b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964466f763b890cb07d3b5697825bf95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cea76dbd64ee5939983c527f858fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd786e169b3590ced6e45a4e9a517e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cbb15daf091f123e79c0055893d7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41199538334abce644271b8c6bd57794544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa62106fdcf8236f29cf96efddc731545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc33ea4712939498ab2ba8191b20f42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44f86ff75c28e1af3f7cc3636b56ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb425e0661c61ef0e2cf92466feaa4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251b1fde22f12f14e80e7181b770bf3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c28069d7b8197f6f88083c8e44797550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb916cec5754632ce1c38611fde75d9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af4510869b971cbe82c0616e7072c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdb9a0dbc6ec7a9d2795d5d338840d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4796c52680a5a9eff1a0780739362554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ed49c7def9ff28ed5d945f0e96867555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec359d5b5289a80b80c20ba467d3c02a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78899a7ad9a4cc3418986a6f70fe63e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643ae67650da5a0892c11cf1d090443558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd6340e65ce7fbbcdcd794e86e3e9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa77c59c117f9b54c7b6031362402b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ce0fa8aba6f37710d11852452564a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063651c181aa66feb2d8eb221f321713562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12da74cb8422aff39b5d1f56cb1a77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dc55c38d7a64d56c0d7f7a1a8e6d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfacf225bf1aa93fcf7b6b9f049029f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92248a15a98c818d5b97420579cc559e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb00888cc623c9e4ff580d32ce6f77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ec96adf01ad3ca77743df4c089a57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41b48f2de444c880c7f241acc37e43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca75b0cba2e71b9215264041b7f35a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125ba17a223d8f2d55f76bdfa9d7e6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7fb74ca4c7c5ac029d43bad0e16e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5ced2a3d59962b2bf107b595e5c3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bf5752dc1d98266e72e950f3a9dae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0018261c6a6d90867db8d7ba19960e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a95a67fb5d85c4b5ee79295bc21ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4d1b61f125700ed411f7f380a6afd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61932d92ccb15cc9bb7786ecfe2e13af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40897b18a282f4dab077b28577314b01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc69176df1b31975ac5d82954e869f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb8694328ac556fe78744a084e0a26581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8c8aa7f2974ad58edf012bdc6c124582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dcb880e04757b173e7153d388c744583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1a24834bd7bfa24ae297f9eb42e1d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcdb2bceb51313bbae12f8291abb0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a317f1291fe630aad7b7cb93fd12a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a49c2ba647cf35774fb3916615378b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc7d4c005d6b917fe7e049dff8acca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d73f2e06a4539aed82052ad176ada589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a1951bc84011e2298af1417eb807f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39e5a5b8e50b21f9a0419dc64bc086591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea39d8716dfa5bff3cb030a64cb52b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169b415fba3a7b818a76af6dfce0c6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350f4ee1d3d1d64b945ad961ee0af49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf590ff72d9924b85f7d414f3021ace595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c407297f4b4aa99c788af3d80d0917a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c393ca2e9231f00893616240fdb224597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae41c9be0be9b2edbbb71ec0f24873598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285185d451170a52f2adb290951d635a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66757f2eca4e26141d4a70fa9f94fc6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b356a8a2794fa91218028bf072e07d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555b3107c62d050463ad44232956393602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea572199a831cea5ca9b6d88b3c5e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6ae84f1b057860ae00c8502741801604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7e842b48d070351183113d3be5817605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64ea38a49c68b2e1268f67648d7d41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a8bcee097b4966709635adc78d119607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff8f2afd157461e33aa6e4a698b095608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022e3567f2841596346aaa08de07e71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363c6556dcf79f85f6642f5fada3850610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd2145c0b9f55d6c328bda5fb2d540611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383d37c238a6c73d544d64caf88c22e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516863980dacb3cb933bef7a5d7a6780613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c8ecdd40def43978dd13f1eae7ec8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6f5ecbd2dcfad5cdb3adb7b51ba46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedafceaff044498a217e159df0ebaf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d12ac3622922011ed0b59294fb4609617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000019852e9fdc8b1a6a8f070934754618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478258f44c7e3a0d946846cdbe31b2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a412cec5865a1b6b47666b8126527620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdbfaa5cb4443dad99d945fef52044621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9151ca69094988d5923f899fd19720622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8f11dee7e9ebcb09f643f5923b4d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e804d0d7debc15032f1ade4d0c03348624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf36e07e9f0bb14bb1bc44cc4e1262b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4200b6a04ff7288218f374c293bdd8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bfc0d5e5234c8ecaa57f12abda0b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194138157c1ddd8facb3aa185ec4cf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3116539a4a4e9375ffc26ac2783fca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8bb06232b9b49d40d57596bc04071630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b001eeba07bb880cf9b1892cf8901631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404a2b1e71383ace4b3428e387ddb91632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c10757d25abd4efe6e2c94d60938bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271b9570fbd3ac64c6b95dca79535f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93325f60ceb7e9690c575ff8b0b98b7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b73a9951366d76a447efc78ec49a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4da0253593098ba1392015f2924b21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efbb87a99ffce2d60c3be322669251638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb662a4d3277c7482a644545b9e86a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ee1031f166db1ae2e147024008aca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc9f2df24772537193a41bef73bdb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ceb5c9e223520d2f9524f675c5de14642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1560ba031c818c2b87f5424c020b99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8b7dc91e4f58829dfe902c65f331e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40808879111d2289f327e05544e42ae3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7d4b95e2433aa2fc8299ffbfe5e90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b02bcf089a6872b39ab15aa29573ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992bb66a9fd4fdf83d49e4e21f90321648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88c93ffd707a8b49b66ab81a281354649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976137ab2167b98592d718d1b0e6983650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366758505a5e81eae6f29a2f8e25298651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83c23db047d841e5ba7ee44712c78d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa65e060c2a68d2cf6b3f6b8f1ec73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03855fe7bc62649611ae9dc7b4599cb1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344e9a124128fedac1ed3db31f0d18a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ce03a926ab5be46132a4c18d0dedd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56019c49e70c7993c0c437ffbbf1a223657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f468ac1152805f52dfacff5b6d355b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef110216d2764fe99ff755a4a8eaf791659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc3860d287bb1d9948ba7c4ac33cf7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79310162df352df667c32e93931fb47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c691de7cbee3feea64dc333b508c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fedb073d3d904a776cb0d9b4905dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae7b647c51bece8270a1135ff43045664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e421c72bff97fa7982cc2e057d92067665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3055e7655fe9c56928c9713216260666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15636b2031b265c20a852647e762b99c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce047e24db4c8620292bc28b02d99003668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb9733dc4c837ab350304ee928477e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7f558abbd289f61752b59187f4ce1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823c399e3b55bcb0455560733a7db9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab0405d27b8a62d647be0f145afbab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a864adbbbb20c4add8e14715692a0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bd429d73c5facbc9b8d7800ff03a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc8224ce1688b474c91adc87aa8305675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93101ae45b698bcc8e25dc9c21b62ee8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae10582a0a61616493213d47cb1e94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16460d38cfc8fc4bee5f9dd28686bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f16918ccb9f0be12ff65c338e2b64a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4759c8e0c41d9cdb4a92b8449995b17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb025427c968c46024d1f27b240ff5ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0c41549c1d939d2af5486350534c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5206a888d5710f767feb5f5d533016683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30d23df11adda0ae6fb54e70f5669b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8388fb95dbc2c3864ba315c3d99c1d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d2045aef19747bc43278630a3346b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dda17a43942834e541d171569a8c75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489455e097f23cff371ad98bc30bb52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f131beb88226ea8282fb948acff74b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be3c2673f5cdf4cc8a32ecafe5fea5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03984c52c8f9cf7b91143d6896d250691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82bdb56d99a8d0f4289da25285aaeb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7c007190a94fda1039ed8862b4365693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7ff810d3eac314d4196c6acf00dcb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538739f85e3681bf7c94f27a700864a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b8f724498f9617391c3cab47b0f02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdf385b17e639406e41db08bf83271697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561780b11bd4fd1b6abaf32700ad0dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa10ad067a6d2d2219c2dc29a5212d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af328a4c34bd636f03710da2b651d4b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa9d2c4d0b53aa14ca01f26243146e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b50f7b462931933a78d7175edec83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e5433bb44e21901081372c1804933703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9e0a2d096be4e211dd7ae4d2adf24704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d53ff347785104cd5ff555dfad1c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b784692ecf8b357d0b7bdb6a5bae659706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22053cf150834da075f01c015b174829707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b365a5c5fca604b03601a375201e812708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209ef1b881da7ae1c5dfb694c66e2ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586878e9780a8d83e46e60972b74097710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5e9e77af5f08060d669c117b2e3dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fd5e8013c8e498f5f8c151821b67d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90498ff30e6ee13ba88f37a76a0edf4c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027c44c0a12ab9950a5e84bbb79e8b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93361e491573e599b6b2702b1cee8c52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759c74e11993362fb1d976bf175251f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6785cc036995d9cf8be4d2a2a4ad0ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e769e4bf6d34e33c798969f6f07aa33718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab58e7c013ad28cb04a5f9456fa12a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68237267ea8b30205cb12bcfd41e05c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08203d278228fac1cdf0a52d1c319651721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b011024384f23a5a82cc30e348cb51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a468021e86eb0cbf2a12f8b2cf305723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63dfff7f33957984a386a61dd513d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32432ffab4aa254fcdd41c4a87d9e43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef161d973afcbce29c9f23a15f86ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e733e2b4b169fb02cc2f77d3a0a8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0a04bc351178a6bd344a04a7bb1c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5276b0923233d04812f23bd6db91041729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06426b85d97faea3662db251936655e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c3f2e706116e6598e2e0dfd89c567731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226af269ca966782f38dc4b3a9574c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73640ba9a339e611aec67864b868d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddfca7fd4b53d568e0c44fa0e4c8fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547b006d404c42ee122c9bce9f8019a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e35f11a063c35e3ba06df15564e78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217a0a202179d1c47efe837fb5fca57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f80e4e1196f57ca53bacf50acb4a1e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd7d3b8cceb328f2cd31ba329f4e91739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cf48378edc59617454373a89fdeee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924acd4afbbaefd9205c02055ad467e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82db6ce2f76428f4120c1a7fa8706e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89937d7fcaa9d8e2bd88709adef894743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd4aa04619a78c589170cd7e8a9d7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf96b405fb2e81f3e599900bdd7c08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ec30a7d8f5747fe57f8ef0b2232f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610205f74fa6462ff36a70a98af21ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d425be13e4ae5b054b9d35512452c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd60be3e41e8083081c523d2cefae49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a2e00021228661f9a730604cdfd82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f15a694a0397bbf923ca634ec13c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789a6f1227c7ac0c1e0e1d6f5a5dc54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78668b9a4ce9407955579b8a28e9f163753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c58d233be6694890d5b7e86b305ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3f24200ebe7a3c22a70418c010b4f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fe41f4078ee405c8c52abf70e428a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e09f6cd5acf445d87bd07a58fce42757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b27516d90a60e78c86e6e6f55ba52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de5c9453c026015ee453e179ba5d46759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb75925841c36b4869474a09ad6c934760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca6d1b74d65f431ceab895229bd0a5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfbee115084e2d412958fd584848a3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fb1acbf42090477d771c696b2d358763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014317346b680aa91e0b15d1719072b7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9000c7211d1674c17ac3996b4670a95765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13c8c247c16bfcc3de26cc0266aa37766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073653a24a571b84a0027b10fdb31ea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3209e9aaa65fa9aa273cef9c134bf36768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4ccdfb907407c56921c3d0b30ec13769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a9c2fd199d662e7fca553e6197c2b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26d197cd2a1c465918cbef14b21990771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f948a5f93b6b10a461c7865d5e896772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410d70b484561cbdc35e93fb3858e8f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085f9db24a1666c1d742b8622bd558a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f33f8769c0ea17500757653b038d6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6942bc6124baea80fac23607101a7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ee071ae9b03aca37ad24973e41a28777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22724977fa08443bda87d40e336bfb05778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faa5a9b864355b6785aaeaf20e9292779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b54c3629ad8cb9402a998a9958989e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9958cc76139758bd53b3e5fdb00a7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ba99485e50794aae2cfdff1d62cdb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2610f73be75770d7a01403bfddc7ad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b58c4a31895e1b7ed7abd3ee14d41784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e2376ff51656add9c467184f75e9b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4a8bb2d89c9a9dab40e44dcd21ec4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8e76deb1d9cca02bb90feaef3e2f8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5dafe3b8db24493c7daa91fec55bf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f03ff770ffc3ce269da77c4353035d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b0b541737eabd82dcced867833090790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf57aca721b2a673086baf45780e1a2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6af3e86a424a4f319545144fa27358792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb0b7c886dc0097d1fe4c3bf7284d2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad192c03483a6285d3fea316c2c8c4c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef764f41e4813663dd84ecbbe2d000b8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c6932058957bb01f20a475c027f33796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489fde968e5ba0983304bfacd786510797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665e8ab659822e670dc3ae3f37e3f8a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c93df4e2a29a05e03e10eb5a9806e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50dbc33ebaea07d68c493d41233c0f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a414d8836a1733682bc19d2ad85f326801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ac8e2d3048ac20e884d998d82e2dd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4379815eee934e60280c534125982803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c256459b8bb633620284009db5b020a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c015adf2c4fbad07cf9eeabb8e8f0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f796a0ad0c816902bececd0647d959806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebeb0ecac2db72a00499f8b24101eba807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afd66d44df929813f4f282944a41d1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a23a3480252c57975ab79cf6e6138809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ba872433f982a3eeb0659012cb6ba810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72b07caabe25bc9b95207fd29c1efd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae80bb68f032ac21e457a577462df0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770596fa39f1cf25bc5bcb7b3a033b20813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a80563dbb4696418aa3ba835270d9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e95e3959a08d0ba3ad15285e72943e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d73f4697f2f2731005f9207f310e8d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56643b3a59d1c7488e3b38636f6bdbb4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6d6d83a529c5dd87657c23dcbd7ee818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac7fb1e85e2d1135d52e26cf105265819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402c421fa855dbd7c551ca677068cf8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0123287585b517b4a689b36cd4f7a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7fc15f1b21f065a671897aa33e2f6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef03ab39f0671f1846a1a12169fe62823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9ed31f78f76bd57099f29f1ebc976824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784bd48438072adb4eda40c171ac46b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e1f3d3442712cf5c46fec83adb14f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec115ed4bc6934ad6f2428333f89c1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf845f08bfbf15bee56d0209fde7463e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dbd94bb1827135ffe43514f6b566d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66c47fc7510f36270efdf5177f6189830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b203daa11173f8b23b22344783eaae831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914270b856ee73ccef0ab787cb12efa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7150487c8f8d9e904c5a48b9c5f6de1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3249a0c27547bfe0e1be4877986aea1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c0332fb196c5eca163d8955fd3cef835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441ec6177f32ad2cdfa04e7ee21ed0b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643ab6ae807eb0539999edd82727de6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726566d2c8999f013fe05b035a658e1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24709025bb212bba4a108809141a9d70839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a60d1edf5a16e90382a42915594ef840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7654bb3f720f3b9128dc7d54cb5b17841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c164b764062b97daac5f819fe7a3f1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b54becbcd488ca2152d6246d69ab3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a6624ba1b59316361a5840edee60d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb992328490c7d2e2dda2beccdf59a27845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85bc429d09d8ce7be94a5c971b86c9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c6092884c7101ac02948964d0b8dc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967e42ad9f02c5a345aefade91afc46848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6e3001600acfdc075e5908e50004d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc58b6a39ffd4df8a7c71cf73a30ae850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19a4f75029cba3617afa02bd0f4f50851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c75a6177055271ee60098d8b9eef90852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e047a920755ff7b4fa943fab14bf1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf97513692a8a604e2edef45f7b908854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fa2307f91bff5a0fc71ea88cc1f14855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02598115c6cb9ffd47493f48e7cccb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8298729a732b192b3d653ac651f658857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c46c6a288f40dc67ab3346a3e471c4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71418cb09246b5ced7b323ddb7929fb6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b11a19affc07e88f2bf6b5e2165467860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6a748efc2996a4f8242ba8f9a5a28861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f00339eafd0f926710521f9161972862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f276e2b7fa2ed182d01b1b83c3cbd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeffa389c5df983626cba70fbc93a01864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45086232f8f09ec577b08c34dd40d08a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a7632e0fcadc18da9a06ed4f0f78d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc933a84b127adfe1f5e049fd39dc33867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799da0cffe6caabe4ddbf6004e1c797868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd37fd6e2b1bfcba1813d753e806224869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be743de5c5e9e94ffa73b9c351cae54870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b8d608fe797e526727320457a8c7d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f525883486466957d35bfbe4c7b4dc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da867a9d33ac5cb122fb7d59b50119873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cc2ac85d89a19a3672f35eda5a525874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145d466046d7b8880118171a2a8c059875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afe3d9b168a826e349551bc7a8feca876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9685c027b8c49ff21720d9c673e9849877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db598210e2e94aebc2fbc03e030bd2c4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976ab196d5047ff137da1972c1b47c0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d44e11e9a579b7d9ebc087a106a15f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d135f987f2992b8cea50ae58fc2a4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a122e8ef2f458d1b094d81d36b38882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e40fb682aa3d4735e1ba0d27644eee883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d20bb22ab79d94e3b9a698ed30d29884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fc3d32b5732444031203e6df2a3c0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecd3280a09b5ee206d17d800c3016a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3ee327a5b2c155b6c5577dd96b3e2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ad5241aae4d2452332a9eafbc6a9c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8dca19adb802598b5a593ba22e872889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bcd920d7e5efcd304b9bcf2151f33890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a207688e08b56f1ee6f0729a4005408891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5798a2646f5a18004128fa71f628c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf44de25acdf932c06a8b92da6cdab893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd229d94c2f3ea0b492d4bec33fde2e6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dd7057e3575771947f52dea388111895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81348128334d12cde89afc7595d5612c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb030dbb4f53ec6525cd1091702d6d8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ae0e91dfda37212245fbad89b43cd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed73e14afed4fb4c791bf9ff9d6e16c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6974174f3ed6e62375cfb97728ba0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88889151eff345eead52c1db0584401e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1872c6b2ecafd95ef0d253d9be0f69902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb27b1eed5a1c46aff73e39849ceff903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b6732e387b9e779b2937d9d4a3775904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb355baf357d7cc309de88b65bfad85905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed25be6acf2bdb33b7d89f418f56df906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd90fe729a35cc96510481e5bb576b8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8b9852abdce5bb8eb90c63e0b249c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf387bc3bb3d0031bf28aaaecb9de1b6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868fefae57d4588ab5e39662ac4ff42910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1be2b7e98feb5e5434d9de87de426911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df533e25ffdea2442dffbbf3a79908912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39c718135b3d354aa7572b7db2e094913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2de50efc8bf5020d27e3d093e3fad914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afb2a0360805fafd978a5e5c1fba48915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f479064421d4aeb42e37e742c2fbf0c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55063dc9dae466dae2e24669612078a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed15d6b91e12b77a293463848279f0e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57b13699408058579ab806a9758e00919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10a97f442e43284264d085e4dac304920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b5d196013b6c6f876b917ebb7ca41921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352795e0804e90e2878881fd60805c5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55414fb1077926c0384fee92b37e0f79923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721f2d39924c60fb86e6b726154f079924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f61da98fd9095d76033481ef91a29925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee3d271ae94170d818ff2b65a5c013926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9067c0239c59b07905e5600931466927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ece75f70eb655860a513f5314e30a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce66d23830cb88858ebc6b4f98ac9e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba305b76d06592916ca03e90c9e157fb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3289dcaf0a3677e1b7c20e24b37201931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cdf7431902f7017fe8ee996d7a7f8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20379fc5ba8fcf4829415c3452707c66933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e7e51cbc96f4df2dd31ceaea3aa11934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d8182bae71170d0dfe960b00569c1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dafab08253c4ea823894a5ad6d41a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3028113fdd256e69221807e3d6c8c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc976591fa54aecc226de30d1def13e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406efa168face0ea44475e1323c9f096939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9c5adc033a8bd9c31c3410410a8d5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a01276b60f210ce80c6a0ad368fa46941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7a2436fe12c0918a9616021c97348942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adb84af601753d9daa4f86ac15e0d5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6266c828794e2733a4efc66733b869c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b019e297941df96cc85f70d3978e6d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555e175fe25b4b3b9d46618df58eba5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b9cc8fa066599f798fdc927c700ef947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40f74b3d9bfcf38c41f7de3271795a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588c722121b0e46df2c22bffadcb425949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f140259938f5f624b87c13dfde1a9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c81bb88a98266f5acd87e348001fd6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04838af4f19bfb02dd81b7e40f630aac952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c170b37b7b8646718551ed213d5cf1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85388d773595ab475a6eb0eea08f54ce954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6c0b3d4d9d811662e94e4eb512d88955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1ad0a0c0fe7d11abe4bd96e04f574956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0217c1092d9357bed42537d2f329b4c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954b0447b9f7a48e2148e179740b777958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e03edfa1959fb36b857c0d03985d30959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e871572f2c83005b1841aa653b667960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2f87ff60a7d15a0a0b866d6cd4c8a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e72a713515dfb28daada001bce9e8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7799236511234398e262c9ee048f203963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68314947a2b1e1f5b3c81f107abf72b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976e3784f32c229a7a2248f024467d3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62219ef4cb1d4a5f8f103e2448d2c5c1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6328ccdc197cc6f8a20d59db9377e0e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984787bec61aa91416429100012f9d9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bf753a02d2961f86d597a8e4eebfd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcc56e0cc13ae710c0d3d501685996970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c8476bb1c6c55679573cb5dfe3321971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492077dcec8b33d9a31b2785c3b8a7b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64121bddf82d94bcfaac2cf2b99eeb96973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abe31fd4f3abe385b28bd277ec5edb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63d8409e3b14f3d1e626eeef5dd42d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17712348fe21000af1d4cc72537d99b4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0194157646d10388a50adc82387c4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00e10110e070eb1e0d9e4d6235beff978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f93a041adab11245fa33f972ce3edc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec25733fd76d0b679ea7e3549e2eb66980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e02b0a9cf6910b8af597d64488e820981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8c9d907789fd0dc54819733bb3de3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4c1e4629d18cf436cf013c6c5c8d3983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad17d885036e17e2e135c2d6f02daec984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d06369e7b2c7a634ef7ad5ebfd4b62985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2aeba1b7c9e9e0b38da24a4101dca986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a2b97ae6280afd286015d976d71ae987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369514cda5be186e2f8f4c9d8372b5fb988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e82c9eba39366c57c749a06af0c60f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b107e345e4837874a685c9a70dcf60990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b777ada767b07746e61f2ee08a4390b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8d5f4c638715d7569268429ff01e0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef5527a32a26a05ba3fdb858967304993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eb8c23cb50f52c24d9fa5210cd61a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d8d8035de3a334e22ebbe1fcb2540995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96396470ededdd34b2f244f7763ad66996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914c73f039e90944702a7fb7523960e997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>