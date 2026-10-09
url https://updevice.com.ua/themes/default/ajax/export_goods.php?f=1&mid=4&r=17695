--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a16f7050e6cadfe52dd106939e5691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ac30958ee2530a95c99fe333f7c322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9491380d901e64209b637534a2bdf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b4faff6059b8945146b8701d760714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2fa6602444b1a6d3db6d30b5cc6555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a60b59e7c5015b87928ad137828df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2335b3e83351d02f4b38ae5980642cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2f7b6d8872c7b357912ad456aa4348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2856659ad539763476da1ec6a1d60089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e5446437b8ee1b760e49468c3457210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47befe2e433cf9dd5ce5d51916ed4b5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb8e491b1c6fc94d12d0f31931f0b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cb357afea2e8a3f574ba31504114413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca8acbf578c6b4214bf8434d591feb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832f77a95b8070deb9b6170f0078f6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb98049f7d1b6cc5d8f4389e01c14116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630c38c78a99c111e4f28b3df6413b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59df82bf13cba6ed964dea73d23d3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c23d110bf8160574105bcc062b0aad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b16fe593ba3fc8b9fd045ca3796c8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca0bce8787644930a068c46a4fed7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df05780e5b77592fcd9151a1c6e3be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120ef03e4efbd791c9f1e29806a91eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d4def6efb1e4b302dbb7eaf5706e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22721560573b52b846203ce4df6cb1e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a5e6de9c17f1a2911a732fdd7818f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf399a9972fd298521489ec46ff3c6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18a23c501928d9f9a0f1758090024328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae1c41abb5718d971bf57ba0466c6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25dce4ac3fa6056d6a960dc851782c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b40860aa20ad4e3a56b6e3984d4de831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea511a0a356827864e2066c08cc6f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b035ac738cae2786e450ef2496ff8d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945a176d1085cf67432745d9761605234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fa4ae18a28e26c335988c101b276435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a327162864d6e8946ad32bbe824d54f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a48efa4eab43b3ac1507c1fd0b554b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1c02009cf7bd62b61611bc7ba8fed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1125b4516eadc1b2e4f261de93e8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb085216b1430175a0b61402bf992840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220060b1c25583755180465d0d902a1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89a6f1ceb75b94790ed45a2b11c75342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec97902941a3f83989107ec49204c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acbd78a08ef0c56b1793c3eccec12744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f6fc9985e5eb637570bc03152aa8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c09bec9ac6e0f9bdeeb70c6cbcd6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf80c2893b6a0f95112763c46bfdce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1a495b39a149f60acb95ba956644648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f862b564d243a6f11160725a5ea916649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8282bd5a30960c4846735d9bdb25b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d14093a7f58e4c3b381266724e30fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf3fd184f5fdbf2fcbe677b631418052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fced8c478234049c2ea4b1a8fb9b4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbce4f4ad4d07956fa690cae0bb4acd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158a83a8da66895261426dedc77515755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3ae0a6cd3f562b733e3f5fd34464056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df514b35cc81cce26c95975f3c48ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e5f716447dd048d4d739f7953d44258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac39d53fe6d4ed0ccb756329bbed3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb36058299f8404d8293c2d976807760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f0374220043d3cc2a697bd7ada79661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96065d520283cb8f5ac7872e1fc8ef7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3458962ec8937d26635ba788d28faa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7157bc0ae03b2b7d59ab133fb5e3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2516eaa7e2e4a538cf952466f5166c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7945c9bcf74ae0e83990847126c7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f19ff2ab43fa185aa6729361363a3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c53c50a5225bf30f3e79ef16cf2de668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ec3cacdd92bac55785c38183a957569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6f33ec2260afd9022799370a4a1ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fc9e35ea6a373135191e2caf440da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5712286ef785a523f8300dcc1061f0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e17f35b0e184075aa7a1857065350a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addd8fb117981484db76d1435931ad474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4ea9871d5e286c6822205133b155575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e968fb4d5ea9fcf21569160c349c1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e41e7783255bb626d969071e3db5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5928c18af7ec45d00e2df1aca969678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3a3e57daf5be6125696a34ce8888279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b190accd88600fcdfe18b392cd90480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bba5ff55be822a3832333aa12fca981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96587c2b8b3dbc2934cc1fb8f7ad2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345196668db066d965c066bd21b940eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d31f474f927bdae2e323709bcdb0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2b97a4477aef3692a858b78b716bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f4a1c17383593cb5af3a54bfb9d7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ac8a271b90008df95891ebef8414a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9336b35309e7cb972fe48118bd8851b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b02754cf093b642a64c615e62508289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eb65af08481d3f125bbebdfaf233690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c59dcc3a789bc7e6e4550944c0e23a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39cf871f2d76f40b7b8bf0ae1cc03992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7fe0a858863990e8681dc8f207fab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfc0d196e8da7d778d886f02ee4f9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bfdfa04f91e8182f6ae97a2ef909f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb0023cd09578ed84cbd66d767c19f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f9857d93453d34ba5b86121c3994097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64530a5ec3ab9df0a4d5694bade89d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d6b2d060c0a165a19aec7f2caff5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b046f94947bce4e0a2d9c7dcf9b4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae007b29e4b0425046b23de41164905101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbc109de2fd85bcbc17dfde569bd98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb4ce6b29fbac18ac61c685b0599c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd9533d2e446b99ec28995564a0e81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee538ba22621b0f26eef0ba9eb5e7b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f6d2b979ca983f7bfb4742a3deca4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b27c3a7aa6add13b9ff6ea81c57eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a408c97af1195380c627725263104e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bddcc3190896b64caa9b6649c02bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ceed9c7e2128642a00d2e604a374110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86844206a0ad8fb6e94db249bada7951111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc469ff20d4835f841f59c79d8647f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb06fdde1e32c24622cd78386a00798113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdbb3ec23faed0853782388c070439114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be93eb966b55bdeb7a6ddd8b7035ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b40eacaba6d44cff2f4892629f0b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2a82f13657d0d3e8bc47170c07d1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211b69d1135d03a736b7484d7bcba7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c95eb553ae41c8b60494f4e7ad093119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d079f8299b45f86a02b72e3e5f18647120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74f62fcb0f82082c3bf47b1828a0d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214118b6af492ce971db8adb8fb5778122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aafe3e0a783f58d77ecbdff189f5c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef21a33da793da3531ebdadfbdc92b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2218272e4c79194ffb1f9e78cbe9825125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6edb918bbc991b4f693797165c8a02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344aa8dd17ec60cb436dd9bb973cc56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50671fb98c4815b7753585a48f0d4e92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ed0e154a10be14de73cc06ae2407e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b9f5c306e3703df8dd184bd74c289130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b462d3420e82e0c6a16251b4be791131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf8c765e328293b1ef166940d1ac60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171d3e13d72e98bed80b5b657ed26c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f41b93eb990be6c946e935ea6620ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04656bbc903251d708d0fd45d74812ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ede70e77baa7afb4022dfa2c6ef787136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114e0d10612e6b863d279111d271bf9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094053bf3735b8ce3e7e3984f53e60e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82b1d188e19e593bdd63d61a0b65d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7471ba32474b784d107a2948dd2ff47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787b8a88f12105f530eec4500dbe987141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c1110b96a22acdb5dc85a5db706a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5dda4700cc15afd5fa413dc7cf042143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98cc498cdd36868410e8d4b183c543144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a46390ad7a34fa2915b45a6fc48c35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ed5f854102cf6938448d365eb7d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a604e64afba13e902356d87a6c849f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad611ec6fbd5875db19e0274aba2330148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb8e81ad7b65a2135acf1a66312266149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638985fd06573b08135f5d77ec026071150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9e309751d367866e710e6d1de2809151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846ddad5c1d8021b3cfc5c5cfcf6377152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82def951a31e89afcad5b93a3483340153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0c184d5f2e3db66119489be377722154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1b9e42306fb735854ebafdb4284dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302516ff45f1122b873c1b59900efe6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bd51ebc934687cc2c238d4740a3dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4521456791d1017086ee7f0759f95d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e252402d5668352e35c604657b0a9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f4958dfb72d9e7209a3aa59bab588160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067d67f46856c16654552572f125c68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7415afa528eb8851ee73b8372c8283162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8177eceb207a2d6c928b4c213c5c083163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1e8d9b9ecee66a409f6699e07c72a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46710113cc13f108a36225cb4498803f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b5a11a5ec3f1476fb3404b54eafed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cac40d38d87fa3e8bfad943a02a5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71b200e1675568e4622025d144edd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668bb9d9ab64b9e8ac99ed364eb616b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86464f20507ac9053e0637e334fab9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2bc8d689752b475644d29059520f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a384961c0e389583fe91847f0fe2ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ab1e90b6ac425948fa62c629623fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f49543cd9f262cf535313691783bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdeb573089df2673a2a737acf764ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6bbf6e315dde6679fbd3170b7181e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b71c5a1062eeab65efda6528ea2eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affaa03bee669ea643a5a20d8774c52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9106cf4a8c88939d536a8a7ff5f9c0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6098d97c841bbbdfe6e274e273ec89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9ca3318ce4df2f4f0b9a0bde3f4a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5ce2a8331bd26a80e680814f05d06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87e2088076986d6b5720d43bac2775183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc923cabf0cd59023f23b143ebeeb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfe7c96ba0f4b988e2fbe9bf29278b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53cb11850569e427e026ed42eed125186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0ab60662238879c58bf6c6051402d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f21b214a187d4e4e67185b643a76d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33c1c72804cf0f53cf4819aacec3e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5f7d1ec59f3d62a90880d36bf9ea3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80a41c965656042f74b5bf07f26b28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9297b23d82b69e6566634d983ae49c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d72e1762a7476356e537c3f7be8d6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a493a8f5416c50a1e1e2be887d73f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad92ddfc3a4d08bc074809812a8938195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab7c78366b064317434037c8da1438196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df291df0ff880d2a347b9a734af00cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bacd55d6de34d1a234471304c12ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd774ae50910c15b18e1728939cf0b4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f44810a372e006ad46495bbca9268f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fbf22579fa113fe65950e3863c63c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63501806327c110903bb3b8a5f18d16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3bf0e483db34e2e85bcb046992bda203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676f516c05398e5e92484e0bc826bab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138f0a86d90990e313c4870b6081bdf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2313e04ffd2b981c451615e91438c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768c5fbdd534b7d7e6f4d5c40ea7a48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7312905784c2696d29f7050576ab4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ef119666208ccc0e526320cf2dfc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aaf6f97c7a105deace355ec1bca77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37512b3d832abfaa5a9ca861480efb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd8ffa9303efb51b527907d64b6ec6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadcc441d1e72e661fc6a787e5a5d26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02508e50c3d24a4a23de8b0c046bbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb7a5d91620ee365857113928cb7b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45325440d90e820e953ec5805808665216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db344d37c8ddfcf259dcd20aba8779217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281866888fc776068279f4b65f926b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05534125584e48eecf50ad076fa2c4d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40cec5156c201d6b86a54c42c88dc7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e2efa3b111cb3585ba79f6cb79976221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dacd3d4c4958422ff53d29d05154bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92184ab9acd5c1ec86ef6074ba03d9a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f28b3c5012a62a36953f6bc407402a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d37e61a293e4ab4bdd2bba2b8d599b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbae39982061443526213cb1dcc7ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498fc0dcdc0282e569c7740780923df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e1138221019216f642500d8bd9408228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c118283f5c56a38eeeebe3abe73a77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494d0c34f129f89bd34cb58c8f14e92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2af61b635fb3d7f1e0b24fa2d5244231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db014418814934febfdadf0410e426232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14e3943368b9aa7a9b269843965242233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4551f0751e934bfc489eff2d14d0677234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d1d2defa3664522816eaebc3a046b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb023dfb408aa85b01964f118aa3f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847d818efee0ae271f6fe9e913d0802237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17341a30cae3fd2daa15753eeed3f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54f0d8b120eccf5f6d1912d710ed76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70432cf880791c8d7f593140e6a931be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b147d1320352997b79414b13a70e75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9a8f747ed84dcf729b5f4bccd227f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e1d93875166b53d94d1c392e81716243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5084737e583f539318d7a2f4c48d1c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105b38b6bc7beb32e276b06da59e315245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc57b94fe622a4986a6328bc906c85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe384fa5b94a3b669e56649cb7c625b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd3c32658e3c0bfef2bd4508f22d28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12254f2379b179f3fe58b2e1fe2661249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd427073172cbd6649e201f0f76e944250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d088f261429f35c2c774f16678c1168251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b834edd261b96956e5b40ba04c29ba1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f719729d724fe7eaf4c87067391f47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab7410baab6fdd08842a95cec54cb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc0026229b52fae33dc5df7b006198255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072fa3275af581f8866a1934f987132256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d1060ec3ea17334239060cf85644e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf91ca7b7997e9ac14234f96c6e59d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14447034ccc0dedfdf92c0da01ddf5da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3c3fcc2b9d3276492d96b7d1b6fcd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78f24357c058ae06957c359f38cd0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008539cdd67ca227916fc7ad667058b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bc3ae10813e27e2748a800e8c2ade263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93849f33bb112af69dec66dbf057d86c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536866cfe5236fb4d4b085f0e4393641265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75219c15857e3291e2df244bd6339080266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b32197e0f45666f452605ebc463ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699db0d1c3823c963ff271243ca9f4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457317f42948b5a33729d9485f77f65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eef475bd37335d998d9b3022c9809270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735c56d9ddc4127656af65fca91c609271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629b94e7762d31f184650106125cace272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23358716588b5f5ecb33923864de92bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79328635215a96ea4efcd6e0609bd626274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b710722c604cea78c9a53139e8bf9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1810fe6df7bf5031fc8b51c328973af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f582de2a4c1565e8865ec821090a653277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374a110598371c7895555797407676c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05487d5ae1b9c8764af9a3559ca4aacf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa21e6b2a81c29c5f7fb177a636c70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d03e21ba1b997cec4cc8a166c588e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf22a791d7814594fa766a2dcb9b7c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d451e1f143933d170a4ad887714d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39086f428b41698b465698fe49f17766284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c6231ac1e47937ce13c6d297c00de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49289a15d7fb137cace8354d2817907d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05395bfabfc6ae305b6b5cf4cffcec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6d64c29f8992c01818cb7f5cbaa8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30148c6469d1789c16c8ffad3574bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84549e28941ece94f2d4e8d119bc8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ec237df89a0a98f376015e9032a42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0db9c456bfbb1603f1895c5715785e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6c3f138539134c98ed7b1f762f6d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8dc7d459e66f4a435bfece7440653294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec718dc9ae9313f7d3ad0a57b939f2e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff20072d7b12dcecaf14afd549762df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b85f4e11be0e1e98944b4ce3fbe981297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf41e0299a8b29105bfeffa03739945298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5f47242b74a0c5f4d3e9a30ebce27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc275f0eb4b5ebcf3afcc24f84a9435d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e207ae4c5d0af1de40add83502fc96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61e9726b65a8427d0a384ce56085c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d76de8182cb22cec918d173b969ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0e535dd1d493b4ca57bad51440006304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf989e1d397345ff321575565b7071305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cf673e64dab91ece2e2894fdcd233306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e700b2d64db0b9d27a11f0b12de50a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44854017ba964a679d1a9234937925a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162c47cde3afd874f0676eca52652a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90bfde1bbae8bac3e2e66bcb5d94d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510593d57e28015c02cb323875ab96d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de6e802fe03ebfeed5f348f9a5596a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dcf370439adc1f100ce588cbfe352313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b572da6be5455debfc40132c105eee4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324464134ae5bf5fcfca41515b956d84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b21426a3bd805bd03fbb182f372f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b1ade9b7ef82f5e766fe6dc9694a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c6d8f9051e27c80d7953f0e73a09d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb639841f8dfda44f0578a4d7d1c7fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446d0d6416080f85c5c11ef93c73210320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42ac581c4d5ee0c3967e27239f932f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00bad5dad06f7a3f75f4162cacdaf1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9926f8ffd0b62f56f188c18b8aa99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bd03f3349e355fc5835feb00fef21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5b189137d5a2472bd0f0787bc3309325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0de12b95937024719071b37e0a027326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d83e3a6498181ef82053c0e6bb5c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572de44accc040937bd37f522f98fffe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6968ae7f8d7f3c4353f10dd19a6a87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db21760a646165ecfafd2711988a50330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9286cfe352cf2fdf5e2953c53ece29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be204e2a725f7adaa8cb81c4d518425332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6ce3d239d2f891de03fc94f45a2a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a350747b98170c0e8f009c33047289334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb0079e5f232b6536e6bf3af2d1ebe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda084110e9879f66e3f93ab8a495212336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326f3df2d6b68158b82abb25e581982337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218967fe2c3a7256759dd89c58e00ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13d79f3735710c22f2f5ae2d37e4cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8075a6af59dfa677f38e3b6912cfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e5a211c78e9e03b1f44b78603615a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356fb42223105bc90b1a9668254e569342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70bf1718c17587e68b308fc18841ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680a7f338e20cd1ed14ba8097af6850344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626d1246bccf0cc69a5b3d5992ea53e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bd86a4c8edf393491fc262d1ae17b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fc29f7bf2fc80f77255b2288ada2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75053b726438d54961d2142986fd9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7300be35cda28c662277a2cbae36a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb34f61c777944ef7d4e7cace4ac06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eb979e3641cfe4d7e20ec88761593351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332f763f3115e33ea5ca8addd6166b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed43dcdb360993c12b13898f2e636c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486b9192c3d72e7c9b7887b6b54620e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa44f42bce491c95c9a140162a1a5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe92a2b8ffd1c1c7d288e8edadbea0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77623a28a4f66c0a784fae1e80380d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fe71f6991369c09495e3fad6300ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b17874cbcb72248b572aa46d8d7bdb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdde0df036e9b200da9713ec9a64da9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99faa0725dbf6e5830e244ede39c6f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c847e23d3c3764569f5d84043fe88fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1349fade110566a8dc2d328b90a72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2e9fc17b8740b264dc34a0c249757364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22328ab65ed9c2ee6c8afaf03f55016365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b21343bcdde3016df66c9b2fcf010366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a099b5ccf2c36c21539a8b130a9e428367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a426526c7e0423ffff2a6ca37fc9cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621001b2722ba22e43611f24b53ca37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3a99fd3768bf9ede6d62da73d98c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeca4f1b98f1e944a855d80fd9acaf0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af66a32e302c60c0ce15921f0b2b36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dac3e2b2d7f3a250354a1c5b329909373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b81b8e37cb1a26d5337c6a2c49075b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c1ab206ccb1a725252972695e4720375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e7b4d10d72bc50c088cbecc5b4844376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51ef0014bf0e10feaced3ae9e62a3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea93b7fda03cfd2d93e8efcba0c7498378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579c3e597383b0bad524c37cc1b44ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6c68d80324a1149aebe44e224a64e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b65c0afae21e5f32fae623b0391e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732856f51548adc4930a1dad86c941bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f37b34337b82ad77253e24e3133ef1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9763986016e36c842628e70afa7e783384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250e348e5f1bd2eb6c61f820af629f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6af9978410c3c1e7afb1b3d2a90923386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc56215d0d142758e23d3845cc3819387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787c5b5f0f7c98663f9b9491f0b7fe2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed3123ff031abc65e54f5dfed4ed30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e10ffa3da3ad13d6a99a05efea430390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0d1a14b3a8872f641148b8fbfc970391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa895fcd4489897f94867b885d788ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd44dfc9650eabf032e351de6a29d63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39650cb33eeebc6d199df0d1885c045394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0b6b65beb3dc7c60df6fd93d4b6e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10587f4aeee50c0a17980f9bdae34550396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541833276d2081eb691b2e6997613d0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac45f21ecb9382d7e1f89872b0f2a82398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dcf2679e4f7fd021ed441de2b25d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a001bbfc9c172a7c46bd4ac747b3a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06343c2e13d3f32e0a57498e2726eb20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd4f6ebe9a4f54adcba591979687ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29b2b5e48d786dae09a530f2324e81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b964e33687be70b8d0e757e98dcf6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08c08421a2e10f994d019318662089405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bdc6a117aefbb20ce123dd00986cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881964da1de361e9812bf6da51af43f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb81eafbd5cc5b5cd81e06d75d26df4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f34d2ee76f5f3b92f88c63582b901409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c54c74f916677c9cbfaeef8894aac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87c43d19d1fb870f2e5f72580aec49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fc0f18961942e514671a1d2a5f940412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e43da8134029b60a8e36eadf3161f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95025073038f700dbfdfddcee967092e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e78ce6ca259cef82f49d96b38f074e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587b070ced1cba1b8f8e1ba598afc2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039d8b2382725a339aa70e62c3036fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265d81a53d78738d6650f62f31ab818418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095429468e0843314e1b473712092c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ea81cc19998e03c3b88bc8b9ba91a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f756642e4a314cf1edfb20e0c8aefc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5a22b6b332ec15790aa5fb14a1179422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158b13ac2966b81b0d0457f5eeaf5af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c220c6223675f44019061c8a392f12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c1f7134e163101df8066c991e5c7e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198a22b260817a156ad248fed101501426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cb65f4193c391a264d34f9f46b45d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991e458c36ce9750dbf66d89c238446428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05b02f8f0de324405f577ba16e2b5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c1738aa2c2c3f8348daf532040e05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62172af2cc5e5e1eca39ec97eb785e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4614d01779a371096350344b4b6f03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52eb9cf63c15e8b48751c253544030433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e538fc9cfb1ff5f1a137a3e054e8ee7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80d7d708bf26ceaa6d9fd712d252c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cdd4e73f86ca1597e958c1825bc17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941795e417fec90b5fbae994875a3f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7fe9aeeb8031e3fb331e6dfa3baef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa4096b0db9c1131679e0c30bbf8a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f1973d23dc1246d382988826cf534440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb9fcd59287cf88ce171f3d3b7a80441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9030405c2a072f919cb220881c0e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf34b0812055ddf9ce95ba06af3e40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e1cdf13b0bf19a7560c8c06157b05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132c1793d7bac0b162e253bed1d391e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026487c16d9a141e9dc53004ccbb466446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aaec465fa6ec0851b047668e690b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eeb0f0d5c85bf1a2867d46b0e9b08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b86f4429bb553fd9f62c6dedf3ef11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359e3d70d7a56d74116a11ee9d3a8e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ef083a9c1bd211bef4b25306cf664451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11b16c32686f5b9095345b3eafc98f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a383dbd58d39f6c721f92066a9a79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3192ac0f2aee6bb6bd703b21a4318454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aae0f2fa19123173e4e23ac8611daf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c455337c135e2e00743cedd5584b523456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763f66030a3fff02c0e1875a1ce3e79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaf655b301932e8a7c4d245065f50b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad36866033aa83cf505b9c6cb6e8b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178bb821094436c7c57d927c48c0246460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fa11b0e14bad347c34e2cf3d1bffb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d7e0ca654c1ccad0bd3a23fa14a8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39456525ba25f392e29eab95a643c0d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a5971fc0c39ef34b9df00da5e7e05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b4aa543b529e690483cc25806c761465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee39d57cd5ae2905eeac1533dc800aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbdcc06e23c44154993054777b7e97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1907263d1b4664161cdc6d1159866b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6631ce1ce0f586b1b367d83e6b43e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617917db19fe302ec7ea56a38b4fbd26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0805819d8f2895cbe787d8c8edce7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583c2b01ff9977944777230b6e59f5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b557c37938e48f82c9ecfc6e35d25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dde800b71a762f01e998c7b506bef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7891187683e9cce3e2c92123a79ec1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60bb4881b3b65fcfa0de360de6a3c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdfe67c1a3810bf0a730dc1d38f399477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e886b07db8a4fc35aa1cf370c71dd0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442a31136bebd11d3377d4636ff8f58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820ab8a023acde73b9b77fe198ce999480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebb8eca6f0b330bdc6e88b7630e338481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e1e34710ed74cf72e27b07d572505482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1684b6993df86f3d86c1dceb668530483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6edd057681d9ef903d0c69d239c648484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fc40dc4f7b5b1d49eedd8766b65bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df7a092e7049ceeddaa3dd497b9515486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db616677edd0145512cd181dec1ced487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85353b2e80ff5517b9a7cd89b2c29014488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10f6f2fd9dc1e567ba02854f0c6437489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261a330816c8b5d189cf1195e0fafb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd869b59dda2f071fcc5af2890d7fed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8e0b43f0490815078d458a27dd0e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bd364201f536f65bd0b65ec8ec819493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14edb5c10fa223fbf2f8f63c8f4b0c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573a17e2adecd0f9abd34cd8fda3c18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c64e778e9274e4dc1edb8051a2d51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157889e52e34bc8039eae375af3add3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede5262ed947d9ac0e106f6c33ba938498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7df1c6886e7cc7730a2b8049d8a3c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec2823e7150cd0650f57d97e88fd6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70c221b7eff73c16c3fa72ec3db10b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf99da363239f9fe534e41df1ec9bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e3324c03a29515710f76ace02589b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a60486d4efd82783534dbf3505fbeb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042809a181d54a06abd4f1c303fd889505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219c5583ce692dc87605a06067c5293506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9506142cca6c9480a7cd49c1e4890507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304327d4bb1b64ba6a1a824fca5e81a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c52a0fe6a6ef918be0893a7859867509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584980594d4e2529ce59b9368d8a19f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba88c817bbf8313596a1234916fbd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61276d1ba3ba233fef54ae8752d4691a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae166f94dd7d6ba7426fa0d0dc6a63d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186836da0f02123d09e5f660224adc48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e3c3a02b3cdc34ccae76ca4e9c1c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5aa8253d8510aa9319d4dfce4fc9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e552075bca049e498e266842bfbde517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3782ca9429741dba5fc115899602d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012069c86056e241573409b9bb351357519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bb9125e8d8281c7441ac8f77d8256520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b23b9bd35706effd495586dc6945a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904fd4b7110c4e93ffeb6415f4af9da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfc1734376d1e222e25224e789e24e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159aaad1871e9014f88bcd79cecf2ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072223c0cc2c0f26d1a3dff53e8c2c45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91069bf390bccc69cd9239a8d033f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db0aeb12b6a2977c16ba410fc1edf9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dc34a7a3f0e78c12bdde045ab0890528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e4003e74a43ac1e741d6f3d67fb52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e355aa7f5ee020f41cff4bfde0567530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe13a76bc022fa4dfdd9326a074bae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414781046a625eb74be6f85406b02999532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40784d587821494745ad8fe694f98f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2004183dc3114c91086ea2b06d2fcc3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e01723c1e58be58e2e6c34574ce23535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401e5a41e3c31ed9a15510c51f5cbba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2f8633bb9b544f1a5a990ac159e2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403973bd98e6e98eaf2923b220311724538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ff033ad51469ccbcfcf76832b5433539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de08c3f22f07c4e802a6c491059250540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158477c192b5cc11b10d22ef4feb32f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6ef1e50221211e7b08a107eb44c53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963be3e78312d80f7b17b8e87688d8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505065ac6f7dfff178bfbeab9bf9e35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc584231029359afac31e37058d72eda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f162e7bff98bc37c3cc18dce24b25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc919ec1b6043bd546531a4d0c541d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3740da99628847de5ac975759cf5e6f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b2c0124e690ef5e88910efd7f3b59549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35b6a016221b00c01e15c9a3cf0fc7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589504b79eb722c901d48a67f917696a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526b39b68867693c6e82e2821b3af22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fa17dc35508bca44299a226568e6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4c9acdc726cba86f15d909e71f22f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206930e7320b159cdf1458e5f2c3b595555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542680655f52d68e964a38940a5e2b1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270255534ff858238e05cd7df25fa2dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf70f43ae57fca830a2645ddbae7421558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a5623a2ca42a2bd6cfb0187997b4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99affc6b20bf3562d6ebf40148f23a4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858674fd086b371c56d6e65aedbc7e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d550162a47d8a06a9df9d3168cddf9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4f8139bb3e7e396ed116e3b2e37f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba6c12151378f53af2349a807d7eb8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a0f85cc3b30bdb1b9f5e194c09980565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ee65e5d38f0003ca01262f797c8ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952e9d294df76007b18ca1a2e0891df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340762294d318005fb4e24fb405636bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39fc878b9c42ef499ef58c6ec125bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638873fdb37e8eccc0ed6d0fbdc2e714570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816a453e2b78421b0f1322dd12dc254571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3511d57035b8d81c8381fc65af028572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a6e55f2621dc263738450590884c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8218fb071b5976002983369671469e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47423d72173e8eecdaaacda404d1b1ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6d51a56648b59683f36843af1c85c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aabc0750bccad96ac33444f494178d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cc8883ff2a36b8e264f0f9fcf2eab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa11cfdaff8ed519ada4ec8a603495579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af5d91a7c33c83d774357ed9b4035f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad905113aafd161d8f3d237efc78f571581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7be79cd17fefa5c1f0e5249c5e2c3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049f21d98804674698c80a0f93528af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4179109b83813f1c2f8cba7cd791f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40feec4bae6bd74b84505fffdff9a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d48e161f456384e86da4ecb215b436586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6099ac2e1db4d76a942fe4010f8a581587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19426039a63fd51094930d9b20cc99b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b41263bafef95354f4f4b5b1211a6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642f0ef5297d2e6ebbfb179f6efc7a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fddba17b554ddbbeb6d15fc80f2e89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc29cb957ec3cb0ddbc6bb016c3db7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c13020a701938247357179ea96aac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d4b9f4ae9c0a215e51cb166e8a09b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf706772035c5050319b00cbaa159ecf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea64cd016593ba5fc29f900e3611bc1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039b4d78cb9888b02e19780f1fae2a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aff8f85ff5d45129ec6f9c7b39af4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7843887440795e32b6ce3eec957306599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82557a805f1d82c0f5c5742b0c1d198f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dc2c351713d130ecd547501f47e43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb220ecccc2c81907d73fac00be23c8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393d14de4b89c16f2c3faa53ee66882603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e216f70ba58578e620117ca4a1f32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377af57a93b4f4e8aeb034a12f73be0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7020f5e62a26b8fcb9306dc427bc892606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feb4c59f4ba3abb482b18ed4485bed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fcbf608da612b87e8c5f43393498d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf4293dbae033faa658202be88a240609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e258f312b549ca2aaa5c3dc520a89b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b618b398a89e781dc7bd2a7776b68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef453f4cbb157681c59000c9c564a224612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abf067ff08d6f02ee50c3d668e29b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e05de707ab9d890438bb6af2ffee5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bd8cbcc5b277284957b91a94509ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84b30e6c3acb49748c6b00df49517f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acd0f2154db7deb091ce841a8a0cf8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3545ed6616a66ffae81fdcc11625ef0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628d98e6f56adf82098f19356a7e338619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23aada6736d250173fa5ce77800d080620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dabafc8477a27dddd0cb1524210dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19a7b970d4679ae2598d4b01e09d03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06535a43c4496a1008b18bf9de775ccb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6daf3242a832a2b2a51ce307fb8163624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36d79556d365cfd409f998001e25c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40ce6855ebe38506308023106d61ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4221ddaebc87f0b62af0988db8530b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31bd71c5f9437d4983c98a69eb764b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89907b110fd9ca85b871afdf5535d252629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63047d1c8872e6aec615ea3bb86102630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84284b5a4029d6e9e6dd09bd370ae06e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afef75990af6bd99fbfba3818395705632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0c842298561a82bb737fea66ff844633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36578ef13d1ea31477e94e06b8500d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd60af8aed29814b50ae5bec26e4883635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14d2d42f9b0601065e75cbfc96cfa1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae51c23f5a9167f5225e5338973cb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5eb6a6bd96eef13cc2072bfda2722638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ab5875093a96bd61822f590126767639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15800624f962d3d8cbd1468c303dd2e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f40654268994efbba77d66fbc368ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fb9f2791698d4971303a4ae7f0005642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cacaabbe4535fe8209f1c9c6036a0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b594a36152bfa5e8da5fced7ae631db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be305a51ea70b5aed009e29899204ae4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66f54fd565da0d709a3fff7083e115646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547cde102e2e739671906cb6c560ced647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc197019ca7ed7247053c2a3bfd2616c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768e0999448bc79b40d584a515333e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2270a87432b3bd7f83e5b4b621f8724650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fca768b062820af6df0d0eeaa35bb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122a7480251559e38b76cdb7fe694f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208af2de7d9ac1515051f589b8b8c6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7868063ee8444a5aafd1aa1765bb51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983aabbb8e25b1bbe4dea83e7f6f0e7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1aa3798b962c89966321e5c3f1144656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cd14128fcc8cab5a6a6a7c7c32b28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28cbb83b164c5de7cf99d960b7c474658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aa518dcad0c598a581a1d6f26120d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8556323d1a1e594f82ef14c96c3f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badf454b4c801a1f700bfdad3dc3981661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5672c6f44e06da9fd49dcaac3c3dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057996a25d973964e4107fe4ad4e8bcc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555b74624caa9c15878543997800f9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb46342c16925d18f13930a7a3ee635665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8d47fd20f68eb2b15c9621b23b11e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642bfcd6e1c8ec4a563a5fbbe35c5f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0ee9d6030ee7f25a31bb5daf23aee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdf24be3947df94b8bb327705b0762669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22263020a95a2f0d82ea4d4441c5351f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc9717aeb7c869dbeaa013afb9f15e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004674b84bcc21e1bdfa284096ee009672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75f532b98541e4471bf450ba962a48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd996f909080dde680bb90074f79fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea3ca512c39e384da8a49c188065af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0316094366154b832721ee89ac300676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d92f1b442c3426bbdeb27389e1a12677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e91845970d168c0bc1cc667cf444c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595006a3f289fb91f6627f7151dba0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6bfd1a1e3ee777a61087724eb5bda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6e40ae43b49580219964c66719745681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524d70d388ebebe87fe2db5bf0dca18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1785f89e7e3760f55fb1ba009288d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752af0255e35f0ea4daec6f8b5352bf4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fa1d69277e26165d9ae347f1f95a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786761441e45a0ef495e04c1e21df528686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1f33d297b5d5c6146fc8589a48ea3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16985e5fd6d46404de30be21bc75c553688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e99b32b2d191d86a412abeffa6d4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192cd0b4bbaf36175b06c1bd24709da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b1368aa3aef9c40bc7baa05734b30691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e8314e2037aa0ab0c6e758c1e194a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec631234db97a8edbee4e01d5acb121e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00abbe56bdc07f3444a85d8e7a09f5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e414a5e35a119dde5a0216975a74b27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88191622cb36692ddceaca86436fa5a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f84b9569814112a80138978d2d9e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99901f2063e32af9992eff13aaf36202698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4ad3106c8cb179e5de9ca803df472699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd2725d1403ad0ce33f0df5e913f49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3a8d91447e14397aca1b9d371021d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdc50c3bea6f8641593b06bf620379702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faece1ab6f7e84e0d35eb32d990928703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43a2bee4aac89e71e8418060729218704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03422db6dae544f2a01d2a8dce509333705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b29880f218d4b57ea9898e6d5b3b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268b3f66f69537937d3fb19348332b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d7311e03f7615fe5a60b238802707708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ab47eb8d564536fd0f5ceba846e27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878a6b1e823f8f6edd8de6a4a830002710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099228a7d3dfe0d4acc2883b8b2d0e2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed011c6206a297a978bb4625ee47c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14f0d6fce675f6e2d4383a69d73dc9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724f523f952161e6cc44d199c63058a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16cd6d29268ca7f1697a072959c198715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998729a0ba9802177dd830c0e6a4a35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a860d3c9c03ad6971da5ea3950a73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce188dc8de539dda149a8fa6656c4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18f5fb1d6ee0a82808bfcf28ca6a76719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e803930ac330d3cd84d7e2ae4b06fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b8ee49fdfe2059da22a9a56c13c4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e975b6da6ff4621d1381db48bfc3f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4ea98b765cc296a9f1f2c2dad7829723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509941e18151fb0dd05bb73b6d1f4654724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3612390efbd801d45273b5ff31455725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6ad82c32456a94ba8c8b56053075c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db88b38db33e3d0f9219f50085d6433727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d55e4f91762bd0bbed07cb97e411ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad64bfeb026d2dcbc40b08fe2c159ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852d270132231188c7292530d625394730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83388e0f1b91fb2847b1c387d4711156731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc20fbd97fb5272d75e835f4eb35848732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0444e83a6bee80f3f12aea2c28d2227733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23009b63640ac765bdd37252502f614c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bfa2bdffad2f5d42ba9afca709f60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f08de21203aecce479d9c40b59cf49736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f19959f86275f587fd8e61e6b7acc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d35c23406dc114b3f21f2c1ddc6cad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85698170a9ce533e7b0a7c2910de44a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd626eaeb07a4816f80c3c6d926e9053740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77289e3ccbb5efcbb5ff3bd3b5e9328e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59ef2c92f16d61fe3081d32ea5b0b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242be9f944c67692e8c539591774447743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45279635bf210a6cce4faf63a96519744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b2eb07c4326c1d074ede660f4cfb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07685ef9133c9a44b1cd8c97c2e72e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705d075ebdb3a04836b95f1bcb34ece747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264f0923125c9f8ce244edb3b88ab1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b7705f11feb1b23ef5d0efe382231749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83ba0d69aeb819b50d8b39d642b3a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af0754c7aefb5927168ef9dc17b837751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1736711b1b3974a6c6b0b517c8edb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7207dc7cd2f683b8192b070b8ea64753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3310cb43d464f4e0cbe697d8b293968754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b5d3be295b6c274e0f0bbb9da13f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659818820d654d618c0619c0fae393b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754e44c80424366e563612ccfaac768757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d27dfea0d2c175333de88e6638892758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3477d5762014c5f51e98f3d3469a9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f0e42209b6e40c84ba0c1bf3609a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789a11f8cbe2eeeef68ee94ea2ee129761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec868d48196f62bc8b34ac9f3f4bdb5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d913842af79047a05507995b925f212763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06d38ca7e3502f1357bd590c4648b7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b47bc023476460aa70573af978bdcb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7daff5ea5dcfda6bff6aec03baaaa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d74d8d41cc139ba027426bf358072767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d9a9d7f1d032b47b279531e61bfb3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f13f9fd8037da27457dbbaa961318c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0630ddbc050de728b8fa158f48f233f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e286b45ab516a5fed33efa17b1ba62771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30e40b16dd2321761562d3d8775cb9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbbc5355988f2fd42d43efca9ebdff773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc83e55d6d799f28ed5d1d6d1b0ef91774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cafc242211b5ada5a4f4d39b5eb4e3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac22ab5422697650de36935484346c9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d2d7745115429c4b006b0179627c2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e888b91957e920409ae8ab9ce64c5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ed31657bc319335b2130b07c6ae5f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27a5440ab5101185c3fd8c1c393836780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97455da044e9d1797fbfe491b3b6f223781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb9bec96a100056a0e6a3227b6f765782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ef47e21294aa14fee64cf727b8428783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd055f31055a8bf2579c0bca5389fc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2b7f4d8783ad19f41cbde473d9855785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b36dc1af062076427c19f7566ad9ef786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee698af9816f83a9e8789416c6a08ce2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c9fbc1b8bcc0e6888aaa55bedd151788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda37a639d794eb0bc53e6f2ea750e3f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b98dac926ba685313499fbe09e8092790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b7d0193985a8f4fc76eb7d5d768cd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5a915eba653ac2acddcaa4b041780792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647afc025c064e99c8952c4c84f71f00793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c42684c9ded0e4dbb2b9e18079f96794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c70eadf9e612efe59ab1ddeca0129f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853b93ca32516d6803ade13377b3348796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015f62ffbb3227741fbe5ddd98e0c14797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1c2da083dab54a29220f5efa9124d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c18cebb0e7a6ff3ca454624169f0e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c4d795011532db7d8077d8a9b2510800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdae8a96fe152eb276ad4e908f6748f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df192e7c991868e3dc285fda9daf49b7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf592e8a9f13cb3eb14022d73943a5a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa23abfb7d9150b1068cc90218a264804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ec2e5ccaaa726ad1d942987e3d726805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08901ce770d16c653f387af9a68d69806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221c0c12b8e43c3a691850892bbd358807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405322398897ca7809a03906db3a5453808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837fd2a91b05082a7d72a701c6a7e4e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044ee3c9916c5696bcba21020f5184e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b83c6638f459ec52b39c8d1989071a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b8271a21918926568ae43084ab8fe812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a356aa7653c1e65d2f173f9e73aeeb9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9891184f50484d12f82a1b1322e03a5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09afb042c52059f63ecb550eff54f79815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7a4cd0e971c3e6f8a5e826000a1cc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8a894684e6fa15d1bc82f9a81ad30817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d101d645a974de2bee684c6de6179818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e419dec24132f02ee9fc3d2541c904819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bad923d448c38a9b723bd2b387acc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c525dd534a44d0842b9479100e0b6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0dfde9b39de60641bdbd73d1ddbfe822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ad9343ebc6e1f59f2752d2f1ec0a6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7e007fa9b37a40354a6f38f6d389e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887ab798ef79cba77e1021a92c880bb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a467eff0664e0382c5978b05f902a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7e0fbf68ca6a2051d4b0cd98c05e7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab33e10961d65ee11dead2cd548b9a6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0e3d3baf0ee00a03db0ed2cf7fd14829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa981489582811f49dc92c216f1215d6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84d4f7a8369700d8f802c900b77dda831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2faf5cb5317e1bb741e1d8aa499b6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb3247e460b0bd1e35fc552723136a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802c5ffde595c19a17000463f4dbe68834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bb7839da49bca45b76776b9664a26835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265087ffc7c58123ced7a70907d0312b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1474dddc5a35e75ff7bba2af9ec76d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c797295f047d61f78410d14ca407c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21290ae66cbdbdd2dcb1ca572b3211a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a1e6640ecdc1efe364c440c502bf8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231935c3bd47417d386048ebe88e63a5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9f9866c60db3c950aa44307dae9ea842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4a8a8ec86e498bc35c4452b9edf68843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb04a9c74f4ab9e42165ff5e56ed2b2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3628e99a8e88c86c8ee23a0bd2379c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9da09b913357b0eb745df578a1613846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c751543630742ce4304997945dec455847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5762e3bd1693fc3f98709f5c07221848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a874487fb11af7b3722b1c4c2e3654a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22b877dcf3a9877c5bd6f24801d55c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385d5fc63a1494e56d34e74bc0abc12851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6044573426083409eaafb1034fb10852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd56620887a33ede23feb2db9bd2d0a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886721d8416ca477fa8ecb3e8184ac3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3931e433d749c390874de8983c2f1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b6582215d21d76ad23155fbe60625856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51204c1a0ce6ad203ab69f3c4f4c81857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1344ed4cd40052a29d98e0ab0ecf9db858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae30c280254afb2a05eb6df471e14b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87586f7a681f5ff893dfbb5b2955dbd8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef21e6ed2528fd2c8f9c576b7fb631861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3652af1052df529f01470598a8a884b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099faab189c5a7bb2f5bf4350410b72863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d1cfc14bdf0acedeee85cfffe000b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e46e485e02f0bce37ff1c3912102e3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e286c71be88a1f84b0dfa1d2c5c93866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c3b98c0d0b66b78753ab06c55039e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a506fafaac3d5941a8d1b7fadb8d25868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450e3650e543ba9234299fb5e5a9433869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779827e1722ccefe559c4af943215dfd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d283cbc339f6efe179443704641b3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662243488eee7f32e10d2a8eefd1ed2f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cbb07a80c741a4ee4956fabb0225e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158130cbc754b6d0778fb4f77623ff4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22585761f3142aea396680395485369e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541479d2d56a015253a3446ee7927977876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f2bcce297630f4fbf36960a4afe74877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153575def1575463ce7d2b40add2a0b9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2a1b439feb5be0890d9e4dfef6aef879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b6bd24b206703cf53027fda47be8f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7361fec677b19ab7db0261856e95349881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5820cf78d6c494be45e553b3255b23a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2bd0d976aceeb4d9dd0ae1470897d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5474479f2051e97fe1098ef8da489884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc91be06d5a9b76f1723cab175bcf49885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa4042fe4077f1fab42c81301d2ae3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fce2f00e26e2b5cc9a92a6aa356b0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845e8ed16f553813d4229f95692fb4e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf2d72a561fc0a4463a966fb108095889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394509f6b40875c64241d6f6e0aa73a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271751916b7a021a8c1488bad0805ce2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9d857b6a8b54b0a61c01071d10450892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce287cbfbf0f598578222fb38370fd5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c401ac79819c127a1bd085ba2cfee894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96910a3f2d0213250780b3d4e54ea5ca895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc1a1d483695f194e064814c785b12896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5919bfb72f508e19dc98c818afd6d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe18e767ff5de7799967653c181edb1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37703e311af6d2ac8c93004e9faf2248899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a58651ffaf91b690936e227a7471c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640bd3c4c66f5b6a43a52e3b516b770901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4514fa729feceda017bea6f2a88f2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a17472cc77f74ff2fa4c7e08db35f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abff383e772a9870f7abf43737d5aff904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dc6e49309e322149df0be5043f964905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20c564d0f98c4c45c7adbc6c824214906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ea54e8bdbf01d72790ea01c4a1046907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ba7a835c960029ded1cde92a33e55908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3be052bfe07f6c5613eceaa07f683909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91d7e494d9e2c55de7033b704add4f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f2e050c82cfb6548e44c40347a7f8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c50fb75f2737e96239d67e23ffdce912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86f23a6f3f40bdec7ed206ed493e15913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded566d971ec6421831b438d51cf9fc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e95362a2baf40e4ca7608ceb89fa9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3bad6ab97224dddc62f603523fc5f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682737ceb7bd7a0ad7e7603c3dc75ea9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b0041a90dc2f2f099b41a3b1c2624918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff51f8c596b5adb0b90202ad857fa2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c24fa537d55c732889c57320ad6d07920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ccfee57a297134be0bb1f1ae60913921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392deea8424482af5f05d8498c596fc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fc2f68c62659b846018cea04fbc18923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a5df9833455c5e84383b7e6b7dbd2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b634cf50a506ca201fef8999a3cac17925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e813616c16f387997e69eae49439f3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142a9657be6428e3b871d6f8aa37b59927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42821a70878d627fa1cd7f332b59cb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be860ee6dfd07e488975323185078b0b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4385a2797fb3137d0c9a9057de0c333930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a747999a256aea3539aa77edc29ffd7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a098eed2d66e4cdced477fb2f5ebc932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500fa4cb420e2348d633f72cc2c42d1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf95958a3bfb6040301fdc5eb28b4f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bdcee1e057b1eb966c6df2d58b396935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335381819213547141cea6216897a06936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660465410110e12603cb5c58b7af6a68937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc10a657439c7865534f6a438e8ccb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80dcf0d57b631113abe5b0453d3265939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052295bfdeb39caf47c3ebc47551506940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c764ca5439e3db25e788eaf6ce0de941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa23760c1bf81e712491507d30ab25942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10552addc6b795a039e3ab8b0f593d34943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a26e868ae13c374ba0f4ad3834151944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34def73da5e59b205e74ffacdb13a881945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603e3427c9009f0c7e88b29300947e1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1bf2e4ef1c596f4cbb358bd659bca947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5538fef101b858193d10160295b427d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf634ac82763286c8ed97af5d6986f2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dc68a6bca5bd709444b406217cfb7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144b1de44f9ada4098fa5038c2e3bf0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628d7fb5ca50269774c83d7df137843952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ce0154b5e6ab7c17dd94fabf61e6a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfe7e74b20f6e95248c23d0185d1e1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0d48a1f154c3360cd21f495203627955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34e04a44d9e687aebe786d187aa418956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934774a3b00abcab023bf5aa9e839714957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9479e063a5e810d6aab5f42046a6a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de8ccfd9e7408332a30f610cf3682c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee70bc880f88713f0741651bd7eacb9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f050160a19dca385436ec48f183b12961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682e248b4d3a5151cced120e0162f34962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d9c241d846e8fa7a1d9b08440c22c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4840f9906cd71494a46f958f0b639964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b458addb36de3e7b54d2de893718b6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fafbe6e0fa65c1f11b31ef13317928966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460d7bffc773bfb25ea3a22355f2d0a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9bbb210bdf37959601e89b2c8cf52968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3d756c9ccab3b8ce47454631ad4d5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188af4d81f01206111315986c917fc1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dd4e61eb2f977a45b7646fcde8b17971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1f36b129a3190a7e705833c72523d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02875891d9e2b362b553438c5fc5f76d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87683eb1b8034f72f0578463279959b8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a1969e4f4a7784512f65bf00c55d0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9181384c8eece924f53b4c1a8ece3a1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960df1b97c85b324472736081d91ec8977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb7556a30f8bcf9fa090a79c63d21978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ba75f9c51cdd6264ab0f0d863527f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caae4697c8a423a495faa9b7c3810bf980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881853e37da159787aca304510870edd981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e8d2cc97c09bd84f1cc1786233cde982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe076465c00f804fae42a57c2e803de3983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6cada6474313f79fd4765e66cfbde984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a53518844f31f483edd3d281fcb5e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf05b7bb1e906e24f93d18b88433c0986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88957c562250c76667a3adbc33e1a48c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b7392e130ae65dec35ed85c6ff484988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161f2edbcbec36c562a4eb44e197754989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f24188f5087baa6481738fa4594ae990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed0573b3c92d54cf23438846a32161991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316ec21185a18486df425d91d677aa7992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69125f01df92ec9af82554540999ce37993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818584beb3b76dee7a96f26f570c05d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccffb3abd44061f8ccc2dd950bbf5b7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142e55f5780f1b2cc96d7a9619213a4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b07a9a63cb00a9406dcd6e8fdff3cc997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f5590f9d573e117e3af850f0642e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183867d64abb67785c2be9c54f96cb212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaa177826971c52cf36edcbc5649cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f7208da82305ee0d983c0371638ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a5a5f083ae37e651d85a2f57cbd095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27751442499aed9832a3ce7ec6c049c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fef1aa079ee5818ac773435ced38d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052447470797bd84938ddd3633288e2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85993483df2f760c07eca4838abc8fb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a8b621163318b02eb0f3503c6398c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457901f8506b9b2fe794446228ac86b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dd08b159267e4a225da41a2a4d8f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d6125b5c076f1e6922c2c3f0740b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c04e9a238d5c4f1bcb748ec0dc27014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6ac56d4b3438ecf6089d78b766e8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc56f91f52596102233e2b7db39a1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070227946deb636587fc741d921674b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e90597f56b06eec3466ec200a36f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72968834a5f872d0388127c87e5407a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576027e8e0b3fa33fb9b125d2d58795d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c523b8f221eb0fe619089ea18527021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973703f6575907a02c34264595e54a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9968a07cc6678197e25f3ced46fcd1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac748f9a3cd263ce0c99ccadd1dd629924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0e9ca89ceb2307c4080cc72d33cff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0f4297716532413c7e48f088e23e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae660903651957f9f2461cb85f286a1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ca9df788ce7e6368649bdaa52c72628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e2bb2bd56b56932d03f1def7fbd7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee395c753865d79b76adc58b7bb4b8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a81681687e7d3847a3e849f861b4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40331a144dfc94d6fa04010a7edcb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b2022c2396f4c186c925b6ba203a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e4f39fbc21c53d614253f0e6e0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51788d0b0ae656aeae189cec63a8f12735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d887e07052ac637adebb4a63d6875636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35016c7a6b4728cd8a6e52668376ccb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44111cd7359a5a9de0fe80818a02052838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64d49223b26ecc8df56d90e5cd3e7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7a4342762be4e17b9511100e147d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed403869437eee5a7637c5234c4466ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a5612234cfa259479840f2566427742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203744a429d0246f1203f7d9e2669d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3defd975df1d956561c3da010af8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe93384a2d1891c19cfaa863ceb300c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b2ef2767569562478ed9c338d5d4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af3c66085e0c91040b3908fb1bd9b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3def690a74e7fb1b261ac23c2d7cc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f6e83ec2945467a1d7328fff9803449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ead79f47f97a328cca49163f7c62150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ae802a7b7636468aea9b5e4b68ed251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07553e1ce1ad6c338df10767feb8d2ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3d2050b2023d0b91ee038c9e6418553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c04f44d466bb7318a2ed33f4aaf3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5cd6972f8017f9ebc52764a36f50d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778ca10fefb7b444421f7979bc1858f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd05b7658f6df498419a127eea680d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2e66fbc44cec1fc4a1d50c1779d8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db6c8440013b33789dec8edb2cd9e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f42d972bff11dae86cda493cc5f73760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54c1473020458bc59e77ccd25b020c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bdecef0f231e080e1c72700bdc77062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dd453c14195fc7ac4729c3903da1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0251709a77344c14598a2065f2f8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaa9b632721ecd3c20b7859689c19165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3650070c8285edf1b4981938fd71f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2f37ab0c000c5f04b3a7c81c6477667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f2a70ecb0d55a133814b4991a932868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa9bad03036b990a271f8bf7d2910469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625b13d2341628f93cd6bc9cc0b6ce570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1b68b6cd91ccf709f7455791528a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992499850401f61b29ddcff97b68eafb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a19e35d271da5e82a270bd9e1a333573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3ab18be7f8bf9ae0f9ec2f80561cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b97aa72f286114b1f783fbf6dcb5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356bded1e4a58747d756c0ab1a914e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9547c9d7441346a23f1875013ed5cb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cd563dc900196e4be193edacbbdd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a2e1f0f86d738764fbda4164607ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d02b6f8c8f8cd045bd571b8d4966480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23fc8ce8f4ada391833438602cf18881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbe3fa21792678fe049a48bd43dc6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a296994c29bc2dc81d4f620ecf73183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671bca59ae89c4288dcc1e170541a9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30629bf0e9203318fb343ab530466985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681196dddf316eba732dc684b91d00b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e058ed8bae90cdbbfd63e27917fb787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfafc539b0df4bfa8d43465be4bf4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650ec9bdc648b63f7c45f645510292289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51ab441ba3df43d8ba80e5586e28d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de22e3c7038b2f07ab3114a08a18e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4aa6e8da0690c1d21387a9f31f7d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2632b4db327d31690e2fbb41c40aa9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593b09c6a4dcc3ae87e1213bd65664e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918b5e7d6da4a5a225ada1bfe54e02895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8fabc4c8fba8b0f91151ccd5bdd9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421183cc0594fb3735247e1770e995097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69338398ea9269925f8412d602e62798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f4e5b8095febba2fbda6f12dc2d4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6dbf439bdf1bb68f120602a32897c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce636d0a240f75d8f92b97497456d0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b60e84468a228757dca3be40f45744102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3076fce61269e02db428cc850896b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5adf30fb8b974d6639e745d6586d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf4c2c827fff99caf06506449aa499105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9b28080fe241f3de35f3d685ddaac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90386f9782f8c91a53564651b3df1a83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92090a83e2212019fbe6b0008c0946108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6b2961ddd150002da68bfedc7f829109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837f7f915336ce5e1c574282fd562ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb6a6c614e8c5eecf9ea863095c864111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465605c0fa4d3535d576d36a5c876ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab0def8cffec2a5145b66faad95c84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13416ea5f9a7569c10ba9f0c50a837114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d46b47d7eb998b8b676c62649045a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21224c88a06b96b238cfc1692cac8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc3b8aa70916e3ec661f7840c35ea8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee827cce8bb4486f8d42ca6b3f99b71b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79739808c3f6046361d64aa7579cd66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45292a8e081adcdae41635c19aa3c997120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75653f035955d61c1f2ce0b91379324c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a902e8d904175c3fe6c05d6876f1fc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e3c436e89163ad93590a94a1b0626123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94cb59481b96628c3afd02f084c099124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca816a27eadce7f15349ce27342eadbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46743346cd040a7015e8a9c1b37d517d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488352b70cbaab882e32d4a8ebbbe50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b182ec0187d5b0870b5db901be98ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd5054b0a46f4b0e02b10c3902349e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948e6b9d8d69fde12d98522a19add42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47d057e8440fb59850d6e30b260cf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550f0e54a2fcbf1c85a8ccb05aa92ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4489646c67164e20894b4c34646151133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c30d4e3092fb8c90d2367a7f2e74a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03742e156fc78339f437e370f9ce4f61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374f793a7b44ba26c44b10d6b7ce2ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddc0fe6329ad9a54368cb87c2d1547137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae7453a92141b41e7a60bcce042ed1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12884dcf98f523d9fdb6e4c89dfd640b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03609d18749d3cca62ebf62fedba6a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b34fc7f942c3b32d2bd3ee7d0d329141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a70f32ea533213bc5897c52588e703142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b3e9041d52c5ef5fd334ee1835d3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85779db490c9a5ecc5d374dc910b9df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a7618fc28261469afac2b90c5ac27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb661a84220b0f55c4b390414bb932146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57840d3c7d79a7db76b64e258318115b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf19c4f536ef84f48b50996b65bab39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452a6c733b31bf44a8357fffa73c949149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1164aefd7048ed427716b7484eddb4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277a88228e7963edc20cbc7f87631cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa42fb5920c8afaaf618626e5630b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122e8bcce11224a03422fa64c581fb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574edcfb85d530ccdde4fe6bda42693a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae4d30e7eb8a31f650bf592519ddcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d5b2a765b03f60d38f9f63458b6b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ee44901749c160261ff52872a71fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e617d5c1ee4dfdc4951b1e27db26f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613f295e07cf7244e67d6b2a9ee23fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c36f9a78d14461d225f5fe1a4379e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0923e28ef2cea283cf76090211da4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea933d4674aa52837160974f2a0c08b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df1385098a8925d2803cffb3f068ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d9024a077ee7affd04d58fc547c5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ada218fc46092151588f84bb15cb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5a19d0aff1586307676410af05b7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4dcf8f730926b95cd4641d2ff4cdf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b994a7d970ab3a5ef2528619aaa2cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0114cee50311b55882960576508da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c2cf97083bd81184c114d50c51c60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab3b6bff29c7432bc7409874fd9c7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b531ca8f11b8d90257c8d0650178fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a095d47c10d03244d80601253fcfa3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e706cfbcb66e76e82f8de2d4bce5b2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1ceb4a88c417256fffd5eb31d670d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cf3ace5b1c5f0505f2e6fcbe9abd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65a5040f8bdf96730888194b795932177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2850d6eeadc2305b97c6a94ac3d281178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f7651b840764661a883d091452ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4826e19bbe95711bd3289bd5a38d288180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867ee25576e0ace4b672c0124563eb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ceeab1811060fff76da8106beccfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb84a7ae6e9797dc3d47e3eb2fbf28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff219125a4bd663302eaf229e92adcb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb83687863b8da2e3d05f1719d0dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23906156291c8e8f3e2511afd4be3dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5507f401f8224bc84aa30fef1ba066e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b53af59558ee91022e71e2f84d9fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbac97500785b43f188c81496eaed9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5644d234ff613143486b40f27f367190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d54c349ce9d371d4b1e5477cfdb5ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333153f06f9bd94d949381e248dd51e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eba236cb292a90c5c3d0a4ce57a36c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd77f3e4a37aa2513f70601d8fb50aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddf0fecfbcf93383fe9e9160fd7bd4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38af935b1381428d070b131519f053b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e74ebee059a358351b128883ec1948197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1697d6a94fddc848c3ea63024d132198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1700b846c66c62027bd1d3cc96a978b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67869881943eb6bb9404c7ee1dc11442200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6c552586c31afe4bcf10d5dd30581201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e76f1e98cc0309bc59c50fe2dc015a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd40fbd5617c3c53e7ab81df3cf4ad2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7ce77f4d055c999349155ec0361bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e1c9873e3b9cfaa14f66932c51515205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872b2b06d6c81427e9f6ec7b3c4d620206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0e71fc987c0ef51b82f097fe8af07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fad49934079f6380b821ea38833b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce49b8f05caabe5a7ea85f60af413c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42130ea4bbb289fa9cd766f1918a66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a539c0d263b48031d756c55b3184a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5bd2a4031f9e1db2278a5ee33c3c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f9acfe57946f696d0049df8548d12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774f89e2a2e927dfafb24caf13c5bb2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda52d4c9dd0c2a1aa98f4051beb2a88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e689c77bb3b950b382944446a7f64b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2ceaa0949b3b0f89551dba424e2fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fdc63983ba139ee69688d8dd3052b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6898b476094239802d09e954a60d9d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c6aaf9521f0ae1fb86c21a4619aac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d30e8da404192db3f2ba62f60f035221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117ac0cb2ab264149a0ef271bd74e62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c81fe8c0eb39a94313202dbf6e606223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b64b3f6914b54c6a4c1d8eee14bf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6e4b89be3517fad2c470daf27849a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba64bf1cadf21b923111b37d105a091226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cb66f8bdaf2d18abd169329d31042227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dd004478cbb37a841db74b712ea89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fcc53b79cfbb88a1174c9a2c0610c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc94e13e355fc77e53580dbd70304e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dc3031fd9ad5437dbb8b0c763d508231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa39f51c2fe202c153408446341e4f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277f0d5cd3d43058a1abfb68d613eac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c41dc3b9b99e0a6353bc154cd6de25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf06e40ce269c3805162aba57878fd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3f0334517e23c1d58c7ee801da07a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b843734643808874bba078e158f36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d793cefd6949ce25daeec0b35642e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011acf8b1849f7827731a2670a2a52e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca11dfd9c90d66c5039f79f4a0cc9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e07da1fd13391304ff1b9068919603241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916794876ddfad4560909cbab117391242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9e8a2e29284e9bed62999730248c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c54d2f7b79024c725d2d7b2a1c097244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffb4eee2e5adbbd2df520e437a38af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42b6c81a28f68686586eea69e0f579246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278cdad255c2b29d28a9f1a8e9dd716247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d752e4e1a974bae59ad056ca54658f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce530c17660da344e56d5afbfb69177249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664e09cfb4bf26612b163a3de171b92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e18fbefe21cf5a21cc3c1e248e88c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d9ef0d5843ad355376033d9b57d72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc7ad057e47e4e1eda94bbcc955337253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349601db83a88279ec664f42611c3f3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b886462d0163b45cc775373849738255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ef6e659d622b53a25927b87d95673256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceb1a5fd70c88b268da3a2b5ad0dae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a241855ae17095b15b007886252d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673464cc632918a79a64189fb2752b43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98620b9b44b547c8ef24a5d99fbd0f17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbfd02a0dbb96eff621f775915dd17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8644fd4d5b6c4114a2494b66e741f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac8a95f775ae5fa0bc38da1762111d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e64a78b489f1993a350e2d47b721d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491592f8dee4a1a5fa64a52d4bdce9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05746d15291409d145cd760034067ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd705d07909d603da94361290c317cb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e90e29428a4eb036bf619e13f857c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ddf7f6d7425969af2895b15db073f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79ddc0eac679771c808c1bd2533ada270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e915c41b9f4d29de28737dd85639d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb145f4ca8d2a495b8120f36133532f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2219e898d9d370e172c30bb013feada273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f65a9da942b15ac84f8c16bb08ae49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaabc63e33166188f012c1d2329c5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdf6f432160c7e5defb8711bb4b5bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971ef5a8aa87575183c92c49712a71d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954a70e6265826b45e78afa56784ce8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9ff8c357e734d4443d121b295e22e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0e97351a8640bc2e50b97431081ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59a082ddae8971e4c0cfc9ed64e0b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abc0b43137f6b619be4431bcff0ec2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9f8690a5e009f18b397fd366082b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac2a9115414d5063b896df01860987284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d8d68d1aaba5c1ebe7d0628a1c3dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dedfac4d50aff02d2bf391d2783d15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d03ea3f775e67a405592507c48ecb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aacf0f79813f4d6e5478992a329fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205c4057a14ede0616010b824344dca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab31b98d6adf4820b35a84ece7c3d9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188632780c038a68d201f9ce938a204291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4727898d050a81782c217762a25bad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ee1245b79d16ac3bc2b3b86fb2649293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bfa41a1ca13a131ca9f6ddaf732a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db40e2db26e68504906eba8379da4c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654c468a4500864accfbbcf849f6d3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bfb5e4d7bdc6c42ae5c2906969759297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e0624495b730893aaa7beaf62b7f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4e2a841238e74aa1979c2075e7299299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab7b476b0432888b50af8ad4f1ce8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271c2822919c5dc5a13b077a21ba82a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fb8697d4bb0cbd0218e3588efc536302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed33a508b37bf609ee757152d7d4235303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb951db2738d15b171ca954f986772304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d047e523b2fa54e375156fa1fe4210305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680a0f57ae402d5c1971ac777de5fc9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20155c516fcb4b4bb611d9e3969cca0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0447cc77cd96a4bbe6a628cab208e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723307d3c296616fa0abf2616a7d6539309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f0bd5d00908860b26bf4e59ccd6b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72790d3047d04b81263f2932bc3e46c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a3ba550a21c00a4666155099164ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d63a530b7c9a4ea4378a267da2d8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb22be1693da0c0ab377cea4d7e9894314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c2694347e38d7897b62f44235ef46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cad2234eb0548c37be35febdbde6d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde979a82467dd45a12789546d053729317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2782cf5ebf03e720fc7213a080a9273318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5683e6c41f551513474eb49090c13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b384ec6417048cbf8a7ce06e1b2413320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ba09d7793c57dd23ae07c15b52f3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8cb0ff1315d46b451f3ba2d45f798322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f380a1eb3b6129a871e08a2989c07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ad12534f6cf219b943c13eb2a37fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e90bba4a70250c2ff57a9429094a00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372be757fe2533fd3b16aca94f368e88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cdad0933a69bb60f36be348a2abb7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bba69211d5854e62c9c70fba0086b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa74ac01b62332e5cdc9466e77f65c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc14d4fe1b424072ac25b60a55caa1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713828724bb943b6dfc0c24ee05125c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2896e80b10c3c5da5cea6b27f241601332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefefbc4fcae16b8fc1779cc6ce9291e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85a012f1e4843b6e16b45bdfaf74b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357682319b604e1fe83c4c9f288e058335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f47d0f91b714c286f5a70069974c60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb80004cbe3ef542fd6fb99aed00ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6020d0c5518f3686b762585abf65bf7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a05f5e7187e3d4fb28cc19acf65cbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffabef4eb7549f6c1b0001d4ed332bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132e4e42aa7fc2b5eaaeee0aee55d38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbd3a5dbd30037062220328822fc67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661ee00170bdd1e1ba1595c0e8025c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2f55360250099999a2910997af7c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ceb70dcfe6665e0499275ba28e9ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c323151ea2a4e8d4cbf2f9a0ce16005346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c20a373ebf091e1dbbe579ae77558a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eed5440b40c41c2bc0079315402dff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22573ac4af3f5e6ba27c46cd82575396349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dd5949d4741dd8beb64098043632d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c86284979995faa7b99e84db4050f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a094647c9260ce89efbc34b5eaabe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0a270517470b9ff0d29cc3ab781de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092de9acf6f5b78a3a1e6d9a8548360c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e73e0c08c2665c93fd5d39cd8f8953355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbabc8c931047fa96a6e027e2fc748356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40250531a44f0a71a15ab12f71c910f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83430d8b180ab05bf94cf8d4f8e496d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae001341b935df229df18411f7c84f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a62905f5fcc52b557738a9fc6d146c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256bbbb43d2e8076cc8b147ae18c787361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249c902cae2904df6131406c4b7a352362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c306e8b6d1f9cd3a012b7771fe2cc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2586675c1dfdf07dd2aea681a4ab7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34788d5c96764791ba8e3ce7ab0ba59b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b9f62287dc93ed080125c3d0131a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9a4dc373f8cb72de25aaeab8b9831367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e59b08298bd46ee16049113ae4a940368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffd44744b19b48fb6df5967f6e6fca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d069c90f623c80bc4c0e4def08e28a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8d0e930883b85855c9556178820a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f2073d5dc1383f370b8e34ea63aea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64256e39c9da14d6697f408a9159e17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1effc980fa29289de81db0704b917374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87787425eb3bd9016b82bbf1cbfbbef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029c2ece61432bc84b631f063d14c32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3531b3872342ce528fda2e0d8355a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b4d9bef6ab7419a6da798c4b3716378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc92320b9e9c36c89af1cf9d412499379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93675876a94ab70d100d635c6b304a2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035880c7d2102756025a3b3d9bb657bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692500eacac8b88f9ecb0ab93359e7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd294f6b6bb38433ef1cd0783546258383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb01f020a0ae326c1ffbdf3f89cc074384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e64438d6ce8ea10add0158ef4227d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f77ec83d1df3b067518dce7577dfb0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4714308107de67c38fb1573aea436387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b0374442998865c6d299091331feb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd9f486913c23467a5de3f56c6ccec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904e6bddaf1067102cfcd67eb2e2ca3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab473ece37b062a1900076e2036121e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677cc47236e317dcc63294eea49227d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b968fb1f101562901ad4fb59042ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87ffba8e9c6ea4993bf60599d7eb9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3b60a74bca3e8c0fe9fa8ed3d7ffb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c05a9fd19408b3b8f76d96174c865396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5a74d9b12c045e2982eb92cb34e7c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dadee1c051b92126908631a18f95e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41ad92ccf3ee44177347a609bfb79d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a1604ffa0375ca143403975e5e5d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406bfc8065a5b0999eb105cd21c742f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aff1ec570bf3e62392406344ba2a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b938d8e45ed8214e16abcc11723aa81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f6511a858e2e27098e8f1c52c9610404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0d6eeaaf3ac3730679baacb95f5e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78cc75b9ac4c3c09c803ea8a251473406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cd4b670582a868b6e2f12036608e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf9f40955281d4d2c62f35d9d454be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d29cd54e127986548b429e03a948eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11249725dbecf979f55ff9572a3e79b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42ff3441910e2fdc3e1cab864fbe51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6e1de7de6fe0e04f7bac06fa64e11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55db18a449b30e2ab2b3ddd7e2d7bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40264e981eacd4b63dda8eb852d95087414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b111e8614f6b953f103892947416ece415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abd16c04243332f743b65c3c3db8ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ed5d3466a89c977df39acfac07665417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb698f1755d35756dbb31a325ec71b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37ccbb9545da39a8c4688eeb305563419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dba436447ee183b1caa05f2ab7359420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22477454f2f80969bed592edf81fbea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e20c93b7e67f9eecbed98e8fbd2628422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b063ad2bfff2ddb63a7d093cfff03d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d39e2f4169f84f61fee2585dd53ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa9f35cba6a2f7292deabb3e487faf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5abf2643016c8a1d3273e0e7b4c20426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b080281b663cb9dfa0f78fac2ab21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0198380c5222869f5157de1082dba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817844b4c472760411090e90d49254db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278302e3319f69bc0c869588d293082430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e666ecee377601ba252771eea1728431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6add91cfc883d709119eaf5704029432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43f0592692ee97c5c0acdedcf995c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f1aa5c1a038cc85991daa74da655f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c80ad5e4b30bd8713abe71cf07f79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770afbb4b5687d0053d7734cc22f729436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb019926796bf4639bbfef0b91e2f51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2187b8159bfa06eeb94d18474ee3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21adf9bdce3b27d42a313ec592f835e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91d3ed70af59bf4b331bff2b5e9ad2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91580b6d6decd66bd7505e54c7fd21e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31e598d6996fa07d804db4c475703e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ccb5036be96cbe904aed43046afc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106d7e1ab5a95a6b3c108125f93b23c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba820c7cd9d5b94477f252c1a7748b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906ac2e999efdd82e0373f129ca5e9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff732ab9edae0f6cd0d6f5731058fd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9751619342a747dd5909596bca3970448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ad20db6f45d593366d8570cfe29bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca0632cb30ea29fbc07d0f2cec6502450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818be26c4995765a700b0d0af8a3a6b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baa7a53578aab496d3312036af5aee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7fb83488a700fdee17e13c8e537c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d0111f5cf4966d500d708dbe75bbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35354d901cfdb063f8940e10e70342455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff649dfd04c76a43f338c4222de8f089456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425872d5a4b82947f710b56da8f8851457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178020c74c312e0600218ef966abf9e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4aa9640cf750f7af2f17e65ec623f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab5e55e5d0edc142a748515ee3d5e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e8e335bda836d2e9fa46180568277461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad08ce3fe3eb8a4cda1c05f4d5c511b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6322b12c46c457344413821f5b101e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30444f309191eaf8903356e515d0c5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b982f830f2edd3a2e2933089a94bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19604e9c689a4d265fd91323db12fc55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbb68c497a5b752aa171ec1bff9699467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ade28d39d99a7b485ac2bb581e461468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588e5405da069536aa31c06efea6701469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f08d6a2d2f6c78b5151b3ead57e2b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdd9b20ef7848b19320ef49b2b83c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d7a2a3d2ef51e8931e833daab541e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caf7173f4f8c0d701436914ee69ab5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ab510ad359198b67dd3b0d07262b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7376212a76f2b423bac4eb0312ffaf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d441039ef5f49acda0010c08e5705a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988a588e9a31c8b5346962b32b19835477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1ea3e8deff41fbdc04ee1288f4479478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9b395c44c86af70b67c820906d4a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd8f769c3d1e93dfb55a3f051338b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b47eeb7f2aabeed7dc03befe20520481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae7120e66145fc409dc7bf257de8da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963e53b9c71e2a1ecde7e9cadd41224483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59005021360523be66d5f39c3111d46b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a4aece21079284492d382a1da70bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484461b6a33ada5b1111deab0b9a741486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b659b368258fd10b4a5b25be81fe9c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010025381655c8e584e7f85bbe26ade488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1833edd1b24286c1332c665d50d8924489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c82bc6c7e7d1240203b934a52f9bea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca464261c0be717c922938b2d7111e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46c40328300ec8a1b14db79663463d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530fdc499b75f42779b997bf042ae49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8de7f409eaf25695b0fe7d29eeb17f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1aa7ab8caed77e357c8b5895c9b34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a71222399f8ea198251e54e947b2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4b85dbdc8e87e530a10e27deea83a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df990b5f880d1fd2871e765fe62d816a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18d3c76638fd0189e19c3df955312c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b7d10efc9b7b32bf8a71d3b3f364f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d844641bcc15beacc8b8103793b81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5fc1119ad3767cc1d227b774a2920502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589daff2e55b91f1df7805f5a511d5ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fc38f524f1f520c3fec809703cf2e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f168ef3b057e4e55c1e01e95280890505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5379072a8254be8145b0bfff41d2a17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d9795def6340ebd966b2cb6012906507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a7b8ea3462251550db7f8db24ad56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accc9b928f3b759741208242171fb9e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ae788eebc78ae2785f0d8d4c915b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1556fe51a85ce64e547c6ccd598f45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d72779148ed08c9f3b7c178613b3a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6cde20ea8ea73189ffc159c66468e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a39ff1a497f7edf19cda8df710dd36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bd55c8ab2436d8bb40d41be7e11bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459f1384bb24dc900f079363b2ebdea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b54d12728fbe21354d740e7046dc75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d9afca457d7bfab62f75429ea5ee7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc37afc547fa468a932a9aa372f9028519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ac09c993648bad2a9e9f935fd6f40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee5cb596ad7eda78b1f589d486325c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c54c6877036c08e9576f06f25edd4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936ded70729bb68c96fd46306cda92c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8342b7350a3d9075e8954d0a7797f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fc2497acb31ef386fa1929185ab0b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90598600445fb4d7a5f45090eebc67a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7878d79404385e6d8db068e93d22944527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a31e86a2ad6b410129287e1cc6a29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f525d1dbe2458889e91d6e64a5cc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9655a260851fa5c320e5264cc4c85530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f94accdb46f9c6311084b89844856531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf7a1caac2f03ded5654c010464c71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd5f3525d1f6899d5749ed016a438f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5f25eaedee7775ea8294b2017b2e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241485adce6c9ca9d16f175d501c5da2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8506cd6a127efefd7175ea8e8e5af3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f7e1c4e6ac4390b667a66091d4c15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68583755a78856196c9ce9b17221c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397aa00bc5f19232202c820957eb061d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79dc34112b1874c12f3aede8183053540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945845a4d9d87841444b4d40f8262fad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9224b489654682974fa2c15f8226a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86f4d7a73b194570c8c055cf128e58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b5f652742288191569e76d6dca581544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4b6285110c2fec16bb52089de9c3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1593a29c9d40a28c9bdfc1b3b33252546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8189dd96afa8c852ea1ddccea4bab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da88f8a2f936db3287ab967b3c06c42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff350f73eab03b2ab510b01e522c83e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815b7ad33b4203757d4e0ebeaaa80f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da7958db33c49bdca379528124351d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003d9798f41e5b4a42e9bee36b22a10552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5c876a35dbdffb99772646dd5bcdf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13115e9f01a8957c26174abd37aac13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b458ace5808c0476fad3f4853692054555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25b69486074183e46e48cfde0f22e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7474c4bd952360d85c0d648bb6623e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b1d5ebc22a7d6eeba65fe8d5d56eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea486736ca2e16a5392476c6b6f96432559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cae324278775415469a57335bc37d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807d795fd1b5d166643f0083cf25858561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285581ca31dbad575fdb5c2440a62dd1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9282e551c17ddec83b2bb700af3ccf1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55f6f53db8975385f73a8c7ffcfd09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0c1880e994b01add317286149a19e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f9f0e5e2c28e8d75a1a38c69305a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923564ae07ffe6d0c451b7e41bac46b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cfa3e110eb1f08d2479c3d1f1571c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45d863aae0f6f41b46a5258457b6cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee8fae18517415d1a3dadca50aa6f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2e080519f3c620a4607ca72b14601571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d616d4eb325e317cdd080b2169a676f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c211ad90301837194c72b6eec0f721b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24add89b95deff859216266181f21f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf486eef318a2587e8f9f6133120099575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e89d2d7515d3408aff33b1ea085cbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1e2d3d5520757e1b01a7b877abc6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0c1481d341790be28f12b06fe084e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12eb11f96ebd4c185b7c0048c6fd2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8abf57a89bd658238bd0dd23718794580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d719af2595fd542d57aa87c4c7c9b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22374de6a9a475497907be5c8edb3dbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9ad46443906392cb1539cef2d5cdb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851d893dd70426051ab54116569318d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bf9058d4a8817c287ce6233718a3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20242c3d91b81c607f33d574f4d3d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f695e9cc28ef2e3035571f8e5b189587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65363280de85ce4565cd51a106eb96588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba932e698bcfbe713bd413d391fd282b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff036362cf83cf22bcf8f39fdd3ca74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ada626d5402c4bb8760e9b9066ef7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857cea3712da5c6b32668ea616ad02e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87870ecd0961363d1e95b44d4e42d841593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b5ec6ee5ea676cf2b375dd1d756f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c495fdd624870d48345bf66dd9747595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1219c2cdd789ae8be4055a727b589596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d42030e5a0e24dee7995ddc3fc8dd4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613521c02fe9e868377c3a4698395d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96894c48ab62155bd51c063a1dec75df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200508b74d7ead350726759276c0984600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435acdd2f6c1add4122c8521a16aef82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d312630ca2ba1a94f43a3c593feea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43360aa74d1938ac7ce09a1a44ef3c0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1812db6a229cb4c71fb73ded9a0c671604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267e1d50b0babcd8f603503cc5cf409605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abe21916171d108ed66dc1ec52d35e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485aaf1a16ae07cb86a540a4c8f4f89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a55019debbdec30d989eb3cb1a45c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63167420871aa1a3e5070e8491c5f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9874974ad79bae2526c52a08d98e4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660689a86563cddfb2b0fef24a55501f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228c5d1fbfadcfc4e29e55ae62431c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866055f87861848af9cc6eb75933728613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81978c7ccd1bf6170fa70bc15bdae7a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4a994c55b7bc765cc9dee0930c3a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81bdc704a7bc11df6cc564e20d1c98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a84df49cda08ce1490f5df25b2341617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f2cd0f3cf3eb31cebee2e84448b2b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d20b1b9c6edc9cbff8abd29f80c8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a96459ec6154d47a3e0981ab077f6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6dce5030535f71fec2d4723e92ffb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4c1c75eea328a6878e2435a0b448b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ebca7654925a36fa049ae89633a82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a338577e7a40b465ca9323bc380efe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ad3b2f50213e1e6b7e6dc9bf9e7b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f2802685a6e969d3272ecbc04ca5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28d50cc3d8b6f28e0b514037e9e448627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6bf41e19a86a6fae2f9e97e0191c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046243216760e2581ccdcaeb5a7043cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c18bff942eae4fac498e478d9ebef0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbf2bea3f47306b8ed0bd177fd7faa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b0736e883140ac2acf4bbb4463f34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c279450b18468e5b5a28cf8786a7ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f471ff042d8c0e5daf8dbd8410161cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af70c5342ecd1d455e53202c7a303d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb65f25c63adf625e7654d6b982628636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37eec43c830d251ca5a058867251c1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0379deba9e138d176f151b80609c32e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872056488b44f2fdd27fb22b3f3b7fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fd1216a732caf36a75b93a4cd8861640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99636c49dd07f238f4ee000e08158a33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45087f40445d2774ce97239411d522642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0427c37c405fd87a98d45a7f1238118643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424691954f9334fd03740856255005e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9dffdf618c43d71eab9ee75bdd58e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acb28bf09afe3dee51f38873bb9ba1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed249763448c36ee6e1a91c78b496e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823da0ed256e5e7a1feb283190a1a926648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6679343908e676bff0f8fce1498212649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fc55fb8c4188b5f34a6904dfe99a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8181c09e713c8c7ab417a6fc61a13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e12423af13b7faaf1e817ce211bee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e85bebde7366808f0dc17ef6bc71a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6094d56db64fd61e8b1f339245b9dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d58a1645d759459564d2ab079c1d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d2e2918cd5a4d15d5d371a3053555656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461aa78a8363d5d9d360c6383cd38f1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c6ec4e1cf75ebaa2c2256a83d20e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db9668513953a2200e32ffcf01b2f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5067800d92ebc398ad613e6b5e9ffc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29664bfa95395c84da2499d5b694c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32cc9e664cab222dbfcffe58bf4be0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dd51472f95c4dea262718ffe8bbf6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea2f7aecd021b2527cc2aa232fc4a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee10552f24a1c4bfca59ced6a0a6a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75de8d63f4fb280e8391c1c47d1c70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369ab258ec6fa4d77e06cabbdb38166667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d577a71621e33d382784d12e846c808668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ba7e725e7c75a863b2fa28e9e340f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe0d8ab3db388e1b7c2ad2e7e0a3b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d4adbd388b971d027810e92682580671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ebc16546c9c025a9c4c05dc7dbe9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1119af2848b5a3f836e7a183aa328aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd5c52170f3958e8f10b2aba5d8901674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcf4fb59447504ed831f2de37bd871675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9686f228593e76479475226f686c1de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a94a12414847f6194f69a03da87698677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508add6ba93b8931936c57c2330aa20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c93e141ac23b5071c856c661ccfd1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ae1ec3f03d80daa09fe5d58741fb8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce039c2f984c49887765f8ae0dd299681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b3d38313b7a1a07718880e06e9a7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ea05b8ec344bbfdd9f35771db371a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91be32f085631e78bfc983255f08030684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45272aa5c6993ce204ad657b6351588685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c19bfcd27d93f0310f2c7c5cb43a22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52203bbc237e4870c4f9cebad5d6720687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5f55361c1aac8d8d0f7ddfe6077fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60dc7a8190143a199f3bf6e799356a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd7c34b7221b6a63563dcb511818f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674c79eeb9e8c49622c340d4e0ea314691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02288ba72cd9a45ed9f63da136d1900d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cb5b8e8d458331a77817991a7e893693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88459317320129e78057aa7c9dd93d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f964a814960ac528260fdce8c305a16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd48915a584097495f8f2bc6f8bcb63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e4c705488af8e2278555298634c2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d70163c2a240012e6f7606fcb12bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022f39426d0d42f2427ba0efdfcb179699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b577e7b3e0aaaa7b0735e0ecf75e29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc30792b8ff82560657c0723454bba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532439536ea2b53187296fb198923d1c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558158667e7637f73b791ba1de9a049703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f747a70c825f2b874a0c7f8d4f0d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb87b06cc684ff6060a8be09d83dc2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383b07aa72afe9e28dfa18f7105c095706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04c9a633a173474791c09cb22afbc6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10416da1b906b1c465294fff8eebc425708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14994b07d2140ffa5e29139f5dc43461709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5a6730afce9a81db2333c12bbf074710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa5c320ba1590a39533cdcdfc816c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c58a57aec2029c4271038797c9fe0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1bcf135376709fe43ebb66c913488713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea76b11a19f205258ff6996b658a04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443303dbaf7cbfc82ce2f60e011cfaf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4fbb760c545418eba17a3c0b3cdfa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e028e344a17f7b596d5a014a840e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b913d46fe02273e16461e6e5e14784718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169d83ef1ac990fb27b3acc14f940ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0190c2ba8389a854d7aac07d4a879720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5875a1162274f8a71d266b0b41566a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53b28ea54d5d22fd298d7b2cf59f89722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975ba1eb43715ecdf02cc3392a764f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5ed6039be76877babcca6db55e7e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3595442cfcb4b9b836ed1eaa31299c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21257f40cb4b4f099514e69698136cd0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd81b12c5a18ec81064033c6d90b28b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050456d07ea2a8ac26b1c3ad9103ed82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e25dc4c78329daacaeb6e6be0f37c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1b705e552cf8c04b437413e166f1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ecd921f65ba542b9fe7542cac0d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899614220b682c073845b8fb5f504d72732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a017b4a0340957c039bfff9a72c93d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ca0118a82ddbbc958c4c70388ecf5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff36a9aa7bb4809638e589925e08f30735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daabe3e8ae5581e7f978900bf70a7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f326054cad60705d7ea8908813c1fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e85a65acf9db6bd7e653c4ec67596738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae6f5affdd2af527d22a7bf4ef3499739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef383fba8ad52bb91f343c10a5319ed7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dc19a1fc28a991aa3b67bbf7cdedb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6842a9c85d4e52246d7816f057e05ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d15f61dddeae60036c0a61b93dcda743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de3bfe48ddc7bf87c95bef935109c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969add4c73defc8b2173944c22b6809745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befff44e9583f43d7db2aed2f422537746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f45495bb1ee014fa620975acb04a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e83efe72bef0c44fcba4bb2fa1b51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada4b29c3c35a80507474f7c4ec9fbf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1603b81b95ffc05172ffaa4dcfd4d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529b2e40549b71b86d3a7f09a714bca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26fee3689d80d9d4a1abca58de8a22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575c335653f3af319d07cfb9b5ebde8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d231b4e69e8b846aa4f8202837059754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01119a2decc681f3350453e4beaef091755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c143f27cc616b1bb83bf19d9f06ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4fc915275be66443c809b20f87ac4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c5836810acae14d56732ad60be139758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd0e353ada8bc3ca554aaefab21049759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c46b7bd513e213904a9c7852906614760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f105b95ccae24ac8fc33876985bdb75761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd14ffc6e52b7b7e2025e0f39beadc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e551ac0f0c7dee7430043fe715d5806763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449b1d8a65040ffd26b3d3d028f9ade764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682224d33c8c25295130df5569c4069f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56edcb91faf052030c4b5f6bafe0dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194fa52683441a1178f6dd3642bd275767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223c0c0926b50ed17c2b30bb63ff352768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70a04b492a29f6c144cc590d2f3cb2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a64f2f0f07197bbe130690ed8902c1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be7d9515e735b8993cb25487ce9b76771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b9be14be3d387188f59ec2706dfa5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef7b6b84692e68ff2c373b3966d7c7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacb1be15c42220fc1edd52d22ec0b5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beba6ae1586fd337704ac8a9edea225775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16582e0b8f8590652cb01622ed6d002e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500c20c48a53914e464de1bc2362632777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea57156f4b47b18027814301211b78778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60065a44df8635079df78bb15478de8a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603d4e86a893e0d995129f743402774780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a3d93bea0b1b943a089553bfd9361781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0922f5180f1ee8151562958011d359a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4fd4ab34a965661ea098eecd4c8ea783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3b2e2329bfee844fc8d4e3ff789af784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b24318cedc65283628e8e8a147ef3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00680f7935169aa2a3ef65a6d1552f47786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a14827e6fd5e83388124d4a42f911787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e395e059f9e255a698c4a5fa7888fc4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005bbd015bd912f36aa70303f0edcbe789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296d54d260b84713268797b8fff6158790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84b2739ef6e24d1afc2e22ee6fea8f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f991de532034450eee1fbc0cb480a4b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fd652b7f252501f9b49481e0fb3e3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cba86366ca4f6014f7487ccde164b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aea42e64f5017d3def6b97f00ab6f8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a7da7637b57265e2ac0e660498506796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bc973330d74def807fef60fd17e14797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b69fe0383dc7f769aeedfe4ebb612798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d345a4f171f3e096cbee242eb1a14c1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04333c6440b92a1eabdf4f700faf95ee800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28752d413947735d1289a4495d06d5cf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60066f1b167774a3a23e16820d1663802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe55a97ec7061cdd8097c86ded0c6ad803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d950a659191101bbf095d319cfa82804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dce92b39611dc8336a24d26cfee810805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbed8317571fa8ff45f719999d82e9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabf65db18345c6c965adbb5c9ef66d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c55664d1ec636a5628ce28693f26c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a4aba2be83288b1a5dbc61e86346d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6f95c2e8070b59136a9aa813bc05c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b840f39c739630743d704f1124038a9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5145b7092588d2b0e099f5bf3b161812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d432a69e4b5aeb439f5d2f73f685fe7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084ac3839edecd567b9a1852c32f611814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c53f39e08e60d931cf3bb5f599b01815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83bf26b538a78ff102758beaaecab6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0da7d61f2b1570919c38349222a440817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c127c406e31a6a86e2cf8b6f8ce0bee818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102723e0f3d57bead8c7dfec3e8674d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99420fb04ce2f42d5d2d966416934c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443123fe1c5efdf10dccee5bf1bb859a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5ad5962477e5adeddfa5cdac15e7f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a404b590e0e4e85811f35923e3314823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a9175033af93a7664e6370973aab0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a98445f421f2c865195a58b221e4b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8803cd2df5023225355100af6b7f8a0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309be2139f654b6b95e5ba7a89fd9223827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b91261625f67a50c09ab5b822ce5a5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f558297d96bd7788bd01a765c6a27829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603f9f650dc58aff5da821ca5511d1e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e23d2bebe185945fcd9d1af80f398831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426172967f1bd86fdea402f8cf5309a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ceb90566a849ff762a1fec540908833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd61313a785ad125a688ccf0b6057e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a027c97610a8e82e91942d9e0f092f5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcf13f50f204be9d21f69d5e6b09bd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c21e31e642c3e6d8759c8528389eff837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bb2145c4c72a0f93544080c6ee758838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aee407ace759471eddaa89f259118839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61964bfe0bcdeae1bf1281c5204519840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf67b8ce58534dab649819026d717ba841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23838d9d9f4dca5782233a03fc6fe2ad842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb17f8c8e36fc9e0e3264f7f7036cf6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a70d823b4d93fc91b91f1214ba0a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aa613132369e6cafe100e962d6219845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9d977d7f4b0729f2009988597b86c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb149d7b802d22a6b86350e2a28b6838847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd063c2242758a5f409f5ad6719de9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b955e97e88e372db5af8b05f51bcb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a35c81bd3047058506f55bc243bad850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bdede095f6ea1de4a31e8aa4dc049851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ef576078ba4f94fec267d974a2d38852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de380bb616fef036e05372c6b54e5e83853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73001a978ac0572ab6dcc3fe6bb859f3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4bc2c2ad74e235ef791627656aae1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366a698b48291ea46867d9e7dd52cd0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c96bb46efc6a4f7b5977a18f24413d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a963af29b7a64d87b3bed97b1c294858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02ed4584f01368781c872511ce90d4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77073c4db9576cd7c7a926a94b58243860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cef571cbd073555458a830372cde8d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563693222bb3b5a03bf4fb9bf3371ac862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39e70bddb062097b72b0d6b9d3a3a6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe903b0ccc10fd2566d63308ef1e9b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa525cebbd6e6499028920841669beb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62425cc8bf7375e5d98453f8d5ebda866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866fbe7aefafb60f6ea80579acf3e5a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf5d1c64f64ed491773f5b2ee2ea15868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb82150fbadd475c6aebc53bcf66524869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37d642a0e3188dc63ea81999c562e0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60cc1155733d1992d2f182cb823a6e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad4ed9b2af7bb2f1374813db771f7c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbb8ea03247b26e2792695c7002b52873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3a775c8bbd6d7f9b8ba98fefc9dd9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f8b61dee3e15c71674a212e8397e6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59406848d98da0c8612f944a1b1a6469876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd976a07aff84933e3db391f26d4806877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67c11b0644a7b6adb3a9cc4188be71878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b0b99c34b429a6a018219a10a213e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1311b433cb8209ad03f5421dc38b58880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a53d3bf95924e666bc045bbe0ff7e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40dbed6f188adf6aa3d09ab1ff3ab4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340769089ad70e7c0de41634242f257883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36342f30a1769ed5f9f695bbb08844884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c1850f2da83c4d9c1402b2187f04a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bdac07bc2d223ffb84cf39360a126886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a7802aef2f2ac7f8e166e461a680a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b254be4afe4a6cc7e759aa5f1e20d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb168ff145589a8b9d062110e8205be889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6fc6fcc1badd808261eb1a1026979890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f333f6467b748dea150497dc5b95160891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38522f5977af4dfe55aa47f63647bc78892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7749656d952bf4e9f982ae35bc844c7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b81349f8a8a61678389f1577976f2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27302bc158ac95703f52696804de345b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7c87452ac21e5b991d8a99f0da34b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1ba8bf57f1d99279a3fa4b0340641897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537abab71fa5a054944d541f2ac8953898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603317fc9a877b50fa3c1eed6ee8212899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a54887bd224f7a3f0f8c2ea1c6d582900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c0c8a6dc2cdfb9019385dbd8315ba901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb8c740d917af2f8d6d6772f629efb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f8b5cf2635acb141288d32e5dffea903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8ae43eb68bc91bb79f5012ab1a47d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cae09c98c2a4207451de7497ce2db0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e7e73810a305232252f1f9ae73bee906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66511436aeb3ac1d7c81aa9e9fd9c81907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe138fb6e4b53c4a94442dc0b34936e8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cd522d3a60818ba08ebfba5305f16909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b56cfc013af13104d0c7c7afb9f10910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9970c6a8f674a969243e04aa5fd38911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cced7703b43a98351be54705f10a75f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e634cabe37402b681168c32af225f3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374ac8b7d6ac1baefdef381025864db914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab4c96907d0d61b83fb93c30ff656c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede71081cf0debee18f2faf29f20f11916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b758980cf09916ccb43a81ec50e68d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382bc0e132ebbeb08e93b5f2e8203da918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09982b8a10604486737dfea12cf5d3c8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd286767058be4b0471c651b0078d75920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e751e1318536eda06444d4b4287118d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f161806699ca5f449b5a1662162689922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367ed48c6ee910db89f7d685750f63d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731c0e7c72af10e37a05aeb58d923bd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceb0d24271154faa71f488dad4db17925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533187e9d14022061b446261eaef548926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad3c5147b465bd3af786f5056481cd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bff5a2cfb3096dd973bd188e793edf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e386801a638b3b6ec5b833e83e9d29c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ebfff2c79296761c75ff386ad3163930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92791b513e730840fa824be9da2c51a5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31079db1d1903c5ca45417a3997758b4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701463ebb26efcb732d4adabd7c40ae1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4ce64897c8a53d72c1c59f1ced567934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b716f582b7c7dd73d576f753a62053f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69c64d70d8c8d02428171f94306247936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930af0069ecbef691f9ef64575149c51937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1ca833ea7006dd7107f426d44ecbe938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837ac716d1cb447bdacb599580df456939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b423e317409af4119a9d8d1953fbd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2a43eef1cc9eaf03a9e43339b6710941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf32d92beae9f6cb45ef748f4911b20942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f3a0af26790b076ddea3f4f31b8f2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9ca676fc87872f20e29117c5da638944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031cad14aa5ab8e658db324c1191506945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c6cc0ede6da3ece9fe7c027b0957b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e882ced6bf6dc277f6fbcee6d2812a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb56edebf5c078688c4af8cf37a0720948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214d711f9e67c0fb3625180168be545949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe51bf8de987978817ef632a25d48f0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973b2ddf0d047587649ccde25e2ef8c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d1e628a901638f04f7e79f15ee09f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aa5b427e52bccfff2098f603af1fc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71a971eb2411ff69f1b6d22367ae68954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bb575b31bc69de8ed8f1f5042967f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bb747fd2c8fa074e3f647a96a65c2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f371d28316bdddeb1e83d862d10c43957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97afbfb0a9e2d335fedca3dbb6e84f0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94436d042f84c94317f3498bce357217959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d94fbac7ac236b3deef928753e994f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e01cb633868f8701e0ff444e115e8b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f722ebbb586731ac726d91fcd6aec962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be614cbc21f04e213a88467f0df74b7e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc302821cfb7f9a166979d91f2462a23964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042221289d009c7f8584a35ba6f41479965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88b40d37c60ec63623dfc0bdd3802a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba4b93f231e520d7dfc99514ae7eab967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88a3eb3b84799a754d15c0ae3ed4ee968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d931091aa3f99e97bfa56c18e0331969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd481f5b0fe455a22ee0e2dc5175a82970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcc2ad1df10bc5d79cfa93dcbc16c0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b455fb91d3f8aaff75962d8d2b1ba0d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51ebcedb1795756a366c07a7cb5735973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caa30dc9dab90df40b82f7f998db45974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaa59d75af5fc7a0679877de29fbbd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681bb1740a058261000b867852e80d2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8bb9a6ceb0665e969e85c04ee56d4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be1feb243077c2c09b6f0144608a58978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fdbe4f8545e29d5606a639b407899979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43d5582ab3db34ef6a8b8014c37337980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae42dd453878707a14f465fa49c13f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf5ed890384ba3cf4fdd41a8da2c7a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8e069d5cd243190e55503dc0c673d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a943977ea53e754c882f823a8d43e2a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f4c5cd78fffbdc230840c605631d3985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e899ea450e291e842972074e515057986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaa56bb365c920e9abc3129620a7b6987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d40c21a19e18171f8f5289b02b3ae988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2dbc323ee556c7e0753de56857a44989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633d0fe2b5cf9e4cefe31955ec23762990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857c23d75c20bee6245b0942ec11818991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ec5be823ce4b8e65653371fa65178992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff33849f204adfc9a191cbbb82bb43993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe29a7cea4456c0b8e2bd82b8bcc1e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60afe1bdb69292d37882000770680e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f596785efd11429cb1d8a598ab22e5996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15622af045c16cbaef74206aa449178c997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>