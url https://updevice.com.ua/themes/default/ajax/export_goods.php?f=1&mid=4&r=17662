--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0dbe4d4474d5a631da28d80a545da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51300ec26b3f8e374f0d8cd4d143982d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1fc32793de04483e2cebef4af1d443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a33b8db79f36ecc0646d4f30926a7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6b17038d1f9c71606440f9e76160d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6f38bf0942420885079a17bdce6a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37401a7803d6b37814486838547b127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69746a4044d68d5e7f5095d435aef79e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2028bc65f856f16438f0f09b2f63d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85a55306edabd69a7d30b4e081123110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d509b55981be012053110d1a82ce4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375813b391842ba823951769fc4e6a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a10cafaae73be8f8647bcf1cf4d5ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf3569c2c6dac4ce36c77c560d333d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece65099b8592a6d0e0a04aa4bf2ba2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3aeb043c119a586d4b7736cbb773ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae23e313655a6491ef16a2f9c07618f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199e4d1844fb38ef0c47b06128e3e3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e172a9fc0da8f79e6329d72cd9bad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf8dd195da10aa3b570aef6252b56d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4591c5a21ec9ae7b2abb848947bfa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e657a5c062519a001cbd541e7787cea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91229012051e1f4a9dda15f35c9add723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fa21594ed2a824eab0df6743ecad724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c643dc13df22658f2e88cf5928a553125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefdc0757bd76ac635abc39e2ef583826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23fb7c176c06f13ae7463e65b81ec727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cfb823c80faca9ac38accd115d27528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f40cb05db20bbdaae56766d71587f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb177da96d12f0350401c34c4b31bd4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4a39436d19a93b28b6b07a66e128731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe8391a52a4d0d03da00ed12e8b02632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef38c2348f00097f2d4144e11b9add33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c44b494840b07a7859e4fa2b7271cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59448e68ea65da705696c94028dd28d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc73bd559b45d6acb081ba93903432836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f6bb189ea80aae1c68c0dfea558c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cbcc23370c66b10334991b3f8389038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfacb5b52a7137316acfe2ff0c005939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af2b3ea708e59c403750f670ca86f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde553b29b12ad3dae914b64b7a5890041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06665f3f88c5df6ba89b59aa1b219242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386dd9eeb2119337ddbce38c6d5822643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6935e979805785fe92c1f476e832a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b780a1df3f79c3ebf583dbdbe9122945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00890a115469acdf4a9ce3da84c6443e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82c74fca7b976d29464a8134a4dc3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624531c21de29e99ab359c22adc70eea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f6bde9358db5b1763bd4f15bb7f4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f535fa482cac00b26bc7f3ccd4cfceb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025300c1537d6b73204b647993f4a1db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16f68c154f2a8a545e0478e93263b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f877e95552fbaed39e3baa5b9bb71653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c16fa4cbc6dc68ce308c7d0a16a8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23a1091291bd6f2acc1a420835dc4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ca0f42ec61c4e14f59c78b75c8df056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a6ccd84a1751c7766cb38dfca76c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e99fb87d006c8a8b2bee448c1e684658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578da735d665e94c52abc660c72ffc4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc7e9c71c9dc1a5fc03209f955030c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51862388d5f0c284f31287634cda45fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc4a56123c9403eca9b043c431f25262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537ada5e2543b28286e5f7074520b9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab703a7af9c0671b543cb39760d132564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625fc1d1cb820d5470a293f17d63a4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad5515fb1d6b3e035ab9d43ba76f4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814bdec09ace7ae35dc1735f07849b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d970652dec16f155d51c7684878da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb58a0f5b1ec76beafd0d02d91e5ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0671fb73a4b324536dc286c2f9c37b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb1366605ff7b50da577dff96e343b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d668dc07e6eb9bde9d908dd3d44c41e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79384ad0c710004c0b95f35c1af5e7e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c19aefc97404f07684ab8d92f8d4e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49f486b09d702304f6a45ee762bc2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ebec1a3ac22dd3fa5cac057e810a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc18625f9d14a7b486cc36961b6b26e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cf4071148f61d06cabb58076a6d5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bec1f38e2e726a96d7d2bb6e8c42379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b96e196aa0d95a528be3e93273bdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de037044f768b380707265dffd411ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e23e247a055cf71472bc85d4739ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577b396d8719c02d627c37709bfb31683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468589cf01e9e5aa6599e60d748846b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24edf1a9a1b979a7c83b2f89d2b44b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfb4c8b2ff203407fcf612d2b093b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca73ab362d0386484ca5ce4d8bc11bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159186174f54a4d4098840d8c168f7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e552ddc68c5bf2163b80ae36243d2fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c165bbc450950e87b63886717d14eda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769af52afebcdf4335a10de24d982da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5b074cc88b94cb7ed631bd710ca1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3fa4f2da41d8ffea142543922ab2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe6201ed7508abcf99b4bb2f9f507094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a99d80370be282811bfb0079a355095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60f75fe5349a22259b89bdfb7ef57a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ebcc27fd1feeec58d0abee885f53597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f1791923c2e840c32094c24a96fb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6a9569c2ddeb32d838c1560ff92ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec96bbcd747ad439861fc9256b073e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148db0a67bbdd43fb5915fe97b6d5fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9514fa5614b6ee6ee727c1288ea7c76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e12710350e4abe47a322e0a1f34a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7d823557b99c8579736798c5cada0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64e8f7c23ef4321912d1460c39c5df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac746bc7df041654172fc617be8061a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46123a4e8d620f2e770a74245b4dbb5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d069da50f3fdb5f0c83e25144b428108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbf3033e01683c01f57b4d82250e4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ee56ff16d8798682248ef2ea500f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78104f1ccbc62b750f28317e567ecf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb984e849bde89fc7a692d95931a4c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2740b1df29a7e72c7f781570efbdf4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b55f386d2e73250f71ada4fe664d03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa38a255349010451e542bef726bc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7de3a20d7e28f35f6f90de7c052cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153e23fb8c2db1a662fa3383ad3315e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8619c3ffc2c5d6e3fc5428fa5aa92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc71b8a2aef7e1b9d5346507b70289b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c508ef3a706c292ae6566f6220348c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e8a61e5f062c9f94a99f790b80205121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b44551b7202ac07a7a6714da9dbca6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdb8d7f12497e0a6e834bc0db60d6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcbd99fa248fff3ca4b6e6ced0f199124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250e60b99329a01789e2b2f55b967cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cfffd1386d0e47d5a31187113e52b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aaba5bfd62ce9dfb9b63770ff8de9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b554e60a3d3a0470a35fbc55c7561df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724a658a8e21bc06b8787b6b8ec0425129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75ea69548a8faafe14f3ff854e7c24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26adf0e16217dd3fd6c524cc4de1f69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40323a4823476a14c1f19fee4a179216132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f336a1731c5a8478a1e72cf33086a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092675610ee1f9fd28e65794f1b7c44d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6262f5a707549105d6b846cb0a258135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fb4af7fb537587d43c80e6a8dae8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1f18e7239e847bd9e0e6c0971cd81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f6557e75ee252b0903e2e2b5dc5da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b51ddee57c44f18f2db1f02eb72050139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1289f64ef3b595ce0c4a6f590201111140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e390147d606beb57b8e417dcda6a9e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfde31131db67a0481439f92eae0f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa726cc698981ba990a47e11c7b5d9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87f0b41d36ec9e15469922c40331e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd2345631153ae9bb3ea3965bba974145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74361d32d04adf344546447f0d9a2712146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef61c30b65ac77300b543bab508a6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049d7c3aa697788a335684472d62c45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd521027e8c446165178d8ed80607b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df3c8a0249acc69780605fdab0e037150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bf885a761ee2b7ec4c99191644561151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cdbb67b5b3f6cf1bdb31bddde4729152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bc3c5e73f3612a5cfbd162aeb4d94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4809669fb12a627d3fc031985967f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0ff189dad32bf99803ed19b743236155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818529a23715013985448743626d572156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c88f3d28512d782c663efe4a5db73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3113bcad9abfeff7e2e5fda22e7cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e21895bc5295c98b6719087270c1bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64e0999dcfb6ad5a1f0de443b20f16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6439fef83e26af6f37e112954044562161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6082930da3ff187afcc8f25246cb3c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0ebb2e4a743ec8fd7b5a7b2d15107163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d91182dff323ca1a07368d8d28ca4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0902bec7e54addddb9da4da2b92cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3216c4705abc2b531f6fa3e5c1268166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943793ddf1a3507e38a0f47144fad2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7bbdc12e47f6e56cb3a368e3064bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e64de05478265ec9a41ee6afff322169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c14edc5f92485f654e53ed69fca649170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd3c6477869e4935d730b6f64517db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb6853759b2801f2fdce9544017243172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8465417a675e634f6c728f8231a7b94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bf4c24f293ca876761455cd4d836e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b3c5052efbcbc165c0f385be9af62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa88e8a59418bfb5af41efa21005972176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba1bf33f27d94dd185c6193965bcfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a3fc1ab7615bbb0aecc9c891ae33d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0cf362dacf7e4febb4709ae0f8c9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8574d8209d4b9f8eacb31266a03f3bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53afb0fa8afaae08ba206f3f8f0fa6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45614b0d3040e7ec93c4ea39638b0054182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a3dafcf4fbd9c174fda1b7f19b1e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5da3e81c17092fe2395a459fabc69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ee4339fd137c9f9786d30063d3242185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1b2532de3f44e3b9bba040fc1f10e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779982c64b076c4a5ed8d919c1217ce8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4746a10c702d7c8c97f46d97ecc42a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7dd0c9541b9d6118fed5e410e95b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a336d06bf3cc59f28a7e6a7b8a5d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c395b5448efb88a06e75bef2983ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398174b89d14c624af6df91b7f2cc67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2ea2461468855557e1e67e308481f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64efef33e1ce26b6a0de5ccfec134cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43467e0a26dbb55204e82a5e83a563195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cd31003dd556fdc864e03ee6bd5c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf00a7f48ecf19b85a5d7068937f88b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e45d82883bb7b1c233c31d80c8b95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81076fc87d14ef3ecdc57e68a9577691199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c604e4a1ff4ac85a777e2b2b9251959200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dad6e654b7b07903fe9150ed916a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fee13e8cb1eea08bf44be268672725202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d9837cf996da6142586b30d75cf15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd754f950f2d960ddb650cf9c883da4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18510ea204b69a4ac1ecf3ecf5b92180205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e53b6e2004a9d8a5ae624d92ed6a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a87657eb16636e1fea29ae3d16a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5b01ec84c07d4eea10c4a5813508e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c639d9c4eabea9bf8cc38f63ae2dd66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3917182468b43802af2756c2bd65d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7522b6f7ca6cb531283a4a7c4c4f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b4778756203228442f638c946a7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705c18a02f2efced1baae87c5a0de5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39540198a9ad3c0ae376651ef051ca09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c850ca014a7841f67d739b04201580215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759888cfe029c93845a5bbd916e90d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cabbfca01799f138ad178b92b7615217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ebdafd791b508a7d6c81ce239d1c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086e20e23c7b72b1cec63f125386c08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b277a847bdeaebd3ffc56ceb65c864220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbe308c6bccf41aa07aa8420a304f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6576518fcf2443664ab732625f217b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a7af818d5ec3d2571730710e5ee97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2ea7047cabb1e60427568997e1941224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ebcc814fc4e67f6e5f96558356a75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191d1fbfe55de02834063af02db93ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0da3878d006d130a6325b4b97733ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ef7e3406eb6e6ae911576db3ec8f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae923267a6977cf5b60dff154a6afe6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9507302af15b9c8b020218670676df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b978fcc58f934872e9d217521f88e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252fa3ef6d2e58f4b44b06d99d92672232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc120954e61448625ae1105e182ce15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988aa520c6d3c0d34c4fb3a423bb4ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992006f91ef4fcfa0158314d4ebed2fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721898069250302ef9edcc693b6cfd0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dbde7850158fee5aa94f0bb9cdf4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5b1b81f555cc50cb1bbb7075f906a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca9ac84bbd48b4e9706436b9b30550239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca028d3cf916d52da741a388d26dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c248f30590325be64f3517ce59801241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db309b15d1ef0c28b3c0d42ff90f4173242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264211fbffceec79415e989389196ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f053097b69159c7c3d2a026df2cf0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535500b39f1ba45951ac6c783b192c29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04732c2b3d0ca0a6f257121feedbfebc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e9c50d243803c9c0e193f358f9d86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e853147f2df8c6736d38d9ba633be7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198f702583dbcdadc32c8a5a566190b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56a68ab0b0f142a48acdaef9c6ba50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448143f27b28c6123ba28a200cc561cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160bb5d3b8dc247f4183011dfa8b065252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a632fd07a53896396d335cfca41a417253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426fc72bd28c6a55f9f12e4f5e201d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4b1fe64cf40ee16cde14313ba1552255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb72834d66f4787f7244b0ab57b8c05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171143abae5ca95bd8e57c5f59ac9f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90877db240a285a9059da4823da618258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc947db80ca9af1001aab14dfc69d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eceab06946379c1dbdf3bb180a88d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1b4e818d87f3c47cd0958aae6662e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec9717db1c47359ddf2ee3ed3f7944262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c244cebda8ca998a1dc3f32c6aa32ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a338b3d768f03356d7866650654e3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322edeb0ade924cd9c0cc393d7583d98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11999809c886bdbc54989845aab61016266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0604fdd18b9f10d5cedea8168462d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02d5929884c1ae11ec3550c16441cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88ca232cf894f56cbfffbe0c79fa95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbb05f959080ba4f05f46a1586c32e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3441e67d86487bc167355afd852ff6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75420f0ddcebf740c6605ef528342bb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669c5ea9ee2e6c6c70ede1df22e9984273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfc22e7a9e7596b9662e0c0d446078274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7284e15df482cb9340cc94036ee0c1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c0f52211afa8816971b7cf1c5e6c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75babe2b5632dd0e262aef73146c20ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229108a5489d9441c2a2b0d41e02643278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560d4e703a3ff029bfc4089121000ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df147d75920255429407d47b81f66c20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7c8c1c9b52b46414d5180b739ded8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916e486af90fc1612c83ded36a37c5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe02d7787f16d1be0cb74b2dbab628283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf42f5a7ddbe08050fc20d133ec23b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f421998b4148acf658e21d39c6c34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cbeddd5d2441d0bb7f750202f7ee2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5aac70187a027cdc970cacd740c11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a270665e1dfc1842c6163b7743f36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e12735be4804bd29c528126c557b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03ba199f1e37351732345b93022675290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad29a9eeaa950d5067da26f6b377d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b4e30137610704c19c22035595ce8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ac5eac60c1750a39bc04ae7ce3619293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6cdce06d81282ba6d13454d81b558294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d46def1603d07e7e26a4bdfd264e44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52ef701f4f87a3f3db1d5946aecfb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cee16ab33f8fd5d264bb67c9faa594297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75c4482b7a7fd7c8c02fd70cb6090c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cb45b905ffeedc1f5329e67db4fd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5276014765567c5dba6e949bb1d45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c12187e6f9fe60abebf5165db8baf4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce28cca11e68536d7a4433eb872586302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8535da9d7a8b255de6670d1d1aa2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f017a95b1c5f3de7578d8ad69604a10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739451e668993fcf9a93ebc667cba4c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4ba9bfd6019c922fd97b7190db570306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbb02a9b6f7a861b6dcfc58c9ce101307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96180337a0291fc38f9beb8b5db2493308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5851aa502535320d71d1bf9ac55bb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3262285f18c6f939c5a682113eec7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336cb4f3ba166c3282dfe9999b4f8b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e79a1a6b4ebd5cc9aec9b4594eb51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601090b8de02284fbb258f5d0d513c5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9571065c87fd4d2571b4c52b27a2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d0765c73667953c60aa408f19231d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ffc7cbf2ddd1391e8f78fed18e118316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dfed6e0a11b9f65f47dca7d41d2a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8e4fd5d3c2caf7b40c2ecccd0f42d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38a79a67eaa6ba5184fa1baef3f621319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b206a98471026da81048412167e01c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52042a045f340871fcef11e9b5c7b3b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c738cc93733bfc03b688cb0af594a1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e83f938fee787e8b69cb53c2ce0df3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854e1b4f54da1efc679a88b4bb59bf5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941ca83aeaabb0d95133442ad220488325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdd4bd1d77456d88baedfdc6f7b988326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e67939890cde5eaa11b6dc67e1887327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b40f31d42fc85386584d935351f1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f24da920366d789d896a185f148a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768ece5933d0375359552ab8111ab22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a18677f3a3b6f6fff18e092017045331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e4f403965f8c500fa6cb0ce0f7642332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ed8666489b9219fe7f39b8a9e02af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8ebe96026dd6d11865f3488472bde334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92406c26394fc1c845fa6586f92fd180335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccbbe085b369a64f4a455fc6f19aaa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc382270de3e2f450f725296dca18ba0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de0673e4cd15f6795c83c6c1944b8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe69d494da39304f0304bb38a2046fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39038b507cb0c08bac0964bebcc00935340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb75756f9edd40fe806933c119f29e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c7e669a29fd35327550f1e111ad66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9b57544f76fa310b1bfb3b5185424343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159477a847c076c2bfc967600d99babf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9558a3e0eb424e5c30eeddce5688678345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154bf3cdf07074447bebaf4734c19b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0272e8fbf23052181ab85191408bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5112159a682fb46ed9187fa67a65f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075239120c463d9509b09e4678ada32c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0501cfbed91c2916ad33fa67707285350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97540be42e547e24bce3cfcb34fefa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c288b83013ac148d81107291f14c3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaee7a556556638025b7f0b77b5203353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7680c6432fffe0e50983d77988c8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f13c8f73e3a8f7e114de93a9684f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68301693d42321b728f20d39ad83ed9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76481dd6b0c7aef611ebb165279edc36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8955fcb7fd5132bac96911e22284b89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7665f614624cac17f26911d22be91c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b7e5839d5fe1e4e9191d14b4bb68c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703b734afd3751b368fef3c01a7c5db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de292e9a714323f583c24f6272c21c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6df4e9bf352e4d3e92fee1c16308a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e481d57d9263c1033e0ca0c848d19e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcf3ae201017f716d6d4b234ca15f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dc8528538a96984b423aa09a02111366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848042e657e842c973855b5cf66fdbce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a836ecf23fdc2fd0547ca1927f17ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823b9c63753989be48e8f8013002f2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604e5cfd1e7c32916d4358a4a52c705370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424045f625cc087d3de7a7e50ed383b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f40319c8ce2dc59cc0d396820764b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25680b522a0ad5525c258abd658624cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de547cc79df67e660ed90303b613723374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a120a3d942be19c3f3df90a17708365375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd877c4d3e1323f5ed18c6f72e2345376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c1b24256f6e47a0b5706dd9c958e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5528296d1567a0091f556c827efec32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c6663d417afc75703a8bae8b46137379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700224a9f3bf269ba3249565d1eb7f43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdb8f882a68dfcbfec479883a88e3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6376b1cadc2c9a4fe26b2cd83adeb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9777cedb2d093c6f01d33b406aef4e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adead593e10f7ec5339bf39a4afee1cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a68276cd3514f8e8329cf751fed98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983bed01e29b29f223b9a4c8bbf86ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb39c114850f2a05d3611713f50411387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813da8108d8001cf7561ee0eb7b9e071388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741951e03a14918a91d811f79d0550e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8a52676cd706c0672d09f936654cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a0bc0cef90e1638b809d6bc7f9ceb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d624498bd8498774bf215e9714a14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa7fde060c35b6c71139d2198a2acf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7190e63be1a273a80598d9e2ec64f03394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f1e441efa28543bb310db1c4bbe89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0cc7d64986ec23a546ac57d92e1b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced58ab9074f519dc063146e3373dfe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2f60ba2117d84173edef864eef7d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192e4624ca48529c702d6df7c2804ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ea43ee03436856ce7fb70c7414d64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884000802bcc6d696ca3d66adee62177401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e054edd2a492e1cd65ee8e8d66527402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7d2de5f96b153701080fbeb80309d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273bc36954170d62b07bd41d18e5ccd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80c585737fcc0c54974241a1bddcd2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a444126fe3005c77e7a578374cd61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5ab3e5e0b7ca584160bbbd3648685407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a014a2d1f6e328d111c5dd792787c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1317877c3898aaa3834495611d5cf2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e8c9bb285e4667c4912f2ad154d0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ae477608e3a78d18eccd757c37a1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad03f7ef550131a134df348a499c38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd52c410209f662f19505aad95cb40b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7f4977b75f03cc79034b2a74ce21b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ae5786c823ea63855d9b001e0782e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1d376fe57057ef00da3bc3ef83e60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f9b0dc3946fa22180b82280fe9adb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ea51a99127c311f930c9c349f94e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97426225c1c0391282c47eed7570aab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71515a3fc39a57ce1793952c56fb13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e491718a5a183a97b985f68e55fe1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a6d7ebd951812fa2531b2ceefe32c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c755d3ecf71077792bd394be71e3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b820dfd8b87d1d79e584edd1ce518424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e70c26005144bdf69a2a694b96459425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ab9356f9e11b364d6a87759f3febd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec2bf35af748182e4786c1f44ce796427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df028d6ea8b3e9b75e551595fa33b73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de8d521f614a3991f8aeb3cfb74dbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae15e400320b24f002e4cb81aeae12f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac419ff44a373940d0e376b7c0ab8ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5373938dea522e92823b83636e7c39b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289ae61ae5e483d558aa752c6c32e40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b334b8f7b2c1fa7bd19d6bdc7fa9fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e3ab87236199bcafc4f0283c434cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5927efae06b043a85320935d249518436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2b2d16258aa84429719615387130d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02953cb4ec02eccb3a5bd8805acc65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae28526dd9322744922e6b64f62965a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b41f947e992ab2d5163dcf01a1d615440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf586ab1a69dfbb74fc420660b1f1e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d1ea03e2613d72362a9d30f8bc9b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab093be76d0687f6fecfdc6cb2ac3cb6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb87b4d02f7ca9afaada8704554600444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d860fab138aa523424dd8983f44d8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68725fac8d0e1d1f29813c7359c99944446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4236abefe7e40a122bbec4c403c6de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37786bf632452b45979a4d11ebc167448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53addfc84ce23dc9fcd0e96a2fa2d190449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb7841d99e97a53de1f5670c2426a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71cb1d6981653d2eb6da1aa98ac286451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceff457e575d845d9b66a1bb25bb8a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248df0f9b2bd1b7ba7c3a774bfa5a0a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b94a8d8d20cbc5175d426daf7f693454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e19311c1d47154d553cc1eb84b34d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918b76ee22acbdb712e3a58ff5dd3c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fff01b73e15a30da1c671f62497d7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61e0f408874e3e417456c2bd1c060f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28f85903bd9294b0b74573f1251ac5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41251105060c9932dfafb5c545053b0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c0fa1b978edece8df8c38aedd7087461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1f62f92f385a0525bc92f59b513c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91f3d0870b3622a7147e4c5d6a172f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65896452c8be5f5938826a1ad890ca3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114c4f0472f7fb6e277b8a14c2e1c28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1e4f59caf285123e3a62ccfeef87a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526a406585578062efb6f26f76c9532467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322126e11046831419c7ba9c6b310b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b559167047fa4d0a90d27985d8d4fa9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ef8e86a73529d3f1f043986c85700470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fcc50dd567c9ef7a8a608cfc7ca4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2a32cd85d543507064ef701dda25b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebaf137a19dfdb6f08070e041a9d82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16fd6e757d4cb0bf9aaded5c962f18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e0e8520738595be0f2e00c91e7d20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caea602c88bb03bc43da9b360849809476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7327d0ee7a1224fd9a3d4b3f395009477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de92e8ffd7689e2b2ae2d39d96e8843478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbfd2ed0be8ea740f2fcfb06e782ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701117ea5495cd64c0e4b004f76bbb7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48d32ba4bd1ab84cf7dc5e9b25330d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ba988a0c9efd0904f88fbab95ed3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b0a73150948b8f0060ed61812d5e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816e0e41e417e1b3585e59c693530c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6cae483239d20d1327b9e5b1e302a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d58fc91160fb9afddd79a259cf5a09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2f2a4e9c6ce25019a613fd8a15219487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f3e2fbce98918eb171a44d18fd103488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9fbfe873e28268184678ed86ec1c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787df1f96659e0453d03ed1e7933a6b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976836ed5cb5908f476057e61ddda24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36640e16b05fc48b0d7abf76e2038d28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce673a11a6d6b13f824f32a9c15c49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d249288ad828303de13d71f5c49bce8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68ceac4f5d4f80eb3d35ecaf1c5e0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7e77179c240336f94d132b6d55e64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317bdeb4a3a80263fe847a2a3c1c37e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8167a2f6bfb83d4a30eb735cbf2fe16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb3dcf4599b84a11cb145941bfea32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432c290805e26810abc40c699149bc5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee8e012d73f1b51bab3d276736c95e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9b93d371ba703cb6386c8188f84a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87be4cf080a05369ced71c6d20a909503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac35f8a42ce9d8d299ac19ece0f6ef4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd62e636b397cff48296d0985a1846505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f28b8a263e461a9378cc49cae92328506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bc71421334d6ba46201e43d6a2c64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf53daee17c3329c6fa1b975aaa975b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190feb9ff30b16cddae76a566285f978509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b93aec2dbe513920cdd2fe1be50c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f17690d38705665c1aad69c9529247511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b95c3dfa7b9ed6bd6e4c7406b9ab74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf386d366641fc0280a2529f668328513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f572989b42541ded74182d4cd451a83514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8e8e058b55b869577fe0e3c944ce3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba4b18946be9d59f5b4d5e4f3bafb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56dabfc4b87d55f3b8f30921df6023517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c29da1cfe92d169ed8babdebce44e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba592b4b40a618995c7bf85807140da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2636bf42896f9bee6cee0aefeec9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfd2d3590465a57394bfd7124a40ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22f8f046278ba237a9ce44d8793036522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a554545586de87a9665fbfd0afb3e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacefca2a43e0435747d2fd4127a0d25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff565decb7604a01af6ef7cb51592816525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5818e9ebe6ef2305e8a195b0d3b86cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995365fbe4e65985498372a5a608200d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4f2db53f8fe01b1994189bc6bbee2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf51e592a905042d0b829e29b237c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403e27a29a613e280f65a50a31edcf2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c305c44ff2cf347a8a68c76c6b300531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206307823d7e026e32c3a72d41a44b78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e79554cd59ea08f5f493092697e57d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cbd553ac210d857f27533cc2a915e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5469ebdf472ee489688ab3b1dcc63b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82fada774d63264a8f2511c95d6a05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ab8c67246587e1e28a0183519d0b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12628eb5219ad482a46a9a7b9e9b969d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd667d8a9563b26878af2d7dd51357539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214b59e292acc9037d51ce774df5d51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8298d2b52ac3c54b3fc58372bbc2ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4d44e2935af6c0f174e392579f3ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893514f994daefc4b773d5d01d620d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699dad60218c10308c5c86882f604b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59c338ec5aa1db151d8dba406ec02f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cbc067754baeaa9deaf8bc682aad9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7decf9b1fa62ddd437686890d9b7c6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67f22a62d260a036b053bc987bb0ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6a2fe630d929865508d1642d2a908549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65a68120c246e686f4ea081e193275550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ba5ac88401ab06aefde4d92ebc76a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f715eb30217fff6ef92bc5f47be46fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f128322c29c9eb673b69d9f01a7d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c943ac6af0a6bc4ee61515caa7db1e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d778b29964994107e16343328684a67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15a2fe2236a58f747519f052dd4051556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec5cc606d9baf3be64caafa9bddcde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8c7147c9fbcb5a84bec957aecdb1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a2358b9e32974725ee8883bf5b43b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac919c21e4241ec9be7bfe22007ab89a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9af3669104d57c4be9905fc474c95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb50c3e6b91ff1401c7e65f7cf0133562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a5f48e78c403b36373ff81f5f9df8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7def5ad0b0bb8f6ea4b642b70a7ce1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91927c525057603eeddd00c5608a58ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd6a370e9b9d0939e3dbd5ea3cb2a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a21a55f46e02d4395d52e8b38230a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841700837e0f12e97bcc062dc696968f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aafbfa23aa21b3b0b1382451f3900569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338bdd7156b0b9fa5eae11050b8bfbe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa5e951d8eb5e4bdad2f3815a7d503571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74c009f50736e36dc2f371c8ef4f23572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18421c6bbb6cf5050301dd2cf91cdc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523c03ec040f6f541cfbab38f93e8d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eb56d7b0171436dd1679f2f3367f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5db73f1c307fd73ff0ca9a92c3632576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35822720c4e42da56ecab3d348f5c5a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e961bb93a16965e9e2de37b6599277b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7a7aaf50eee0b176712b401f861c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4111a1b423ce7b10a679da67ab58ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a09a10fbb484fa82b880be32da2be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744297deacb143f58901fc38d55ac17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae0f8c13c44cc410869ec2d05b0ce7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6844a82c9e855f15e218298711de1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f725aea2436ab609f8ae0e4ef1408b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7b0fc24e78b197806b10d309ffa3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b043e89cdc6b3a438eb8d5ee8b655c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8df5d985d4fe905da57193f2ca484588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596594fa5e47291e5d73d251bbdf8385589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d25ffeb79203abc974888cf72f8650590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5571029eb1db9bdb6036c3039e533591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849e3068948b293f6e8b201f2113578592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990058eead7024546a6b6bdafdfef9fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1dbec4e6e42af906d0a8b0b34ebf4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b420874634dd71c4b55d2300a6266ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf8c9ed833a1b499a2e38f81b7422d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904230b0a762c37468e32a4ca8429d71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56730768c71a7e2f25c36b90877469bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7d53e8ddfc68c54c00bee3d17449b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0a92a16af975a4024ba9dd70029b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840c4019a63d7784d7ec64d9902e80f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b96de33b40779beee3ce82423ad4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43954a14b5c06d8c64cf3ce628490874603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7047c4dd0529d498fa1f29e9410db44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670221e7aa8b412cce14f52cb4a41169605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8588079480894058b5d8ffbbe8d3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dd60007ea3e4ca557f6525f40543e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5860caa20bf72a5c397fd5a2cd6adc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61f083b182b1385d97a6d6df81a0fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f97eabb530f99fd6980aacb0413f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaf6d94500255607871aaece23e36f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de29eb62d1454e6cb68c03949985c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c41075f5a99abc0b67b49797c7487f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206a5ae09233974e1945a7d0a652ec6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428119589e20058adb5425abcde71990615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3ddac1512576c615421a500c92870616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adae4c355aa9098c7da207030ad8ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e10bdaa59eb57a4c794e16309d370618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc9474f6f2817dbfbc9c2970ae05ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c88206e808291a36b9d2a1f722552620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b09827e7e383bd16f0a2a74e467fe9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9638338520265623d8d140c6973c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52ebb2257f787d809ad529de7a3feb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4387ec5df6fdd590002533eb3df8a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a74d1ab0a69bfa49148cc857424490625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87e5d78ddd6eb9edd87a78eb3a1888626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cd60cbd469c3eaa6357615d85706b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791a0a3e7d762707b13265f69fe0961628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356914d31278a65fef3221b1b72b5b69629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dba56514bb1bedfdaee1bd1c460f61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517486f685cce95f2d51590152f77538631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c460184c23c6554e7a345cc57a02ff1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dcab285c0f34144ec171c7e3e30f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd795541cb004d9bff26f38cf4b1150634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09361430e9142200639bbf75a81f045635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e3b93c5a78c9359a5a72e1fc7169e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb0e28d0cd5bddc1c4b85d18c27014637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec1548697ec9f173e8457464403e91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6d5be98a8d13177e2c629ffa7c0ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a0759885726ecd9faee2763fed139640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69761f86d0953a68e07012a3978d35b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4a0f981b05f8eff9f8c0d0833b680642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafb46283ef81b6307637a147b34a78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0d11411f8d59a40c92b7044d38339644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1b4eb564e05a240e39eff9414356a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08d6ab63622115fd27614a60ef338b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928104f99d150d57d80b40ef0f1fb78b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9339bbe07419dea0201cf06779699648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bf48ffc93985a23dd7e08f15f56c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07816f36fefa5aa7d70b0bafdebea9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a46c51a3d98a8e265bf494b396feef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2cf7dcb660baa99f946a5c7660a48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54e30f9c835a80809ddfcc91b3c34f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477745bbc6ea47a8b4c9638bc760f551654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483afebc5bb72cf44b03e10ecfad586655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277ce1f816d78762d426df53076c50a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1d7d8758333f7e82c79a7b12b3710657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b30b59cc39cd7f20f5c21c44d1208658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56a053b6d1b283f7ecc8e6d22fb208659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e2633de8ec7b3f7171c51bc164d93660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531029e56ea4dbc3ed39be5a0e58175c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc578a64f218dcd7bacf26259bae2926662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8e11ef75155f53579d37e4896d0a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7861bb707af118134fe45052178b048664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb01267e3b01739ff54836e22f0758665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce626a92af121a68c3758875df2d51ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044fbb86995f7fe6dac223637679eea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c34a7e86901166258643d481d48be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80e550ff49bb21c7ec68e9662d4f81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6c7635197f92bf2ba20636cff3be5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115028b423380851e8ada996f3976a2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec694510e5d5754bd1513862ca5bf23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093f4273696c253cc7803d15cbbfd2e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c00de358fa9fa02cb808d665408c7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888941a5df2e4857f60eccb1b2ff3846675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6befd6bf6118ead895129858c732c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bd1328fbdd8c76bff2ed2fce92e72677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bbd281f06c6098b6f34ac9ef09931678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a80c8cb60fe213736d858a64a2a9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dd81993399d30c67a37b1295f4d5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d6c66821d4238bf1a3de6ff7b9c4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e689e31fbcbb44783d8b9009d98605682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d06afa0d72f4fce210be0ffa3a3b0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf669e90df0011481f7c848b9aedfe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bb43817740f60ca2424e9db805628685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56aec73345d10b40059e25af318510686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132674061a8f6789f1a87ae9f67f000a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2af6c866125dcc6a7d0d7924111866688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105bff66bfedf5293fc31b850a37257689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba5925fd29f576cd37146c35beae81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68d1d6b8d4b1cf31871530c3369fae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f3cd7020f6739989a27c9aa5ecb83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdcea36d4efb556c878e6e9d20250d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d90fff8c5bb8c074b0928cd62aa2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28750983703637b2dd8bbcd7dab9a24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7b01da22de6ebcb881c2701087aa2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9361fa040895894bd084730094a6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c48cd80733525d06a78bc34ca7864c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894338a06a0cfe0e16e9cf0c67cae503699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63927e9b909dc5a2989a11df8ef97cd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0106c9f0afcc3a28f65e4e4a6a61649701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215498535e560bef2f1742aa2d017ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dff70c2e05d8ee07449a33786ce14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50240ab346227318b22c14a7ed258905704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f544a8ebb666e591a848c893fdba9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f23d89bbc57fa14e361370d35c6f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813589908c0e08f4457615019c1e57d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fc723341d98bb826059c4ec61796c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00466bc3b80dcf03af88c8883a90033e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fa0f9e8f8f3d41d5b1edcbb23d010710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daacb6192fa1ae94664e76b34c5854711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d481e04462ed8e412bd20d29acf6be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f77ae314e6b1ad711e97d02097c70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88491e1f110e7ce53055802437a6f4fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beddedd40b5975dbd4998189ca61c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8578c2015a008e663b1fd2f6b5abd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a2245080c854cd779b4921c43ffec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7db19936e62aa4a50a502d3cf0e40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac2c91d83821b215002e230040c9a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b999205f7c17a065632ae3b95cd0dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb4938f80b011328128fb54980f494721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd26a1ff07d2a7100696cd1757bfe62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747171bd54c1972893b13000f7815bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820dcb04847a15c71e1a9a59425b9c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd211a44c79d9cafd20e2ae09f40a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd7b4e85a064e44f2d25b635453b25726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a089fc7c37c90a51c89824216e6710727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d8fc197ea5ca4c46a82cc050fd0ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d23d18df1da83af6ebaa84e0443c62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6047723418def6765473048512f4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cb75f2fafe43bfd49bcc1ae1c091b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d74b40bcc71d195e627e3350b6beb0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471f28f4650286cf75bd8ad0a0662a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64099c23dfc4d49b31212d9796ec3dbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e380d93d0c7763c0ecf1f0706db59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df04ff5e59fd34f6be231c0196c006736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e885e00c371db02f8bac09dc99bf80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28992a2c499a1e3075f98d3d0021d36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabb3a6ebc040a5e487f801e58e2bbe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e51246d171e9c484cf3983c5f10f76740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131efc2bade0e2f2960066368f4321ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0b29b05b6e5a5bf5697dc51f0230b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ce41c98117d94ccc117cdf66d9ce9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bda6e28ec59ce8010d2db6d8f1e7b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40325c27c122f45d3138b84c0a6aa048745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09499ffd0c522bea04dbed608a7d445f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23375b57d4649b25f1568335748be42c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0608e257e1bf1ad0f0384ed2d2bc670748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c05d5188287eb2af2459a0a4ce74fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ee4e39422312fe2fd4080c6bcf0dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278890ea40fb0aed191a487ff0e807e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eee77f52869e18822eaaf72c7f075752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920aa9e85e427a8ba7d26a0365e5e51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc07bd3b9cd9745ea97b3c739d090ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6079fefa59a6403480bc4e1110d10a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca04a55d94ec75aed14b4eb9037e76b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e904a439b06a7445d61efc6adc7986757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5683697e154b36513b1af7769c2c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c8e2f7e9664284768cfcdada4bab6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dcbfb42341014b08608dd878c7bb7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7a5a97ece839d81d35cfebe03d4a7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffca8b0e67d711a1749dc78c58b92b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867eb7b84abbfa2efbc9eb4eb780653763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85952a4fe735f83e3ae4e10e5d58ec3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6a147b59b8631dd4f3a4ae5e4af2e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794df7d2e78e026353799c17df11b53766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d22de0fb140964c2b25378b37d150a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24f316c065f8cd59980fcaec4de6b1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25f120e79547f5fdf1ae83f815f8b1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17150249d48160d04d626603dc0660770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a12f5cb7fdcb3a570506eb7fa84212771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289676956f74f90e4b54ff8305872978772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10986d8f2beba0dbd2dc198d365c82be773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d5538edfc29752d9d064590fe1383774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fdfe087fbafebba02c790d4f0c5e6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90cfe3e40cbf0a1c5b249ff118237e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528b290de41e9d5d0ef4d7a1e6a4cc8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9419a9efeebb02da38fd3e55dc9378778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de26069316d75248d967af9bb951bc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c487b761b29e03fef58fe73f214d2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3d3bc9e041cfa8b3cb49eed9489a1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf4d606a73cacb49b46954aa52f7b9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6d6be508951348e586647e855376d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2ae41ec716faac40564826f9e7807784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c741052668d974e1f7078453924e7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c0dbf883a7ff24a885e298da89c14786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc7b33de91081eafffff93b9eecc99787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35101f66c0fcaf0dc9af7a2aec02b076788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b60c60aab39bf97766c2998769c5f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de599c38b27206cc50a6e70a3d784e83790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f143c5210d8d14088c0b3716067600791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe045a40aa8d2767d4bb85362388234792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623ed09b60363a7dd4c89d642a41665793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb16d5cd36cbb4165f924d1583cc96794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c645926045c7a4e6a7597c249a912795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643215be88d469f4ee33541768e4765796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e197674dcd794cc29b62b56c2c1f459797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d245f541b4885f600c827b54d4e31e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478dc570754a1074b3fdf8edbcb82bc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2a912190ee91c27296e0d2b4590d2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef60fe8fe74960d347929c1f14071b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995230f257dc867bb70f56a4634c61bb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47f2a4afa7abb36eb287ab2d726a21803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb61cf776aaecd3c9cfeb512054b70e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b77f6e78557762ceaeaa8db10a977805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f1f2e48fbffadef9c6ccfe75a5b04806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2a359cee4e1b83dbcc7bc309e6aa7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5c83c2547096cfa6eaed04811bebd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b5d1922252ecdb2c2b61dd6224018809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951e9d7c453c7da465a0cab4b7fb4c3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2aacbe18cc4b0f1e98f17e2f8482b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374670c0de62e49db01dd635a0a38f3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ec776d6fc32e503edf3ef80dbd231813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f485210363e04e92fdc28b37fe59da814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437730c158b536bf3ea80114e073e36815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62137d0d4e900b6d1f46885a3ba81f46816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2e27eff7a5e5bdb1e1dba0ae8efd8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c863ace8509f66041cce95b83bf2a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37a487d5c3ecff72b5cc0fba7a2985819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bdaaf6fe5ba8115de9aa75d59dc8a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75c616a476ce7b1604ca70e0dd5102821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3a0b2199eec20716de00ee102c099822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8e984e9a5f265606d0eb9087ee37823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7448ff6649a8d20f9ae743a02a93424824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a870973531acceeef9be46231b3fb1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef0201e6d79ae81af23e81130cc6f1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66b8423d6f3a4e0e59f06e01a547ef827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dca8f67df0494b683118d941f06502828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4716884fb88b9a07194890231b339e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3e4014b1e286f869bd1f372dc5e2a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c67085faeace52ce9b3fbd11f61801831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b3f47aa21e1911d8ba4a89df115ef832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd79d744d55819ee3540372c584ac2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672a88819a17adaa7d8ce3d8fe29fde834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed607f94572d8f50fc7d81b6f4eafcd7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f64b9bbb6dfceb847cbdfdb9ab247b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608a2252a5517fba8cbe9a4dc948ca5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34088b8181c29bf63861ec8674227779838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5565c9eae3d01506c2db6553d7b4a8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e7e6ed1b9b0897d20f053bdba29be840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece30dda52da41a2078e1025a5090ac6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e011ee7235e053e12fd4b71a4b6a5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f685043298c285ece17fd4f0689480843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c4c1c6ee561562462361c850b10fd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a7f507ba8597606a3adba3a6e87cf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b716aa396e571ec2137f0204dce88846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866f66a6f3bdf728bca72ef6ddb35b7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8f19428c19fe476c1bff16557824f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89052b3a5c9e2982f2d7117a4978ed2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19516208e1843f52d9dddc8d14529f20850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3a2596ce549e37bcb6905c39a421851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5c85b74c6e598c97675c73df5c7e5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a52421cb90e65500f91876aca4b21853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2f5e58d7be10a5d7434e10624899a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5605ad69b96293189cdf11d006fc4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa688647df5a6c5c527d7d4ad982b8f8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33c80e5ab2e0ebccaf25f88e4ad949857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6930cb894dcf74cd99d32642dcf4fc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1eda8f8177700eb4b11f4ed939ce26859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2b7acdb53b2406856d00b1ca14c40860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e85a7f00dbdb7d6aae8257fc580d7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117d49ef625ba4546641583ab026706862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8c620713a13ddceb964f161d20427863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab286a1d7093d5beb04f86bbb95c2027864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d0edde2a6d0b35d6fe4fe0c2d5a4e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de409b7740349049891d9b5d9bceedca866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d3a1ac8c473c4eaf67a15c061b6fc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6954afdb41bf29d53cc977f51b300b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad6213f78769d322e2e149def37646869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff34d79f136db008e41b07fde71c7c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cee6c7a5d7667976f9f826d450af05871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edd21c3bc942b085909f760dde00a6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a25b2e16bb401c1e751559ce108b4f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db4244d494eba883519b527cd3ee78874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1205b24b25561b565eebf720a1207875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909878bff25e1905858cfda95d608a9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c0c8dc9c01cb1b5689f5a098e7b33877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a89cdf515cdb52d9367aa8ef9e53f0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc152250fe1b1365a587f435e30904d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec171948ee802366559a079bf4912b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd14456fb781e7a48e583be7ded917881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e6c7d6a0ac476020fd856661e626f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de15e7c3105f7ba423fc77014160b6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300c341bd2f51b106642004a128c108884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4d8a2b8eba2b6f6b1349d65f0b1f5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a369ff784e2b33a6cd652ebb0d88d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769871ab29739141a95eda9f95d7c64f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee6d7457fb9920988d0e3cdcf74efc888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4a0a7bf9795088c212a3be68e3c4e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de999aeed4ec46c07d2e7e7c52f9a05890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43634361dc4d83d3687f862f2277dec891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c8c8e6e0056422b92498d0d179738892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc4df29361e724baef10e5221f5183893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375accb996c6f1d7b8eff51d9bf8724c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e4e0d28bf2d4a12537eafe4091487895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b30a0f90c9991518b9f33e692ec12896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1aa5f810921a8c2a90241ec316f9a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b273fe0e114b9d5672951fcafe955ef898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7884447ffbdd2813b5ae2acb4bbb85899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac73e496a96ec7f15f5e438a79c7e0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bae1b2cb35c8b985266d88ab8fe94901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace81b9d3f7fa705452d64c068d4cde0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25385c8eddadf2f630ca7185e0d72a0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808f402fb9b1098883809a02983d66e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6eddd06986c4b9a2d23e0fb211fbe6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f364ce2080f1b3d603e01fe79833a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae547023da38c400d992f52318a7da01907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51fc380191d4cf6aea2e5f4b76e65e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8ee80cbb128da712081a220656d77909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d5fbb3def2c40c7c15607fb7d085f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd80807097a074af5a4a67805e9c22911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852da5366745e614db7e70b0acc1b68912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80e8995290fe45e7e18d848836a4cb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bab8e1a2e2754eb6c6f064c7c0206a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e943d38720d832dde064802a4cd70f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee1a210b248d9a2a55ac595be7a427916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce5b1dc1a9ab4a2585fb9d8ab4ae45917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a4d241f3612fb74608bf810e7d65f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ead80f2f5ef55cd061c7435440a7c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cc172cd636f498ac38d22d85dba95920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6383937fd9cd8bbc12083ff79dc7fcc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096a01279458c812835fb8a5a296da7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f92c139f7a55c4812980e766ee44ac923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc2f401d23076882c98e04bcc1ca6f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e2c223d2d65ded82fdc07d9c3009f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325b5cdeb3a709a90914d9b93827df2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d399f2f874f35eb318785fa51c21f9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebab6992fc99618e122ebae8baa498928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f9124954595bfef924e2079706742929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09b22f4812ac361eb10bee14e2bf90930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5b995e41337179e163fd264b1b70c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e69cdffd6cffd6f2a07e0eac59cdad932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555f9442c7106a0f3d7537614896883933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539820fd5288988b665e5857be6e7f4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a495f0022752fa91dbb3883b6a72ee5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0599dbc14a20147c737ebf93c498a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f13e4552cc2994d419e63a90a748a3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393510044c76209d691f34d0376fdfd7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d4df64cb60276da1e90dcbf22c936939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30ad9db108616537e31509ab94127e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63aa1f547c955ead86b86adf2591b8c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049d19a6f75e4569f1f327ed7087c63942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795687f074e1d9ac7acef26a5cd3dc0f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b28cfe8535a37eee75274a0eb2f8a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5952d91c5ebb48eca7473e9d04032945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4715d0f0646cf4132b83def2f56ee946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5cd4c0abc20962986c8bac71407fd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04662326e29d0201e6c0fbcb67694764948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade761e2b460a3f85726ab84c5e11b7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8dad27b14ef43b3d310a200ec71b2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc24e2bef78f4275afdd495daa3fe6b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff43233a30090bc1b84b6c28e9c0a4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec0895db7d2743c1b3369a65687a74953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbde61215aa002e051d5a049ec975ec954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b72b7d498254238f5c29089d21c2f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde43cb160109e22a81cbca650dad77956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347ad13a4f3bb85435f1e82ca25707c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89b6dd75815186f115545afb199cfb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ef88ccbbc01a3abe42d995ab6e31e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b19be694ea6d3048cad6cbf9e59103960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91157e408a9ff12f52f74d498313f80e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f909bd7721c0bbcf9be55e9a042ca962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f55283b5c0fc8295326677b482028963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0329fd80a8facce0dc89a75538e0e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082415deb5a532577fb19d3ee515842965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f48daaec3dd162bc7effef95a114d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71231d26b418ee379cc278a385e75c9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27648f4c2751a0a05b4d0ec32c25d57a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385de3d6d2b7a9d30c23c80cbc45180969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8a87e3cec50ec30b773eafedc5f08970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5d47bf2b895c8ea90e324fd276763971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3161430265dbf3ac2c5281d6b11aa52972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96498e8525f143863ae20a0c181a55b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253cf66015815cc9acf6649f7b2b71d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e21dbec6f75d9e65dc3caf4ec0ddb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824045cf7c88478661a8e23bbe75d2ea976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd6c739230239d95c5affb2323a5a7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a0acb8001b130615b997b19e0f1d8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadee740901d6c308a6e63bea89846b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e9f320e2acb641c39b7f4e9201cc9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229dcce9697eba8b333da274d87118e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357dee31038d114ede626e28fe61545982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d027919a8ee57b42b500dc437e28880983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8563e7b0cebecdc6d3d8038586b63b2984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d341ebd9df6b8392aea84a20a35fa985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f44be3c19c3d765efd794f039236f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad353c9dd0d728a63568158b63f773ca987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786b0f796d0d9efcdb6775d13a7087b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b52f75cca0e8169a331029714704f0989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606beee18478ac1ff54477edae811908990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5d9111669ea1277699ef0c7212ee6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142024ef9aea60a50be8c3e99482828992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b55fec9beb0a7b13593c65938fe273993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b72d9de7bf74bf8ff597fb8a0b2d1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c76451eb43482db44398bd93360e1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1d7fcf717956d32359338fa9b7858996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0c0cf3d2868140f32042373d12b90997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c059e8efce650f2866548dec630fff1998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f335f67cb9633f80beb768aa6a5abb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a40bbf7f4aecc8124c4833dc71ed92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed15e8562cf25bb6a52bc9bc49d41f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff41ca41d855f6639d73345cf9ad1c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45823c3e4266ee8e8ba565ea5b0dac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53c6aaa0656f754d0d4063e946eae56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152160bc198b8906a340360553532b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da5e69b482e9275b6daad25317de048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f0abd9b53f895fbddbc8c904da0919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446f1a548f6f5a5a1044b481c9b2bec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a1109d68177a4e6201fe9d8cfc6ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa3ad5b54955d4d7e3c4e19597cb6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b4c33c5e8eed97094ad36b2e30c8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c5e0cb58940e3ef5f47367ea3d49114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c14d5f443545a43f2742168071922c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73890e88b9518fccb7f247be1537f75716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66ef185effb5a0c6e40de1a1b2239517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fb8dd7880a5c00df995d89badbfdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4d0af609a98ffd60849dad3a3d07f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42134abf32298b95f62021c00be4c90520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be46dc95a357156866b1549f2f193df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305c2d35410c9c4b824841e8f099d0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecedc754b54bc2bf941a824f5d343d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e6c7a31a399ec1b72ada4db9351d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d08369474c93d028d0d82a46b64db425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8434a5dbd3b9be0bacef6ecceb96fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea620caab0d1634c3db95bd51d34f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760aa9b5bc8cb0d64ffaef9913b9ed328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24386c6de3561b80e601690ab2eb6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c31fc2068d6c4654a33886bb36efa630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab56b74d5af94d98df90f14af60efa631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eee8c09c134b72e88148653048fde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9291acaa1b661adf33b02f136addbb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b954ac0ea61aa5f97257bff1f0cf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45c2ca5af04d423482e4a41d49409435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9b5a7f2bb4a6ea575150a40fdca8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585251e0d2001e0e0c0c236bf0f99a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cbd22f23f8c9e6ba4919b40b4a2e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44560e4470b072457406a2d3676967a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb37e3df06913d7125754b56e00e0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643210bb074b2e89a2f7edbfd2dcd5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafdd38128e9bbb4fb10b812400effd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414b5defc239136c0f93b35c59bdd9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1351becc3b67f9c7a85b0d8a96c1d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0831b29cdb234a59592bee6d28a557845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039402840f056eec4877b614a9fa9cef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201de8c53b6423ef1fce411c23d9eb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfea70b2a056428b71357b86ace704e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937f10f51f52d056a2b21176163de1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7d44048bad481f322530f2143fd350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb613c4d30f6a3d807564afe10e7e2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a809a82b36bc44d836faedd020fa8f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfeeb15e399f7536a87651083f84f1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fbc59dfa18db354cbcc20e0e126f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a22811ff989de1c50f8394e0e7ebf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca797c7916fedc2ade45076eb58c57456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997a3d487edd7a1cecb25b3e21c5da857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa2464b98d3f6db759f4cd8558d08e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9d3728ae87756e1f66a4eeb52624b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8900157689fd4eb449874a99d8267460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8641e1b17318ffe4d71753c6dabe7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be693cf3febd1150815309328a94e9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabba89bc828fb36d02857dd5981c1f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce462399d84807c104d3f0cace0c55a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68e86961f2f46a98419eb6cfc35a7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674e268d98db7afece5ddb92af6aa0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a943cb462c48ae43a60b2ba52ecf6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc57f6fff46d3c0097b7530c0e16d9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb49b97281ad22f8b9d12c3c4f87d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f892db6cb62d59cd8f4d62e49cb1a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf18261c42043a2c66c7125afefb93a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb4b036eec821f3426f931642c1a6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532471fa2d2bcb5a66b0cdbf0a2390473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280336bfb6c2f6e4221faa7e74c203c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e349f1bc033ca9b50142937dd3e892175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd0c743e80d5ec3d39a3e4bfc441ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80696f5a12b56d6a944a1956596c4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f0c55976c0414bf73eedc95b646f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72be1dba0c9293f19bfc711f375a6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89d0cad63c83c3a63e016ffd8e446080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1be1636630af934945865db9b4ba1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf077f9fe683638004a833d2b1733f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10a732e81971abfa6817bc22e6243183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0187d9ef5f1e4cbff6a42088486a69984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad760a51fbb40d055c75934ee9f9c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199f83c3fe9fccf373620d8b7ba2df686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fef8cf8c8939eba90c0a838c3e6e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c5c7da6891bb841b3774e0eac9a9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f81abbf56e74389d3e20bf704814f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de388f06134fcb6ecef852023e0f48790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec3b5c73936843dc760bb538b328d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e815b8464f6336f5c18b25f0c2a6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11e296b331126b95a4e1f5393ae31593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e6447bfe2dd416ffa2b0b5629bd8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f0be8d37523e04b8f2c8aa535a72195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a4f7a532332f6a8474d0d5905e12d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f5519fa3c3e3af19e9753270d054d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873b268dddec3eb7b91d2af1f9f6a7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190059336b63d9c62d6350e4cdef16499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66fef8a2073253fe2e016f6da2fb79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c199b4e5c079b3bb2e842df50591d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9d102d3cf329d99b5d1b03c940911102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88751ced0ab12ddabc3eec66f5033685103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58c72b7313ca8d19f43ce6ae0c0166104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1df5b305d87731577e98a5bd9555b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96e6a9242358860f4edcdd1294c48b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ec018a3453aef9a9c40b2c5266a82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877015d9c7a0ba2b72412f2ba63c081108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772db09687925650ce1993209c0df730109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8b9c65989a11793fd1245eb7d2377110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8a2249e3896e2f96f366da8385284111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7d67442bb33c401a8125aed086818112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf5896c265fa845939acdd711d5fd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a6a60b20406943c5849737727a946114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac007e43739aa413152b50107fb80d9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3e8fd9868149acbbf9a49dae387a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4323c53510b82d185de2a0f44872a61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d21d8d4dfb5e074b2bf36b4a7425da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a968bed3c896555824f4e28925b728119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443c79a21b84d4dcda654e6df980290120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fee0dce2298a436ca5de4a4dc64dbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6efda3c118dbf3678e3bb36cb7fdcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661d86d7898502b35548791ed4c96d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fe424fd210175c77e674b3c4b3264124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566f4a9d71fcfa6b9fc8d2b7ade9221125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12603ee78e4f81623cc560c1e63b96d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea437566d6029ecfe4dbdd7897722b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70009d53cbbc2174efaffd8f41152366128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce89218edc9aadd41a00877514c222129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e21296b3c990a1a531ba67aeb3091b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c1870c09e45daccb1cdc683cd4d21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163070a62f4b4d9fedf249cbb254d11d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09391115def02dcb1e3fa5288f05cd11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca09c04e86e69ec7adc4d4723442487134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597ff877994cd670f2dce00df03cd86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33601efbe89248e64551e3f2a1ae51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038907358128017f9bdb3f2d3db8ec1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9037e445091414bd3a25ef3bb14aa6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d018c339da570e371ada07f3c2d9d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af5c812f987a01efb140fa38c57b80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d77e6b355930f580a9cfa150eb566141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b625cde6c9c26bd9367ccd2f024c440142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1c2dca74fdbb984b76c62179e1b4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a7675b29d614cdc0d2039f3bfd037144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd502ba5d8af737c6a5cc96e3718da40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fe387b39c6705d907fc4d4cd448ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c26dc862dd96f8cbf300a564013165147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4bc693a5328d965af7bd29aa02df0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27f958898cfc50b663e5f01d3955cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ec0d26ef912c29017a2980cb0b6a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9813a02602acb9d171c17ba8e9b980151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336071674941391d4b561db425054f5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c385e601623bd5758b47817e2d5734153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8a239346566f2c79b2fbda0ef3f99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa526f7e6b2a294c7013a28b6d55525f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc092a39a45ec15d3c13832082394c0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ba6c6f67af5c51e52c9db88d97d87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02d42199895bc2ae29566e72ce2ad7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700271473b9cd13d64c01c432b74597159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7512e04aba1db4e396678ef45889198160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ba3ff352130ad1d8ab6fd86ca2d01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac666ed7e5a4448c548cd82cc4825f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4762f6760f82716331587c5329477163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1054fee1e62971c15c8f90607dda3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ccfa908c74de732ed23f1336610cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda337bf7065f3bccae8b68090b9570166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837356d1cb19aaecc2fd45bfa6f03a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e8eff22a4d3bd68bba279b1478b69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f43f085981c15d7275203a1662880b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ae6715a4f69a51d5adb3f8ddef6f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806196ad8e9e62680e695d2e1e91c589171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffc15297d1ba2b5368be1d0ae89e79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c80352cfa3d2c3bde33b521da0cf6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0dc1f53c4caa2cf7b930254ea9c23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2de4406356aba7d3e05122728eb65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801ecd5fd7fe059116446b2c544c6dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171887ce7412ea68e6e697242339b0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e2bf7a738436c7ca8688b9de61809178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48660928d777609fb506358bf06566179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99881b9d8e302c3b253dc3a547f393dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b18bbfcdb44ca281d6f60dd0684ac9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdd96ead6f2a0015db0a4d1832039d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ac30bf91f1cc05d9e079217c92bb6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc930a7278be8b152b378228958ac9bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb1a735590bf7819438483c1dbf048185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a8085c1eab2ac1d843bb0ac4a7efc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240ad7eb91026839f32217128736f94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a58486a1042f22514f491503a8744a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2ed738c7649a4033a339ee057e4f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e7897bc9cc02694ed3d14971c2d48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1057a91020bcb09f1b86df92ff47c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d77894e35ef32ba2d9e130e182fecc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6225973096233ae856dd333df4f70ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6e77c44b257e1ae041238a5d7af21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eab7dfbaf9e9497f4e13e6baf7304195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c9edbdb8dc0491371937692f269b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc778eb03b1301a9661fb9a7995f30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dc895f2fe10ff2625cd17ae090f9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92622f548b74ef4583d1f0abbd7aed65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f34dd81af567c0d9b0ecf8bdbc5b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519b71011a3752395ec390f12d1ed31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b6ec3f211c1f2ca58f109f6582446202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014781eef106e6593debdd5180d5e810203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b988e1e930bc98e6c4b80303d0dc831204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aa3482595d95bc4793b3d11b388aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1f0e34b1ce39075724a4db5fa012b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536627901f2ede18748c9535873c95f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d27818e0456d03da829528227eb5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c452426bb2263570a1f426c1f626b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64378b2d416032dcddc7e3a657db751210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd87508636f65aa10e8507e7cede44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8cdc1166ad25e0a094f7b44578300212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab22224d9fff4bb67a740d15716442b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7224b96dd882a61a21953ebf92143214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c111cdc0794e65292992e872f2923a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96ed873faa2d5440c491e7234a5fed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad178ee5260aca97fe1c3a7237b090b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fb362cb439060baf3d62aadf76e38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f8c13e9964c3151e1939ba59e5abd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9911816fcdb1c794579313fbbebeec0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a2db5a7459f55818991b673dfcf59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0edaa579b39eddd3214f8667ec8b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f64703828663330c693827cb3645f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fa26c6c2bcf0c279317c58740e1f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef33f61ca2f0c5d351fd820385d34a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b50090cbbac53345c48de93539395226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fb282cef837ce345ada03506efe8b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942199adc90bcfc270e3f135fba6ab13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05f9a2f0ada3e8b64d2e4b35fabc13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ef750cc895fa2ebbab545b9021318230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9f174064531daf2969a5ac4f1c031231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ccaa57ef2e359ec62347c278a9194232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6855755214a72bcfabc203331d3896233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f56a477afeb726710259ba9175c57d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0997c573b7fb14856a9bebf72f1b41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc2389178ec3dfbc8d881df3632558236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d25102e50e5af889a927f8e8cd3e95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f31c6dca3f58f9fd3bff18eec64a71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46c22aa509754733f73252bf23994e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cb4494d14a252faa441a4d69ed396240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0d40fb35153b518a1a5764cdea348241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef9a3c93d2bf2a620208f2ceead210242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab1c94955edc06ea2b60dd5a8a55a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ff39858ebe02ebcf98ca38048ed95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632f0a50f36bdcb197756b7d79957a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607122b825dee064e5e1cebf850c6b21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd7bf75485dc0fdf1048cf43b6274b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712ebde13bc3f982d6a71399f428fc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809908736ad09e4196f55105f94d22c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24add1720fa8b779f33671d48bc1c367250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e59dbe823b471634a73a9e09c9f75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cb9d11249294b2fb27848c4384aef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4f46e4ec3a7dfb9bca018e6420ce2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074ab0577ba29286cad40942702febb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523a60d3797b1882a498c91af6699bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644461e0d09a3e11581805b36bff81f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58b89ad2ecf9849d787b912b4fa0fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fd0de381d58ebdf9b3a14fe9a2665258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea67cdccb8f330b828fd82ba1680c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef1daa12b84761fe4a24eb75bd1987260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636190a7de31dbfa4f985bbf721b713261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235a643e21f09f3c88e95300bcad808262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dae9c5af29621c1963413314a7bbd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96efac8aa2acfb2aa97f6b644bba250264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ea0b49d47bd158114a011364aa935265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a6619229c1087c6ef37aa1799e7ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f1662d7a58539bc0a1be2c4bcbeb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2e92b942db6e70853de385833a340268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0d6db5df85466620f6a792e0adfe2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074766b8f425cd19ccc8eb193c9e94a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badf17f1d89ec3c2ed8e4ff7071bb83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295a6ee31c79bc60ecb041ce9d268c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e249caf0cdf7747037c9a64a474547273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c66d6213ce5dd46ab37b22009a2e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc63d62210e2977e5a1617ee7ed66a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9a7b9c152b54def08c708e0e63d55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde5ae02298ed9436ce4e62aaf1b569277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b933738088da0638e7d1259f51709278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565fec18cb9317e5f91018be6ddeb45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a518575ad26c5094502f87936a595ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba9b811992b8fa8a785e8d0356056f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd243f56df483e328068258bfbef29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ece60652a6c97cf0db1a5b8ca795d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3d0fd56d4c6aa2329b3ff24dfc548284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d047a0b6cd8e9c899b643caf2e0a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d868354b366acec8b8a5a7fb4e24950286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6c3596fe446db985ec07829ee08ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0539373747f33bb051d04d9b034d9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30542e54e8fd0366f6577fd3de848606289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932712e554c9a6ac60583a4e7f99e87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18832a878896febdadd1bdc28044d78a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfe3e3e1e004df17df5a2ad1f281f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6ea66a83e0c52286320846e4eddbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e586b7eea42b8de2ff38ad3802141d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69922d95a2f2f905e1865319f59618c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd82fcbbaf8325462ffc2722f40a30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bae9aa5bd78150094dee6f292602b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46b622654a98db1bbd64370c1262b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977e37cb6c81352f355b99d4d0de780299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b620620f60e59c543a1abd22853f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af3055a1bfd55c16ab212a8bcf680b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c94d1db44e93a419ff95da329c811c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca9934a5d76b4eff57e0c5ccfc689d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209d71a7c80ef14ba65562bc728daff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f099d906c700141a156a7fceb2355305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028810dc5e2cce8f94136818cc620ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5b180051373d0270019d3e2c53b57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad91188a8a15f60e24cf851e877f21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9194a17725644f635d7022e9c915ea8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a4590dd1e0af47123d13731d00e72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0c37919f569c46ff097af8ee8bd9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee95d275196eea9061c950d727af92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f9a0960af0c616e663e52daa85332313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63149894ebcff9930709bcdabbbd9964314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2b83d756ca7ab44a6fa70ffe93875315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eeb1a0714c14fbeb39a1b3271ada4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2391fd1a9d64fbffb255e0e29682cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041773d83ad87773fbb6751460cb921c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cebc7a3ad01603447f3458d9a124c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb46e404e732ea8127e388f6c78f656320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d996b0cf543f9ce07609a142f9c62e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a628325151577008181dbdca73ed7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78ecb1ed85cf7284f5a4ba088b578c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10948078f26488d7cfb90ed6e788cb73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d2726ba57f06c312dc64e56c5cee4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be656f0bcac35bec728af478d8127302326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f5e5c07705a738e4564563dc25f8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8503bab5f04b0dfce655d2b81ef18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120b6c37ea69b86ccd3cef7a92e80c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34862e96e847297b18aa2c92c0efe3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ef032618f9738a683555c8c855d53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81321f6cf43a68a56559c5f5a4fd65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5391c2f27b971e098a0a2f62c67af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ed4371c89bb56976e678fdb85ce46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13006323aef8e730d57bf3acf269b25f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1387d234b4ab8d51eca9d6c7a8545336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd878c889255e2a7c37dbd78f6c7b663337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfb3238a48612c7f6c088bc41e946d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4303a32850f227e9d391aaf3004a1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7aff39db6d3f8022f2f43a6e8196b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851402fa27573fc5f4da262fb047412341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c686a708bd17a733292ada56dd0b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca06cdd3315e50fcb588380c9ba37b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0bbe10af832d6c01ca04d7d93bdb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a96fc0fc854adc114d66cb2f2b04e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ddad6032def01921fcde4e8811b6c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d58fa39a65ca3d5ef509d6a0f9c014347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767c4c5937bdb9606157bc953c2c71e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ee0266fae3e15573053972bf034b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b639c613f49ba1b0c09b6c057a2b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d12843cfbb60860565e97b7f5d7f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80b851329d216dd0aaae5eaf2e08da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e05b72d5abb30226b2d71b69969f93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162bf2a4320aa861571005881aa7b86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cc81b7d01e7c3a96f422ddeea2f11355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f60f9f2c4d94eac29eb5ac4cdb34e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7f7cce153719a617ec158d96c25b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea659fa0745ad8576b3547c2a5fb030b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883d02771e219556c7cdc18351141e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ed6fa4e2cd93825b180b4c35a8414360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd414e43df70fc45f9d3269e76be66a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bfc02eb019e24026fab679f2a3813362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc440bca64acc532225d7204128de20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed25b3349577ab5f4b88fa44083a4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a72e9d4a7230b04d837dddb566ef1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44552f1bba1b3d5588d53dc836a468366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e419ae43b778e227dfcaba1d1234c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5186bf80be162cd565ea1c3822dc3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb805b8f12f4e7a46e332a13e4bdac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc44bc49d658bd5229864bf9638f0cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc377cc77d17069b4c05d1ad7e369e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449796236521f0af3830c1147aba8187372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46022b6427148ad9369347629492daf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c1271fc9b0e185d1989b7e64cef0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e073c54b07b09ccabe8e7d0c48d610375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa76b9a62fbfb898245d9519a9beef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27c27a881b5ac3f7fc9e5afbae6d97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e35cbd70f5c77ce2b281ee5f136a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d112bb7c5c383a372ba804b7c5d4e41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daa43aaebe87f94c24af878de40858380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63648dcaa57f3097d2ba6e077767b7eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edc21b84632f7ad37a598240bd41c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7975ce7b868ffee3ece55dbd8694172383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f7ad878ec302d228af467a9d3a062384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd6d4108b0c1e7e47409aed686daf4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8b16851d9fec4edb70d610dc0536a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919b0b6f13f3fa4e69b12e27d008b63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c25dbe728507a9b71fe7c472edc59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7953ce77f076434cbab75b493b9a1ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a78c170f95e3add4602514b5054179390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624c5a5ce7a5b1f5ff3efe360e5dce2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d655b5d69b4dd479bd294faa7d96a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d73038081fb51e74e2755d8c103143393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6973d291acb544e009570d48fc07b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5a9a76f86829dd2ed8e275c018516395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eecb260af98e1d1d4ec6d70317ade396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094e69989d15a7fe1af4df71ebc78db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf53d6e1c362d3df1ed808a211ef437398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1eabac70a58ec004b3e3fee02708e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e90decc26bdaa58e4a860c13c0a231400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8c02d45fe24376e5a0bf1ccc14e72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8859b6eeca6c3323bfaad6b94b7c082402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a79ae784b9a39b7280b1d06534373403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fae8f0947f2967afe5a3e0ddf77c21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784f66e7b9f7b770e9cd50ebcc12712405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1496232ec782d3e4654c6d9a5d239406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070b0d1500b31ca851e4f752f3c8963407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d6a007ccd0460f667d14940eae781408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac22e7119446d4a69d023a716f98ada409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8955f2b34f8974e551808ec49a2790a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382e4012940998ddfa5602a5015eb35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd488dce1955abbefa2bb6f27f1b83f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4bb4866a9321d97481b53768a3d74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d67d2fd8c8cb939cb247657193d77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598757821296a2b31e16fa3f25ee4085415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93120a3679f813784f59855ba3a13445416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94203a122191eb0839bb930292a48b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144082f1a8eea72fe2cfe156cf6305e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae27ecd93de57adb23b39e5829a3009419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c40cc7b9eb92355a6ec7f21035fe5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30387e91a4fe9df8d6dea1e0c4344dc6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ea6064e726f2508493592491c3f80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919aa844306031070170aa416f54c991423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fab4c13e8aae868e21fd035858aff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e779e82aeb7e51e74728d5edde4ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed63afbe5cc6f66f240a3d8ed45105426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887087496de64f3bddf1d95f102ccf39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434ef79cb1ce78a68e847b93a721460428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549a060fd4c3717c1f2fc2dd590927d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e9d996b2d1857ccdbb5bc7f60ce6f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f97e4ad8d5514804207d1d55393ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b129b70c81566f337cbbac31b74d1f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c7a4facf615b1899d193feade7c2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf4a7513c13064df3db5c2c1ada8d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41912f0fe65fdea1041c0f8b4798dd78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8615ca1e025ba6b4cec4cf5511703f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28984e274d1cadd4b6c0f1bd7597d8ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36630021bbef8ab74bc3fc2eeed5065a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba9e00e48c9eb75138b4837e6c775f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec35b374c9fa3fc2774ff548c8b1b84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb60d0f59dfc842025c361bc394cf2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d351cdf13bdc6f4f80d95da9c6575d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b87b0399cc642622971bbdea275f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd381994498a80b19ef7ef7bf03c4ba1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173d54a7122634e419b5821aaff82da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894476a22ce125a1c6e94aff6b84687446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135710f1eb1a0cb6e5439cd1be9180e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca56be1801143a29a716a4b692a305448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4dd4c05f367e5e238d09232e66147449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcf71d3b444577a82d4d0b3d006146450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8966d62ba0b4bd71ceffbbf007cc66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaa5a6ab76090778e4607ad0c8f220452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b54eb3e897c91956e0554c8388735453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b53b274ff28cf6c62d3e7b36ab9c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f2aec8b781a28dd7d1bf02976cffa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54127f3bf5e94c5c57844544d66cbcb6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea3d33ecc726a08829928c92e2257f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f717d33b1e208fc594c0e61d7d7327458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937d8b1445148bc714ea13077bf759f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b03d0f75c836c2e619cbbc623c76f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbcc99b028b3071a82c4054b22848e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5fed44116b2266664b22dbe532bd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30579de54d00773a551efb5abd9fd8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e58b6dfd0c806bbd7c14be15523e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae71c61f999b5e1fdb7dc28a97e2ecc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fc157f0a28f0196d53f3b49d72a48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cee286614ac0191fd865403dbb900467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bc37e62f15b44d15901f3266d2252468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b691ddaabb7cee820c603c33a360d4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2866f790e4cdb0e67af2eca2c3027b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8149ab4bee56d8a470fd3d90bea627471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974304695b04bbd50384e7cc908b4b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e54c755c50cae1b945bb7d6d32d30b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d8b8da5f30aeab68e0e449c43b9e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98d4ebce6f5b6c207f184014542063475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced6bb0de787b64a5d1c839a26ab11a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f76587bd51b1e5be7e56eb3f802d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82096412b9749d2e4f7a39548017cb1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a136cf79afe474dcef195f9d23d47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0affcf96526532084e14cf2c48b5aad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd916bcac254cda946c35951b5f55e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffcf04989091c111575ec0765c4ce9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea8c94172923197242ceb07e1dc4de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f41d06d9ef2d18c76d3920443a0c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fc8452fcf190206b7d79621a16d3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190af06d269f9521b503b03b9d25ed7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd38043bd45722c9b553644822e34e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81022574ef0b168a9b31da5b79ec15d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64dd65c3f848151c5f866913805a4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe130a8d3591e24ced315c0d1a79873490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806131864dfff7b563f133d6a3d50ec9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a33ff39eba293be0569412b7cafba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad66fc5b4b4e4bdcdde7060c3773ec8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebcb4596a675754e5564c23e0f69f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75138ac8f60be7d834a431eaeeac8261495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f91e86698984dfbe94a1c9c940e68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b18ddfc4256d4b41ff73e5184be9fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e745548385b6ac0775097df53cd831498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609772004ea2ed3bafe4cb486ac457f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5a60d1ddf61e0c893a3b4391db04f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f29e0bf766407c8dfc21b4eb160032501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c52b1d2a9cbc4a17f27451803301a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac57964220b3ba5396136997a7760d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30b4884d922b49728dca426ee42170504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1e31e186e51f15b398e20ffd088cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea64e1c411834bfda4f4a49ca0cf9ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e951f79b18eb4141148770b454d0e5d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db45f6e7acd22157ce889147a5f7072508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb583405f0c7af4f9aad9b43978178be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03315cb94ba2f588aad114c40fcabbb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85af3ba2b03450bba09fc3ad426945e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93b97b118c3951ab25f00bff8f6e3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ecb6cf994406049c67cdc7237e808513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08384dd83143b404853368b0ca0c67a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f59b024e24468b99aa35c7594baaa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755dc4c1f22a9680e466c6149a3c7bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e589ac024a26a42d23f37e281efa7e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d73f89edc8b5cea0ba1e24e4fa1c16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacadc42c023ca4ae3ea716e71d0075519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e49d0dba9bf4e75c194bdd17497c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b16356a0d84667527070c5a222fde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5956efcc5f0a3f172baa18b8d1df7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438e8047fa10a4ecf36815d2168ddf8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae749bd33227bc1c91646ee04112ab64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c993de8c639bd0a5c29bcb26d662b25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72409fa4d0b17ed0391a503ef7cda8a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283c8679c6c169669b2c6fc585a1659527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c200290dea55466371726933be86b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350da86b34d33ed973a9be451d3d95e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee3d0218d00e87120f3ff8a50eee47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76428f493edf30df78ea7b2ce1ffeedf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473785be12ca31756fb94dc1c837c1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87152708c615e0c4a043791f3b60d98b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e570711cc6ee0b632752cdb1ab68a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635869673e5c3757dddfcff60f639323535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c3f57d5f7ca29332324f1e76687fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfcaabd5562b135467ca91fc737f7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c0736ce56a4061b6fadaeb3f7480c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a7371704377c3473f8e30f7cbb011539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac05ec59864d36dbd168ac1cd8daf27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59f336e3d7ed8d494e625080aad450541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30b28cfeecef70c407c55a694dd26f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73035d74939106fa9b39a74eb57e09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892899a051046b46495f1afa87866e8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c016e1d4a7fa253c2acd39780e86e1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4cf744941137da772bef410613f35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8722fdd6eaa50fdedab32fca515adff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c61ff2211456588b54e39ed520b17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc658164efc0a5ff580555f2533ce1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17824a173935379779659abbfb972032550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6523f43499a99f8779a0afb1705709551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d548cda230018a251d5b229ab7039552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0c7df234202d86f1e9845b3c41b18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab4e9a943cb09dbf36b063587ff3d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc4ef77e18e60bfcb9dc6f13cbf8eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386fff13c85e86ec81eab3c5e00d837556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3881e2812be3a55e0ae8d7c38fe37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d826453ccaf744e37a9edb290ada6ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa574ce81ccc4e29761d5038f792bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea72872290cf0ecb8365f6b8d62f27e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d16c4bc2da488ec9cfd9ca9f3f7464561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1903873f0049fd5a076d48843064176562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc030c95f9349c4b2729cabfe4d996db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbab5f94a4f7bc14597fe9131cccfd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc0cfd0b2b21a780fcf2891a90bcfb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896db4588608603a0df5257e32639c43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a586850d73c13f8c3991edd41fff4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1399cba9fbbafea0d296411cfe64b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d3acbf69138e34bb20e1f20ed05ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c984d37a26960f21166de6d994988d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77eda572124d6838ee18992928d9d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024072af1d262d2d035ca68600e92e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29c3678a37b20f8595360048faf07b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b6ae42cc98480a1844d2286ed0662574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f84bc505331fac5a9af5a8ab6d496575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c83a828ef73726eff475a2fa6703b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1d8d59ae44de8e8497b7a51a79195577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29308f5e32c359f9bce7432fc27c9ba1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a6ff551ba32d7972257ac030e6790579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae257c8eb66c09ca11a835db12151d49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b6f6e5ec63fe1b7cddc9f6cf848d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866df2e4cda252cd82829d8213aee90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675825185175da274c7b8942f4f0676583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7364f288fcf02564695ecc943e53c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc54e490416d13b63eb54a73ea1451a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6132c59c77594c2895d1d4b63058e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf4f6a899f6ab765b7f872470e27d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462a6ada143436f0df2083abb29cafa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd053fdedcc46f836048bc2764be93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167c298702a0c70039db6dc1a3ab5e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7207fcf915d7426de218d4f900996a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340c518b78e5080dd31ce02d2950d30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679a4d0772d06fd324b9d529a0e3e9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437cc94bd5b4999ee22213bdc46b51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829715de1c11c98ae49158c1cec87010595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6f15a0af130f28b21476a5d942c67596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fac1dbed9a50afb0298d820177494b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e13fdd34676ac8b2254d0e6837b5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefd22b9abb70d3c786d8ab0d6553bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1e6258d923980fb08813a6de533e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916150795cbcd0e59c9529fb8b8127f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a37128e3ae8e4567f5a51b0a698058602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078071c151086e5a620c6e62b4be1d87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4c48bf3cee3a65fbd314bf230191c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322cfc7d6fd0f9fae425295a82fd64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790a0747fe67cc0d92be4dc6f4dfe0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113017fed231f7ce487c79b3fefc8a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfa6a33e1c4779b33a407669ccc607608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838332ae412256faede7458418690c76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50984def9d8cb111ed44860b07f563610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f184601d8bc93cfd99f17d39a943dc7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ada0c925de7ab8314deebd3cee3912612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570cb7f377ac1534e4fb9d038871612613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e5703d3b8c95e1738b28883b54fd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a18df128275f35a6e301880b3a5f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761121ad2576831234a98ce516b311c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3c480360fe68d9ac7ffd8f0fe3db1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc6792a4433607963dfd53434fbbef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb88cfe701e6305511d339668ce7fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76d683c53762c22d54df2b15f00e8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61014c79d93480a212ac83b0a21ad191621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50984a4d36d9444b942da9c2f77ebc85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68294c0215b4d7ed82a29336794d05623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5e6542ed782ad9a7c45baacff47e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357fa02ca6cc89a9be7147c7d529581625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aca7bc8701e688fdd5eff6169902e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98a40410d51e0683da9afbc0a8e22d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead551007e45469f9c9953afa7dc48a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7597c9a4c51ad215313f34968992a0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b00cd4dd275834720ecff7191b7a5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14357b3d0394959cb04c0f312f52e05a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f0cecab63827ff20ccb53ef3d827d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3e8b301d9cb74aeb031a4db276e18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a930c3d49927fc354131ce6384f9c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc5d8acf71b006f9bbef2842789bb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c70b3ebe5d04159b1afeee940f1de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59315348f6ac969da669f61b6ef23472637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde788470ac4d3d5028568d5f9d524a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfced1a2449cb0b055040dd8b7e82ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8676faf04ba7c474e40ffef8bd60624640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce462d075c554bf90f64d6df2f9b4e2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5cc26266ffa818fab4d2ac0aa6462642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c87ee0226b6f3ac8dca41ff1d17880643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0826cf8a321ced004caed245bfdcf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fb0e6f4e9fe5f303648b2264892a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2d1fd3f58eec9e45ea24e5b5eb499646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818080e793ebe3d20bae26692cc8808d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93db7edf433430ca5f77207cdc54bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397039ebc05d6eb01e43fe0ea4a7ce85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab728fd4f770edaa510460b90ca1f2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677bfbc9bbbf497a782390e59fb9fcd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073a840cb761ed5fa263f4c76d9d9b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc60abb8992841daddc90031eafb054653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91109e8cfa879899215d6954388c5d3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b144c9679276da24fc02ea3183629655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aae5f2d63637eb9bdb934084202a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20cbe1faed2d5c8d8188659fba5af1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df8cff542dd9f9b2ec6179923fd8cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68172d3b0e33606cb09ffb1bfac5a8cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bf87c98612236dc1b3dde3e627b18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a05aa17f586d99ccd8261bebb9c1d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3f67d20ea2005ad4a4c282b4ee024662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1611a9f18aa6755690b027151e074bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4985b1bd71fdbf3eef0873944e539664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825444e3fad0875c16694f41504df805665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b0cad7bfcf80dbfc8a8a44ad9b3aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030f581a9bdc05695a5e35552f3c9dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe06d2f27c55a48f191742b77bee530668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5244669a4234f3137b0bf3f0fe799669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b98ade64328e3a90b828f41b00d0c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aabc2ae5e56d828799f486a4eabde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92c07ce45367b854f8dfd4ce885ea7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fc756bbf822af1ec688e26d18db45673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878408b8006a95e04d1a10039ad2b98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d3eec41f7109f3dc3f04725031eb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6333889e51d46cd0efb723bb43ae1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d334ed5fe35fe4b73f4a53160cb6e91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687aba686d0957460d2a1ed9a91b7e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6da0704c68298449c808e584942c83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5865e6ab371f11f5901d91d998be32b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c34c7836b8c1900ff9cccbbd5b8063681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3ecc3d0ca1fed9819ac8800bcdb23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a1f6c08ff55e5796578e487c49ac4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee4669518dd52d5a74e41019aeb05e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059101b3fae9d16936a8ba20eb71adaa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71a4195ced436987f0371efa710303686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd22ea60bcad3a6e3bbacac53a43f48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b5b619eba289dc4b482b1575a6d96688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a437dc070dceb9423f22fdf66142db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb9058cb8d20d0eb42247979fd8a20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167b04dc4bd9b67b3bc8ba44a83fbf0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c673f9182da4917273c444d4716502692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6b69ac865ca1e6866051283f1404e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735b8285f0ba01d46c8452ab0fb01b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eeb451a7852cbcc2a35f8eb4a284a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6156de2713d8cb97e4d3dbd6c273c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fd627221a4ba2d34340e4a037ed37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d009c214ef87bb6aee17bc9edcbd11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc11589ab180853b26edbfbb2ab6ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1427ff7c8c06572be1daf514aeb02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed8133ee826c96182930cbee94088a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff378fedf16006999dc14df75e1521a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4051c025ac83f628eed1f35e0e0fb23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63138d503546fc0d37938348fa490cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd2e09acbd2449dd2a1ce4fb068234705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4d26311d93d43897da015e51c0c9b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909e444c24a6968094b0b703f36f05b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce003917bc52ac5951b8bb27f8cbc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cc99320b33c5182f11cf73c8d8e89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aadfdcc2de8270ce219d467aed5021710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcea18ec9c77aee1d8349c585b35bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194678d6279f8c7e147b4a0b874589b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca1af71d3f2f9b0e9a1bc8cc9b4586713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeafe12d7b3384210568e5f4b08ad0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13495b09f66a1c3f7569ee94f78732715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28164d8d5ffd0b05be7f7af315898af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d646187bc2fffb5035dc283ae6419cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e661cc0be57f95408ae0e211ab182fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb3953ff25b4f25baa0b0aa9458e16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3437f9586a3026f6dc58e03b37ef0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e0cf2b1a1286d8cd3aab96f0b6284721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a6bb190b9535ae0badebd7c8565e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31798538834d8537d95858f6857553e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1215538bffb4b9f2cb83fe3115f64d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97f91e2e33703e17a84ae2b081d2af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128f2e7d8445cb4b5f92baae4f3da2b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc6639afb7fdff31b43c6225602aef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e67073c7ec43bf59e53500a6aabf3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d63d6539a5984ed16b1861b46fb2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76c262b48479d87e3c707c7631fc73730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb01bd59e096df5c4a4fa77218ff47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dceb464338cb3e1464e254344f709c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a630117507e9c46223c891cd505a85f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176668433f8f94216d893eaf85badb9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17e6ad5cb6ad0e497b20bdbc70da18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d77196fbe4bf7c39e6db7027d768be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3d2f5b367387b3f8f56bacac01e49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72bc2f3b905248475b312e6c2bb5b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af626b0b1926b3fe9ced09087cacdd56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10efa2057ca7e81ae7790e4ca1c0e92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8961761280485e541d30d1dc3fa2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee4bff976e7adceea6f302f1d9b0ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f79b6b7ccb1a5a2fe434582a67516a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b7c3a16232b42928bddd87746ffa1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02f2ee810495977a8bc9047be7c8cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aff25e83159c4b0c040c97e460109746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71448d0a0179b5791c41807578233b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaea114b7966ab5b420aaea8e48978748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fda00fbd28d24ae132216b36df99f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69a2b0eab3a864f6380a902ea19e68750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095989ed4c799c33d0a883220f95e2a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc44cbe12eb1e66899eff431893073752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314725ecf63580f67c2b003425702231753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22c4311054a49ddc9ce3d367529f03754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f554537f4a73b972b2f2bda707d24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d90f1b9fbedb83129deb4332b8200756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb765d90385a9afa86b2a0725f3dede1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259713d5348174b6aa4fb5c8315c049758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95037ca0788d1be4175668b04b1c826759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e23faf65e244dfea4e6fda1d92437d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf308ab585b574c450e9cf16c3820349761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff31381bfa6a8198a836bda765d508762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4089eeee6a397c6a688f390a771cb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d660b5a84b3d1370d3ef64f8cd04a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51db2ee17f56f5febd66da48f003c1a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b322427676c4f0fc738975638aa5174766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e5da3b9e330f76f7c768f8319a617767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b291b3236c9f1811df66c97871e7c37768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66255fad2fca23b900fde11ac3d36c8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7ae3900673578fc243f5991e7be28770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33563aa0bff0d1402c37f31e7779cad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f768eebc0c9190589e6aab6f5d1d66772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86e5e89e34d3c2324a777339194b9e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a15e1408eb700eace077fdeb473fbe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a495bc8f1a9a3014072b82c47e256a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b029214ddb5232b9f58daf32758c2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ff1a1c7be12233120605e19b2f146777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b369a7b79556ddcc710779c126bb4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25b6cfc7acbe1322bacd9d16185104779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553dda499f3e5f41a93c9de2b7fef09780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78361e58712da149fefe5516294f8d39781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607877a038150087c8c00bf791a911dd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc86211f5b7532516a2ccf44f9bdebc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34fca92e44a4364b0e216be8b6d4c2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35777a4d4ce945bfd702ef824f6f3318785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6815de32db7f6e86f935216d0af8d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af123c204409abe3f853553354b640f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bb2d78d0908931a8567b8df049f32788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67d1138d5f1ccfa80c80825c7ec4eb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9129a18071fd553b6f2ad730beaac790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660cfacadfd0c374d6e333c97731abb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6a15ebe41a37154a4f41cbf9324bc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34f80d2495c548a69c0950e9d4b1f4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d463945f128f4abcec610d76ff4677d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7bf56d65e5fe3b4e0be74da213d85795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819ba747cfec48878623847f7e8b593796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6626efdbf2115d661e4c2d64f65394797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544735471881b62558db0578d21d9e8c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081773e743beaa7d5eb5002fcb55342799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ff47cf1cbbeb8ed2b982cfc060352800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69909170a4d3c78ff3b51c7ca30c8798801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096361b4e7dc09269c47380b4cfbe302802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66011d4b3d71881339403705755a60d6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c506284cf7d27220224501895ae48804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fcb4a46357c919ee484545eecf514805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a64fcffdc49cf468f0cd2a5dc4c2c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aba5810f7899a4d86affe8f0f9181807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5341fa956301984eb74f9bd4f46ac0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ccca47634d7b72ac17f3e14ef5010809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ed6b26791742bc6b42bdb74f073c9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388805f2d73e789be6427e99faf0d686811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3c79756f414b9ccbc56f788b1594b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be9b9d626f57821dddd75a04f5a518813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feba6de3a716553c4d1dcd8fba85e3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f256e33efd7258130c22ab90ad7d42815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a041f5199b64d3d5771fb852662a1a4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1846375c8c060c1c446d9f7ce3f18817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefd7e05677c9ff2f376ecde0e5da64818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd37998f01402d76302e9242d17fb9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5df61bd91cb7c0327e74e3f607593820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4f05d36e70546b9af75a20a4e8e41821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f15969d2f26e7f504546d916158367822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42601b1d5e3eba99cc411d1796d88059823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9358733821ea48deb7f5a1e2b87240824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a68d049ec22338c48573e00247fc0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaaabae991a82dc897522f27282d52826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995678c8c3c4826c2bda598ba41dfaa7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43d9d8ad910b4e62cc51e2e4d3b696828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15c0594b1978ff53ccec21158181e1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c15b3bbaec23efa22f8aff4738b11830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6171112443af6ef65fc1c5e916b3ecc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56dfaf486103013db91e966897c0fd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f14f4b99f428a171e9a45a46b071d6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a129a4c8fed0d9420879e07b547e4c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205492dfc2a4154436d6d3d365df64db835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26b6a0242f5347a38f087e6ba5328e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28653c15d7991f3e35653dc133b5fed0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b465a4c5e7df9a20b2d9aa23bb601cb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb88ba7f9852b5cf3dd8a5ca45bd368839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409eda452f3def78fe5807eb71ecec2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16e79ce904de3e703b9b5ae26b4b13841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d3a38ffd6a00f9489324f18feeefa842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87d54becbf2dec9171ef40b21b0511843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dea18a81da1c42304234a81dad433844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e180000108ac7ede4293a18645e7b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c05ce752bb8a395321cdb1c98ca9e8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fac3d085e19ba343e183aed72c7aa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7325a212db6d0092676cfe9388792b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03d7f1183ed087a89daa6f15bbc258849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47f7ff4007fdd87bd11c17cd27eb2d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a321119ee33571182f14d77aebe538f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafebd11af573e6d6608f2af336e688852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982ac46aa124d3266730f5ab708b127853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19924c87f468b22dc1e60909b29b61b0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449b873677ded779dcf8fa4808418ce855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecba2d408fcf27a14ae78a55efcdb3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62702812eeafe875535f3a71dcd02879857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf02744da5b2875828a54fce60d74ec858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe052928d7849d497891c6c2540c0b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170f41dd596b6d8a472e5661541c854860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3327c0ea33d74180114c8425463f1dc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086c9cfb111bdcc1e18d7d7e30a031a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e394c4cac378e4e890d108d5f173cd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84686656ea97806caa626342be583c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522a2f42088fbb30cf5c91e00abeed4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917bf5dbeff57221775aa1591c23623866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6d3a3f21443ed5494c1c59b8e9da9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3941ed0ad760a80d069f99c40bc1b99868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea190194466371ffbc6bac112c8f3c9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201fb8078c008a488fc94bdba4b3ae9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d920065a60ecf1256658bbc0f18d7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328d6c47fbefd1ff2b76b823ed94f64872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cbd52894dfbfc4d380befd1be7da8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cdd2fd7580cb852926940ea59b9b0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e0519a93f4c53243acf63387faadc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0236c2820f7403ce1d40b0cf044b7d2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721179068132c61438e11e3f4d0f2e6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8078062ef84cffb4842a8551b518eea878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f263ac0b6a4849ce16b7ad075dd2f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400848e03a8b59783490f3fc58246a4d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c334053e3667070fd6ea635d9ff8c76881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad866fdcda61d0c7d70798890a962f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6d13ff5ed10e9a2ea28aac07a7c07883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22c34a8c2d9ff7c5d15d72c3c91b77884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746fcf0e22b73579114583bc8c66e7c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35f22ee53aa1fc327436ed613eb7bc886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f072bff2c773f60e8a39ce99ef6d0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10370777492314cd9d1fd10813a27b29888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaa68cbeeb5a4f2e323a53a202eeed889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91df0fa5c615be16ce84e17fe51cba890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640d35ca08146fefc69fd1c3dac3dc3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679ec5f9cfe2edf368dd953f5543081892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3f89d12d791124a19446fe4e7dae1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030feb025dd57eeb4a851a7e892d9b61894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef244af036eba62b158cd1b62e57f4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823698e0ba76224be24e94e3241303da896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d91e4abd44e579a006a2f7bd021cd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44156e9aadbd4259340adfbca5d80ee7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bfc22236912c7465c0b1067950157899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f887fa90efd8ccff8f38584f59fbe900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e677a30d16a584fd1763d1c5c82c4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdfaa064fe9bb38f5d8c08e05eee8a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6266cef977247ec6cc991d3ed8cc6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583f273c524cb9cd984b0a668194a9f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4bb50d3ee30ceb9d6a84c638e0885905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ffafc2a85b9933a5a120a83c0d50d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892bcb3c0fe300620cd09d89c706591907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1409e9d1a5823457d683396982c1ab9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb29c3b33da20489ad3ff24fdd0ba8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5ba899a4914ab6d49dc943319bfde910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6988ee2748e5dfd59aada5ce1c4b29911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b35ecba7f350ffea3670a5dbd3db7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b324db44b7eb2ada528b9ec3b97912d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde54572a8677275e9eac141e4661da914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa150c4ab0c52af49bd87b1e95a762e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0bf8c5df35b14b5bfb8a80f3bb6f5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405f68ff0c41ab88ec23fde41c35ca2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b461d81f9203be8f4b1f327a0398c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40ef3abde86356dc482eb265822055919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e52ed39ad559dcee6fa68830a865ab920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e33efa636c3a24244addaf2296c037921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf804f47493097f70b98ce111d08b7b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53603e645a1a79230a37fcc77e956018923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4e1980fb7e76356ae5ee2411df0eb924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daf5d70d2ec4fda0817c4f53dd1d66925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5f9602891b08c78d4dbabccecae6e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e54d9579551e4f81fda1c202ec476e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391c51e90222d13af6308cbdd1c164c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb362697794350502931d11e647ece929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dd445856541454bc399dcb760c657930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f684776e56c13dda2ddc0b190062887931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348a0a62fc4eafe5aedf85b0cc82254932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa158df827e82128d8d1d66f057369c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929fd84a3dfb0a8223eb7c0f2df9b8f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194808dc9e1aaa50eba5bacc8c227ff935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65c28336151821774aa268654ffbb7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad682153ad13df98c94a51e8b291b9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f9b23b2447ed8cc7f3545b300a411938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9db33e51497dd104c8071c05912627939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae305fdd0842d35905968c616414f54b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85298d27ac990d90f44e1802e0b0c30941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1233c86fac718a62b3613a54000e84e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123fa7568461eecc465e5674373793e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe772b41ba9b763aa1d5b12e6a2a8af1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43efc2eed32124176132d32d2f17dcf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd948981b56a0a93f8697a9dbe3309c6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915565c8cc255eb1c95f967cdf82877947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7157cdd5a713b0830b648d1c0ce8061948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5b66ae2a5d3c94e062bcffde5279d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161a98c9276ae4529898ef10f320572950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac348bc90f10332c09643850a637cd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76758ed0ea0042cc3676bad40c387edf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c12d0fdea22d081326a127a874e9e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e37f88916c69bc08649200772ef7d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8206892742d86bf7299e9694af519af955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060eec247a3cc96afab240cb1ff7b8b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344af51468c79805955c06251ffb705957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98a118499104998d6cec0cb1e3011d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85df98717c979035de9d51c8fbe16d6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b1cd878f93c5068d9064b09b6e302960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3de17369fdb0300c6ce9464f344a91961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525606884eee42e1a1106256ec62a91962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6491567263f62b79f17b8b04b182e9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e038393160ea4a9e239a7f23b1f34964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6f9074d8755771ca94a98822e29f0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7581e5743bc339c6c14249148c11b89966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad703fdb16f9b42f0acd0285df6804967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c043d73bebcdbf530eff3980f19727968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1726aba002707ed46dbb07265639d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98350791068eeda000bd3c640c503a96970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fbfb3e80621030af58038a793286b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8849fdea1b0407ecf6b49970e4dbd3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7e3747192cc33f8a860a6d8c122a8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6550535663ecc4b4df65fb67bb751a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9098a081c9eae3f3aaba1533b28d036975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f41b7d0484d09712422302d2eba5a3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629c2470a88fa7743d1e19f908b5707977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bda5cb82fedccf0c1e11c9a56ac28978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085232ae575193121d2eac809d5716ec979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3193bd119a21ac02a3b55ffdbfba52e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced58697dd045b5220c4ec7b11a99080981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db28f089036b53c838c761d130be495982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534933305ea0b34bc4addeda2ad7245983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892c1420084d2fffe34e6b477dc08e5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8861d59de522ca8c4ec67dbe94dba2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53538e6fc2e3a2545c35b630559c04b6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77e7654fffa1233cd7bc148df5c6f7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575952702336531aea2314c70dee41d4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bddce154d4d5f43232da89d751568989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555be21e307b8de51f4a519038cd8ad990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8db02acbd4a60f32224a87ebd7d2be991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9f5923be6b0e4eb231d5ec7579769992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9e45d70d2e05d7837a2a543dd4b4a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716a0b771b978f14f49f24bc4e8a367994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b39d68405cdc8594d1c3833301018995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddcf09a1593c8c0ee53b6675819027996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61e145b4bbf3877a9db54f7bec98d7997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>