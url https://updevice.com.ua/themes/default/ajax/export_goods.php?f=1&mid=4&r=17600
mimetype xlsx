--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af6e0c69c71387e2c2d6542d0d04561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb1099a84ea4974902317c1b325d6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81495115d962cbcfe378f5f4a502d913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfb74c36627f05a4fd595f5def30bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b415d96b6323934b2fa82e65dc106835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4093c5e42df378a4e0e178e311bce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d011993d727fa066c23a48c2b3af187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb6bef2f3e0567ca545ec3272cfc998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33eee805485aa06771273b252b3e279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252f6fffb0bc0a8f3dd305c8dc1ecc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea3d34a99b35d06a88d165037d9f7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9a35655bececf00ac7bf0727c39e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b3af1a061d83912ad19e4a652582d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df5432114fc073fd056bf7667f043614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a812356879a44ec8c54571b2a5f10ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9031b092abd1dbc8defcbc7b238fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e284f41901d99e85b9ed69110b6dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be109547965c995d0515b843c2e6de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f0c24ab957839e3abdb426b304b6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fd82745256acbdb6e0df25fd19ebc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a63e5ebdb98dd740f1f6885f96fa9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b707f5a003d34d93d275100a784dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040d742192a868b6af7cfe30e3e9fc523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9615ff0d1bc5a975082e67d785f2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77e7a8357f23efddde0614161615a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15fe151b80fa20b1bcda90d13cbfb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b340f7d957e90734816b2d1fa9af227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0ece9f32b99fb27990b0a5abe6e3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e739aa198641597d4e65e7109e3f2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e62558f1b2e0f089f8d7b73e0371430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5f3006f6378c1d784168ece5e4fcd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de9edb5d99a637444ef824d290b0f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f81d92025488620088f594b72c4d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5136ea70fbac8fc6e55621003948d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af400712e6a9939cfaa6db91fc7be42e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064c5f41a8f9d4210d87849fc60ef6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb3ede0f555d76c1ed6e042fff3a7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e84b65ee421ae1d3115cc8f3c9a7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b95f19a3e0fcbf4f1dde9295a6510d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c4fe61bb8dd801f22fd2e9f94b92f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20302537fe5b07d3776616921f6dbe6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b5cc10b9f6bbf1ca06c82cb6f75f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594d37f0be3b18ddc459c9f7642046a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcee605897544904e78bac53617428b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a0165794b74353a5124145b7bf13b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0921c6a7c32ad2835bfcf68d6c2e70346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd63346ef45a1adb8c93b525ad16c4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edf7148c1e414cc3226e667827e09048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3e710942cc80d9bd77a04c924dffb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f85e52e2165a332eca39268834245350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317433f5ebd8a2b245f3413312a932551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd13845d5c13f47e7bee9b38790acef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b73686b79ad44d1d3688cecd1ece1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d437c54d9a9b5753bc1305dbfec25e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cb86da575d1c2735955e75a7c651f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40638aabcb8bbd76e1a3922a8d0e4dcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9379de816dc93536dc534f98299bc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ebc7b0051fb750095e47b68c945d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321727f721970cdc95212fb48f39209159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a88fb0d30b374a8951b674c9ad64c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd730433cb607d774aa55098b0e92a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb4121d253075002f53a007e3963e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5327b15cecb3bee2476ad7bf06e046163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8891597779d548a1023f6529f6afb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528f526c061ec0950af5444d7f8ac2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5e21d2e3fba7a305959e88062e9f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeb0c6ffdcbecde4eafc802d9288be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9bfaa64dbe93eb97f74087f28330768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9329adc25771d1b48e67370b86048c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477114e9ad0629032a3945b0957925970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec27dd923e1e44cb9a8836a2c46873571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2834f9270d6aba7e4d54cf44905513872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca636bf1ce55ed2be5278b1a5e4b598473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c59864b58d68287cb1f37cca6cece374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d28fd89fbaa905decf2156b101cd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b94fe8d71476ffc20d7062a4ec9f0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0391d9b53debf23e7485d2347b6fe9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fab9a2443236a68eef4fa7c16247e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62bdfaec2d0a1519ce94b21e40670079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deef67521d15e6da82716365db7fe080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356e922068558075c6c08877ef76f6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390e2447901c0be0e5d2b13cd82cdc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8ec0681dbbc67b124a27ec7ccbfa583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db264459c43a6c02fd729c3f0397ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440754e33e9fcc8214016387e648c2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05e5c9c86daae4f51cc4f1e70637b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364ad454f09a89332f147b43348a1cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5e918ef6a26eb03b911213384dec088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcabd120112c941d30796d570cd8c3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab67b58470b50c9eb79ab3311af347790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119dabaac73351706924d81457e53a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20f076a9cd4770f7c29ca6e78e3c4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c625641680aa7cec21393fe01bfcec893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab100fffdcbf026e15bc688bfa5d66b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5f088b5d29092bf040600b20beb2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf00125ce8e9e5358163ddb76753ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614b5c7fdf9b24ee47b60c5ecaf558697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9e680e07aa877abc60f7b9441925398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adeabd6483d755abb106a8fb59edfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c334862bad1a1e729cba56f6e48c1e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76f777295bc0ea58d8c86ad2ed15ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16ff0f1eae47231882b27021158efa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0b50d2bbc65d05e819b7b7c3c2b11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f67b009be6099bef0a6d14f61545b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bf16f448fe118812516373ce6079e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a99e8d49f8f73a650110ff92849c3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2d6d53001f8b46b64566d15a07597107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a8c55cf8c2976d479f54dade84a98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92181b522fa864d41bdf0ce0d6c65857109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397e0c168fc89fdfb02c762fcff1aef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23683fa65871745125eddf0d0051395111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57916edb018fd2ded00419cd08ed83a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750000cec4d88f1fb5fdf8d2db4598c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52796fe8d0be894826f75d8a88c8b080114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7db472f5d7ab78e25062204522d13f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e82d5d0f94665487956c28621eed9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0674d9cc5d85363e59c7aa7a5e1696117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f885a2857baab3ac134ed73c3bdbb9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b637dec2238ec75a7388a2c5c83d70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eec9e6adc0451c8cea540a0e5b0fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034b9edab83725d55c5896f1d7d14eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b08b709696c4b7493de6c8522a58d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793a5b1fb56f5d4e819194531b40fb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f0714ca9037e912ad3ce4d60d70a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe66d786a150c0b6eb5533518ba435e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bf7d2faf24ea4aac9fd7d1da91401126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d87b3a42d7c30589fcd66626e4c6bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4293267e6a3f49fec1cc159d6c6d590128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee6067a3c617df736285323b9631aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2c9b596fc9108e0eadaadc08cfa97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee164ecd15c885695c83752b5bacea2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32f04c2823a5eb3f643ddaa27d5d97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912bd436b93c1f93cdebf1ddafdad98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606d632528b7d8064e08310ffbc6d34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fff73866d5ac2ac6781c5831124eed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c6240f5ab9efe3a6c040dfed0dbc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d779c8ecf0e778dbe56ff135d9a11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b76055b494d0a38b3e89e1ff94e78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acff66cc12a13d190d61222f1a0587139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a911156dac7f3f360458a1ec1cf6fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b7e7656d964bae4f4043c4ec0ef50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0068322442897277198bea63bdab9e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9eb722cf470151df939651c6f58f2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d134ef022c2d9b808554683bded78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b8a064f8e0e505b977ab846bea838145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc17517e18fa4fbaf8af7b33d78b5a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9515a566adcb75f5d9e1019e9e5e067147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b8a6734047e12aa57730e1415a738148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643c5ffc2485843c8f807801581618b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47be6b6a7f080f466d5254f4dc7b919150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce0384519b03b4a2f3aa8139d37aa0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb3561caab8855d09270bf53956092152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff9ed177821c042ff02d949c078ce4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c8593095c53bd71cad08d2bb4214d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51865c437070bf202a79bd66b344d3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9706e1003cfc97c07536520268d9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dc842dbd2eea4886bbdb203c020e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d31a7bf3d5ac497f67bd1f024e2384158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20192e976718580bbc6ceb5bfe328d40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f41642fe1fe9eba1d24a476dab541160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddee1ed88ad2017bc9e615a50e55636161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704c22bc8e700d4931f4822eccd20fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e32aeb6059872bb140f29a4ee75f51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0eebb67ea8719d105fbf5de142f84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118fda0ed3049ba1f7b9a9f1b4d7bbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030a9deaf6d73168db74d780dceee0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feee01d74eb36a337b5d684ad58b7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f8211119e321f043e8962d5bf484a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95cd3f8c8caa16de159c7a84e3502e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea39b29ade7df86f981dbdf56245630170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03075c2d35d474c49ce32d349898253171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ddcb4233f778a503e46f635c34357172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99599f61666620c01e93d50b2179767f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbc2464814bcfacb9fd4228536c027174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcb7ddfeb5131b2813c6a296755f62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e329abd59ad36aefb357e8b0003bd6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9d27338483e83085488ffe1969137177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de330174c9fc60e4fa2570036422f98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0005d07fd42f47de7e89df718833942179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb8eb2bfa57c00a4b406925d5e7c70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addd709e2251d0effea0ccb1ad58b24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc58e2b4ae0b15517dc7b5b14712dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567d85b617b018d215361a2cf4fb141183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eadc7c2ece2fa23ba63b7b234e41f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81b3785034263137180cf395518866185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0581c57b4d65fb4dd08dbe3e7087d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14fb2a32f4a8149df3c4a617222513187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c3d80f14bdf3279da503cebb97d55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a16b50f1c7b6bbbc183cf043096f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e8ad5f233109f7f586a94404eeb6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e32db04918f26c3ffadea4abd765d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e80cac177ee44236ac891708a0724192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91890ed5da9905fedda42402a4de7b68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ac7d74897e2335265b5ef15cc9cc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9c96a840fed58aad143e8bc15ce7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff31047befecdf795b8f3350cac670196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de923774b68c9935dfcdeae8b5c32e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b444320602e46f19b71c2d59a0fc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8265e2feb42cfe002f04e4e846801c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2e28e343afcc9e35cc647ef8b703d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1663efa13a7b127e71c782543bc72d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c15f3599ea855377ef60bd9c05f932202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512733a4ba2d4a357439a0962913d2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263d43412a9d8ca814d62a17d5348ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48801b2737043da8ed00a1464a464093205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d04c04ddb9f5c053fbbe1389444ca1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360351816840884e6f672a645e053336207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca30285080401e00604ae8ad32a0497208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d7b1bff9fa12fe68d94081523fccb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda579f752885521406d5675e2c96ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77cf02337b627f8d61f32158293e76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3195150aafb1b3ff412933908955b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec96b01a7382542f147fc62ac7cf062213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e1fdcb1d79172050c90d96b82a799214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee4f730b00432359bedf886083f576215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e031e9df6ee9cd4762bd16e3d88a55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f04ed8477504d5c0b6d88f7fb9f45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce707ad6517a57403f74dc5ed359532a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a7711547ee1d453fbe02be96977c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75c59f19c1ce6da4916fd3f9c90121220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a19af03f27a1cd26fc81ebc879a3b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fbbf99e5beb96cba06a5fa144445e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ba33fcef0647cb841b0b60a4a086d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a896cac91495cbcf3305fd08a01ac8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d344778bb96f07db3a8682f41cc1d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4db904f228fddb6c11db682033eaa5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db5955838299ac6901ce0227c917e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77033b8d6d09b3ed68a5a6cdf1bae878228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264887b2850b562f97a464e70611f0d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762400e5d447bf3450ca0b5afaf760a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a938ac1b4bcc29a1addeb96831251b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3196bf914512b56ea2d1ce86b4ad65d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29999fca76c24d5b1976416fa4a2429233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28a1db3db7418fa2cba62153630784234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966baa4c5a165d6c99d19c7db428d77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0c78992b356b925d19eb622c265a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492144ccdffa133bc58230bf70cbf11237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6dd6eb4fc7467fb5c082230613180238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382f16c65f75b40b8b6561e6aa3953f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b20be36058296544fa85c6afd245240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a062298cfbf5d36e98c28306a9a5fd2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f273a965a03ed8a828dc560595dc08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f4b30adca21a5ad7a9a8393c1233d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd4fad9ae5e3959e683c9707bd974f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fb593ddb6e83607331e6bf5521555245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75b6a14d0cacb9163f072290deee9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c464327b8fd15225bce69506da650247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbae35d832596492bee89770ef7cca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c076743554e928c0871f1867b1aa4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01ab89415cbaacc015961f95b10584250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d025323f6102271c93b8e2dde601987251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852ddfc0b71644efe68eae32b9e9959252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1846fb662982c01093ec05ea1c7cb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23b6b14394c64664270a1da6c8b606254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1279dd327aabdb314e71f9683db153b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cd1e7a34cfa229a547b9794851d28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4d78eefcfd7bc7a0751140c753e83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ce19e692fd4689e89c53f95dbd8f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1b1f71d7836fc436c05f301bd527e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3337ec8cf2083449d1635a76a473e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c55fa2309c8697148e5aa11136748261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290e7db9e6d587f4796c35509dbc942262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf881aabcebbaeeba3a6c18d05e19c77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dffc4e56955eafc03f5ae7c268c94264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27ec4436e9d6397355b1f4062ff462265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9c27a067b2ad9b9f74fa4bf1fa063266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac94bf8bbe8b2f232c1c577eec48d8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff8f8dc189f467f751d815c3a1e9aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e39ba3816248c641aa895fbac50e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef29cb0b1a892d83dc281c6b875d824270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a725efe2c4ed2c65eedda9ead8fd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3264d9714491b361bfbe209d6a70dfa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dece3da0e740bae0e09617d2c8b0001273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6db5c5ed8e587f3104835a92714d5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e328378d9d50a3418d6ef6e32a897275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1149bb7d8f53462d2cf95d20cbddf7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df8e39c25a2731f4817a43df46a161277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebbf2c9ce538fde118d1629570b3b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d5a3e138dc61f81a7a9f0eeeccfc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20982da308bec0e5122e0c0e9dc3deb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7aac700fa1dd859d7ba691ddd4403281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cf594c9d2e4e833c8d0819012d908282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47be271f9a1127cbfd59145110fe172283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d798f42be863c72abe1d26655ff18b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbb09a09fafb98d79880511883958d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e755829120ab5382a997c33672446286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24697b0324563ba8862d5cf83a8dbce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b049de3e45526e1eaeb553a334565288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3587abc27b39c6518bb7589c9bd26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf53124a667cb65f1a5c4594d37721f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b34c8b73b7b195d14af0736d1949b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271c8542b7c324834a377fced7f2047292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d942a28b079af1f46bdb7e80cb22e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f37e89ceac38e419dc8c0f8abb10a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55444c9e34f719acc8ff7749cb219a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa641b7290d1d72d46105b9ee3766ea7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216149eafa46c3370efa626bf7ccfe3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9efa066f4a512aab50ec713cd6bce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567c1a07355761b26138e24035d8611299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4719ef6a159deca57fcf7e2c29d1815300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd6c7982706f9aa5d15012a68032c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf14b82d64acc5700b867133339576f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccd1fff8bc557889aed0964ad60c45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a22d7105e30574cba0e843d2032edc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7b37d2f648890caa4cc4f3079bd83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbe2763d2b17bf5cf61114d198be8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f097d9e8fdfb8f0dd3c1003027673307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23df8e3398657ef647c6a11ed4b0e27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07865abb8e5f121039ea55a8dcfb031309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595559d63732c4e34d92959dcb4eaf06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003f2951c1e27ff8323e411709dfbe0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e3fb2661fcd39f4aaab0fa8df211a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620bf29b23acde360f950d0903f280d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1962a4a1e9c0fb7bca16f43c60fe70e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737002b1c2e5788a7eafecf18ee909c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fbef02e644269aed1551f87aa635a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d09abbbc11840e7d2254d3c925e71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46f01fa637eef56d456ce8275632ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff1058b56b66891bdc41fd597f18d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9679cbdc09365055dcfbf667e48c962320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c6a0aa17925fca09a3694078ccf2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1206c57d0905a53cfc49831836a5209322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e906d654310228e7a76c538fe9382323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbca3f20089020765b7ec2779ab596324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495edb0cc6178e7041f73ef7f82085325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be236434267144ec820d182280ae32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b46010920a633463faf8f903a8032327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b88490879804d5f377a345c9b64b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdfea3fd0380fb71b0df8b85d18f0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b43540824172a1439c2ea5832f6dde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303b8d173967954b28fd4b3fdbc82ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865665054ae3affafe7818dfecb4202332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f8f1c44ffd30db21470be44b58517333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e35d60509b63ac4aa7d952511aea5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf8fc7575d23288a01bed68a5fcfba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d32675b188b3a589aa314eafc1b52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144440d039d1da68479f97aa1c993c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfd306b07794514c0f93d60e7f1b10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de440be70e9f8fbed1cd1d6bd25327c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f0e56b6d6362dacc30a2b548b8a87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4718aa2c88b0cedc4985d7a8776e8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145015cf7a84e55d08e8eb0dab35e82e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab3b582150300505143dcb37b7cb38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935bd29b3a2665be8b15fce51c03ab1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b784b23b074879408b2b4eb046ad9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baa54b7ab05a151dee13eb97a6941b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d43e85fc5afde9667ef1c46b8a82b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a66735b9311566ef61cfbd764d59a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354371fd63568c1e51ca97c54ae4635349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e98446d938ef8f23bd0eef84e7965c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46488e700425289d753be84424d1239e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edd9ca7bd27e0382399688b762f681352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729303d356396a8799a035135237beb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fc738b74663a6bc5d2c41eb8dfafa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd849f855b5d91e117fe577bbdc8f69c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8eba92fd9173517da185470d65acf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e12aad9053ecde90a258e185c787a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9595a16ef3e9f930316114e1436a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e4092dcafadad9dd0b9937f40644e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb35311774bd7662a5db0d284891f07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239ed3f503dcb08d82224b095390cbe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad70fd6d9fe99e13a91fa540ad8a9e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfa4787c2c5c918f8907a0318f3aeb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47c4aa0e6fd8a66afa6cd14e399f21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ced4464cd325588688843ff54c6e01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87bd8a05be0a45bb63a0e50efa06aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b8a0a057351a3bef84b8ee20f4c9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe959afc3dfcd11511bebff9a4b54ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab9746c3fa18a58153a9bfeea0f1a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40c01be4e0b41d43c16e548484dda0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c72e064e519c1925eeeaf9a1e235df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea835520b74dc453c29008b2a537e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec4aa34d8c0435d33d943c4ddd20b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe562ea1a9ffbe53a1e6bd0b4da4bde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53474a125664ce05747278581f13f20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2d9c70d8c765b3b9524371c0b7649376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630bfade9b612f78fda9a71e123d14d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5767b27d0571aafd40c79b9f355a9b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d962af94b09c27d7a903c69d11e47a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e15dbf600c89cc80b80f6d1fc56c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f959dd2405afa499eaaba6753398a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9748ea9c31620fc3c2f45142cc2fe9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec47c7ba1907753d7db17aedf3d5bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3f204729527daa21f48cd020cd6de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c257fdcdc6fe4c2dae45054acf38a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73d1f21fa811cdaf8505a9f9ef6014386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d518111cc83b1a29ce8e0bd354534387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579d8716729d8f357e59dee899b5014388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dbde43a5e335fd51528ac0a057126389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cd75ec67eab98feffc1048b023e5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721adcf6606dc2bfa4593cfd5180aa5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5a19c1389048b8019fd77ce000420392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543731faa5136e364e0fa4d7ac4f886393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a93a66f3f2aa0e87da1305f6ecb07a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c78c963ca56ee977c84c6c41871b05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34078ddc9f7cf830a5957034fc09e0d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf4d38139648bef241355e2a5ce891397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e949bade009c96ccc86c9e5eced106398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc66b80cbe99e200513dd020cc8b704399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ca82f44b3f63fef9b364308567480400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8271bb6adfacb73b86170b7cd9b1cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6914cc3a766f5ed957f5a341c56b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f4e9bc1e42a103f5bb2944a81ae08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9968f204e47ccca49936ad6371c92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae977eb26584acdcf9b88d3cbab96e0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0984f11d459c4cd98a0d5d0547ab2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20611d3aedd8a25c7f707c1b74a348c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca5b038de97f953110df42442235c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c05c1f72b98395c484d348ef5ba2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816e69872e6c659607748a06d5f7671410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2de59c8f6f8eaedf9ef19c1aebdee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83790b1899915174d7f88b093c4fa027412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f3b62b2b29b23234f75cfb551e489413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e259e35b7379fa4a9c603852a2bd95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79feebb10e94b805e07c9dcf7ee58a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c3083af07abe8a9e0669b49e450fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f2bd2f9524d2285689ba71daad918417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f258ede4be73a1472368dc0dc286c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178ed2ef37cbfdd76e2d4187b1a6433419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231588eb81864776ec5f357119a1c59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1d43e023a2f6287ec29ae74d314d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e80c467eaaef642acf23a8bb4144f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9593736ab993c2e65bb46f269b171423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693c16dc79bd72e9cbc98d7ea12fe9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c73c67b99c806286abbd09189f8700425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42a0b3c47b22d4a2fd9e97da4d00da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896b6f5a9d8dd769f184adea748201a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499e0dc8d18cf82d08bfc735e082283428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d328e50fe318023c63b9ae47484de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93d49b5188f1673abd613202b257ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2507af59bed369a0cdf2fbee172417a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b50022337f54231b16d2c2f52aad87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde72c9c943d67ea26bfb7ecbad7a93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458267359b3ed068da049f0ee8b41927434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877a0257c7b906e7d362db2096fe339435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf982df29e1904009b8c9c31527fa3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efda4f4897b662ea89a1fa4298bbefc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c12b70d67449d784143d63c2e79c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba8532b1b4f773b97b178bc2ccfd70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8d39f5cff2dd51399f46fcc0797ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57602c61ad1308094e2e71fe0fa831a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a322601d2ea2baaa72bc89c32fba1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e184ac117db1e6b3bd3ecae834355f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c01126a144f365966c5965172fab1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bdab3fb2aab9d5a4c364063ebabc0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14d51e427a7f3c303cf560549d260c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d79acfd847d80aa20ed7f80975254447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1eaef0fb5b9722712db19835d7fe4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e70f5ecb385c75b104bb80bfacf675449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6478d1f7b174dfa1efa2f3a0206b569450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4608c055b3fdf1834172f07e731e554451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710a28f1473435622b6907df91ada3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85894284fa182185c81445a618aa5f48453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b046d33cd668b96340f057725eea41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711026c9f60267af1dc958974912de1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed4f42127c9af3ab5f987372b0176d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c98667f16e4251ce57bd53af571da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ebff1a10cd82c577d4b73d233cba3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2640600b060290af6edc9e281652cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f4d143fa52240fa05e7fcc82bae2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c3a8ec9d2089f0f2234feb967104d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81cdd12865e82090245aca155d9981462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fb11ed590745de94935efedfa209c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e80e4ce962aa5b2e304d39541ad2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af6b4a06aaaec9b8dd9db5636a23a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c6e65bf50ddb8193d715058a7a579466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bb93ad5cfc01b623a6dedbfa69706467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61632570391f6a5da63f27c10cfe6ae4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8849afa12b5bd2d2d623158afcaa6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d215adaa0a864df6eba6751dba5a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a32577338b39902a098d78becbb96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aec236e4e7ff49d3ed9b80d6c6b9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553f4aafaf5819875d976988431a5c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad996cebc6299a76bb2a8dd83cdf36a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fee2a2dd16127efc038450f5c99ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3c0cecbd318fc7ac306d407db63c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b862e4fe3ebf0113374ef3e6b1c601477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32c91a461a1cb9efdaea688d291dc4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd2b9be9740e0c58e3f951c2e7828b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337767b3813d136bdb8a2f17f7eab436480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81f3f409791da322936729ef5cd69d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd6279f052ce7efdbcafd727a5360d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aafc2d23a49b98ecf08c7382e586f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca591da4e2a300ccd8863ec1c8267d07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789a873910fe748f67388dc2805cec3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b1480d8f6a9c691a11febfc5cab14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60d3d5597c838ca6e97cd47853714c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb97204bf9c55fb00d39c87d97cc13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab37db27292e00fac65890799031589489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e22a5b41fde5112f0205a28709be9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e093984906c124ace1e5ca820941c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342e64ea79c5f1acdf2f7c133edb941492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fb668da385829bce1a7a2921fc778493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c44744c410c75a578609e342a69e2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583931582b90bd0d1b6a0a9c5b8fd5af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336b58a0b37b4f78959dd1079a7c4cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ae51cc88f15473e684224b082657d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbb21b075127f1f249a2bd869d515b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd51f408ec055b3146ac7a8ff9ee04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00dba3f26f08f5dc302f53189b8f95500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320587002c0e92380cf0bb6b9aa95e4b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99703f380985987904a1c2ecba7f3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194eaf24735972b227a8ee9b9e25c13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa109aa800cb71cc603d69cd3d0075504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9043bbc02084b0b5fb4bcd07ba33a42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe862bcaecbc5740777721b5f0651d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7046b951d11ec6c23944d2212f9ebb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cb78348259322cc5b34bb2f92878c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283a4239f01daa57e837b95dd6e26db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e611aed5d42a3277913058edc4dd3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0767d0e34a05ba01f866fbd9b1a9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaa499892c4a6593987569ee94c417512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef0bb6eabe28fa0c5c7735de072c1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5076eda14162ba728c1de75be858bb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54ba2a28e63f92c4ccb6d581d3b3e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b08d546b8da1296f57114991d0d184516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438915871c75f4b413165b7b5691fef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291f59ffdba26199e937cae184fd3a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fff63a170622fcb0b5016c4d498059519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbe065f26597c4e4fe4822dfdcc340520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5a8f9191d5d2042942e59fb1c6648521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411f176153652a82d651d1058f5d201522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a431f890382440002c6a24ce68eb12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936143e7c36230246d84f6c9cae1084524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396fe6bf38430e68c259bf13f9aadd0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52713189d3dcf34861caeb84421944de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409db30624a1a154a620eb8cd28e002c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06426938e3b58ec8320336e96508a17a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607efe01b5d0287a170cb9e0b68ced0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208b0599938db5c4aac683c322ea5a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a3b91eace0fa40810fbad9d12f48f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b30aaeec79fdf5a8c3c07cd88d6f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ee6982c63cbfbda0364ebc052ed82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e646ef123a8824f98443c018be9c474534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394294105623ccccad4223da1a03064535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d629ea05c471384ab3417435443a42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937019074aa94606a1ba163df58f47f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e9f5b917a980dace4ebf6b474bd50538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e41edb57d8ae693020d0775373f31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7597fc32a367b39973a38dc12ef409540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb523c0541456cc59e817c9b6ccbbf82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eef8682012b0f4d20bf6676f06e94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae92a7575fe15645a05eab8cffde9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ab29e37d8deeee377604a804d7daa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f67b8fc83ced3a77201282545fbf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b92f6cdb26ea97c90bce6f35f019d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934967f1c4fecf3ba3c4bf98357653aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0106e870d48107467afdf9dac53641548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880ede2b898a78923077e23265b96a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593786266f4d16b5e7e82bfc18b8955550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf6c99ac32026ad931a98b6650c233551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbdeb9b96622c6ce75e725463fd72a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc09f9ecc5fd05afd59ee640b83931553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839be1788771898ee58634c6b84eee9b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff41c521174548c4a6b7c43a18f054555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4903edc77931d21258b0f9a7ea173556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1d46cf6750cc251359fe48a5c0328557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538da7587f2191f14f3c366818fd4d05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab342ace7add8fd0280598bc680d82c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273faa827a54e52bef8eeb7b65a95b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12590e999261abe70a3dd1ad3aceb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33420012162c78fd1cf89875dc5ade23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d279ca6fc679938dc2880138983d178563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bc72de341d6e7fa0cac3295a8b337564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e2539bb5ce28af3120cfb30f13a01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0e53da5029fddac86bd1ab38f3be8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4afc3c60d8cbdb214e904d94076a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6e767753c1b0c3867d03921788c76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a61cc9095a3908dcdbb710dc20b15569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180a34898d5ef040bd6c55fec3f1aaf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190593eeefca0111ff9400a59a9d918571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd6f31ddef025743e521d87167bf3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce22bfdbc7e1603e24f7f1a485f183573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153799cf10cda6f486d546025522969574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87771a7ee77bc5aeaa8d17149ccbfd1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106b946ac89ae94cf57977ffccadfb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f07f811580fafd2e8ebb8604d835bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bc94f843062fde8c2c49b2a36d224578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958a2365736b806565514514520820c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7249edabdcbe83dbc73b3de6a629d21580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa31665fe3311a8b2666a589e4ee23581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefa4a316e4554364c3df1dcfd841b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cea4ae308975d2c98dd70a3db35ba0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6554dff78da47f9e78ae9045669cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92f6960d79f77b0c8c74175186ef8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c0c26afdd1dcc169b0c02e54a785d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e5cf7ef9621a099d836dbe15093ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571efe189e4eea32f89a0d2c27c683d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b98e8546e035e91d29061df5858fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757b4ff8e1948148b93db7feeb219cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91a770ad8952689fea1992f9ca4823591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a445d0d52c49647b57db3ef06a8fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45d1260251f999c0131ab5fc7c9624593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a940362127bc7724291b8aa1392e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54261fb540d6612253f47cc3651d428b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc0217eb3f0ea42ba48714d52d57bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75195338c54a543e2de370f22caeb33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b977935de9bfea834ac983a7b63ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18250c03033710ba99e0005a564a2b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c92c0d32a7f26e9f7487d04dd7a92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fc556cc5e668a86fa9ee07887f11d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8388e47574f7e23c07bf3c54adeaf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b57b63e3ad9647936aa637c103a11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13d783ec9c07f8572da9e2cebca74d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9773cf1ef70e26f2224aa2af64987605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370675f3986101f8b3c93a5a45d55e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bc2cadb077b9e764104b4fc9ca5e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc42fecd41a4f97950fb02434a1883608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3c6fc8a240a187076977b68ed7a16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd335f65a0257a4d323489dc5eebc279610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713245f393ce7b30a95677df23e62c9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f9c10b230c0d4860678556ee0356d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcbaf277d9dd240f6b13276ad1f4c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b2d56b0dd8d8a122791173b313243614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a937225ddc980ff3bb62071d21c089615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c8bb73ce8c4c80f4ade09f6a42052616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d765623d5ac916511aecba514904893617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378c8d2408561f7d2e7f12e88d92f55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be966d1bcbd3097cf9e37de0a0d52121619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426ef69d240d720793c6630d92aea82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb67d8c0cacb9043ebeb7884c1a1d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba5bb4d92b83c820532e801fd99279622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22499208ca6b620f3d72695eff31a6c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac36b9f46843db75e403377597d660624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2fb5c1d06274f6a01358aa045857b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944f4908e9c63397b24ebe61f38cf4e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee537aa089c1fcc7957d07a9787c0a42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746acb7b4b80ef8ed3ad485471b458c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eeb1fb2205642a54a238ad339ed2e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3d480faf33aa29ccc1629400c676c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd9329909f1c17005bb930f8dd9cee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe50a39910afe232f01cde27418806632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42df58dbddf04f7add075b86071f232633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5e0a86cee144d03ec128f60b26e30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d6f22e8bf22622633caf4a8439a95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae534d1040eec4ddd6ac6f72ec2bbb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e69c54ca636fe1c68feef91c082207637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb447a7b92504ec823b050ba13fe2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baaee9a532a5e66bc34b31d8836c16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0982d9ed4d91940d2859f5007d232640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059c70fdfa8eefeaf75863eb5690eaa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b155a58c636e6034f8aad91ba9a0b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838050d0a49f1b3aef94818d202879f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db717235746fa7a33b5fa39392656d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad9379b3b4695e83823dd74f931370645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced6b93581866b5105e7927597e5d00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761269942e0af3b20e2914915729038647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4e23897531cd955a9121678083eff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca82444088de91d5936efa25af4dc86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e14d703d706f0b37bcc58702c583f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5f141fcd7a8a18b2abc8d98e48875651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf7b91a2e2d806afcc25c4e4751cc4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf44df67e6e716268c04d8ef0387dd9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb0935450c3f1290eb338c6402c1bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2201e4f6f968a70aa67e473520d262655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5097784007e2519a1874fdb6e41a05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b098daee923d657d2ac7b2243aa5b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb27b421b4155a283ae544c8c169d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bc37510e31948a4719d4e578659da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5bd507f7d3a8b0c5296ef29f23393660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3e6776bc29133f9bd4210e2df4409661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a3afad021805b4822c83d87351098662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358ba282eb8e55b4bcddcf0a7461420663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0652149b2b002eb95003a62280e66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affac238394a8a49ff8a5e96c6eb8357665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c13e2431f69c18d4047253b9ab5c07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdc77fc9cb74f4c9c103efc65f6946667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9916938f13e13ca3873c5f9602110668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3651cef26a1ecba095a3d7e2957a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd00e603bff3e3d0a1db0c3fc30a29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c86fe95ec7c2cba3f0226466fa5da2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf760404a8eb46d658f467b12e7c7ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd06e10c35f06ea5d1cac0117ad74a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888857fcc2a4f8e51b13716099840a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4ba7264aaa33fdf42ddfe93bb48bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8a1fb3109b63258dbdb3ae732a169676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f486c3beed03bcdec914b3c782e89d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d5fa0dfdde52dade2fa228f359f91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c33a694211ec5580f297801d76e61f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bfe55b0b167d99e9c1e4bef995870680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0192793fe3dd752ebe5ebcabb34d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfa874ad12d89fd5dbd8bdbb4efdce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9c972521580589f899c9b938b8833683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431c459c5bdf5c15ba2763f00566852684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8871faba68df6eb11c50f59e8ac0e44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a410cbbd14a664c2896bdb97d3c6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617eac9b9018cbea38756601e71b907687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2e7ac09077aee05045ab01419e471688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7835a3ec6af47bcd4d0b3b9a0f8700689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fc8b01f44160e066a9718dff7f669690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481ffa0d4e610c4fac52d39c0db3212691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3f8ad7c463761af20f73d6618c187692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e88e1c0825a01e35bfb3094c0b101693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0411a645efa0a8f7b95b783a0135e2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3a6511ffbed736350e8cc25c25f33695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f970e8aee7e1e50d87c0ca033f9eb8b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64fadf6747f3a20e8c9cd751bf25d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423e4b017ae56c449ba1e69eb5f06bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8c87630be67114d45df2c94c62e75699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729d88dd7f936ce9fdae0e1de4757c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded091c29ec8da5629bffabb31015ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17224fc7a80f58e6a188809edbd7fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe6d9877de37b42786cb5826ce1181703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a202cb276fe80c658ac8f0bad342b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a4938770c2875277934c3d0eef92d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d127fe60b0523fff4dbaa5b7438ff9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa319d3b6a8e01e700364257e94c4f51707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d06a1469021ea6650e0de41bc393df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafc3ea7079899d1a0a310749a1acf3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88be089ccbb9b3d0abf32def1dd9a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c975949edb4ecb05ee95caaff35ff3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7895e8183ffff862f5b91f9cba925712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b773da03f9f411514747f1ac58bf2c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55428bd3e1d0ba778f751a1d4d70982d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a82e47385ce9de021f265e327dd2ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03cdea8d6e33df09456ddd6d75a2d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334deb28fa1237e94bdd146a7e54e50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029dd330020d656b7cda91aab121582718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f70b3647a65b894c2a4d0dfbbd7455719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b7fc0c9f2a0b0c1a0425f4a55db67720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd197b055af94d4650bb5ffa0353ef2a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9731f1c8a7030933e35e0ea7d552b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321b34d8bb6292a6a6349d721c08e55723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3560a86c7977aef27924197f2930e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc8c7d9f3bf75e4c65241d1ab72ff3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602766289185d68a36ce3b0384076b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dca5e40e7b19cfe3ed33bedc8ea3d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680f67cd30cc64b5c93dd94bfc354dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d984f198bbe6712e9a11e3cc6e441da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f86add7117e23c37152887ae7dc48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1b3ef290dc44fffa9ab5b4c0c404e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82758267f346434eb06415085241e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e5ba02bf90982e5d4e08c3b2fe4a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b404686d6ac68925b18d8ee2962aa23734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9ea5e1b30351efd24c00ed04ca3bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e5e85fb1858f3483f730b77c0a735736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dcf6b0bcb0f9e3108aa7395604917737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5dc0af352bb52126297bec0d7a504738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eca56247d76eebea214565081c1789739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cb42ec31a2eab7f6ccd2124a0ce08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2998acaff1dc3ba1375e43660e4c1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f995f6f0f7fcc0fbbd60abccacc833742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2004c3fbb9ce64115723d3546cfcd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34027026bb6d0ad97e74210487a276b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d3ca1b1c8bc60fceded17aafaa594745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a164386f58f8968cae47695c8c37310746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92193896933be50d4a4f1412c0fc8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659161b07bbf04316bd05c5d24e7c8f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c6e65c107140b4f8fe5ce1ae94c3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487fe1edc0e291185e1666de5e749c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c0c833e26ed6e2397b5716ad65c73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de009b5a53f4eb6e964a1a8924ad83cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b1dcf34fa4c9e7692e7fd78024665753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb01ec68872934c48053dcfb935a632754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2db2b48628d4906da98c496787613755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959e27c0416c0739a02535c55104c34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaa85d54f8d2958728e0dc1dddc5ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3bde4414a6c1d60376023c7fd58f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e4068b040da43db131017e91ced7d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b3ca022f50fdb1389214441c4b4d0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9d22fc424ca1e15ec81110ce026bf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f639fb47f6eaa668a1e4fdd04009253762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bd6a962266716a58ddfe9ace12e48763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4b6587049fbd9d38f060c16abcbf9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d493eb2892b3493809b23e6155805765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aca6698a5d51b63691fcdd99a50b8b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4092ea4060b100a70bcceeafdeee958767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81d860bce3c4719010bf3fc77ffc26768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65ab9b59d467d67490be8651fe97d7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb802c25b3e4e223677373e28c3fa24e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcdf4d712d073a0495059a2d8fac3d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060fef0ad6c020fa36dad505cd85b6f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae21f1714f2092661e02538925b9bd8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dab2d53365ce76b9c72b2f1c6aebe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ac328146dccfeaf7bb64902c0e542775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e771ab48f7652d6e4c382eda5e8051776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f354a36cf8d3ac55abfc18d215cda777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad0805f4b5e14e19f2274209ff4e6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc676c19a5f9d0124411b2e46c4720a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29104c04fe3ccc83c5e5a0c5f2fe7e10780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071603f2502ababafc48f466f2adecca781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510a3ca5587b1c91c9f8189556228e8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cf9d502c69beeada8c4f54a2dd2e0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9408adb71de92725d22eafc25e6bad1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b467cbe2dc321af31e87f5739d40f57785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583b79dfc927260f5abebdc1ef012b4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526ec7e3018d2d8eed1f31626b1cc55787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c4d2a60593ec9167ecb68e8ecc762788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e5fd87c7f1fd04e892d92be1b281a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309b3560163888892e2e5c93965d15e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb41aa77c4c3269b0ef33b592af462791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42735f54c1ba6304f45af39e2da5a4e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ec491c383d18fe5f721a24921264a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4c05528b7df353517ade1e77c5cb7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90319a2a802de83e3428e295613dcb7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2be3f31e543fed1c2bfa869cfbeb7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3e5c537eb84ae6cb9013415896f7a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540273b16d4df971659f83df1a27ef5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b16cb77b70edb00b1e82df8d7d4073799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce3bfa13bb2ebdb66eb412360e0d11800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc9bb96936c6c4eb1b5e3edf6278b1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31f8308838bbdb606d613ed10cf3f9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e0cf5351df5613956d4a86a6100a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb25da523a1d8524d5df95d2b3d4b0f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d86b8909ec824ba5ac103ffb6f30a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8486a7140788c6680331f1a28bd3335806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489038bf6d071b2cd7b3af4755fbd0fc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46f730f968d9689f31697578fa5300808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e936a8f8b21aea11a110b3a5e9881809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216479e7fd2f950942d6072040722d3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecacc3a2df4ebf35c1efcca22cd678811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae9abe5a0c027ed03d7ec9c6516e7b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcd5eaabf369ed2536fe77c165820d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f357e044c94ee4626b9667cda74e12814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a18b34692cd21d057b77879b80c91815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48a1f7e2eae97e00432de0217817f8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5fc6b1b096deefdb34d0abb363b5e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644f972277c35c961661f66381d26b5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9583341973a87cc0976fe7042031f2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99add7845999f30e9ace6caf461d782a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67e7888cffdac8b053f38d7b976968821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14264e156cae2c240445db7c02e677c3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16555a01f7c8c81931d9ccc966bd2c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc97fe24610e7023364dcd61560fea824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0e156859f56d502b390cd3c12d6c0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899858ad51c8bea03b5ccf0bbe9c0b81826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4d866d42eeb044fb99878db61ee58827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3108b6c780330e9e9e9271dc273c13c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd682da66c358626340ce43cb02533c4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ff6b5a7a43fbc32b47b73ba06683f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37e3c7fad44abbd10efc1eab1c03cb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d448dbc55f0083b58fb416e4bf6709832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d8941c74cfb69c2bd24b423906c10833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3609bfc847713ecfdd99db535ada3c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be41a2a94fc6201bc9462104cba4b38835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbe8deeea41f07f5cb07a718828eb8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795659fb2e7247572bf53ea8468692c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069273ab43fec09b84b365a2a5b1f39f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d6f395b23053292938a229bb97223839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5298c0f1f94272fec06d031163b9987840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1f9a270e2b748003915e055c0e868841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e91eee05487b76813a0a377932cf4a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca9ce4bdcec41e0897f8f3085d83f5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f144e90b19c7dc9a62f8ee8aed3c07f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56fe2a7b3e2836d24f7f46c7bad7cd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282fbeabd9b58786ec72d746df5abfa846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bacf47c93a7195a0859099dae8e56847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964b628f6dca792b594b24cc79d9c24848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a238e87addfccf4ade38708daace46849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd9e4e1d3af16811a9df252984cc7d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa89e3232f949539de5b4d41d0880a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cd937ae46ff8a1de786c39d22ef48852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c10457e097078839aeb5b62ce5a78853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9dd2dd859173dc83091f3084ac32e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40666947af5283ea6be723c02f00b7e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32792b2233491d3410a7198dc9f3381c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baae74971f28907290c38a1372dc0fa857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0ed61a78d0b5eaed1dd85bb7c6fc7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323939b18bc9f55ca35ea11b509da9e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb551d55be47fa2e9985961f714c28860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884121250e12d74623cda5cff703ccc9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2a3383328fcf044dd2cdd51ec3d9b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e254e947f42cd19e5c5ac9d41f546b3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350257b8108950151dd1dc13581e360864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d240b359ee241aebe5dd786d246f07865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccacd2a78acf244b89e0984ce53053866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff25f56bc2762bf974c831ff1aebe6c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507abdb1d61fd67efe126e65bf0b7c64868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aac1917a488d44c2de7410c4b2e0ba869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea1a04622f3612bfdcf313355a3920870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26531049833ee5c08341b6804850d1a1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c247d1509355972d0ec05f644f863872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fd1993297805038b48e46630cfe39873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3af8ad50012f6173ec2a284dfd8bfb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad5ac4a97a7f9a6165ebc61ac3bf7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c237f397a3d83eea7f30ea8a964cd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bae032b98ce85804ad60f6b9d34fb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1f99d5a6be0a311066b7b80ccedad878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bf3057d2bf707ba9e7336441aeb17879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0e22cd11483ad5f32a98a8a01a40b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98e4f4ac913b03be20a48efec96aeb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6ee47479860a1c2d6a91f34684f96882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3fec06d3910e969290ec5f7f67698883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e31cca0c94e6554267ee61289dccf884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e0acc197c07de917e39a8621bf911885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc277e0dc04eac8869f00e55b42b4674886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a468bdf3ad53f604c3150e4bfb510887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d73db4b49e46245a7a36890680744888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f27520bb367510afcd09c2911cd4ac889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6831c387246c7ba2289c17f06f89ac7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efba2c6f1ff33065e4feccb0dbda4fd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afee2ef35893c06edc3461230ba477e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b64633da77257b2a253f607578f5f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fc5030718385d24f7e54902ff61ab894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e3b04aa295677463e78f5b38e1089895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dd16fa0e0e8e97909662f7c5439be896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e4159435f2f1af3ad9bbe9abfd115897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e375eda1618940c8cadaeeb64db8e3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a32df89011df25c5ed206010d3686899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80c0d49a6af8ffcef81377f452eecf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5a91f5a31892d591adf1068f0b796901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7458fed07783afe39972a02fa62ca902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d83b220fc46c28f8e376bd86c4084b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594e23077f0db24568d07bf8cdd8616904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e539936ede59978de19a6e6231e225905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22590003353f7d0cfc155c09890264da906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b894c8cdb4d5819a497f6a98cccea3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6043ede08f11a5e0a349e0ec5e008e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2422032883f2e5bedc2e1037f94c335909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c169f0fa7c5f7d6b0ad268149d1d7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8631f09a228382f009c55e75096d58a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04901ba01b07c78e3ae6e5ec6626903e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135cd761dd976110adfe9e04c0d3840913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a447aede04408ea62e1d439470071914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572c18e34a3308a15e7b0c7be47d423915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417b8651c0a5ef55de12c385ea11ac8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744db4826aa60c78b18b6c83f761562917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7de86b0a92cbc729a9f11d83636d7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e55d5b94351bed77660d859de03d4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805c2224791bcf921b0811bff553d16920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56876464b7f1652ec6eec2dd47eee117921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745dfdda8219e5746c62fe8f33ce017922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456a820e7db8429a46d89bbaf3bee93923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7b1dd7f8af7ced943fa3b27bbc5f8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06111663ad0137d005ac8ac5aff005925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fc2d75f5bf7c95da867aa8ce11d6d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02502ccc789ab6ee0c0b0f5cb117ff48927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a784ebc37989d99afe08afd78dcbe928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc220bd4fe1461420ace563b6aba8906929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97544094dc806301c7102563de2bd4ae930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f372f1a4e0a89a79fbad8726488e2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14850c956aee01133b76dc86013ec568932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d241d701c7ce5235eacf2280ec5d6e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431325fd2444a7d3484e15ea800fc7f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe4f4f7d6b1a140f8fa11a0ca3c49b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ff7d827a5a807cb5efa075ae48834936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64860656c86f1190881a276092da046f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de49716ce12f1964bd67cdf38419aca938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887e4d597248db706e67288ae482328939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a761655392af87a9ec74ddba06d1d0e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba008290ea2f0f618935203057502f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0844bffd16ad310090327a234aa437942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97021a7304bd08e892eeb37f452f39943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055ca00239b5a70c70432e7c4bc1764944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbdbe0448b648de11ca8ae17f2bbe3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb16c8b21311390cee13607f2873b10946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2090160359f98eadf909662e64ea2b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a51eb19b518302a28b48c53c1f2e5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d7f4a778e87501c51634d6015097c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9f0507ec668369852bed0b7650d17950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb92a340dc56914f8e4c5bff7ec3d6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0a4de37db4ae055a31b1fd63d85dd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967f2746562fa8771d4a57a7d312185953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e7d6b52e8f2c7c7cd91557c8fad10954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb43bb68ca1f8e1d4edbf25bfe42725955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55851aed82145df8627ed5f7f2f523a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e206af2f1ce248748764ef262973d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba38892afbd9d870d903af7206357bb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509665d045c2bd5b1d240a1fe683722959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21599f890fc6e095df610a38e22e538e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc02b16d2761e97e3e26b95356db59c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6abf84a62ac53a97d19ae04648f91d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8779f9e01e90b4c96769185389de5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303faef15d81863a235c5ab94e172fe964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd1673108a7bb3855a5a1ea9db01a3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293490532782a5580e96e7d461a51f7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaab52ce440f58b4f0e3046e36fdb16967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076a1219a8afdaafc76ebf600c667d2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd086154d9c1270c1c9e52864ccf3a3c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054d9d9ad40dbea51866ebc3720560c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5f871713e4c48f0d2d33ae389f2ad971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fb9e36556d7f047fb93983b03fedd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d00e621d2077a2a5b945479706268973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af216c7bf0d5b2e3a6e0ba96e622f5b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e64328701dab82a2d10fddc680d486975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640bf3e3fbeb45fb6f20a27d36df594976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2bfdfb409ecd74dc48a4e62b6a2ca977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32eaaca7ae81420ba7e8adc8e98605978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a2cf6d2a5b35b940d0777bff53bc0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c307d5f8548d248a689d6b625c8a3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf35b2d0e4348bd2b6c8bf3d90563ff981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe214a585a49c6df179faaa40232d5e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcebd120df01031b9067356161f785f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75430f428b96a65addd3fdf9e9937b9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7fa3f78e8d1bfedacb88b263db53d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d263d9f1cb04afc32b9ebd93b420563986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8fe1396bc7b42bf4467f859b41007987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b708acf7691ef55ff92247a8c3f9811988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce09a1354b9b0e3f2a73dc5b86b242f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd141f56d84f793a660bb1a1474df83990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0a77e68cdf81b68b30af9f7a1b140991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5117e6073b754b623de5f884b4048df992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a36926d7f160a9e450b881aad4618993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788c2c29fb9989abc9da2418948e830994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7017b854c7f6b47990dd30e9b22ad995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d308009e0e06ac4d4d3da0794debb996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66d3cfe42d7694f61ddbfbf888f7e6997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11ad1f21aab5514dfc95b2b17e61c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e5085547eb93046a070740d08da922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bf5847a2244a4f761028a41c79a1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b608850da5da862c6f09836f00bad194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8bfade0426351ce534a455e4a01ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dbe5841b1f73bff7a01a2d10c20146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2de5bcb1f78e555f415edd43cf40a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55472a8dfa2b5802a307e97ee57ef6288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37624649a68990ec2d06724c35760bb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdc396349c19c44b1bafbc1d2898ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5253ce79c2659386d1ae214a3d53b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc706749919a3498b98a0a08cf5c19512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e628cce20b664ce4a016dfd4c2a4a3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c5d931fec83601e3857822bdfe58814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7054655a9a5a5ec1941b7d170228bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005feed0c8e74098128d3509559082916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b05d2201b6b383059c537e1dfd70c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40db3fe077efdd81bc18a655a6f31018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c59a9d6fe6820ff63e62bdc0bb73b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecec61e1ed6c17cd608c870263752d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a59fa0ddaa7708d7b65d6855fe802121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aa91eb359ee0784cb02e58729a14422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76807507fd2602379495b141da150c0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388ae36e47a066f717e903409adbaf024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd585f5de194a419157f28c5eee58b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baca2402ab5cb3581c4b7d79b7d5bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6053db93100fb9d3ceac352d1d97be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1977a913487a60a74bb8e37fd12f1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f122c1326b492aca3ece060a01534f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5ad10d70f03331c0d750a51ba4d1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8e088655deb69985acfb34a45a65d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84ef21324aedcef0048b6d1fdd82ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779494afdd536a58846a20eb8c11d83033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6198b1d52c7089de66f546007c8b4de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4dd64c382e59d11b363f345dfc72b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a312af96b1e573681f96fe3b846d5d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22dbf6ce142c0877346d9841d0853537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4c43725f066455a5076c90874978138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d58895f7b45586dca0ae7aa51fcef439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57e2350991a788902fc67e40f683ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf30f020bfa20f2d775151caaba566d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4ea1f4ab46051d84f3d86b7eef3d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54387ad3737f4a35d239597577a3e8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4755375555beb28225ed95d9bc188f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6bfae5b1e75e9205f2a5b4a53bcdd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfb25506b8a5369d3a15c948477cc946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aac02724793facee6892b0fc753fda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c34517bd17b3a55f0cd9841019cd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf96f27e09130a1de0175a3ba39bdc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc52ed5e8932a616af09e59ebf844350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfacc86ae335d112bbe8b80763af8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ece5020cf1db08ff89c6f82878b30c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872daebaf82a4e0336173ff3c21bbc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc738a8059e57e3948eb8915c2329c6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cb5ff07277de22a6cd1288b8a1c5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7b10c67ea4461e13033d0816afb4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f335d1702562a3fc739af51b3482657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddb2c98f69d667f05550ace09a14b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95417cc866246839462cf01d8a93099d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265ad3c0a8fdeec04b35493b0e2825d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb679ebe925804a5034988404f9c2efc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494ccfe06ca52b9e40dfbfa5a5237cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd69ae9d0f7b22a81c0e5048eb0b58263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b564aa7aa72eef7ba66da4529aaf0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6eb0cd10c35a0675c74a07c9b0bff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df788b728c6f4f74a0fef42a5f506d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406f566d94b81be83053205170d7d4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024a573fd5f9cd9b6103c661ffb0dfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892eb9e9c49370b0c56cd834230f86069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cd33b618b08e05748d0151d03caea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6594fa525b2a7ceb19db07c9dc74fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f14b0ff9de4505a0a13bfe978b474672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a82be1b37e77b955ea3825efcd018f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3749aa5214b21666f8077e5111ce8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7973acc28cc05d959269ce4786072075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8de47f42a3c96e44a72498489a3f8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3d1361008cae31d854484f1c40e7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572bc1f20c6a561d39f3fc419ed8c7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9155d5507556add910b5518fdff1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c28f78acd5f9b18046ca05222e5ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca268787e3cf75abeb16b20e84f342a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee43a3f5a45bcc532070630b9a3d9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875efb255f3e3d26e963f3a1a4f8cb6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735b2c5f98cb78268c1ac72ee3c306984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4618769b975e1acacbc87894f65a2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a4a48ac9d7f03c7eba5183962e94e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673a3d2e79a91283e21c9ba0b2e920987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a40237755e593665a79fac0110834a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149e261545a184f43c653b64e0457e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a669a2b4a12b897abe94806017354d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314fd10cee2edfa95ab4bd2c1ffe3df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12de3892614a84a0a2deca2050197d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e6423f3544dc0efa1b7f4219fda6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35863b8e1652787e75b798e7ebbcb8c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49519aca44a447ac9e69e945299671ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532086321b80b510576abd6f4d43b79696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675feddd1607940a75f390ab59f8dc0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d692c9f7ab10c679951e3f784c40098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eb81361fa6318db76681e4f81a9ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab889c76ee04f450fb59ff33c155c5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3223463ee532deef50f27644ac2f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dcbb111f42e90cba630cf696f4f91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6649d9b07d443c34e7e45b3e1deae4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d58ac7cf7b51a1f52fa6ad65d54063104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6826b5c1e724c749c716b2a1674fb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de504405742d3537415eb31b61494d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4d6315b83b65fa5260ee7b9d1b66b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619443270a2f5787fccb1aeeaa955fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8126c9bcd88ab6c2afabd1f189399e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4880f9b449d88bfa0faf9eecf2c2c9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091035cd301cb487a4390e1162f43fff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b543a6d5e526028fb4867a3b65d8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681527019ed4e1f3c95f8a596ebede4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7458998a83371b3c2c6a70c0abe448114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f570bc1056e38710a5bea4e7d8e22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0208dddf419c24c0e38d5116770012a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd9e03db94b513680aa5fba81dbe71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357ac90e85850fccf62457ec3df6002118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638ab2acd1bda65a58586be3ef5c616119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab026f96dbd560dfd4f524578803fc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6806a8591356bccc77e6644f18c562c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cfff7ff5ac2aaab1e93f273b8b19d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ec3173c20179f48697c1dc8e335fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b5bc052755451149007caea398724124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dfdcd4b2dcfbb58a9cd51618bd3d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113324f137086836b2b98d6500ff766126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08574deea17e11577bc7679284c9c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca8093eae53ad8d8cadddfcd490d2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58afe38d345d46fcfa2a5f452caf03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6072c456a4a60c789e58a2628db186a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd220e4ea985a6cf2ddabd6be80f10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207f0a3add3bb59416755874c174170132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5520673fc8fbc3d0516a71f2c6b98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38db98566486c0dd2deec4d33191225134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa37fa89852828f0b3b49c4da3686cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf1176c7f5ab2d36c4597b132ff391136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b85abf095a93b6561f18f297925a1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b633a6dbad63bd8c3b1b2c1f166de6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4d9c65891b57f5472796ddd62d209139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259153635b1ff2a9754145a14b661ff0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f434b14ac59614f990b0069cadd4b1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952232624bdd6ff1fee3b773960dcbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13277fdac7a6834e4f0f3dcac21bfbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994158afbe2a6c6fb8665a683df8451c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd6091ac1e64520599abc16ef01561145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35394c995b73b1305efe3d1bfd24e86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4783228600daf2545a49de6ad59539147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a3c59f1e17bd282119ef21563be77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda7e73be3bc99127941a10045c0451149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ba9c93d5177f02996f37b1b627248150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e6001c2a2d042712f913281cc6865151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe57c364c5ff4ec0873e493fa1843e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e98766daea8cd306ad280ba621f67f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25b59b925943804a133e2337509520154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0740f9a8c4a81ef19dad09c3004c24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848c486f414a2d90dc03899dcef654d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f833c494ef033b0b189b1563f3906157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2e1a9006a3d69f58e80044f766d1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052a9203b0fcfc2fd30b179cde7e9a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31f531baa135582224ff7cfdca4b7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9668f87aaf79f093b50228a0b7eaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5324db61724f31d2ad66165bcd868162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aae9c94631515b452d44bdc7939e63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c7d63aa6bd7deb5dfc1db077367c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c00ca9d12eaf422a478d9f133e9ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bab2aa05758af59b70cc6c785aa0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee57779c56c9c51cf4ae16d6c7f062167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1ba10158c2ae844d6dceb1f4ee451168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9b1a875ca94891defd2d3268d318d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f6d226f8330e45eda56f5bfe0856f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be671b83eb982bf09290896a0f6a92a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff95f93b5b6fa7da9b000bfc5473299172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fce2d9da9add92a1cb6b493b84a93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec64c60731bd0a4489b17d903ffcbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b575de2cbbe114a39a55ae1b4191710175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a0519a6afe3b672719b465a2b3d5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e0c05e00bdcba3e500ab2c47a1bf6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9564da65044a285095e277fdcb29b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbbaa0da40e04f98ac938624387495179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287b52d18c3003c6bd266b0d04e1efc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eae850198bab97eabc1a9e38d4423d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc960a80d2934edb1a51d8771aa84faa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1e56cb259cef88f1eb2fc75187804183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac0773b77e75ed4b4697157b327012184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3dc39df635f0ff7f7c11f4ce1a3cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4f3d73b68b09139349cc03130bb87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495118d8d6b67df7360b033cce574465187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c52143a080bc1416cc9b30853942a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177803759e740201b957963a0fdb94d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa94b19476f075ccf92f776295fa1ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd83a42ca4003f4f7ef2aaa91db22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af24a5238af6b9760e743e7e5778539192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a35214aec021a5b738585b211a9a37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1885fe64f53ec3652d4dca31a63686194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff69e642e6b3e7362fbcda3c8998e4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c15dbc275343798aa24a6c079622c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9c9ab4175dabaffa22b39f3fc68c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7cf737d1d29bb725e4f357727f192198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32a7b30e00f9e0f01e552ce1ac9ecc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593fd49629331c0fc4ab936ca46a5a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d29f6c9906546aa0cebdda1bec44fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227455912437f2fd6597c572c0ccb33d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417207a743a472e336e4010258ceb4b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e8a39031e40defbc1be9c3183d20b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c069e3060fc8947e3f2df1e2d8c96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b478aaa6b56bba30d0d389be7408bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b6eb9a3a431c93315295dd02642f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c12f9d313c014347c2a79dc2b39381208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99f936e4d4054325c82b969346e37c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60557c9010d314c496052495f0d0bd1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc15dea973fadc1e9e90fae7bcb28f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb409b8c13fc941fa347431f7991050e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3987b4b94c3eec12b8cf0c8bc1860213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657f22c31310d0c1c5ddf6c804b1e1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517aeaf2ffc2b1b806e60a95ef8e58e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe34f6ab1a3a70320db062a4e7438cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e16ca6c3f2ca3d2c5e1a6bfbe0b23c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538187891c8e7b25c481746132d7d0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d269f32b23f0cf920144b53d02df7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764f9b7a1b2d80b6293ff5a24552dc7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3505225a0be98bcb800a689e021ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f47d8bdfd073c1f5ad44a5c4c58705222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d72dbcc0ccda605ffd24e7db069c8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b96e69ecc6ba374efa1598e622492c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da991100f532a72245e6c9695cd593225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef1044ddb963a5df6a98974b728fdd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebe3b710a9a68c11e306960f3048ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ef72aab79988ae65d48a8c9132031228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b4a22e2d489ae367333ad0c1f75c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4e948f949a1786cc77be1b697f222230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c98bafda050167de083445c6d096b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8696d51041d422983793de54f242460232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b9ab0b8b7221da747e32ce7c0533b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f721be16ad0de534f54feb7b67d7ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85649ccfe2c86186973eda677d4e54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fab7230ae36ba2577858c3e81c04f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff6780d751d254c98d3827d4552273237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3023d907ce6805a7d06f4a9d6ca3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0845f26c3ead68007ada3ec92170c5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfdf658e423bfcb3f686abb5818b80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50432ea50b60033bfdcd09c2d9e931241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b33adb1428a8a54d7992434b465123242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd722f0ea441d43f31fb9dd93399332243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df427127a0eb201c256a029ac82ff9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d510408711d4c4aff8ee36155024d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaec4ce838da463c37eba58cde8365e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c1b16318dceabb12f3d765448066a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f84fbcfa39cbac08adcaa657df8d8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f5bdf42337ceb632609bfbb7eacf7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bce23b7a892b5a8ea08461d05a956f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7b4ea10e0059626a1566931ff6c99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5c805ae600ac6191776f608ff0f7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3268f934d46fc1eba60d60355ecc6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c360bc93fb13c0461fdb52a1e3fca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bdb5506311d98a327c002947b32e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e718832d6c7073233ee1d679e22df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670e2f8568f3d2a658b8b51a060fdd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b96b10d8704ac333967cd9e6e2ca61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40605a5118c12a4bcc4f06b8120be3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1f4127e1a058733aef73c6cbae3ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34e46842c3f2110a8a8b323613da71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41732c70e954a2148491956328498a50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec63b3f3b5093b8cfafe4a48874b4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579b08873c4034d99fb5eb3c96b8abb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f17e031d76a5e741d917ad65c88ffc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749ed857bd570fa99eb3f48c0ba5d9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96814d10c11c40ded250b1fbab4864267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eb1cee09b3ea357f6561913359442268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bdf7b792d759c3ed32648d0eee3ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249f6c2180b09482ecbf62be14fb492270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f89971369c3638029475697c4718a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7bf75f367d0aba02c7ec863ed3ed4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc65453c965961910bb01afdf71f532273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd23a2a497e25c3e1ee11c01be88dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32435be1f74012d0bb189cc5277a2a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dd7e8728862fad24a3a074cedf682276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250d43250dbd7c1cf6c8cfe5f1f6461277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf813c7e12347ccf34ffc17f1fe4be0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a4201b006664a03a59b247981c2bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b673b103143176addbb10b0b8a1ef9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890615bd785e7bfe0bcd101ac9830110281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfead582fb13dab3080a9e8bf4c42c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b28a2ef24577c553ea99d5abda642d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078b5a371b8e6223b1ade303b39f6e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be4cea89f5fdf433c2c0ebcf2dafb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864ff7701f7d0ab2eb2b7e9723ef173286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7d63ce866ed80bdfa3f16dd2fce7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aab7798ffcbc15256ef71b9d1e38f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408c0222a59575252c885445561eef5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7c5391f85bd1e2e2f3e44ef46a13e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c1e169ed9530e5b6f3a35d29baf7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3342f6d7216fa221f8dce88d034e60c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309377b492b6644ce74363f6b0c83ecb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1a0bd38058a3cf2ba6440ff4350f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909d329f716c61652dfc0869019674c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00022ae8d02d93beb464a27e2b8c98f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e0160ad4c40fa407fc329f572da38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eee7c376924ec00b12feddd990d7cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b469949a68a2eebcba6477aef1722299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfe6aea9310381e29eb120c9673c6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cf0517cb686da4461417837fc4122301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4b422924158538035f0bb44604295302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d623230bbb79f1f927c2332ad8d58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcd43d7ada67246773da7a1ec7e928304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fb361a6d0aad6989c3524b81b9f56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ed3f5228fd3ffbd86233e2624fbb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d267a7d684219ab1f6bbc591f7cacf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff604b38d941a120340720acc2546a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae452d30420de0cb4e5a239065ac49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856eaf159553de8cff8b1854bf7ccb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b7617553550de2387c25874a2b842311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6909e443597505386aadc67b4a7a537312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ede09dc363c19d4f2af0ecd838b3cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdf29b349599e3732860cc151fcf01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cc3cc9c1630c54f2cf99e01f9467d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9484226e9c46a1df2c4550564007b06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc18ce57c1606c57f7cb2485a89e327317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1192cb05cf7f83d17bc1941beac3393318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfc724147de69d0df5353ea502907b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c06b144e69aedfc197b99e8707ec59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b38879bfd24a8c3fa7f2ac48f90fb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4ea3edfb7f014fd24134c536b1e3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50dedf890ca78b0914a1732c3defbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ea573bd26a4352bdc59b78c557bc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87539275a29fafd1c59a211df2d7018f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec174d3a6c165e57fcb67d1d962f409326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36777ff73e5dca8412a416013292b295327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7837c0d08ca74d36759736e7701072a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1a2cf59f965902406c4f780b3a421329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91cffb6e968a335ef91e339d86aff1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77def9215fc69e841072bf4d1fea3f6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cb8029d2fbb10babb2f3f043f30a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83526c6bf519fe184a3d84e3e56bbab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b4f80bbb3d77bd4157ebbf5474b19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fedca8411b75ffe33ced5b1515a995335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c96f5c8ab819399f756680fa273c5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa648219baae6c5a1c4ef51718738b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b22b76609c7939ccf882500ec801d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40511b45c3d8e28597d2f0faa86782339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cdf797f46a7b19f0062b481e451fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb045502c405bb254d5b25bea94703341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aa10da079bbea52aa488bf1467b91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc841f1ff7741c4959ce630bece991343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec43bf695147a0f581451e80308ce3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213fc1457b78bc3cb5f77d25d615329345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1b53b60d8333551ebbe7585bbb03f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afba892a2259e29c78093b9f37fe5f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd77fa75872f935c618c308faed41bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c764b024a042fa78e6f66c89a0fd0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a7b14856b0a40a720a2e62d2217cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847b76da94a524924f438cbbd649ea2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d75fc619e4c07ef731cb153b4d133352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a82cc3efcfa315a0559dc2310bcc0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8727fa5a79faf84c19926e961d8af7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aaf69711f4fcbf89700dc539040a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75926c78a1b4c342e36d466e764c458356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7a7ddc4e5414f91da09657f61b55e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256bf77c3004e2051209d806d365a92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c398baf481aae0a92e6e43bf285836c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d11a13b5d8b0722d47dac8c66f067360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d8762b77970b6559f306ea28de741361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd846fd4a977856bcb489c9385c905b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18a2853f6bb4157111ef810f88b8c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d9bbc7efa1db913c06591a30bee22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b6195dbed5835b2367c70dfcdb02d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d26b718f32c16773b1c0825ebbc60e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b81f12094891428792b0466103e2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299679a808c29ac8a2bee524abc09d9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd4610c57b522c0e250c1837fc66e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5746adae5ecbff7f3bf7cc807809a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dc3dc37f04af308b8e68f2f6b5143371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac315a2129b7bbf1736d1f0ec67732372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cb6b5de3aa5261c152fe47c178486373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7727e75f4b799b2ac74fde8db2958374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1987d4168e4fd62530ebf69575ac3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5459d718f0560d31b0459c17fafd0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fc2dbaef951d0bd646c4daa9a01f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c0a131f252348e5485f0ca0b9fdbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cef02e2cec1e6058697078bb8032a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948778165caa668597726d73895e113a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf54154450c5daadff89b7e3e1deddf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e173a26721b80b6406f8cbdb47d9c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ed2451f4f14c28a734ea297a184cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf60321f07adffbd076b8a2f1bb3b63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799958c2c8572220cd0dd71a1c3e298385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779149cde72ffe7050ba63aa704bd65d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10825ea74280ba9422dbe3c5de4ed02d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006975e730b1a44959f403fc8623faf0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e9fd419c05aa7f7735e59118e8481389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe32b9780ccab22b53f85bfad58d1e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd419d36bf40c1ffe0ba6c8fa73a2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ba7a32a7439881b41a0e1c0aaec77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6500af09dab6f412ece72ce078f816d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8761499f7588cb89876919cc2326f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2309c14c577a05e5098d3e5d6e46c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ea0eed29370d2e0218fb0be80c7be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc727afc07cc687bde629f3ad7d863397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06133225f0df49ec2ce05666883c8cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278708b409a86aea7f8ab1034b7734fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eb3b8d02624aa5b9cb373c3598f40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba6d9f8a5457225909684e39218933401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0564fdf4126b97dea7bd99bbd2af4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c705c64fc6895d8c29f9fe6dd6ed6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5302317fada181ba1ee246ffa60ae7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb4ff3387964d8daa8a3c5f1ac13c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5036db8811e6aab0240616765f2fdb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb25ef73f1b8569285baa054786c773407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56f0a5cd212f344bc5de69bfc01d1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9457635e829d342098ca66c8c79aaf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d2c9f871e1e799400cb965e7d2574410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386cdae193a8c79f8041361a5657be8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05129980f60534d4cd9d231386fd6678412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903a25382a0b8022a94701181f6c130413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178b0b28497396a816ba85e4c57c8f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd9e69111767dd9babd92c547c6add415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3bacf8d44ed85fd0da21daa10d83d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f3f52f1a24390c738b6f898fd1559417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816f2394ef00d527724267d8d48f5ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f142011b7aa6b967d2aad2db2dbd85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b410c31249d80c118ffece8bd7ae05a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a22276506b08ed0c76177fdeb455d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813a629998c6dcdd2d3487b39531b55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5052958b8a4fdc5dfdcf35d00d7a0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2506cc30083df096ea46757676c0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a29bc38b8eb1576d73c6fbdcb1dcb9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3fd60733fe2fcc135d718e245ccd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbbe6642c454c9c0c22602ed438ec7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c91b873a19da038ba4b9e2fde259d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8602906204082b408518c2409474d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59a76328812d4ade1822675ff2fff2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41ced837b1b3fc618d3a05b5cf07da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff111e60c58a49ea3615942006c38157432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74254a6bc5362a50a2a255e06c6f83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afbd60259b2d520aae65b60932be2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aa36b8d06255a0cf490fbb9299525435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac21b4b4498e5ce63e6ff0652a3ebb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd073d12951ae0944776d3e5b29bd56e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052e7bb531e9baee3414243a30f9fd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372387abbd474113fe9780122af92a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e129e7a6dd8d25e0d1b65bc955869440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f427f88fdf8627642773e480abcfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d314697a492b8ef703a4ee420990bc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f632a96bd070897264f6773ee2ab6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48678ac15825e512160773aa8472dd29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131734be67ddc9cb673396fcee94847445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33449c2015f774764a3e4dcf2a13d67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432b2a6aedd51d4d16a4de430bbcc9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e045a1148843fdc3d27e42724c37e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a9e0096224d2eaed8dd501527e36f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec40a0284072e1a76688231bdb5a18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fbd082e36ff63b0135356796cc9f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9ca589241756ee033038e49dc18b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858cb212937bfb6bb084d9f47f76aec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b3127e7b0be0fd3496a8b8cc3bfbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933bf643ae729ee56871106611e33c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d8c66e4f0365ca940440383b6625a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc492281988e4bce66b15738eb2400f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54172344ae0c0ae8d7411100add1f02b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601baddf3dd3a6fa325369f1c1530b23459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89628d68454c62a522d4198b5169bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b04758b7e15138d03c06d5a91332da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3ea0264b03de83516ff1fc619b429462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bfa6427adce75421c6661c8f9ba5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3a3cd7a1b1280ecaf8d0b9370117e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e44b22411ec14252ace99dd43b07ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fee10f240ab4dc71ffbb501ffb5dfc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20f736dc4c6fec72bdb9342f84a083467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f44bbd32a891d1dd24bb9b80b18f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6db6f7fb39e9968e7c0c3c17a702d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746efcfc00c78790fc9c4041872c1f58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594f375cbd0344f5b0a3d0e85e06e41471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03538ea9106d08057064f2fa327a09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d22152ff02b97935a0adab7df2c3ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc06d10f2363dc6b9ee79cebc24d2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34314e15ebc77a1a4ccc51e39ca42139475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b53e9cfc5038c047b3a4e475002fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f3cf988e639540373916efc69673f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7289846ee8012b9925d90964fb63565478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d128109cd88187350ed70669fd270479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae99d34be38e8555171dacd7a3782d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc7aa173b16239d28c8ff1623c4c44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7266b4ce549fedac1d5477b68a63710482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63a7bc2d3a4140027b7f835cbc6066483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5f7c2342c3a07a0fdd8ec5353046e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d6a9aac9445f608a09db0e4857fb2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594391c6708c737b69715a984162ecc0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d734ca14229cae5edb2f769f1b7cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826e8db26c49bf27da3d2a3c3d598e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c36bf6674b740b18977384223344d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c452b7c8b1a969b5d996bdb678f59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bd37abdf5ece29e25aad573e5c53a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc407926637644ef487a8d2a4ca7d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaba99a658b185528320ba20be4a78f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97263cd805981b3fa585dc141245c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ab1e843b625877fde59eebf37b6c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124ece003e4db8c49535365f5cfe517496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15b6aad13fcffdc078a8cb9b579025497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5173dfd479f9e205d6bde4658c9fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349577daa8f2eafad307b4b4b0903820499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f346d0e2e18b660c3bc6b9b89a753500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f6aaf805ea944f7171604107dcd11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c224fb38a7bbf2be5635d9abb8b5d2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b442741c3aee8850ff99a4df1c96ed3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e4e72d43ca3d700c6f28778fe4c79504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853191c7030caebf0201271c5f57799505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778ddf2986af2c206263dd8a46819c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbabda2919e38d0df2a081a284efbd5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49f8c3fe211a712f8c536a61be5185508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376f65ab7ee896d1f22286bdda098b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c17de5c918b381f8a5beaab864cfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e57a13528982f1c29065f30e768d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6ff3b84b0af1edc73112664f6d2b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24e136dd7ebdb8039a37d8b1d37190513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ee0df800dca9168c3ea61c51a145b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55678240dbd1af06700b74e2e9c0dedd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc104752aa6fad688b77255b863fd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e512eb35dce239e5a39752d57f49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce147c0b1422f484cea50f7811e57e1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503f457889443aba0783548f6e07779519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634175f1af0ccc2536ddf059c94d1c83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf2c1cf87ea43e9b4dab065ec3f250521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84e7f42c4118211cf83b750e8738e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a79be0eff6046eb3b6e27e657dda0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4fb15b58a4be10ce916255388425a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa7523946cd2cd8599430403a756f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe872e530f53cbecc8a213af9d3d0e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38037ca2de2fc7969a043c9bde2ca2cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f722ba3dd604bc7b2a3bda7b5c917528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df1269c4f30884ccf8859e92f512dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e77be8c130d39e2aaf6993aeadb003530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38ffa7ffa347342fefe598532bf583531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa15a828952295436d21c17f3076fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc070f67719476383eb642e3305dbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8727214d36bc1d7f24008ad5a8c1e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfd76f7396ffcce94c139569d6351f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d87fe6e425f45d5d2c985f8c23b2ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278bffde334748c8d35235f2064b0e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47700bcad686dd0830b20d4df31033b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d936e62dfef427bbadadb747cbc02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c51d397da0a45ddad12333b6df9daa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16682071ffd8373e1ee8e640df5c4e63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fbd2eab1e84ecf7ac4b026bb419f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327d1aa808b6fd335387138afe6d0d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527e38fd2ba54463e7dc8cc82c5b96c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c9b4e5d6bc89d3afc407a6b006498545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f7cf60171d3ac2dade7b9fc4fd692546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c586bff552292727a89b5ed7d3b8ba7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a286274e0eb0b3b7801959289f528548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43b83fb29e2f441108636819fb363c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027a562cd7e377ad02339929be7e18a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7b14296a352bf85dbe9e3a7f15f09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7dbe2a1b6f3cb085e8d10e2fb307e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a7a7b2259cce39c7c729c321ad60e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2431ac3dfa19f8779289667a5667a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564c113f33e8073c7533b8da4038d7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408f31397e0ca09c17e350c3eecbb9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2371e1fd91752bfcebf188cc711ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc899a020ea10617974b5840016da7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9956a8be76b0b765aa097639a25da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7d795c7c9f7d6f53ecd0f4f7bef2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52181d01f235ad2d45e24bce148fb729561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5d630c029f09b990b4b5e98120fc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a188286f9984c83d05ac5e2bf8805563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d41696f6c339beba753f2d9bed16d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade310760161df765c975423e627f3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e4f9f0691b136c29a1421735185b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdadfe78f3a24a67a16f0620efaf31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ec5615ded14b23edba1fe39ea0e14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ca6e449abc9102a8c7ae4a0f28b61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe361eddee498bc1fcc2f99652e1a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f29871d1fae68383063e62289dd622571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e9289bc635907be5459ce54969d86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24876bb56d433e4f3696c45bede9bba8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794a4d83d517c7dcd63ecb254e90d82574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41fb8b7a76c18897eff81476dbc4a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a262bb5261f895280163b5d0a6e7339576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285d0f26c8b3c845369f41e7741cff5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab43fa60864d10a873ad6f4bc15e982578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf7fe57a42a16a627037760ef24177579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff9ca58b616f2b5d3d15b698db95f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c87ea6fa6660e9760a6ad354ca9e25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fdf0833a3ef8d47543ff53b1c293b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5625c38ace093ece095260acc2d0fe1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35370fa4d85c304d7f797876a57d416d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acab5b422631503eb190fa2ac26850585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893e9ed8c2591cf965c61740b020038586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91a308e4c0b5676b00d8debd256946587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27637562fbb9628af37e0d0d1f2a91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02adf4c65578ceb3c5531c8aa8fd7ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b4648d1450529bda93fe311f228da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60233fe9d365011ddaecf831ef286e9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559a398570dce5a9760fbbeb8267b3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dd184efeb9082dbbe9619dd1e4d8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977c855bf8c5b818671640cf3025ff8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e8099ee69d6800b319c9f3fe6afc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73436ab8ca33e0a23b7de2554af6579e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a182453de9478107d67bd0760cc441597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca529fcc13999ef1240afdc9e751f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce89c4cc91d4be82774b9d3fa41159599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b145a15274a04e734dc81395ff095600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3dc63e9f778ebb9e1b612c9a38910601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4bae80ea52cce2c240f39a2dca9db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7e10ea85e8c0fd851b8971806d105603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b20bcab2f974fd6101184862c7570604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5d5be7f1725c09caa1a1fa920dc60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5285237c994aa57c3db9cd22833f32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19fe67d7696b72a6b6d34dcb48b59c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462ff40cc2b6b6182ad05f4e6a8d389608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f67e630d1cd1d6ef72785ab5d091f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451da5e41f31a468655f37b2b9a35ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a995ddb6c5d4a6f02194bced941e2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41788afa48a4a8d1aac25ac49c508436612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9361f9dca01e964b6bc6836b5989973613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718648ae3fac6f180b19f0e6bc9d82d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b4416a87d6332c4b93b2904fb2d2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70287c8e008d4e002b8986cb635697be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc5de2e83a88831ff9d5fc579002ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048248d6979ed0f28caa9e2c8bcd228a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a6366eea20a5a2e8349b5b13d6e94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c044c8e9c32498b78e9f77a5d056ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e281429aa9d4e5a5b6b37590bf347621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f492b390cc2b54100d250a2b7c7929a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71045e5e192e67daff45556a7b31b881623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c1311f72a4d1d0a5baeb38a1dd654624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0066e4f06eeb47c68d83e5e6ebfe9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d6c8abf37ac6e7d690a8e23e7cbad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0c0f2512cfcc81faea1e768aad809627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695bccd185fa36dd2ff5d7eac51c662628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176dc2dccc3b38d635fd97ee5a4f0ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dd59f676f2d7994512b0b3ee7fb31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706787b7695d16e928d51bce8e6e1ac6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a924c9a28f39b4d6115bdf92e61c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cc2a67503d93ad935f14612d90c08633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a168e97a2038cf8e55eb34e0395ac2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01566db38adbd4f3f496f1b3f39ddf0a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba742cea881803872bc884c798e6982f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d703420423736832ee0f806c417f079637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fc8cce897d40d4e8c26cee0320106638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a9e2b29320b829e158171344cdd0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bea217f8693d8738307a9e07edde1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6d8a0020ab95d7a468cd36e95d357641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc194bb05925734495a9af736c78586642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be78636ec428ccfa4e52205c54d536a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0c98bc8f9f3796774d0e08f9769a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e275e35bb1f14ddb0ce02938a6e4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b27fe115ec8302b0bec5b01432dfb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230215dcf1b72f8ad2ab8e1377be48a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86058f7d683e9a0a77802d505dbd6c93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac9ed3180646b034ab96784531eb89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea64d5286b6345a84b21ef7b3b8d7c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95ec526e3a66b1c1740ef7a39647f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebadad10c2e4826f2b650f9c162105f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab467e83ecf6ee3d605d21eabcb123d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991670fa7b6a692e2f4608c2c0bd0ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9b68995b64923c595b9cce82e2db4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7cf1254a74d63de037f0b98955302656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051d9c0f73ff6e50a1b39ebe2f97810657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d2e92cf4df7feb780990b19daeac2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeadea1ab08f4e649b693dde4c32a17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22ae972e765da9425ef61fe32f1f22660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08988d900eb913b1ddd7a0fb1490fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521edf61ea9b873eada41e9dd5e90ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9cf1f231bb31153aca6a52d1d65cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b3c9252d249b4be6a48a8ce5b8983664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33885446ffc0d4fa23ecb81bf7d59cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb3356558095d773da49a53013cf9f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264af196dc8fa6459aad212501d89b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65368224926780de850dfb0ca0899f80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c57fa1a472fca62cd4137b49f5bd8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c61f97c4d7bd74a1728b9e3c595ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245529ae3e67fa219bfefcf4dd236c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3437e551ccca9b0b32668aac357e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87754a6f1910f7c6789bd27690e75d9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c56e0043a0b0d00f49816f08964c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ebb28735136f6268409713246954d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507710911f7bd5d3651d578549e7405676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae0c869af3cd71bd5dd06d6324d22b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f59a796208412d37791cdf6b05214678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce19937c6dea7c27a064d4019e10f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf48a514fca41ba35086cf03b4df38680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb01c5d27f144955f8b8644025737f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40bfc20701a4f206f8c6e9864a72f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3bbd9d0d28fcae97a72ab65454de7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b3b3a5fe349d5b028d88fca38ab35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50706b093a0e8866ba74dad6394c0a3b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38319ea98e63bc5898c16c75a64a5b64686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf5461a58c8cf9fe0c22e86cf26311687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e82d54f3640874a55152940afcd792688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14d44a7d5d1f2311ad3b186b953ed1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c18f277023a4c9c74aa448c4fc8c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55f92b580d9bcc15ee7108348a818b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1d0e8a42d72ab809e7ac7a141f1f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893eed95f714903a53e57de63219d5e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a15d09ed73447e00e6539d54dea67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3130040bf394b314d55061c840f6ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75750c7f359fdeb4c76dfccee95796e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39570c9e6297babcc103bfc0e17e638d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cdffe634901c8792be50aabc64260698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dd156835556197fed7b57737cb430699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd917c7b514b51d81a0627a7d3a6fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df288e5f536303d0bf5038f22bf890f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf33f4954c053ea16ecd023993358d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142b3041262fdcdaff127bb2a2c3b33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd310340585d58bd2a48cd6526f0fb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828d584c8d112a4580523256fe19370705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fe823db5066644c6f6c9c0e4bd010706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc963b42d639e70738a4f49d367a3248707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5966606e91be8e10875b89f8159c36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caefb1c4e9bd876a5bec9840f9e5c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbbbce90bc437e2675571e5400c82b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271195c7effbf1fe52b085e7448760b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426a75f2403257ec573370d085828af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dbe6725ed857a4291be7982fb2598713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c1c8aebc317d0fa97c5637475b3a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030b8b6854f9607e236752da5f5228b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e8864ff7d8daa0791f87006eb7456716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741220909f88792b70d7b088068fab33717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37619d82c4f312286be1b49276a2ab2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37664b38a693877c98ff921b205cc69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad8eee7d926763e29ebb45fde6bc56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd9f35cabb0e968dd5e09e82187739721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee49c653a00fcdbc018aad8c89694a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0adcdc586f18bd8f162aea07349f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbac988e342a073048fb468969ffff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82698a0b5aef2de0695c7caa2be351ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb4c820efca744d7fc380e146b0beb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1862465e3dc0938643e35dd88c6c17727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd367e5f389a7998688e6102c8703015728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa60abe39926cfa587a0a45f0052d90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c2e13767f15fd2499d86d21a6ca60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e685fe9b13a7c4d6bde78fcc54fefea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bce765a36101ff65433e9b101cf695732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e32a1177f824bb93f18eebeac17da7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9abd2a0fee920f1a028a3209f3f8c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5b92b66a70ee2cd59714e7989e783735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6a3608063d4c8e48ba88d58850fa8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeddf10a360d118c5760bad050a8b7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad614a2f039822285f4e074a0335e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78262d6b95f11ad9c18198cc7585a405739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d40d00c123092ddf4df99a76fbd141740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b3240c5f9786e5e0b203e44a4d998741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321fabfe8625fcce9888b94616fd4a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19005c7cd0c0343eaab819932c8409743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cddbf3885af672cb170502faadc8d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9783946aaca7bfdefc3391aecef3560745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cd91bddcecd69d6ad0e96f8ec3b9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456ee1b976fb0b582004812d2b299eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef928aaced9c1a7d9a52f04d5010ade748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cd23f70a250afa51cc34d2bf0d9d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c76fbf4b35f13e88a7e515407ef18c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0037c02ad55e5c8332e6c30fe7aadc3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92a50f553ea5932a066c1c5bdaeb92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35b8748c6c24fb47a68d8c12392349753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346547a1fd0bbc6e410d57378ebd7497754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bfb067a3f7d785cb938506637f258755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343307d8064b8613f31827af1ab2a21a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98284649457409fc25abcb7195ed71f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1581cee3fa7b7f8b0d0b885fdf313a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596582b4e761f41dc90f1ce7c7ce7256759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ff1f4e83cbcfd97cffc0c8640728e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b335072bb27d05a423494751ca160761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41c7dd0d328168b300907c235c324f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c99b38643a543dbef8262016d08d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1f96a5c93c39a2bde8813e745ae8c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a677f42ab3d553948e0ba300552f908765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad16529ed0699d8eae77dbd4aa476d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf0d19ed7da6bb2cac706c59586686767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b34ea10594b58d91e5d040496a7752768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05544edb4566ed3e1463d273f2feab6c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05534953be403c75bfa6a7419fa5a7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96f5e89461d216e1f16cd017d5a39e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c5ca62c350a447de54f2df8e2dc6a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd6fa35d7782b761d32f523d070891773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449d3bfba180061f26438270323f082774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa1992ca4b43f2b938162722ccd49f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa961b06914cf524b3f77cb7bce6ee776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5fd7773d5024dd34761a30c56e9d6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc00fc6c3ea6830836ac57591d9ed88778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1adb0ab40076cf156e9855980cebe5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501055bc5e0476f35d52afc28316622a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a908d0a9fc50616b0db295e844d6367781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8edb719b481453193e2727839a053782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233b25ffb021d9692a72d336c6d4418783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c240f99070d7018abf7c9c37391be784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ca76b1d441c36e43d1083bcfbc98c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf79a19325c40948d162ec505923055786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614b739020d4eb85a384473c99c90fb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fd3bf2bd7b15ff1ba1621af932856788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba0d7f0ba6898aca93478444ec0783789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bd7ebd68c52fcff8a1c6ce5dac933790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dd04d752a9926a2f23105b45975aa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ae9957e06527af4a7a88de054e585792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027cc0b130cf934c9f155c191e5eb26793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cb4d4f744f932ff33aee69dcacfef794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc59ac5e6e665ec77d0aabe102c67b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b49e37b761afbc6c5860e6e6b800f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108f32d51788d99903722dc4be1df62797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c4a13e2e4d1f40d44cbcfc31262da798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508038c0f6bb5d27286f38eb8c40f82799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e8990b792db8af992e056d8e84d7f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fcfcadeb62c32ed91d6e1d961cc11801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84523c335961212b7c49c4182c331302802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af811c05853d017f41d993bf14016d1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acce0303d855f6e04900f113449e38804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206acf97588e0b5f8fa82ceb9eebff3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229f4f2bb4b7fd134fad73d42ba76b0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be9eef78795e3aba07257b21203129807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd1637f119652be083282108547a7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73156fc02fa6991869cf2f82071371e7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bcb710ad320c9953e56bd4597d154810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cca73075245a0163bb66902e6d8d0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e4ffa410e7110dc99d63164fcab8c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0498dfc25aebc6d75dc178932fc7072813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c852486d3a5e37a05ebb0424e5eecf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591fc34a7c23b3a31fb7f849988e777815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0002bf05d2cbc9ae45734527c86528f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83c8e0b4dc5fc3c95c3e41c06d1176817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f32cd0c5297e63028ab1458ee6734818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdd4ffe9b082f16afd9d1e5dafaa2a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0737a277578b0687a688e083ed546820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d9b370f16202da92bf30d5fa4ed68821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53550ca639a35b0aca6f3180cc722270822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85092270dc455e483ebd9d563ded5a98823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca63c919a09017588eef6c3e82988d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa33d3eb0d23ee369abf942c90b1aae825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c265693943e7250969b1baa27762678826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85afa7fd2fa25fbdccaa39dca6e5b0e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8064dc9c17c3d208790da343c65b7b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d59f99373c6fe6dd6e972aef1f026829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101cadb60a3bf3bd39b3d61f690383f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2c392c1096d2139c10ab688047143831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a36386e4750b7d7c6409e6b5bed897832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06afd17c004f1389e95209a9ed093c9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3122aabfa05fd5281b8eddf0f69e36f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7121a537e092939a9d8affa54d19cc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e8616da09ad75672fa2340cee8046836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7913d8afe112e1a1f25cc163f2c8cb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43337da7ba122c40c568f20740791824838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aeef839e29060d758d2e475414bf5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636984b9c1c63314813bf68800c1c34e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478bae5467e0fc43bb71b013c5aaf5a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c44a74616e8c78975b1e7fd0de4aa3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6ccb0d5e24dd0f8df214be0de7abf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cb701ad356c042a533782c25b49dd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076424994df11f6dd86784b0cde95d49845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f79718378c4665d1fa78ad039061c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f35a93104cbbce09b13edf4b4818e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c788abf6bfa4699365fb21368349fa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fff44e3f4336e1427b5acd320be42849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d7db90ebabccfad7b70d62ae067ac850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4310797f0f37b125d925a4195c2a320851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e5136d37f06f9cdfc1c0a17b56d0d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfda540fa4e516a9d7ca7fc7f80cc4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb55304dd212ff39b04f6346731cc3a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4c104120f36241e13411236b873ba855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3f6d0572975a5b60166641c9aea1e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5056153e378a3fdb1f6ec2f79020e4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb86637c09b656e697edc1d8848133e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e75e7103e5bf2596d5ca1332e6279859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244c1110e8a7e880a811998ad8f206e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea21d2014a3630f69c0d9a42b5e4cef861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cffe7c144457b779f7716b21cac149862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f129f13a9f607d7f9ee0403a9246a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f0ee6b90a13d50de3fda517a79feb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79ce69df992954c64955db613e0747865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d43c4416ac082d8b469f8db7ce971866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c805ceea02795cb0bef164b8ba3e6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369377fb68a378816faefb20475ab2e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d682ba8e874b05b9b6eb034f54b61869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc19cd276de2c7dec6985a4a94e27e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97223f29ffdaf8e93c75cbce857aa5b6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22d33f887d22f66bcedb191cbd0348872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638bc431b4e65fc86adde95a35082d4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda4df51822bd0e0fa2299e10434e4c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c1553436a72fa86eaaa3b347a4550875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb1a68389bf811317fcbef8195c8b9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e980219bdd121fe3a0754891190fa877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cf1293f2884ec616991e58a37e56a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a2d112b485069713a194bed19c932879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69199dc4e44d151b7c30d3e27fa75f4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607cb9cabca297776f4f6947d99011f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f052a42c97e2afd224a08cc8be512882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730769fac552fccdd2f9d178aee21e1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a322f8046d2f5d44b5530763298929884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce61938c7d6276269c3ac931d935110885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18d9378119a439827088824920f60f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe861572f03cc9300ff2945ebf8c2e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a723537f67ede7557c8eaf6a5c9a0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42e9ee9a67fd5b0e7d5d0a2b32a842889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e53295563ad485425627d991f553f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8c045fa7d2558bba5b870d0deb0bc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a60923c0f25df0d56b84a742e849a2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da04aff532a3d4cf02d54ead870ebf893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ee607601ce3ada12752f2866fe69e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167d01502584e6239e3fbb845f9ccb2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cf18e0bb0776dbe1d3fc869245ac4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486091f926b82438f1528a0a1e9e91b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dafe046fade53673a7ace475c4775e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3feeb1babe540b60b97ecdb573ad20f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06885b5bd49f0964817227feae627fb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131c3d24beba0fc665dc33a2fe945a3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1cc2f999fe62322d709ac12f53e18902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bdb23c4fbeaffc9891afbf5d68c82903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ae7677cabf528bdaa00c5b07b824c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba75462112120200b92e5c566fe829905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a3f8775117045d282481ae4d69366906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc500f34423e98c28ac0c90105c31907907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6058a97e53492ee0564af66869139908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726bf537353b9072f204b8e99b4afc4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3034d5ef96205a7ace128f630a8290910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41261be6bc7c2d53a7b562dea5694e26911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b80ae4bbcea205c7b4496d846cdd1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13d856c26968eb305a53c91719ae3b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466b6d38ee5dc752a6fdcb26578677d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f81cf179a6334435f54bcb49ef3f9f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a68074e6d098896b920f47849a6e31916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c11d0887a6b7a67e9e4bf1f45ac20917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58406505bdf17541611ceee35db225a2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427d80fddc75bb265a4025c6bc8878a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a86794ad359f2463c6a1f04a5bdcd2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d8dee80347c329dd13eb993fac8a5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c92a82fa1420e3a86f5e555768bf8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40044e1e64cf32a86ea71b6d4dc49a4b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef33cb9aacfcccc7f1c0960c9615bb924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c5699232997b12e8d9ae779030a76925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb44d34f8efc34678ac7503ca44da45926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e276771bfeaa560bcbe885caa19105927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab32f8794794d32bdf25e293fd6f473928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8334fa5e7792350982a406a1c786e3a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30e91b70b554b4a9f0dd0a5e8f2efa930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60f79e3a35d6b26ba326aa320c1c78931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4982e1c233355cebfbd6b6f1a8403bd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ed3e486bbee371e7af7c74b821eec933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70389781296c029a78223c0163bb1194934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6168c600ed19620817ad91a3d2ffcd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bb4fb95336cd48a5c4fb8211293d3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7b5d567e11fe63d322353b6e13bbe937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa3553a5bb896415ed0f23e1168ecf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6b969327194f84b49a149e3085a82939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496518d800e482f3c1f10c0a50763cde940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fff973490adb70e7ee7b57d4acee0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a307a205e3ad8541c2fe92237d088942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54619a8a6dddaaa40345143576cd5c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938accc523bfc99b57fbc7da856eaef944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a91bb75b2784691c75615a39ef6f1b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638348c66e1b6f080b5717ce7768822946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5246289570ec6d91d29f11d7a1616947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b4bcf5275dafa003cc1a61998a76c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4ef3cad7c77ef83e7d19b68015b7e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7747644d81fde146f3f69753e4271950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec132abcfadf9502500305b468494083951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc36f3cc19516003fd4b9b9e3fd41ef952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce495d4b99d463669394e223745afe953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c1f7d20caeefb7f43d9e1124d0d5d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cc6f992d5a6fc4a7ca3138d474782955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b06f49c50e031f4dc55d92ffa6dd8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765449f814253ccd8cd114c72af1a98957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50427feca69059fb3e23dfe5dd08285958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d76e97204422ca3d86a8d559f19b7f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406fae56b7d5bff69461811ff90f755960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9737c7b3113f03826ea348eb0be5f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e5a625a4169fce84434440f59044d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ced020026f875ad5482ce577520d5b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c80bd541159c5659e2cc4038d68d57964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e7c8a82216048aea50430645b6e64965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7618adc6dc74771e79edff51ec6656f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23b29cd3f7d0e41527324d8f878f77967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ed0aaa719771e550da9021a50fdee968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982ada0cbcb78d4b075c60ba0eddf5a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181bc897fe1a07178ce996576d164cb970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4e126ddf92ffd86c2ca7c25b7fe53971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862ef80505cad4205598dc332b276b3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabb305969e3710236fce25e350a42e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada14caeb52de3cb9a9b85ca86a84d0b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894fa04dbe11b454334bb7ecca39dfb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490a74885ddf5dda774658ceba8363a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413031c6546ed7e161e7c23e6ca969be977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3959240077c2a8bf936047c6d5c506978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c75ded8148c63523add906cb04afa979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5160bdc2abae431736bd15e1e4884980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c44ca137c0b528199846955179df7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd06ad85bb18f134583e3a625021661982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462e32b4869c7fa6bb24c2da78f7772983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5f9033ca98a0d1b04a4dd21087ebc984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07683f4c7e7ff17821d28c8d21e2cc44985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f5361d00e14c88afbc2dcfb359177986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b06c86e80ac4cbacf1337e889e6152987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a82f70f0aa14e057a5914515cf7d0988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26477925984d60b44d10baa5227d69a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821cef37484a7ccfaae10af32c98c04990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ec71d9cd11d628e78f5dab493e9eb991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95238471c4390bd863aaa9dd6de54c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70425b6196321555bc4633e6bb95788d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905987b0c8cdc9f7cd876e791418b715994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5a84a0a9275f031919edd2e89a444995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adcf42b414da3836a1b2df669ad49c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8c070e3f88290ef0f15168a9b4f07997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>