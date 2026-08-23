--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade96b4ccbace5dc7a6372e29e4dece91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bb9fd265ae4d73a178af23d7ecb702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fb5b83872e4e0776cb5a4d334a9363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1aa561a6fc3fc53acf95803f4164c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5011905a0f4ef3dd90f818e800e0a7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff3af8ad1c469309c9798686e347306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981ac2954b6979ac71a5967e09fb7417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b243286bbefaece11f1e8d001f606b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863767609cd3306fd81098dd92b3dcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddb29a9c420457a0c5fda402dc81fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1296b3bdedf2298fd3e40c97e8621e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa6303eab649277fa041691257b8df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289a73fa7679dfb39e31182a3a59cf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6084f66bb6cde2df7a8526b90482aa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584e83998b2ca02218e478c06fd5afb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70b06e2c5f9ffd1b7e7c13c557a12316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa9fcb2cdb8645a31ef90b1ede9c3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2259ae349f008909fbe59e08f0a76718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aabee23569a7cde0df21e8717151e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ac704526f7b7a0f3965fe14b5114220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c39472beeb9ecaf4185f0fcc933f3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b5534846579f3ee0419411c88d56122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6887c1196420b0d426a8c346e3194d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d65cd6e4840d7311910b4ddab4bb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234068287592fedf6d75aa0fd0e19a0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae1cc825c4944c1bfb91e36308bc3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917974d19840ad28bacd3adbbd9f922727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b547663ae3a6f8356c2819b03ead81c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4af57a683814c56db2c72be25b54e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bebae57c7e12bde4bc29464c51b6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf0e0b0445501df32b35b2f1d2995831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d9966a85d870e8d224349402553d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8038bdd3216b2b2d54ee6964babac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5a9dbebb35ea77c9e1f308f09ff2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f550e9140803813f0185b305321b9dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38331ac66ea502b6a58638d1d66b58236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afdd77cbe1caceaff24ccce56e95d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac40210f94372e47f951fe1d8e9031b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8192bd3291d2b51748a4f23ad2854c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf56cb4170af683a9588a3bd28d586040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c78361798181774eb19095f9eb7be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66b9e477dbaa7a0a1d8ac1034ee9db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070edc825fd4708d7a48bf6ffe71909043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962424de503796ff5ac403c2d5a74d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfefaee602dba17e9406a62dabf8cce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d760df89a38b9d248d920deb585fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c9209807322de667d4185e385f2d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd169d7b45a2a1e074a3c7b566935b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b09214d9bc2e9b692b9d5aa1cde9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aff2a1a634f2a69ccb8c6e6d35650d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ab6b9f22fbee05802a90df2bc953451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c2cb224005743db984dc81f00768852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9b3395ca67f0c0ca490cb3f672e0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87548b14faa32fc3c617e4d900ab1a7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cca8b0a0f6865859e63ee5b8106f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1253431b55975fc2f53d00e8a5baeed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f31345ee5e62bd6dc24e9398fc3fac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04693840157f2d8b3255b122ecbcba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2852decc51ddb488786daf987b48de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaea31f5a06baafd2e2e55d171838e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b039340b7683b34ee2170c20147984d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5de94a64a89c1abbf04a49f14034f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd3e743687e19e00680d68bb83b16a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c495a03132cc27fbe5c1713eb9810cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8405d5208ef23f2f5f44fad524e5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c0867ca8bbebcac61b3108a6d678d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9215a0a2c491ce0528250b0d54b9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e376dbfc13b485cfada78b64247b51568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea311f6ca82b8d0753568f5b3d01d90969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992511b08c757c81a6fd0242d17fe8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b14517b48100174dd392c6236ef3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a14d33a08fd435595e6d2354456e9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0595da725f3032b53aac2e4db3a9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3b6eadfb55d1c25e75a8cb3b8656874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774f22d0eabafd22826a64e2c56f50875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a81d2cd62ae595b0e05c4220d13b6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49a581978b0ef2995ed0b5cf7bf8d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b38b8b614fc98b42d139e8dc004a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea69b427edb9e9edd1b20b9ac4709279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2c73fe81eb25c1564889a40e64daa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d64344102fd02f87494d7f05d14fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1f1d3cc82f1ef4a94104c208dcb1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af75f7fb53820536377b3d08c374cc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99392e14a16e127247f1c33c7106339384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ba1b58c7afcf7cc9a23d80d2aa17e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f418aeeaaa08f995c1193b0fbb67786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a78923d279af1eafb0c7b2188c851f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37ae9558d979915ddaaee6eddbe86388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be22ac5365d188e5a9a7e8bdf03d3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8e2b9dd2c7147e87a8af48eb2ee9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee63780f7b393062fc553244c31978c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9181d0d7251d580e7962462162f6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57cde10a40ca957a1bb278ca98ff0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76513c3889f697e389fd38f3cfb9c66294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d5a7f0f19a7fffbbdcc23c3e964ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11b75bec006158e83e3f0fc0d1136a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b92e837ae027878e16c35cd58dbbf797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d91dbb21ae0b86d4e8668dc61f65da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de570ed964b27e919ff544d3209fa8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bb6fba93e83a36ce9d366dad755e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42065c676a014cee232dd5c7eff6066101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e82f0f8ced9506205831efc95532c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7a66acd3a314f8d6e3a14f0417a36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339b199786443a2af855449859ee257104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce6d4e28f7b3e6042d0acddb49f26f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80449f0a21146c69bcd9b015fb70efed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ca5dcec832beb1e445e1ca080c638107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c028681ef566656d890eb565ddcd20d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98a3b55d4d38fafda27b9aeacce429109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f2eaaec5d66e3036a081c68b54163110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a453ac7b2fd8f90b71dbc9bd3146e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eb74ee54e1ef64409ac344aff0df8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa086afcd0a4bdf7738dd275ac6eaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b8acf29b2e202327f75bdf4a866dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0555b19ec3373e79568607b3316c52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71c8eb221eada9ae264ba75a32038a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2425acbf09bfc502f6e1e1ccc0c623117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2b634ae6a9dd06219ce5d74953ade118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674058f8c5288f3a2ef233f9f512faf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450df84d612ad4f1231ebb5c86c9994120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044d571db13b4370ea4d451d8a0269d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b0812fddfcded381736fa3503ce91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cc4b3111863d8c253d2833b778dbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405938486342f17eec4d81da16a311db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb977ff3e91de697d6cd6a1de31a85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d86f7a8e1090a1f89e5a4ce5f9a0af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c342f76b099723a9f0b782a847865c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1a2ea86ef411bb5c404a5aa01eefb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a80e9000c8f7135ed37452d96c49bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b690bb0464bcdc8abf2566fc93156130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74993470ac6a31b73b1294c11a17db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fe23c0bd8dbfb30d2ef178688fdab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c345bcd9ef46a1ac44d211f660ac345133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa76470223906628e10f07fe7f86ac2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05a82ae96ffcf722f7e78b9a29511b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404865c8506b97853df3767c1ca02ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767f020d68f58a6c586c1d308fea0a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02339dc5519c8f0671d59e52cc2b25af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da389dae5af51afdf950b6cc2e6db275139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576a7a6954c1a18d136387c4f2019a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2af27163204a60ee9d48d3bc70d01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a649f701332a9a63c18940128b52080142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861b12cdde859cd07e69903ae9c3924143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447a3706f218f62178c680f966ec2e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207e62c56c8b3e3b33222b137c3fc35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153f5bd42903f5a33e215297bc7daab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226f834d60fd5ad4abdb88f1fa0aec2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d2d84383ac3e5c6e6300933b4b67b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ed493a72d2fc2f5fbcd2fa888a234149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a5f6a920784b02292be89ec21ab43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8440f2b05929af62f0f78b6a41eed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00131cf01eca3b58163536417031da4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac660beb1c84afda68ae2caa65de66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8032ddc74378712c9b0a00ce3af7bff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80784d59c5c5a88937d1ab59413aeea8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e5c4bc68371aae8fa7660bd6a5a59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d3bdf1b54550aff686eab0c84aefa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80952d03a1a24cd13b77b1311ac2bfe5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539248e27753694fe0636f416124df4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b72e029cd590c93531c7f6654f7e95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b5c2373b744b43b7d4d48ba88598c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea297d24569dd9b5692e218c244f0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebc55a26d5086d1652830f5f8ede43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3ea3a8bef7264b919468f536d3278164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a8dd8288cffc563470fe815c84c6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03981d71027712b504b4c11a04a1cfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e621c53ba228cfd1d5bd88de57ac7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1577031830f1a67b9059eaba3acea9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1c9c658877ad1de76f1acaf15f47d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dfb9e005161331d4b0317ea9bb107170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233d1544ad57b516846bfc26226ddd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c981115e2bdf14a73cd79a1930b0ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e6edbb7d50b787a0d05c20ee12b92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df92db1dd90fb4a013047ec28d891b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483a37f0d87a8c7ac0ee9e6e290009c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e9563c7e91cf5b2dc25ac1cd17eb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc88634ccd3c5bddbe230c243dc8ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e59a4b39b9d798b10ab22a305fc2dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d267fac44e4867a0e6984b40b86ab3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f41930adf5eed44c026bf53f08db66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08b57eee1d309ec93e1f922f75bd9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d24bf2a0aa6a71ea4c0239f85087e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf022b2d42c91875e65d74b53171cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1db677c980566f99945b6b354fe61e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a1756ad0bc490b4695e058ae12a56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77012e72a7550a6cec941d71adc7baa4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cf8a5a371684ae35dc22f60cb5837187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ac77eadf9b15f820d5683379d5a60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b244b5ee76315170df7a332349f437a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602c958e5ebd9eaac52fe7da8a7c305190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ea2197d38359a0c15c20953fbebef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febe75ca0b5c2437c98f51715c62c98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd33499daf080c6e946892ab414ad0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad382cc5bae72f6a954038da8a165bca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ba9d78799715b1d7f092de26891b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddb9342e20b3a349a0552f2105f6c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7686180155685c103733e194de8dea8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7e81f51066d80c7bd1312fbd7b663198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f577af269ee55f652b79bdc5c10c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46719366960cd5bd7aa82c0b68170116200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b44398040024e09c7d813999dc21bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c33a34d4c9801e6e4dfe4447e57be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a0686acf59efe34ff3c2a5b702e00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98671846742d4947d05e27c37555ad18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f645893243448a7a2885913fd1b5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269821578523a0cee2f5b6e40e816e30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3adeea8ace616251e113b86608a595207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49536ea511c7b49219dafa2f3f91602b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc12f8bee2e4909c4c285eb07fafe4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f84b5279ceac6d842b9f34c7e3584210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6b433b2c287c301e010fdff4f9e1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457bcc964dc7ce2a1d6bd0ef48175d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bce33617b649a1a5fbc4e32842b33d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f3f0e0a62ec864450667ba8c7455e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf221cfb67aba8063843b761898f033f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf67e6ce2e339bf762a91403f9474b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd33da2cefc0e37d0cf34c29f2a4c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd8c29423ebefe57911b8fae017e26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ec5550f5c38085ab104f0222fb54e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a918285cb947b2d2633f2ab8fe6e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eba6dc15fb2ce257cce086e065a41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dc8aea7c3495acbfeb1a1d3ce0b21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4f2760c0efe85757bf8ed78ed6b19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de70a1327b8ede059b0b673276f23a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2b4ebaaccd7d55ea65f3baf66d2bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ebaf0daeec48df531f3b276395461226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ddd198fcf8560afeeb2ac9c385921227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183807848a128598d43c507e635b311228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1551f3657ae0579ec2e9b3044db746f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4df59ed8b2f097d1ab6414514818b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833b2ddf70fc747b58ad694e3cabcb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa0a8a8f6a5e0c2de2f93f78f83597232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6642ea4f84b2ec7e9bdf1b7c12d4132233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dde6b0b6565f4e8aaf40f91f00072234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94880327dbea65ac449c969d0e6c7fc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e564fbf96568050975ede64a4355cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9b9eb80282f3d4ef1081568908573237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0841bf6d7ece7c18781dd0cf95421238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f43e117ef3cb548342f5da0c7a55f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec708e889bf053a422fd60a21f3876240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc31a8c202f6462a6b239dd5ed54ea0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf37eb75acf4a3a87133a04d23a3bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf04cc3e17677f2bc173bfc2fe143f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6771618de05f64445d88868349bcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef2eafc019edbf871204cde7d8dbb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b9a98f8eec7fae5f878e0c54e986a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59e662df32dc225679aefa2828d763247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9d227fcfd1d5a924a03dae1fb0418248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d23acdfb5e1aa615b7a147c7e2fef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661ae09f06fa7307fa3667c3b4c8fe3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55eacd1f86b22778ad5b7e2a11744d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7b31ff5513ba2b0b3b05dd340b476252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f727be7c4b18ebff7bb0cb030a19a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d659e9926312c3ba6d443ed9e615cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fec3d67f360f6995c5a15efa4b485d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16558faf3c3ae3b2114f95185ee0d6ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8624051bf5f2b25ff4c684bc8b308257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c743618e39eb810905d5228ee4c30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35412bf07a3829d1d462e78f4b824466259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d552fdf25f6d9d12ad089144bdef81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8e17972495fc4e4eedd02ac5f8440261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de33cbf1a7782c8588eee7ad7e5820d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdcec3e19cef828d18c3eeb43839c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4609a0376d341735698d4447361ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf992e9c1e0e43a4e0ab0d4eac30438a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f0463b8a340e9d2a6a3fc5af23dff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978502ee17750a94efa2bc90b473b2c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06295e47c288f94182833e33a4caf5c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22b79bcba350c5e63fdd7c41a52d70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427f37cf807b9e4ca9aa94b97b481f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb297a67c9fb242e64ff2b42124648271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c9531ed297694044cd19626a287a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0133a040610af43280c8e2a51f700273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faeb488237396a93ef28ec265334ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c063acdb447edc014eda62736f4382275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9044877341619c1347ec304998fc028276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a13f29026744fabbaa056010e498f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748a69f0a4a84f0dfecadc0c230881278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a64f112c2bf5a5caea290b76c70ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d06607316e0b8e0ed3241f9a40838280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d92224931c053fe87e5dfb8cee7e6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878235cf1182b608770ad23cf1c25ecc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdc4c919d553bcdf5f79589f95fb34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc698d79dab16fb2cadb78a73c6186284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d89f665e8b78ad114fb9a394a99359285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf37698c39eddd90f9319d004978893286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7289001e3eee87eae06783146e27e82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3df428ff938a018812b0c8ea515b46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65c46d0d702b40b33fc40fcf903bee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725695ea5b772a8b6295ddee3eca0b9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e538df96176552f19843d939f6f2291291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f30421dc052fd3c52e60a0fc0f207f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0335f4ffdbff6713571abf235002b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ae0a12ff73e9324b03b2356ab8204294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6200f474d7a7396b9b7f1187a55e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2faea2f79687330dbeaf49a6069238296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120b8c453ee5bf9663646a711e1275c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443016a59dfd0966684a3aca33bd6f1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c93cf9c3b9a646e73029bb7865968299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e81880243f329fd59ffa89f395adc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ac9a646b92b1025043ffbd4fd333b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342df2ac326393e24b5cfeb40b832a0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cb3c19646b676e37f63343a27c4a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b569a840bda3c886909a8eaf75cb44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fcbf9a94f24f4583ab5e5253edab6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaffdd19eaa5f68bd120c909cce947306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895c6eddbbe933578bed418593b1089307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50abbeb5b8254d5377d38bdab36fe94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212b8b4604d50c0209f65c04739917d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7459b8a4efeb079f16007a801a7c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf69b36a5ecbc3d3a0183ce2e15614a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfba6a77a468c34175e514442accd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60071155cb814f37564c3ba3197ef6cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dd917a54ff5cb38279510ff7edd8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b62216b54906631ad89788bdc6a6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89a615ce45bdb83b4396111203735e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3f84129c9026bd5d633e7594898e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7accb11be87492927c20a81249503318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7596c1f8a06f908bca94c0e80ef7b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be2aa99fc1470ca926b9ade6ea0914320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23461fa05f7cf93792085d89d184922a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debefdd66ac12e0d6a8e43a3ffb35e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608cdcf53ac8f60bf43d9c0b3a34721323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818149649f4030ea79889e3d415aa363324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67525b872a6b8e2523bc3669eea973325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a8473fffe3a20fa2cf3045cafb9a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb556c15f00d6025548c0caba2de7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02660e37060a7613aeabb7ac724e90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e54d833178e8769b628160ae75ec2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d44ab1d4e232af2e53a0496bdb3fc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80264d5d7dfdad4ccec88f338421e070331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e6e9edb333ffb594c81c38e72ea68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e55bfa30853376fed46ab85d675fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94bf78e64d8f2a112a62cefcbf83ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055e64f371c1ab6c6a31264cfe72607335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d686ac623c22d3c51a5b3bdf05d492c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d447af5987f0105a44f36beae39d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91dd32edb2d2553eea5b0b915f29b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ea3fdf684dacf84185b614f11a2a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d526dad6744107a56fc1442c96ce6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c14ca6062cc5da214c8732b4e2edfd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a57f67cebc4258831bd7cfb827e9ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df0ae8872e25f9874c2a9cf2818222343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bade1b78115ea66c9bf4bb739bd2098344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19c20fce53c99de8a197d7fa0a3a11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee54b8052f46e0a80de89b14b5da5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bb12156f9a74f7dbb0b5d559b0a96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0af763a36b297a2f29c5a705ef02fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f969386872a2967d11898c642cb5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdf71509415208a65fdfd362305f44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb7291cafb63697c914223ba2e3bf0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c5f7e72b39a4a85a5511a4631005e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388623eadf9fd400dbaf2cb090226d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d76055402006b99da251f6f3f5cc1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdda2a17c69d5560315cd79932e10af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dea3608cf3b8eae1e78e7bebbbb48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06aeba25b9eb8e4b949665db784f6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708be92c6d8e6222bcf827e28f3fe217358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa4edac3ba3a53efee32d77b65f44f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d28e07cfb33b7871b7086b6ed8b86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa27ed611d371303220ec65510d379361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf9d6b629a36db0f367ff80e30085f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29924daa9ec0a60fc2655e5d1b639e3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a76ba3edd766235d0425ee275514c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0d6e535fe241b99645aa7fc787464365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2edaf7702016068a71fd40915fbc1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbf7979c5a54ec9340cf25cd5f518b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f651b5410170d3cdf9081427dc57725368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c148238232963ad7785383bfc32724a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff78933951d7097b60d48b7842c9e97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632b2d4160f13ef0f831a941a1772b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde43a9514f227d6dd4de73eee977db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc05b11bc86c6e634ed9df7bc4150b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a0fe513c395ea834471af53af1dbc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085caab416c673be181da4335feefdca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef88012b526ac4183fd206541f33fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8852df5ebe147495d59926676bc79c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bbdfaca1e455281f734f38d26ef27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403f90613aef6272124eedc7e398889379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35814fc706cae989b379bd072297a83e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3ffea916d7997fc50fcff95a646fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ccf486bd6a045059051a8d0d35195382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7546f265758ab304b5d1790c5af52383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab104f13a280030a27e49ca1b4e9e20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254f93f1a913da0a9529f89bd34ccc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2b0f16abed0402dfa49fcddc2c8a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39312e3db274eb262c61c2a5a3e1620b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41db63f3d0eff6f58f6ecf010a757a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecbe5fc38721df8f9b445b242ae2ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af73a5cd543721df6b7cccb4b5f152e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf3b52ed1a9388cd8c2cfa0253a97a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03199e783529b65d42c4d6f1b2b4dc53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a388a40eb586d40ceaea78c42df4c4a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e488315c3d1e93e3f78b29557deac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ec392ed80080e4c1d17dfb04b8c50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207329560212659917d1e18ae0b2df4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80dbd9b53197edc27e25c48b34164b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f69ea946cff4f7cbfc59f49598884398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71185161346ef5f4aade032e730789d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caf9f118fa2308752e61c1b5a51161400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90ee1db0c55313d0476bc433c286a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa2a878c107e8c1abdf1dcd7b57737402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff030f3abfe0a3575bdcd89443b7073403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1dbf1fd617e7919b0106da772f42d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57bfe711dd379f47119facbf7629a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79111b976506d80bf13346c5aefa10c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b17d3257f21bfcba376279199e299407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42f0d34eb6dcae9633fddd35e7f5f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceafc41a7b6ece506468db12e862b50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df359ac14a0a71d8b1710bb73af497e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96819b4acc5d1b0ca6e1a445a3833c58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b741a26126a5fd3afa203f21a1ff573412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f09afe554216609d2d9782ce168e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406008f280877755f12f888c4350eed4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0663a350ede2d1d2533f94a565bfc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eae3ab44711caaf93818ceea7bbf9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5ef8ec1665662143824f54f85dff1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538eaf15a66224a29b34baf080e8f33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cc85a5b13613004a1c02c17661afe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14d486dfba5eb0956b63228bb44a28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5eca2f428829b101ff1eecbf90af9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d5f0e3b5ecae9128eaf79781e8f55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b48488cfbe8562111b6499cc80e5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ca0ecaecc0fa6bf4861f98c6f2fdf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9e7ec21eb545205ca49535141698a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3ae34617f9125e09bb694c31c4bf5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006ba6e12ff7ed66939a15b860ed909427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a6fd651a94a5c8acb0e4e184c694c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca624dd401fadff18a97ce41aa5992429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2be4e991df085fcd8c1bb07dba845b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233627f2fdd8c4ea6db632f1cf2e5c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537a0786775601fdf8a0db8cfd82f10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b804290ec893006f558be612d3553433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1983a530adebb54b61cbadb451732434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335f9571c1adb484b335c38b0b69dec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6e2df7f4769d436e64584b4ee8059436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24692941f3bb23c18a699ea595c189437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8057475f649ee4d9e02fb9851175088438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33d8b93cc5743ec4ad73d8fb92b5b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e055e2987f8eb416bb625d3c7c903440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea45a3b63251bf54b0c4deca9ee65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa45d49e23d03401cf98cb98434907442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68842085fee625311ee68815a4027360443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c67a3efcf433c4e4b28bf77907041444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900c0f506852adf2431d292913b601c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1ba4c322045f9a05844bac83cc5b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcd69e22b61511ec3f429ee7f4d47f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0a00fc7bb0498e3ba708169f50807448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af956742e2c8d41e22d55783f1454f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d93f4fd9d0bb32e3445441ca833ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec79080464f270f7adea713389b140451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8352a2de200d6138a2865e90f9c50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d335f25c0faabe090f6cdd68e1cad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfb9fc2ed302e80ac62d172ebc370f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc96130caad7cef0248ddc74aabc812455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed05f645a2f380b346635bfac2b3567456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8a71dca553fcf50b0755626d9861e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea26b002ea1ae3a0c8227ad8fadf17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381d8e5b34bc9496fbad48726975b89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa294c0d4df2f828804b2e321ccc24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d40dd422d6f3657eb0e9e149274657461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cb3fae1a060a8a19621d3f0c4c0d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777c37e6b2ad42f617fc5a702aba15e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d281a48aa715e6e49da5800a84a8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8d48f944e1e9768df509580d5b764465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd74657697d28f8ae563546f467f60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0e22d24290260ffae3d26b92cc813467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8eca116e3d68f3a9cba9226d3fafa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909eb103b21777542773a6c3bf4bc8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40e0aa266c82c92eb0754e7eb22604470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da189860852058c4336a328f9485c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95868f5b73e979ea94f1a5fbf9c9d413472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e8d1e72ecf2b6ed069933d5680192473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175850a8b642f63cb0acd9199aedd39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65620fd7b8fcdeb492dbac60f8d015b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b8c3d8e5a14a479e7a55fa7d89617476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7da763224dad61ccbc8bc34996fe7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3b011c290833088ee1600607f874e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a34f388f790295bb5191b27159222479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0a21f49b2f40726710988b655f40c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632cca391399dc4c2df1edfdaa04f1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c03fa22823b9bfbbe6764b0bf8bc2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c76cf31be1aaa1777b676ecd10e0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf9b8ecc22e49590f204939ef41d93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc2defd434fc96142b75c6970889d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df041b51c42575e8ce2bb2be089d39d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2613c9b10955dd43313d76472610c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7561ee631af74cef21f584b8093a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af15118d97ef350a948a428aca054ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecf0863cf3a573f446dc73a841532f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030bbd07ce9fae575dfc30cf46f51f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9a06260cdfb7aa9759f276e062d3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd755faf81cf98ae294f24e2494e1f50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fdef111408ba8b1724a52d30597e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183566d3a71b4f93bd8ea28ee7813f8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfc40fb759aba87fdd58f2d9fa9626496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b30b9f88802045dc6bb9089fd44704497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1be06d464c979b302413396938a63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a26c84eb2e77df9517340fd40bebb7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a218a0711470af35607d32c934cda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55f3deb2ab94a3d600830967b27a61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262563b8e9c343989002cf2b9e7acab6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2f5efb2e16284b842a50e048f7a2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f49e5cbb772be497cac565cc858b2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57be6a93c1805e53f9f98e33cf864a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2d7640df0ff9676334aa44c900935506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a08816b0f34592835bf377fb9b6491507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752080da6626643b7fadbd9e335eb0c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6d736bb15a68efef25cdaf9a69eef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdba908e12884c67b2177d4e07e4cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556d7fb3a3fa5e7eea80cdf389dae1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f1e9f7fc27502edc0396e696ef932512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c742cd2541d7aa9bf01b18bc4affbc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b07dbe981727090adf7b67673fd5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ee3da0815d23fe04b9e1b5ee0406515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a1017947caef7662a339924061a27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09820304a5947adc4d86a20a649852a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa29e9c1c9852e068d872daaf678555518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721e11e094b0d0d3b69ccd72cf4964e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9b2e10e588cd19ea49fe2da1705ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8427dd1e5a260b6fcadce3eff627c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b569683f9dd28814c5a51270aadbd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05ec164819d9c8ea0efb7640e8251b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ae2e197d922f6a380185c391d35a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27c80b4ceff66bb03114a07c7586cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530594bb9f70e4fe622f855ed98a9c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aea85fc9bd02be6b8304817f8ec7dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319225e2bff5436987a1beb37ad08ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c140a11b8f242b4caf238b2554c90e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9850bc73eec687633cf4c3f7ae9686530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0069e29c99b8805e2ef096547a9e09531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f373abfa41119ec41de4d3502cf3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff91ac12d1c149a0aa0ae6b4c4bbd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fb9a77e2d361a6dd9c4c0d20a2c82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648d43baffed618a7e5eee97d55294c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcc0c8ed22dc9862421ec709846116536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f428f98b485595aae49a93303c187537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c66f62140cfd50783b03a9260e77d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f56bc6aa368d5f82d123a29a7d9ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360a8205859a950ae9cd08398aa5d5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e918fffe771e695083d9f408ad71fb5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2d5b846f2d182bd9c611bce6f07a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687d4fe5ecec16075ecb5c917814b4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac6d540ce05dee31b3823679070026544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beefa31f703e55f844d58a6fba22fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316377119297e61d695290d8b7c1a579546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34cd674780e34fe36aea73fc3bb2b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03233fc56e1cde1d252bd4e339bfae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1560af986f62283c07d97b647244d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4fb0368071b0aa51519d248d944eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86c1c1721393c920ff40c366431190551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbdc749148bfde39b9013de9316089552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2e15de8a86538568baab36ccc74a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d274f47c5fdc06e3977304bb81044554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dc6fb5cfbded10905ac74cd05962b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251b5dfbfe2c1925572ae0fa5426e54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9aca77e21aae95e255f4be190df59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6809589168012077bebb2fb58f632c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b051f999bfbca70ca7fa4bbdd520a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c44ba9672a1ffd974f42ee151e847560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0c6cc311dca8b8fc93e83e6ca1828561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cde6a75549d2ac029544eafa277e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af19b9485f9a139b4d95ebc787f52a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cacd99c7d1d05bdd60b4e57e12e1e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d6f8448cb99366704fafc6e450526565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05fe25ace606a0e1ba90d0135ef0b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8490458bffe6431228bc29d95ed33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64501d859680919c38c48494aa2b1c32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb2e445e3a3b52191a68560dccc2ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069bd26c5ce2125af27ff22f3603ee2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eeea8b199744052329214db9838de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64d64ea57051462b7f983666f2b0a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7869ef15c9c341319ad17826127477e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90ae5f678ab4119f1b260c87faeca8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a56d4484ed127fffe64628feb5b9c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa6a8cc34aa8bbb93dd4d0663c4552576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fba4478d50d5fee208b63be84aa09d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc95115efb27a18a5a018c09e585ba1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bd4f70a3de36de15e9f30680f783f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581871eee7c66dfbc07e7952a447738580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49334be009ecd4366849f2a1edaa00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a995a80b74d298598de46518ac57b1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60689c9a4fb53b0de6951eb409b998a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96f1ddc3733a316ecf9fa02b7f9a8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df60860f7061030a19452b366628d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c1b4621956e1f014cb3ab2f8ab39f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7f98e294c32901df722c6ce2b3c12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150349cdc6b380caa546c3eae3932bf4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706155942468246d2d2967f4af8dd62589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6079e6a5f36f61712e3e595b82bc8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca506119eef0579f3b7c2b1da61727591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7466c877faef388dc526276123fe5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bda0756bd6fe14bc493ec2ce0e840593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534f63b26f11857a1a9f58b49101ac4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019704fb20e14cd17766caf2d77e43b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ac2336a130798bc4097e8327ff5ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f036712ad78c8a24b1a90d404be4bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2bc3ab5c70ab558ed13fc723bcd30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c4e13fc0010129cbcee5d465a081599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcd88dd63badab0b5637b18319fbd2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ced92a7a418d747a0991f5a01f3d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec55cedf0462a56e1e27a231cdc9eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62229869918a95afdb10e63855eb8e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b836aed089c47c3fc4efdcc6a73e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefb6f13603e6cefb7c663a6ddc7def605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528f92443514f3c86707502f1d6dbf8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eff637a7b2590ec3b0c992d688572607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ff9ea3f777c37c958395b7a23d8c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa22e59152d438c13cd8153e1e64be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98513d10fbedc5b03c01eb8df1ba400f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311d5bf177abb261bf123640cd2218e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a27439ae37a2c1e81c8bd309d5b35612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad4b425f43c0affc323260536d175a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f37051c637d28b90c5b7a7947bad5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e09f0846b9f2328539f42c2d28f719615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79583473aa6523031aaf9cfb79914092616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7aaadca93f928745a2dd3be89a4f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a0effe00fc7599319ef16fe22522618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef402a194a15e11998e5f5cba35f795619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bbe134f022a7b1a75c02a9e5c678d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcde4d3bcab21b45b4a3b1e361ab7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d42551d8b194879418c5d6bc4d3ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81549783073336533b684c9a34f7f941623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c63415eaffcd2d19a0d50eb8fafc32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fd3d97a6f0c79351fd50a7f5904f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3628b49a706d863162868d58b5550c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e9a3051ad8d10bf6e18efd141a786627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6baa0035857203dfc29d165125536628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccef366b7103f27434d7dde8cf470ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa336d49e9fcbb6cb82506cedf6173e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d877f17f921ff2d95cfa5d1c2cc96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4486d61d21b27b555b5103bd5c92d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ebfa29a771eb2a24986753d517f84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e4d35348fb18f8afca719c0b35653634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d836be951ca92c379688175fd603d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edd0c9cc08a8bc8bcae4370e9e0bda636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcf378449b6416f534cac9555d3523637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae517fc05168444b0c13184a832bfa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8831708b56d738131c0344c5e5bf3b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb47afcb0364c1aa39edfeab034393b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb9b22524e8f84e98142603f6ebc32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724c691ac165da3e6475b96d714eb6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b32e1f6ccd2bd28906f8e87439faf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e075a9018adbbf3aab88c2f053b51ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51566d0140f4a49540823a2a16ebc578645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedb4b2aaa9834c347cf80dae2658c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20c3e2ef92ffc608e8112f496edd5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c289a5947f0337321c21ac0f215a42648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe686e1ca3c5b82a1ceb07e4c4031d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c1c68932eb577e33964447da70f4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc2792ae40b3e488e24cd4fe3c38be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf8e081c2f04f694b25f71bc239f58652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9afe69769d34efff75395fb55dd5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e9d4ec8b6a33b5e3f8c0a0fa49526654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c8cdef0903a3f3e0406d900dc617f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496d23bfa811b38d4ce87830d66f63f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664fceb89c04117fbbbe27c93d4a119657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf6e9df0fead3be64bd50801d45cc4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842fdf06b65586d688b1b6a5a45029c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209143a308448b58296233914624e9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25308b313a298094385e37958fb23a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb91dbfafd19db055c25f546e930ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e7e48d790e59a563c5f8f69c6348f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa823bf4e70b9f16fb3aa22b05a590664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96977f8f4089ccad776cfbbe8fdb4b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937502a504a657ca908d11269daead8e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28c4829f1fe1a625b477a2ffca1792667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f1bf023e0af87f33ac06cb1b27f32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc71491f8bdae0e31f5793687c0e63e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a17ef92bf94a79493d7755a201f936670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ea95ea02236b40f7b06bdedbc8b42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dddfbd734cbca7d1cc899b21aeb660672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29287c5e4e574a5cfe3543d3f388c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02ebc9a03aa3e9c340ea99dd47babc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d8043e06199d1a833850098faa90b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386a63c4e3d7b0372adc16b442927ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d748f07edc87969004d158d4ebff5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e61e9ea356afe77133f297aa60f7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ddf9fec37cdc6ff07d34b9c5a8c53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007e3873f676e7f9c217a9f7478b908680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0a1641be4194023d07672fc00efce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1217461a7d05ada9c798580ca6b985682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78526131b57277ba8e4ab6426ecdd29a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299c4f99196b16f78b7dc8e3e38341d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496b816b53b8fae84fdf5b9c8a9519b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a79cb15f1d56554bfbfaa09857593686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a2a3249d7e88c0e9aefc635d93598687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a55a00a0c5263cf3631dd2dfa5eec8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588624a09a4735a37c5221c7565f906a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a021cea3ee6d9db1efaae4d0c0ad8ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9bffcdcf6d489097ea06e62ef0bbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d195c198d7a7eae7696c63764c419b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b5c826886d9d01c088024f9679293693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c3837e157d9a920c3093e11f6ccd8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a43040a1da220f696ca3869e01edc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9836975fb7a3cd903c6610915fca19d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8738942149b8e9b7389f9d8e7349d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92d0454a4a9498878638cf0d6525c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18e4c5047f900dfcbc98b85ba8191c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff638a830bc3ba343aa1184173f5b98700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98102ca79c528e8db865eae677ebc4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da4d16079f96c473cb40e7cd538946702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de9b48b43a14d588d5be6ed7e40c89703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc996060539bfa5387bec8ad6437df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb28eeb90b9626d999eb57cfb11f92705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f7a60e598d6679596bf343465c1fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c3a3222c9f25b3cbfef28385e932d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcece5757d29d5b160e08021aed4b119708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c34691d3812c83b4dbcc9eb626b3d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f004508f2cf20ec53f560b2cc9c2c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0f403fb2d7351af0507c656526ab7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e6a21993d8d71e0ec578583d66042712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce200f8e5d1f360b2b48c4bf3b0fcbc7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0e9646319e983a89d50f9acbb8394714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010bec32f75808524a26d4d04c940b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dec9a10debb89d1d40d74307a7e4c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9afeb782659bd025a9bc244dbf38e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bad7860a6651f70c16e5fcdbc8b65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c76ba0e6fa4b9c2cc0bbb95f9c4034719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6f3f057d9b6fda3457e81d72f1bd2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfa2a7ea1e441e086549db489a5b94721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97154f73aca1bed54b12867526e4aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da525f81116718c0404f36cd74dddf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f3622875e0817b89ebe3b85740904724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375080fa3c46f90c1f2c5ab0d205629725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c08629014e067b6775d8edfbebdba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986c5cffe6229e306e15369e36eda2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a4d5d74efa3a73bb637651362285b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593d02fd845ecb3a264f6cdf45db03d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c73205581e2f1533e1acb78dc16655730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910a871c2827d3e4e9d9f3b964e160e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a4c8f1037226b15ecae3786c0fcc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefef3a26f3fa7438c16d102c41bc54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a377667188d9802927c76cb7e6ba34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75064b4a2a53542030a3bd94297f9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a21c2fca221dc103b82235deca2f49736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dda7aefc7759b80cbc60d37434414f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96a8cb130b200f9e70f742edce1b1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049e2a4265d4c7cb6a8d4c8fd76513a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847625a74f1d39ec6f9d191fd06a26bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c5cbb195a92801d51488b07386703741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da318cda8635c088603fa4ae15284a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ab6efc565cec29f9c7faedfca738f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9af2fe77dc84b76b18012de241d42744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af3c6281227f13b2d6b95e79a946cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e503e196090fc124a8783c2444e83cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce48ba07f8e4e91bda7c9911d462f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94de2dc6db7b5b874cc75c172831288748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f41e4bcfe96024bda95889945383e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81a4816d54f6939f1a15ebd63754c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309f1eb3df30c8b53c490da44de8e4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4cfa318345a1faa74bfeea9d3e7f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5a0cac14dc052d7c40ea0b1573926753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a537358d9149bacf98201b00f0da28f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121a3b58af071646fef3d166eeb6b19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7d595356052cfa7bd17c30ec5c442756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f60b6d805d5147f3d1f703c7b04ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ffdeded583a6bca0f94c695a3de9a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfb75fa6d02f5d16b4becf1b0f90d3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b736f6844e69e70ab82ed36f173182760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51955900f90ae500e345c0c9b12b96ee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971f2671178278d3b9a11bcc6c99cc4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651220cbbcd060b89ef7ae8a840789a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d19b672223024535b892f76af9de7a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e766efc78b33edcea0fd520919b8c2c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddceb3e4effa4ceb4498d84735b752766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84905e6943029beb9f7b8dc0598c372767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19f1418b2e2e1a18dc7c928faae461768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6bb5113236c375cabb19c37947318769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496090040374174d248ee7893d2811d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee96bd860d695977c266755496d0ead771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5f8651e07b4992009da4edd078bd7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf25dacf4cbb645ca35d20be4817bbd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e724d085610881743d79005ae4f5ea774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cfa60301108d49bbbfc2199a10a3d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5ed5d337d2f7ab7317984a503a0ff776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9827049489c6b55b755e2c86a5dd0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc9cd3d4048a023d0be0b38b79186778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00817c2f901fac4abc07133c2f108c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2e272fa63d502c48def2000dbd315780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765170d833726fb809c0c1c3a0d8e1f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c878a6f11656e96ae863d2648f812782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706e765cea65f357bc3ceaf3b2b695783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9a61dd1a21ac05d7fe51ea85bea3f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f18696cfbdf24e1ed8344267910f84785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59635626acce565289f0e3200a6105a1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599d7ea8bf5e416fa0456a08a41091e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe93482e6fc5e3d0426f9e9f1ad504788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256452b299cbace9c6f4a0ab82963dc9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130ebdc6b446f880b8fe50c08e41332790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd80d03ae19467c3df0468262574ae791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2892fde4f0d5efdfcf95fb2893f03cd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12439dda590251641f5f227865e9a1b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee12f76e6284852f88209a67dd13867794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d59312a8325571d1096be59828b7f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135c99d9c0777ba69afb0610bd0fd92796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bb1ea9c81d183c6d5b164f85f5a64797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ac5112f33c31b12eb68cb4389e93a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cd1f62c51868921ea109a0eb14cdd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65821eeb86216e2814eb47d101e98b48800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159854fd05c0695e0e2262a11785ac1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ae1a536484cb95a633e9b3b2171c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485f3ebab789ff20d085fb24f4c4866803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ee881aee5cc6dea68c0ef18155f71804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efd2d758d7dde4ff7ebbc26e15ff92805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb319815dd54285106f1c0f3c49664806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4916d10be7f235dd4f983dbbb7bf2b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236056b5f751917b5ba895710fc80a65808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819ba06d93c0d062bfaff340835bf40809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c558e45a0774faddf05055e9a5142bd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dba44a3a8648c8194c0efd0dbf37c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dfb88d397086a53c552d4a603b31c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c2162d8ef05375f14420f13016990813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeb7308926e84d2a6f9bcc76a4295c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52a64c0c18894c2ed7567b99bf1e0c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bf91401b9bfb6c7f09f3f7ba3d545816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d38851c2b16317ac46faf42e67716c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1689f5f4b24255203d22297b89100818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c48b6cc07d8fa61190a7f54985cb07819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdc2e3430c27b849d5b168b0b3cf63820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f7cc6ae3a96bc2fc7715f2c3fd1ca821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327bafd5a65d6334468aa7e9b0ff940822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872e6e886aa3f6b855eb408a7cf821f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633bc8c655bbf5653110331adc43829824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d7d20e3f2688182ee8afd2ee9ec6c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42207bb41623c461a09e2bdd6a25e91f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f7f1583df24bf9a0b6a07e8dad653827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1154201a10f4cdf782a76cc002be07a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789808d2b0f88f9e240506703f188637829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf793740519ff5a2c149988010a6b5e1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64002f168807643fedd7039538100d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6152c1d6f7c0339bfaf71cd2a6f99c3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3f4df48cea670cc4c4b05a635dd79833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2dae17b353caedbddec32495a0f2e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dbb9e77c5584b85ca69c23bbdb2f5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e35b04ef2770d0376e62b0110ff63a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3c1d753eae7d7cba6c3d8fd1d88dd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b2f50212136beba7bb8ce309c640d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54665fc6def7213d740d32756d3479839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf7d32b63132d0bc1c7c89d6796365840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8ec29b654ff7b625297045da98545841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507bd4567ed306ad5c5cb95b09f3ffa842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7c37f1870dbc534d6b0fc1faa90f0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd176d8284c5bd474ebb2792893aa7c4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd97b127b490798316efb0a4cebd27d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd42c3d97e9007651333a0fc1acd89846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe589190ccd5fe36572b8328cd118ba847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e998f005c7452e4559882f4a3c5c1a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d523fb2a6f96b3b5c103211d883e7b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0324559fda01df4f5a02aa96b70f63e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a6b3c2d82e44edf1d4dc8b737ff59851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9854f0a7a3adec0e7be54a44dfe975852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db8c352f5118012a715130802e5524853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0fc7ea4eaac78e2b8f54bc29cd0c2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d8265548bb8207d530edf37880690855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954a284a7a5c0dd7646e2fed0cb4aaf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5dcd5348be452fcdc4f6ea727d3e1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17beb036b1b23e0b02f8412fb3b6ccc0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caab1a1793fbad354e4914141364372859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0432622fe4a58658bca8fe3950337860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fbf03af57ae004ad2c5c06739f2e4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8574fc64f2f0c7916560481fb0d89862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52a8765d6e6e7949f115b753906842863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5454913de5461c21b5826523f94a0a2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3782ef63e8f185d76c8fcaa2632f37c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598faf1d0d9fc3946f1ebe3421c7cc00866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb4951c964ad91951846144297a90a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3177948771fcbf45ca999d1b07f38868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ef8c5cee5592ab18d735852b59c35869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5b7e794ded991fcbe5e9005e8b914870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476bfe5d7cd5dd45b674993727492ce871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337b569f261954aad7102b4548e502f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823266dcd22e7b9a85e1b9f65c11d6e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c65c10e54597bcdd4dfcc5249dcd2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20e848a90be5d268f9c67f45f4201e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817961ae4c6568562af98b6ed81c0ab7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6f2f9284d9bd83009ed15ff9234e2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17b142fddd19a75d2a890a6341aebb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24adb3700c5e96fed9603a539902ce879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaae375fb21bbf2b6e9013932496034880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2833fd1cfc00841319c3a654095c7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaa87500664ed9814c37c51b7f454e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eeb5ddc35a16b83c8974fa22f8792b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d3f9930600a599f3e51a8f017f733884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea527ba198819a06cd35dbdb13c73d31885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8eba0fa0cf0c16dc02ab4a39a615d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f9eac4f4e387b02a284b10bd776bc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae039c432905ee8efa3182bbc33a99888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126546858cf023b8949357386ce13baa889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa60e33504a6f0c0269a7a202b01bf890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976862c393c52797907245fa3a725d1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4429aaa55d9177394059cb490b4be3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ba73e138a735f0f0f22b78a51c67b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400836642ee8e58cab323c00165165c9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b87ee403017145fab85cbc63cd0f54895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b110b852ecde9bd86f9abde28b8ab8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f97fa0d2ac11d40816e4bb2b22430897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d94cc7b842c4c199319704bcb4805898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfd7401f9b38a29a87a4917a01d1d9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9e901ac41b415903cb1f78681bd26900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f602615d494e017bc7980810b64709901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e6cb067989e411feadc1aeef23943902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddab190243d63a70d6915eda1e31252903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861b7613c9b0836dc97f27c1a60f235904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327bbe784ed6e98f9d36318ccfc7b3b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beda6563aee08d6c59a9f63439747a6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bde29c7d95f6764fe2e5760fd12a6a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f7bd94440b46932b04fe456f54593908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7983d0d148056d079b5718cf683de909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820967c07559665ea7688e0cb1f1267b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57b44eda05b593ea66b59583eabcec911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e399946f8044db454955afdcaecae912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe841ad599655cfe64883239ae18397913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fccc1493670b4fcf3dc7303e55b9dc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fe4fd5817138352f6d870c1ebeeff915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b345b9bc60afce6a18d3aaf39dacb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb3ac3972dd04d888e72ad2cbc3c70917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9f6737df9e8bad8ced9128d17acbd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e28a8bfa600c47d81a803600c4326919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535d10d027a2e8b44979d3ad5a48c99920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6fec16cfbfcb55b80413fb2b73d2b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f4885cc7136463d766f53db48dae922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1506f7fcaa4ed1db3e0c9bd64bed6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3b2d0e14b418b45d3e0c373409116924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da431f134c379fbcff8794c8d7056b0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07950d0030ae32f58a8f2a7cf4410e9d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbd07efb7c252fc2698d31c6f67615927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155e8e577b5cc86e88441198726077d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e5129c815a74ad0f31683f2b55fe929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40a9ea1f4152ace0fced82ba114b15930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07df85d9bb3b211c2d0a6ced67cc0f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ef7c9b78d2c2e1dceba8a397ed174932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3802e478ae9975aa7a97313449d6a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37723e64340b26fc78100b8e93e45b50934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8d7d3434f9ba4fd37dc0187f297ad935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e1f77cc0104159b86db6a371b8e0f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef705c4a229c8ea792aa5a56f7524b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235eeadf956701b1322317968d524ea938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c59af0f9bdea6973422f4caa6a5f2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c987e51b3f007bbe9fe9d615718bac7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec825943f50446f267821c607acac70941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0bb192da6d72ba3129079d2383183942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b322fddbd0ea8858869d9fede92ba58943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b41eee78c1b0779dd5fb432678b84944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4e228f5de1472a3c948e9a5b6a9f0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7ad50ec8119728fadf265cacd755b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748022bd8ceddba5a847ec83f4afb28f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c41182970894a5cca452100ce02000948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06519d0a727f3733b927e36dc15816ad949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae94bdb9b72997ef70592f476e790e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad65db7720b7124eec82caccc6776e7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a378648927ee9a0a07aa8bd792531952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364217871740ae223500e24e6c4ba5d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e724ca78c39d190e233602dba630a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73716939ccb71bfc32ada72ee7560175955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401b6b6fce9ebbc17c14e4bf3be75e3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68791cf43a68bfbe0a434d27f91fc44e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fe455556433b5f592fe7b975e5e96958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e9dc4a3de54e88cd245e87607dad7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3e3b7e2f7867e11f334ccfa970d6a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa833762f6d1d77830a52fb59e6228f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c004a43d2be2d889a1f1d4fe97a51f8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bd603dafe11e78eed1fffea19472f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516669ae432795d93a3740b0ec836eb5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff517d2a0778d42acf4e043c1487dfc4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7d63a1abf9ba668eb965b0b3a9728966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fd5ceef9561536fc8a7b7de134ada967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0c7f0f7111c3721de8e7ab38874ab968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b74c2bb582287eae02d91a1c6252f1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ba498d568d5a58cad58f6d569441c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534c7fd12e11c50757bd3a268fa2ed2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b4f432f6c0bab27e1e02b50870671972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63496ae8712e9b9baefbdbf45fe3c1c6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4b17d439b957b4cd98f5b7a2fec10974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5af3522018f944a05dfe5cf7bc197a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9e4f58f3fba9a9273af0fdc658ba5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7db7d84af58b7052f8bd902520545977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d3adfec75e1839dbb327d8dde8fb5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84f7011578e77d17ad5cdcfda7e85b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30089b83ae1511a0ca065664dbba7d33980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9c8926d45efce018b756cb258a337981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f7be2f6c96e284e755c15eaf75482982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aec4d715a2f280e056ee2beacb56d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51777300de9a2bbd9e35f845be1b7ad984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dba37d0880245d5367879a355029f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be59061843e8c80adac025e103d1cd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa367840a968a67353662ba97e1a50987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50e6620a37c49fee189a163ab9bd8a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8617987aead900e53d0a33679da12989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c6fc3ece7b1d3cfa0bc9ba622980e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a14386cf17058866c96187b5124cdc991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d48ef0a1ef00d08a8c9ae49bd5a974992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc102c3fc70bd50bf1e8559b3ab3af0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f70a17e491950e07a6fd67ac871f4b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b1fc2e1044b082e10e82d1a2d4c44995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cefb4d244a6b84f7ddbb217a12f13996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c04819e20a424789577359aec97f9a997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad68aa8ea0cf9ff1f1f57064a0a1e8998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ae725888bcccb2715a55a1f7bc3cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60993ed9e0e380634d792008cc9aebda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6682507a350f4c765b7b9afc07c1603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae92e14b4e0e16f97d577c3d8905f884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace22fb35ef1825c569cc73fb919f4935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5353ed175c421a695b84a58f1788f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f6d35cdf574bc93be50c67ea37c1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988547c0e1a1abcdc156019f22287e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d08fbbc04c83c93fd8b880ebe57839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9cda2d894fe3e62e3fd56bab8313c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a1e1972177405ae3477f12eb075a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5f9fe56f9fa843fd97c1fb3acad4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158e59875a5f420443685f0777b3c2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9e3ca463f6ec444ae781bf423cca814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4ce5f5b203a69c4f8b304a1d5b1e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed080385b00ede31772b79e78c0986f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029340f961a7fd5c8374340b5ce48f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f68a4f18913efb45d577606374ecb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2433d90db759674c95d9b44c1952ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a93d594a39cb05c34f11879dd576ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8962858589609b0894bb9f90ef8dae321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2eb99d1980d603a207ff068de5b7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f7f3470dce1ab92c78b91174dd30323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fe6cb4df38adda328e0c99c2f8abf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee95437faf695d1377a538131998c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6dea33123f204f7e546bca18bf6bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d05726631fad9af7e9dee99cbae2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765754f072ec1af5bec8b3ad60c529c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6df7119b7bc87baebbe13e2a4938e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027c8a6205ee36b06934257e25bae6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378afc0f3876a94de3f92bc147752d7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccc6eee86e6670d394d88629926c3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb0b424c43d10e8bd8e0a021e8786033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985ad6d0edfe55cad8580af406fa47634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7df48ff48bfdb5f807923b67d5d86535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63358c61153223e64d3d5bc2b1dd0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed02ecf4504cc0392339be2c6db42ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0d149379b120aa9f54a471f0b375938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcbe4641ba701d54da04a8e4ff57a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fce906056cd5b260599adeff0b78640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff5b3cfc818ba1e8e075081d6d7bff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db598c2cbe2efbfb4bd3d1b1cc0835b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea881b5f957da71f9ed4814668ffea343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66457718826cb3fbb38289434b6ec244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbce65100338854fee6653617c53aec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf0c4955e40f44f227866b62a38db646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a918c34936a157a660a00e418c88dca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ae19fcdcbaa527e6b29f6a1f113d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd1d8c261f6f682e292f27e45e7eca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085b73e1c4f666b3bc7d4b01943ea7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460422404b86e84daad464d5e56001f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d857484822cdc83a0937e130a65c72c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cae2c5c0e251307d38e5970e44e6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781ac77b8c510360b788b49f9cabe9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24703b1352642b5ca3ca3f69e56cb73d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c733faf229eb7f0c9c51d17504812e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bceaff4e6f3c45b1768434fb5a475257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360158ccf3d9d89926413274153ba0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dcccfb835aa4b2ed7ebc0665cded859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821ee8875b3bed8a757678ac6ccbda460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d691a22ce0f95aa229500fa46fd811561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da0315920ecab45468e72001d9683c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8b2653b275f79a2d242effd90439c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159b9eddb9fa3cfd39da3de3d17b75d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e8c0756bd2c259728babe56a62ec165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cceb6a4928f66cb75d75bc3f3cc8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a89b6d10472bb345fe21696b7c814b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ee51778cf4fa8a3f211ba17586c7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0762abc019513e870fc2c58a94c4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81c7f230ce527f823b712482e3f7c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e18ca14b26f620d5e1a1d2f7672bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1b01064842f37d90154848631a9f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2e8d50b35543bb4eec73e6b8c8cd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ff5adcc70ba3767f8c95449179ec274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe540dc3e292e88ce86019e2210b8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacd23734bd0d99513200ee87cc804e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd76b4b3f956f04fbad03891469a0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4faf6a83bff8ef35dd0fde589ba3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df26230b8897ce1128a0f9c9463597379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e496b85677f6b1826518612f8c006c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8c86c370b839d32c83715df356ecf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c8b25a8384196941ede23a7365a6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809fef5d30adca6d6acec543a5b96f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5050c58c4da371da5512bc8a4c08484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0369fca91d59565944003b5ed76dfa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b67d45bc440f5c87573a47b2339cb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b9f0a6bcdb2837df8db16245cab6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0517d85d6f3f9f89d90263c68cf7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70990b0fb307a1da1966923bc0f29489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a7bd55759b053d21e8461a481a15890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55fc9835dc28f4e2be946d5cbdd66e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ca13068056d3ba55b0cedddc0693292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023b7c08bbeffbff4009c6aa0168ba693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211bee3e19a3ad822db4b9f77e68d4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9805d94736d652cb1e57021ccb6734995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429ae5b058c32c4321717eb227cbb6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19103043d270ab0a6a91fddb16c81897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdbaaa54d869e2f5dbb3ebbb72946498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ace14e815b17f894a8877501423f2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4c477526710749e63eaf716045a72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef449731c74cd178d878c9aff5f3912d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20f8a1a5859f7094753517c7b9c830102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ca8a893f8a208dd1b80e3fc65baf9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70243182e918b57c473d4bf416b70767104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf40704ad8172fda2ca877a0a8b732105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8d303434ec3c60c9fc8fde758f8b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8767ceb9bed6d2b2c2f53cee3acc1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a30dba46871e072d9b64eb34a2224108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed5aa28ca04b7bc08a66c85dd94f58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a117b02226203f2ad61911d426cc487110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704203d76ee69f8f9bb133683b4b04a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976885dfb8c7e726c354f5df5d20007112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1bc1807f75a3b3df4e455403ea1d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7e040dc077b624ae4f4d026b51338114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac7c680b090e1843b3f2df1ff7f260115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae91b0115cd10fade0c5049b1efb20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478578b4ef66d6e481354143bdf15d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d0ed52db301efd51ad7e927f6511a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622581eefccecc0c2fb469ba547d5d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc6565139319148975acc0976ff6a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed3896ba077f06fb5c74b2d5394a75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a34de310f93ce6227e8814ea3f1f98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c12a990cd7a23a2d897e6812ee8b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cedb7fef9d4b5932f2470904760cd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d78e063dd224c880dc60b8a89aec31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71407d622d3e1bec7a36a13ae4a957f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb9b92f7db5f43eca7e0946699da8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe83324ea16db303226a04c7f33862128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc19faa96c7bdafd6c1b702fc3da94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44278e876dcd6903ab83f090f2d13286130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc54ebd20748a95935b16afc4cabf9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ae937348a32a04ced5f200bf1fae8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af1578ff791f5382379ca05b961ec3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680753dae8d4abb9f98f760de12fd1d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f605602fcf805ac2863d3cd128da59a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06d72b746fe869b9de10c0b4da0cb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa4c91db8cb16c8ccee10de9fd6a24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa563adec4da816bfde097e7b3ea742138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d93562d2eae1ebec524330e780cce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f9cb119648fb706d681bab32e59a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c23115aee7d8218a4000e1aa81c568141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce6094c7e6a1518006ee3d5a7025cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cd8c31a476e8fdf953272a5ee32cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c33abbffc7f4bb087d7a608110e09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214807256f7d28b00f7feef1ee75d297145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de9795924a6b6727e50a32997fb633146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199ad92ef10fcc2d60fccddd0b20441147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedff677866bc2248598482abcb02d2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664129462b4a60a2e2a5adf2a9e027d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e781f66eab3e5f336e0da7d278567150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8bd54095ff8d43d941d0a9f00339c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44ab8443617f3049ce3cc2c468732e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff00699e20e2802b93df2e700f40d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe89c4f8bd85b9f5da369fe688e243154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70923108c030d2ba035a0186e8305f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b862a65d5e7d8a28866abf38282592156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb446256c44fdee02d95807d65ecf27f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610a14848acd97f8e55c91be8dc64ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c019dfb18b271a208c101e3d73407e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3961069e33621725a04ff01d7986b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391de0e94681ba8e04d69d56c693969161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a44161651ed9bcd8c6f392b7d94f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f6d3fc5e5b074b5faf3336cdb8435163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13998d48bf1adf23f63d0f569eeb2ccc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084fbe295f49bc4fb6485921e9621e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40bd1aceceefa7dd187603a9662aa4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb647443bf8075c703628ae556b7444f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8f57869c733eed544a180edf1667f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228d9c519e50ce06fea5ea24498a583169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86529cd29626d157e8e27cee44d4808170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c29dedfabde3b9a8fb17cff150864171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8fa5bbabfd0b95e5dcffda2d39004172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a962421d09f5b0af60c1032e76b05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb82e530298186c3d4145a94b14e30b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357eb2d24d1f9f33da9f6d024269c179175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe22122131a145a4e2dec4de8c3c186176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9138c362d4aa73c86cccc359632c3dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b1db2e9494b652e84d4a7cf2100da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d81257687723a0cd4e235db377e85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447255d2b36a6c084e78c9f3dcda90b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab75cd1bbc05a554d4f26ca90c09b57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fedecd22e1c7d6bc55ab5ced39d7d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbe02f6466af49536a5ad8809071fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a9b362f2b99d0b206b8d3b4015c0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751aefab24b92353c3253bb593e5953185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28315e751c9a39689aa04b994e34ffc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a7a471825b049c208becdf6f8b80d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745161228101a4a7fa738681f5be9d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b619ba7ca6b8e5e3ffdf570e7e521189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d6eaa386da0890bf949ccd0539219190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d501f8a65b9d7bb88a59b59e71a22dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9276aa77bea44033c78618b912ac601192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146cfe15f21c587fb03d34d0423fe33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1978b149095f70a5d7158c038f0af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb8b33ab3e09e09ebd960b5767ff37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73e7bd30f5008a753ab18b0ae11d5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2b743039f57c2b881d21c09c019dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2616908976963d9f614b52f39ba394198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea157d79d2db80330da2c9a84df864e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6e8f34d9b3f1babb6a5fcef8a0a5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4c8cf30c114d7c014df61d9259209201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6921147be3ef1fa07fd8de931e1b27d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c2e3ff5351662609908f45eb2301c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba5209631fa59a5df306870cd43918204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6847858320244534f9cb8115c36244205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384f48db104d7f23484044ad1b0e1e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdfe35dedbd1a948db9636fd560c86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d750556dc8dbad1aa2f31603dbae84a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f169b8fc44da58bd30531f7d7076f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa6cac0db93078d11929c487bc4128210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674055fa640266003664876cca5edea5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c5adf1357dee7fb297b2d3bb6ad27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2e806a006a758b0c07b12dabf2379213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8bc65a5619c8d5c5016300eba747c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50476ba554ce8125817e52c27938784a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b9978260257aa7afed24b40210279216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef928e20884d4a5107219dfd5731cb6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87f605afc3b7e65a875e526e2a50ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9fefbeee71eca0da94478146fe203219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57fabb67c7282739cfa160eea6b49d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc0e2e5f899efcc08a8a3a0e01d1c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10ff8db58029ea93c779b624e54572222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8df67a001e72de71034a0113229a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e49b7f642a7dedc721f61302358e9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16731c7692cd10a0985f07d269be54e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577deb8396b3dfa114449aa821b2b29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c50060b6c913a6a3d7089efebb2b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8ac067614534e202ca5ca3e8b0b1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe240782ace61caa442107a3592c63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4467d488e2e5dd87c425b6f17d82c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62aa44b23ee8f7f9a15dc9bd87cefc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abdd9c639f64ace6f3c0b6b652f498232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d31be341a4568655c2a4896e286a39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a67578ee3d909e1c50b17fdbc0569234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41a183b0bc39ed6b2954a964ec5c09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7243680c734c98e07f840c52d6c1840236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7428103947bff54b07c27566219e22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031c3a9924e2f27e05075a963c523a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db45fd4ce7ebb1bbfdd45b4f40cf1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e074a3e131cead36a7781d8e156e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fa4dd94fb510a0a57d1dcc8aa11bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63588193773227a47468939631b92f38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28967ebbd31cf44d0ce62fb7af8f039243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f869bd21f513a01ccb8d71d24800bf3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b782420d2fd38ef2e421602380ce7a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e01e22aa14392084d95b335793dc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b821e5fb7e482e082f3431165f040247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b42a409936d85f6413017025483b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82af6f9fb5ce7fc23f42808a3fbaeb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0be780c933bce695c2a5971c54cab3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfe981bcb7f079ff050f1e341b94e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113837cc95e76dbb28954dd874da20c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66354ec22c2576a63cac60c32d4268253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d73c90aade401378e02959af71f59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fcb2dfd37e7f87e33d7ac46ba52d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c4b1d98b0debab31fb6e903a5caf2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022975d7779d086720fd46db8d265117257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10d1164b396bc54193b44b3d36cd1e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faed14927dfe8ea575ebcac2636d828259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fddc656f64d76b120432058f65271260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3785488dd8fff0797f10532c26f13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c1770a7c8708e48b736203bd0b0e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aff1c121d28099a8d5b9e8cf3c115263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed63430ca1601dd60cf547adbcc98b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42de05be13a80a581a91a183e97c6a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a4b2e64f3126555b5bf8fcdc02a3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92fb3183860cfad6decf8f8424d48d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb3700d8ac466a55e0ed88d40c5af2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce8323eb00782fdcad663afa1a6cab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902a1ea068e0f17a9147b6155067a96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f77faba9893300239ab27ed04e865271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e7481f8871782461da4e760291f91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e5e11dd3bd1c61630b21b8cbaf826273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4138e6336fd72161948d30ded8441274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e538660d6d01b2193a446e578f649a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6fa22e5c077e9287eb93a031d8553276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20074b71976377fefe2f3cd8847d8ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f838e22cdd71a1420b8ce61fdd7698278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f883cde7ac5dfdbb48190de27696cd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c70d644b5c41b54dde81148a41474280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a60e112c6aef79b96609f2c835a8cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f67d31555902f565a178764241a2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc481855bf8fe1030e0a9f12b9f4f38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a3efdadd54998a25c399a2bebf66b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a8e7de215b9afd96ca69d24c3a4a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f264e1b1d204ac2902a9b8275b01a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc53521f6085ff813cb4a2f4a40e15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28f1bed9e5bd63c5c3a93cc1b5babb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b606c7225ebae279ce4a22539cc60c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d80c98316c7b33ec827692a1ff0e46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c664de0625bb424c72aec8ec1bf66b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4a91623e7858a544a66e23dd771c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b735dc38c1713640509a312aa7f11ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985e0a5109df3f637051c4525dd7d9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddb444544ac91d592d62900b9f831e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a4cc520b1e672d7d8080ef9b04160296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2a93c798a18917332eac729aa7862297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab1ee43aaca7d84604832b8757e06d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229d6ebd7f874b21be00061212677eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec462d04313dfdd5e86465b5972d3891300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2cd9275e09d9987331f6dddc4a816301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6bd93b5ef876150b90668fff305aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe06c8025872dac34776dce5d01d3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83610709f23ee2a64e749ea622e4126e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104b9f8e0e71536101380e5be2ad4f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce399c52d168873f15034dec4c02d563306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d8177dffa1266770b0c243d10ff8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8af538bbc1b8d4aa9f524dfae5ab7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cda6fe7dc206ec3fe9997b850d6b9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da787bfcdfec78e7b59dc42bab305c2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b16b34b8a6a2325a6de8ac96faf429311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcac1f5822005ffb5e56b0a5d1bf96e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a24639f423e7de1008eec00731718313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb74d3401e6a7f668614ba28ed777a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb9f10edc53dd1a86edc6e9ed42a88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8be76a51f5cb151ede3056cedc162b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78b4f2eb7799b8686d581d771b9fea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadc3c42e42434264f2ffe5a1207396318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e02b41b53a622115865f14333d17b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef5eb074ff2235671a5f3e092faccf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30993e9cba92bce906c1f6a5fabfd530321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a481b5c65e72efeb2bb71a72ff6b4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb5be81616aac658d8e349207ed002323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc1ebabc23d0b15da5f3bc532aa9d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94429a1875c5c70f375af774c6c4147a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ce0de19f60736909054c920e7a413326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c99267f49d414c656b70f746ee291327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b12e44fa1a28bae3d633adc79d1f9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06d46eccdaec51123f4de38a40a205329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7617dd2bff5f6fc57f48f7968cb38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2435265c7bfd5923e09bca104501e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600da59564379e05970e015cc6b304c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baba68335669e13a65531fa77054b52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4dbba12826a75d76ab729f6ccce9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f438d8748699c18c9e264687b58a62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f42b2c3a122c7132e4607eb984490a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686af51fb86a51c335fefb3986fa6b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf20aeb68956b0cc1d21da70dc64c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb438bbf412ccfb40cdf721bb216cd6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115b2eca64b32ac7e2d18a506c3f8a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd509f2272be92d0f49160720b7119d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65490cc70aec071c3d7318b090f271342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bdf0852d7da2258d916a798f66a4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b2e2e657e4bc2276919d823ddc084344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551cadd7733056bd28e90e5924cdc8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104930491280e900b1e9578c08964600346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a136d98be22ffd47d675b397dee64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80529f524b78599dfcb139accfcb71b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f394c28267b560d456ba335689f5d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e79c903676605c3cb023d5a1075d8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c116d3f7b271d6f9e5e5c0c2b3e1b87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0110a71c4a6de9c175916f60c26657352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bf0de5c76341effbef681e88d304e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569251ffaee5caeaf051fe846a10603d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c1991e01889de4a4aad74de9e50fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18548d940706610470d0932aada9158356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d7d2ee6c441a9868377a83d6f0f82357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb36cb64698dd565d405cb9b6ca9439358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38b5e81774f326f0ecb66cb7a6483e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46c696d120e2ac52879a591248ac7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48c84a884235fa893f2a24cd7c9c4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a876a6bee90455c00112057ecb610f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa81f43992f228bef02d9eccbc83db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a1035c252d1c4fde596e27a8f014e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e1b436dee7c68b2e6a8782f42d126365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0c4683c3802e7d695af5792c0a1c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1129e1b9a7ce605ed9054c6b8904ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da7d5a1af11bf425892d56f3439640368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82419dc2013936a870108bcaf3f0e0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b50764f198a3b90ac41aadb45085b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c77e37785ff569110a5f7cb611add371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506374471dae07be702d4ee4996eef3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7459ba0f6d9d3748e73e02aca5f5ef3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d967d59c0cfbcaaa9b73c9ebb95b657374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e70b8c70648bc5f2acbf5885b6b79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1e529676472c3298c18bb4cd28caa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55247e2373782c32752a0630d2e125fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851b5b8f84c3a6109594babc9088526378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939df69a57ab950405eec1e7cdf85a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893672d631c288dc07f7af354a08022f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944197a63686ea55b800bb7acd1dd175381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467ba3ea8ce77932ba0c8433d5b3a3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b430e4961e6d27bcca8609d00d417a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb5e10723ee0bab5d69485e4fa7aaa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaceca472c7cd387827af4c60dc4849385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb33a4ea27afe3cb56385605e0c39a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ebd203602ac6f93a5a153ff724ac7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cd9bf29ba7382db59cb7b7f6ab7c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099fa3c846fdaf1113bc2ec57a69cf7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3117116fa1221ab797547539a9fa84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ec34024a95ca93e14698165450d95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d195ca21e85458a0f0270bbb954835b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce74aa2d2cec250ec7bfbdeae9bce4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f90ea9eeb3945b6187eeb11393bfb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4033306a01c0ee948115509a46aa577395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88bd7e4c74a05825080e4afd880208396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a653bfdd5732bbe78d3f4b46266858397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa058ffe5d22c91428976c04d77bd1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac05bfc8b51ca693aca8f15d1bf7e2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753a830da14375afe9d760136b22c71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b91c2d14b6ca0731e694ce8464eeb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f031e1fc4dd260a85c3fec274306130402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a024c5d53861023d4a05862619a403403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e153183bf9aca34176ee2eeb0248f0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3415859d3cb3894b8e1640925bbcb6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4e8e4f3a860c5068f26b25267b645406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a2d5dd1c69ba66374135590914ef8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4094747d66f5ab9176b7e51ad7d6bbf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c0b09c9a09fa31464393ac7e47443409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f9461ad3cf233a54e0d4a91e91a69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afdcbc35b5d2a1651a47458c227cbb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc146cae26ff43b370e2aa38a3a5b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859deb9564c9c94e50d4e969cb2e072413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c7bbd3957e194cee004caec7bd056414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503adb3becdd699700ce92506990165415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6c67c4bfb19ec9088be16b758f579416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc113dfaf79292aa23cd1e38319e068417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eda10f28d0a3fb590c520891085bb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d4e33b96fd4834046e26c7be1457a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0b8287e5cc7756e7ddab087d0d2ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5252e267799c31f97b00cedd3967511421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccca8de567cb89f115ed15a135ea41b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dbecb044d6c8f5f4eebfe4ce44d66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b96a136e0cfe8df1c7dcb54261d4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e455529d520d363e90ca84ac269519c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd266674c45479f73e83a42637e626426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f08edcab4474b943526c0681d39986427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a2623887d0801c1eac56120ae7f4e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc7571aad148cb504fc8e62ff92e4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771205575c21ef2183cee0a9bd15459430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455112eced6311231f60f1f7aecf0e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422144c3e36a4f2feebb5eb7b858977432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c200f13c99f298688ba490c9b4e831e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99958f2cede8b5de8203fc46c7336e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f47ec05c3173e75824c8eebc3b33e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef3778c7842572f7d93ddcc69499ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa92eab670b5ac4d93f0df6a739295437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd349fb5f6c9eac0b25c6be38298a11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7722e762854efc125c1eba142928d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570c69252cdbb193ecddb774b36b4b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b06be3299fa0d27ad4c72f1062852441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996c14ce9dedcef506c9a54821d7311442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4dd05c40a5cd5c624015745e93cee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a3d29cc2c02facfdde85e6abf5c3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea931948b91f9b3d32a1759cca388d85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d80c94de89d65a9e163be07dd2462446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8038613b28b0eaa79b87d92fc8e3ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411576ba83c2a5b8981f6ef51137e6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad575a1803de3483a60f482ec5415b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356282c99d1745162bb2be0c4309752450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284d5c8e1e7a8a4caa258614c1421fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37947ddcc133e0ebdd8f84f0aca599a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f2ab2ee37e8d7272b0f2c4bafdb63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351226219dcd1b1fd21bd891feed64f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebbe09298db1c0ac881790e9ce12c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa959a0381b1bc76e725584bd6394d3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033e8def76847d805ca3a3d374a2af8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f75ae31cef87c33118d39d36fced7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61965973b3c00b118961f7ad206746d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679a19c2b3f02275bd11ac6e2b1c106460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582733fa5491b0d2d3a16522788cb1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecf2cdd6e0fd1142fa3326e0e03138462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204655abe70ed50977840879c8ba5ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a19f145f7e7fcac2bcd8ad5603e981464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d213a3f3d467b74c0618a7e514a5c4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f894c412ed0fc0dd3e7cfe6450e18d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e086c90780bda0fbe42a922ed85550467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0f4864e982093bb60e9cea0a243c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940870d3aed7aa5ccb2faac800d6392469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c07f0d6c6438f70c38fa68beb6941470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05458b84412960adc889818b6cdb8d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa825b3bae9532ac5164ea1e48ddb69e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e22939393a632414276beec341a9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122ff467d19050a4efd21bf935f290e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57706866aaa6f348ba61ed43dbb164bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cd214207cbf553571e684612d2d7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983f9c523d5e55f874b56ae160f596e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50cc2213713e838819c97df309cc12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04494aef67b0b8b938f7682084fa0de9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5663ee6df5e0bca3301d66ddbfce1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efbf940f5fe8fb75c717bc2455795a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334102cf48fa227062878583982604a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688b0c357308e8f0d128631276834b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e824f4f416a9c8e7437905967c4292484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeba28b0cf036e5de8a3a55a94ea2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4ac3fc787e513bb6f08afc69041bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05607dc27976e4e966927c181de89a86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b45dc660d82b4aab5c9066072dfa83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3721545d6e64b238cd0df1fb69a54f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd5a054dde951a85a6c04e2f535d90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc2ab22d83902e4a20f12bbb5b57f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ad45a46180f027a21fcf9ae595b9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f95674a8461a74214d5f3bb63b4656493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d54043e9697b519bc558e6d71bec37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016db594f6a2a627c3c4f10d7191276495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd19a6ba32c4bc5ecf7b958c46a434e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624856e0e7425e65c9bdc9fa0bc0874497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e07e12cec3563750b78d0587307b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228d28ea9acf58655e16f61b1799d29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249d4f15e2a696bd1d55daf554c4939500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677d6fa729a7a25ef09840573271ef7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13361bd2bace20d020c5ca5d9d73880502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8a9dde5c3ac15529ec49036ceb673503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6ea135f2e27b573cc04f324b61d51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2b154f9178429baa7c0360a874109505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f6af0eb90a83c9e661be9fc3ea82e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd8cb546790ebc0198f2a5b0f83cda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49de3bc823bcc5080834c490e924e74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1d7e8fc93c8e812669097ebbbd86f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755058b852c84e4c0299d0990b43286510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df08c1aaa1888f3869133d5ff89c16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ab9c222fed7462daaed687c1013d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170ea9ad419a8fa9338c26ab8876f0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fde7d9f5bf44472a17a5c71989e39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58fd94ef05825fdfc6a0551e4e7a99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237482b8cc8b88e0750d24b0851831c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32551ccf18134e6cb08d547ccde6f11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b41b057163f56d472b0743c7119782518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc044b896adf68f0444e51f7f5e1e22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8910f14a1247bc39ae5313bd51a4d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2e42c5ebefa82f58fa12295c6909b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b93d6a97a1ea7fb9f617f6e3f95f5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800aac0edd36f7899753c9845537aa0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76883a0a3bd66849eba35ca53101c74d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3b3fdb068305d5184e7456fcb1bdd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615c81937a5107d32c8822b4a23986c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fd90ac6d0a6644f714f3eb9ec617f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3421bf5b04e60300fbaf8b90fe4e8d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a136a62aafeb7e7b38b47a4d93387529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49560301c142aca856f68a133fa8ebc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e26959364ac8ce341bedc6d1b848e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497906d7597eac5f18c78cde61aba949532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc95f2923dbb3ea464711ec9aeb349533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f900f33cc20bda68c56ba21f76fbf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e1b8e5b3a124527bf0867f95ecf9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab379e4f439f0a9a15e030854baff09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4d9d287046d6969ee935c73fd59fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60304d0eb6415f102359b479f7d65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514ba868f1375c5438a0d6c64ae6632539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aa7c53bf0bb118f2870fa2064b436540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e0c4b68ad723aae255de3f6dc7749541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79c2599ff4dd1af6b66eca173cb01d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19005de09b5bf583d2700f87a45eaf39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c109a3ebc2fdf1bde99583dbb7cd05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf062260c2daf66c1c76c86ac2811b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77428b3ff71ed2b05529db595f4f443546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f4c621fd340e1b24f57da0d0cf99b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d240ad9e1e44243cea0381a1dfa2ee8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ea00566fed7869b68e772a10005e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c61adb75f5b976b84a54904198eedf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4928a068ec8cba826c25be7841d7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9447c70fad7475f01ad6dea812afb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a9f544a1ba84c047e04bf61cfb74d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bc1167d28479b2445c1c55dd0b9d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b7aac3ac3099e827cb0bc34d5db73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156d5ae23e32045b70fa23e0a359c92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c78c765c6f733ae5191e4ff1fa23b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7c1ea5d2dd71d1ae62cae0c22f922558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21093a70ef86825c4db3a1aa5644f404559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26aef04d62fe72cfb552d04e8570b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaeccfad2ff2f08b676c8d8cfb2e58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784c29fa055d9b1984ea9d38f0215fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53134f0a315bf54ef71381b9031d176563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbebec61d20080aa7970e0161946ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494ced42e32feb478832069cbb868c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88c74529578b9166751d6a7412aed9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23bc168aee6623cd765fbb41d0f6a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307ff4319ede4627adf0c60e73c031f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec67e4c3dcbc4546d4a39d89463593e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c1ff8193684bf2ec325882c0e60e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67ef23e1a31ad0adf0faff20aef25c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87aaebfe173f27543d74817165f6be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd217ea14c3688591e67f0f28717e4d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f720e3d99a09b2c875fea2e292d8126574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600fbffd64574b9a3477997bc23ec8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea375e579ccb21d88372bb46d9cb42b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1a10b84800b4fd0a3442a14a64cac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c911cb37a4487ea7edf4aa3a5d6125578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfb60dca655a632262b9804d798a91579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeccc1c911f758fded876fb77eb2c68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5189e62b03a450ee9bf5673df6ba0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a96ce144ed8fce468d23f12f0e420582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f49724b1015bd8f652abb7e186c8b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144ce9e79463ca16e5d3d950d46476d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d98cedb8821d64435195755c2351b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfca259ff027818716617326c7e76f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525770eb7265617378475444868a2c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f91d19589150b200388b07ead1798588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999d0dc4d44c4b424c10c8938105d67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55aea5bfbd194efb8554859ab2b1f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5594cf1286479ab11cf8653564cfe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7bc5288a56f00c99b8b3fd379f20f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c2582b5424ccac23ecaeebe32824e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9bd730eed096a7892a440e1ac3a11594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840574a2e1fab73651f67ce7c27db735595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52862e6be78436ac7d6a83ed651860596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613fa06643caa372d8b8e7a4d8c3731597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7841564048b9d4ae8e73935b78364598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba040b189cc184a72f0a189945f0a02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2bc840d075a46197794ef7bd931c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f082be9fa24b110a60a93ac521eb571601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90b4aeb00f182186b7e081c837c952602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab74e1ef7757a43b41ea7bbabf3e29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98042f121af387a461e210e36f73fde604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514de22d9ec0de5d8c72f3fe19f9bea2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9834e7a7cea7d7ed5c288edd90f3f17606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6506d2b38ccc2877c0f88e714b6f13f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbb4fdb74d8fef90f2f5be749248a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6045e32761b8f77b7d915f749dbf6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adb1a4eca0c3e7187a8f818ba2770a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cd7b5d2ab96ebe802364595725080611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36ce9f33eaf0fb3e93207f656142e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9696a4c06a86223c4277a262702ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721d21f3533114ab5d87363bc078ba5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134d3b6ed6d8f27321bdd4286f48396615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50021b44f35385efb98745abf1197df5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1525f39355891040c0dd6e4c71582b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe809c8a48fd1680388df7c0bc4594618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b494f2864e7411a25b5e2246f7c37cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cffa379d9b90042885c866df7827b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ab1a284b9d00aa1ed848b2fd7bd03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2406602f4f059a7392f53c4c03b1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc6da84d668766b63bf01ffda00034623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151d1dc406a4e2de668167d22699a8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06730b8c775c0bd5628851082b0a345c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2a2e3a9ed39bb4360f875af5cf3b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431aab81c93d5faf433239fb2f9db225627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693a04d34ac814e66b3a78409afb09b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55f57fe752fb910ad5395af51b1db8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326fde7bbb8750e0323c2e87d74a93f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1fe20f9c1e32ee01b4b63345468f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9cc64f5e90143eb2c7c4897081067632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016c3c759cc981b40bc738c3036898d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f5fd3a12af0f6411a7147dfd74fc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2418583d38e35837974622e0477e6cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d7f16eca3924f17a2774cd078cf0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9566f5a41ac2e1b65bfe0a7279582e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162a311c2b1501647188b604df46b8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38281967d80e651095e1d475c898565639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b2db72181406d4bcc2b88122ad848640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f915a31f7805a7a18a364fb043632641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8453388649e08941644d2decf9ee3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbe53fe523572f848c3bf710909fb0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24b11a03258302c75f68514af6629d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31666dfacad265214cab7deedac4d6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceffd1bbbfa1d46b1b91c1ca814c0de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28015a93745fa9d786e86154e6f4331647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefb064d84beaa6afc0f662b12bc90f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67b3737fd36e3fff38eb2c1ff79c6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eee59dac8107111b884862a92b1826650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fd9ca77a0641999b8365a36494620651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826347f2e75934df0d47026c9b5ce6ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63751705b63e909eeef34496c963149653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d399c4473cfcb2e032003b65f6ae4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf9b9766c68a653c520e21139eac0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5455bea56bff4e0c581a2853370e6fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a219dbdc8af61d7dd0c036fc5b685657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fde23724be085bc25ff1ba078374b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e41793ef7035d837dbf6ce397d874659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba636e121a5d051d861c5e11453ff80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e825bebc0b081e18f1d5ad87e48d4ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457949e195798da6aaa238295a3eee6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86946194a6ea0bef3d6e91c4ce1314f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99706817d02aa16625f1b2e9919c1946664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512686b08998914125fccce3a85f9910665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510253070880c0401d7c578c980b447666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e52642581cbbb92eda7e3707849f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07d779a6c66cf864cff4a94ed0e49e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400491e4c3a869c89483a760fe3c9fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce21c34f1c6a2d0efa63fce0e550dc0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e00c8350b7e764b7c514bd1eb3cce3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c75b29b9227ecece2319b7af306764672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6ab1988c83ee6f1c8ed84d1060c03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c964c9bf5c966b0fd73872fe71218ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc501170cb99dbedffae53a4fad71b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f7bebefa1841f1a675d9757eb7f1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34a5a2ba7d6cb5344ecc25e1f99a36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeac4b969bc6c45da595dc496ca7e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00846ab7809ae41b94ce7ec6c1e87e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ef82c366210cc8e33aa7366c4e191680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1e8de1e6970c31fdf37b555298ea3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad12987649c00c7cc3a74d322419ff2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fc0e849bd3d21bb01eb79331a9e98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c452f631305382316c9e311281faf3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb2f84f3922f87ad79b91c0eb7a2bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ec361d41bca95d3788101b610e476686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf13048a09ad03f5cbc5b862ed98943687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446a510798c8b94f151bdd5cbb6aed3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a365543178b8f2484d39a5c441635689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c138d6230a77dfbd015d9438baf3c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88079c4d4eddc1715804d66b11882a42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5327f75f02d2288ceb3de1961d5d208692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0c1af1bd81275ea2b9d76f411bbbc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b6f567b305983adf6bf02f610d817694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706483511c5d47ca23697d0ffdfdf74d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d416e1282fe897dc2b893ce792635696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372024d74160f1415ae406787538b794697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ee479a8f7433dc8c294e4b17d39d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153dce545898d58110f9d5aada85b48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758313f6899ad9fc0bf592ea2e1ffd0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4285ca42690c716e474a0610fa5ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe69832a837df5f32719defa08673e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d933cea3de9e12a40a5540d9c337c7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653388e6b52dd315bccedaec2ae6aae7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a63d886e751e50c0dfa70598f04ebe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33de20e496f06ca89679e3a9f9ff7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7183ceca0b6ebc9aa3f72ad20c5f6ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d378ef66fab8c6493eb12b842df9d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6339aee96df07dcce7d632197a00dee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050457854b1c1235cb7ebc82feccaa0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638447478f99e910af57817c3f03bf7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226caf87fa79f57451850cd13aa012c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b9dd6b028c8530ef4ae312a80c608713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593e6f8416e7f3605e1483734f696d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26afefcdd88bf3c1e85c5fca8f7b01e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437536d499d6c3132113883306a5a84716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11122fe6eea45fd7d2374895ac27b83717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ced6c002875724c24e667d4896fd0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec71e8ea55c9acf187d8dbf23fd4d65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37393e764ce80f2190237823c6cd3d5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03578b3b8ddda524d9304de784ef6a62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffe8863c543e5071514d4b1386c42d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be4c04318ec1e2f9c34dab3fbf026c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14703a2d75db6f8bbf63186bbc3b408724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d3be11a5cea26b1d62950165f2173725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b46d8806614b1972eb1273d9fdd0eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ffe02e1518246c32531401690133b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c306f957427aaa20d9de2af7b2b47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828064e4ad0b98ccb59b17073380f82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021772de6b4f14dc061698cea5979f83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecff6ba0cd842ce66c4c98b250fd4c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aa9b9e1a094646da2a6c7d83ef209732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ef286d2a33a708c2b5986a4b2c3e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28454665629276611dee1e22e3a318d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef746760ae5be1d7e077b7a08a35cba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4ddbb9631b4579258e31dcbfacc95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b98c819f1c86670b870fe8895d87b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf850d8a73b8dcafe31689fb3bc0854738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b67c00f850ed89d178d6a960c0080c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba6fd78ba5defdba41b40f3061d888740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1751b07b2ec864f95cb8c45a75756741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71edaeb45aeb5357b11b0ed0126bac3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e82ff0f7ced5202ae9058ccf294a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9ccfb0535f103d9daac03d13f5a7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21685a37a4ad10c59d7c321394eee1d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b408a456598342a69cbf36c7515b26e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dafe0c353097719072415e3ca1ac1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3985cff0529d4879a765f95dac1d03b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f7d2dd719e38a915bc44fceb54d73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439f676fe5271f086f12071e296418e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032d946876c667ee8c1814ca5e88b5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bc0dfb4179d9e3416000d37723f36752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7484075be38f26866d2be92f06436f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a057f4e99d53cfb8e1c52a128242c73754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ee086a85053988db84b706ccc9a7b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684a6736776384252583466d82b4479756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a04de3ae036560901620333c0aedfd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1315b6682947355bfd797bdf9d77c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ddaf0abafd39c4d457b20ae552589759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2e0d4d5cc5dc713dfee93f0a2a829760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c25b26c7716d59585812ee7efd68c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4a79c7a84ab5f93db0f21f3ec3aa5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34333b27c9e4db4516ac8aca7d8782b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329d304b8624f8ee115e78ee93ef922764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54686880cb330abb140ebaf191a4090f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2b9280d616dc9e9a9f8a9649c9cc4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dfeecb239f62d9732cb3cdfc52f86767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426bd3922fea95a1cff5edb60a5590b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3cb99c36aa3c182e6c1a64c0a93e3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd58efac4a038a2a4e23948e3e92f4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b18cbc5ee4194c1d9999b985fcebf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e082bf529b1529ef12309a38005a4b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2d4f4dc96bb7c2c6140afc8c12df8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489ab2ac7fdc9470ab820b8282ffcf1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bf83878c3a1e33bcb4b2c7ff0c917775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431882ea19c97a57327326be690678c5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5410308eb0d98f5cca7bdf204dd8471777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37e3a51f2cdcd5ca5bb5b1dc2223b4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e49a318decfc83d8d0071087b4c4cb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd9bd2f58e66a3667c5a7403c582e2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4285be71a9b70e45cc69d83898e03781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa763f87b7e77da84666ffee7e683b4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd46ce5086a09ca2baac907a9a5cdd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71242cb47f951b524d862ec1b8aed5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90edd791e224ad0270c5fac37541ec785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00ac113cc09eabaeff219100c357f5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7265dd59c734c55b4ee91f6884e1f5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f5a2302bea9cdc0639e8c396898aa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f9daec52d081bd74c40a70028b972789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccfc701b86c80d427eca6b5b150573790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62475d122f8cc01a1d8c8339367ceaf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58728c3fa9116017d4f4bfcc9d00f36f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6c3e3331ea1932167f2b802979da4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0fbdeb6bd7c162bbfc1778109a574794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb053200a74ae789fa86b1a926adab795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c0a67f7f2913fedcb02f3d4d80936796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e468d30a998d455a91887a20ef570797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e432d42ad5bc2ebb37ec92b293248798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c993a1748df0f3ffabc25371022a4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025b9f7ca289d1cec308468ceb762e0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400be705bb00f2023f4a546753cc42c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b304e3f62f718fd9003fb5ad5639fd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06d8d4953a2d1fae5fbd1096c96e97803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a7a18328f3294aae4b54210a772c7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f40216854626bacbe8a813eada08c0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6420f37ef803c763ff8fb6838bbe8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091982d6b27388456a0c44c24fff11ae807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ce3684955874fea13aee6ea6fb207808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d2f1c75a7ec976c84d93b43411723809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9096a371facaa7941979d9fa4985d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eb1690de03c2ab91b875e2d464791811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460514476723a25d2bf194e00f06fc99812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efab32ec06f4ac50f24865814cae04e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53214e6336d04732286a60ec2dcb31d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6893f7f5f58f63b31511cc9e0b1e8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f13e90b69ac352766dcde91bf6b8a7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bfd4e80dbfe4357387591692fe3ae817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6af8eb07211dc6de297b292b800b15818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc0964126daf8c0a5f8dd0458845f5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccf8e6ff739367e810921c1f87fbbd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca3a9826bb56c241d59086389c9e59821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998fc9529acee08f0da2377ee5ae93a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0080cdfb01a4faaf8f9e3eab97bd2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaa1cf93531e1093974858f28715da824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8b55f4d0f4be32f89400db68632ce825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ae8f737de1164b8b9717c852edd85826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074032951db34b76fa11fcbf6121e7e7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cffbc2154692ee0225caf3a3ada379828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b0bc3b3ec31ca448a4780b867606d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e52a1085a9d7066d7f76b83aad2e9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1c1c216c3ed21655989a30ce4083e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c456f0199821695d440a60862d5384832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a777ea3b4d3ea06f12123107de39b0e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0d5c1faaa63a4237b3dc72f658e59834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2c803d2f356dba44f97a316bad533835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d708acfbcfd1d0e3682010648f79d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb96cea669d4e371a13152e50ae9e2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b124a429c7b3a7319607d38c6e42a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af56eca1ea1932de08bc1c54c44c7e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e40d3ad073d480903d96662bb0c2f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e29ea2ba6034e36753614922e9ccd1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d42927ea1a800f392f112dd2615dd6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf617b06e3fcf0b1d2cefdf36b5295f3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403096c02fc8e4665285c2031a6ecc2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e5fec8fde8c5c46ed9dab112c18bc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da79561a8adde2e5b87c74a42c0c9c4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e01f7a89154538a7e6ba98eb3f768847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24daa1217bdfe933d5651c158ee62d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7f40717c151d6f740cb3d30cfd1cf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e919d4549b3faa8a51cfddf0093ca9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77d4302eef69f49e71a2dafdab2e4f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5de7838c72edea8815dab9160ee86f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7a225286515fab2707ba1503f4904853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3438b340755a89417487815494eb1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead3af0ab2d53f59bf4965eca87e940855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd6bde92ada8fa2209f4c4143bdc51856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f698191e7a13f0d91ed0f326c3059857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f5e93c97b46c23345e53962e4d926858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1077b23c61e5818b79dfe0dd138a1f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff997e8c0e25db6199da7990c06362860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37b3382bbdbdd568add45b995f6a5f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c42811332ba42b1c736427ba7b53af862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af398887273c8482471b988d8d57a0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2f4d80f61e07371432b0bc3398c6b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533442b78468b4767d874233fb649e1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9d313193be21fbe5e866a19046a8b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921e25ed1d013b303c8b8b0967d1076867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961725a43cd5978c6139af4b4dadded1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad7f0c66ea2ac250ca523b0034a805869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35e9fd55ca50527aafb79a37bb2f39870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e23fb90a70e0061bf9cb7d7300ebb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67a5107d71852d5156219a128a3de3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2ad95c25db51029cece1fa624996a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313c90b6d651b187a1af2bc9803866d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8363ec9c92ce37cfbe956032bfed5ac875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a6757d6a4003226e4f51215854545876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18b0ec09d3c51de2810db11ba0e49b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232cb72e74d263b7fce39ecf01e855e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acb0c2a22ec7ee907d93801307d1f1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346580a522cb4dd823b8c2563e39b34880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1ca1203506169db6dd1b67fdb2597881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871623f5184b9861983cc305ea87bea882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae303766713b41b784ea85c993d0df883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6df095c9d062595a5c9fa8aea5e47884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71a144bec8f9b37eb9a91191438f55885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd8253cf4d7d21afd9504736569f41886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23499b8d29ac6784673c7365e6fdcb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32560a25040a8025a631186d7683af9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb015425c8c9d53f0b487ea106b165889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846407b2f6b8a340fbf24acfe033f402890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763814671ef19451ffebb95017a848eb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61f8997d8e900d69ea542eefa068ae892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80bd9909b9bb95a213b9f6f2ddd944893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb46c27a6a7b72a3a013d82eff63bb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c702daf37ebb0eeb0aa8494da53812e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f50762737163864b6729105deb33a9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c539efccc4009077250ac993adafd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e622a1b5bd51c2bfbd51ad0116b1db898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aba45b2825313881670d4dcce8cde899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e630f147dcbfe0f52931939145e9d9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb095afbbe5b4b292b1eab20ece4c0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ab647153bbc8f9883d4d732ee4fed902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff06eccc783c5438ffb9008472f8c2e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd58fc7a41a708cc16bd7fc7365993904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033a23121ee023c286ef68d2a099e0e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee52654b67cf85556c01479f14e9a50906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf4068efdc1804f1c313409dfc91c8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012838ee525e715a621be56786023c7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482a68dd7b6f4d0088f51a7bbde0d05909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ce86f5c8a9e73c784135a3e94a6f4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac20f3ca075bf8df7f00ea8364dc11911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293133e6cab3e804291c276e9387b5a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9cea735cf22dbe8bc771b520e3015913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437b917f1ea68974e97d99670127fe9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec48c1980b028916d0074ebeee93d4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7b2f6e8e9f2dc91a36774f0af40b9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6283d33f2c8d7529570b0f8decf11917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c402bbb65210e6250330cbb5217096918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf8f1b1f92194a297fe93dae2ec784919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97a936f1f9aab4db988ec4f40e9b6d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6098712e84e10da015d071f1dba9c71921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ca5a9fa5384cb55dc1b4f0bbb214d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9363562e7a38f288ccdd2a7026275f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e559d88a1927bcba17f9f9276551d54924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463fe2a18f7f5339b657cb4ba41ade7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf582b61815fbd61c78a35694689b8cf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e4e55be6da5b1c4f560befc76077c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1ac4716715239bbe7ecb93bad40b1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c89ef351239cbb8bbb11fa85e2548929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04785a431bfb3c158d3a24d09f63e3e9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98abaecbb5e43d8feaf82a71d02cc5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd4e4b3736763d02e480b01a909638932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a69eb9d7ff749878842e5e5f906d9a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff17e1ac82f03c0e24c666e04fc88aa934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfd719167de1b5e8568f558072e11c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf499e1fc786ba91af025fcdea4b08f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f1e870cfb3c1d601a0561d2c1755d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700edb4694b9765edd166878a57e6e00938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea219e89367e39dc8d964a026120fb42939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702df7239d39870c7fea15b4e70c9e44940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be2facd1ff320c549bdab6c7a59713941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914856e1d6dd947f63d15b8ca9d8c499942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a604113564fd7d8582a9957222f8f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e8b0aec83cae855f455c0c11f601e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb42fc80347de95a3e10d3c23445ca945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c0f6cdd74ba829e1447d1ac59ce6b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27257c7b22045a9576578ae58b26b9f6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ef52b40778979a871f65909855e78948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdbc1796486368c0c0da3c01100c7b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec385186ec0f249569190348d8729013950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d74567e0333190e9c964d2cf4ce6d8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfdf408b52ebaadae1ad965677afa3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c47ea346c7f40358a0e60b8feddf13953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5718d00d3b9eac5beb6723969de521954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604029f41338174cca825d59bd403de3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ce827e95ea08e7e047fd61a85df7a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d0bedf9c50bdec28a68fa6d2e0bd1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac25e25f8af8f183a9c1486c326f39958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a932d78e0dd9675a52874b6923a3b9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d18d998c55b283c3e09373301532a5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9480674c3d417105d6c93c9978d8be961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdbe73bee1a3faf24d63cd8fec89e5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac3d84fadc67a109d38bd97e30e4f7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488179ad5ada5a92f6aa7395c35fe6b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7575a1a74785d4295f9b485ed6fd0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afc934523b9839d1a8f961b605992c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df37612c940f54b900e0a4fa18b5603967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49429fda2132ec94e7c495f3b0bd51e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4591d96b7ced0ca5f389ecbeff377969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad26d53278d8d70317dfac7a9e2828970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1893c00cf38fe9ab3b897b4dded64de971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bfc87abf3dba812112703ad34aabe972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf53560ad3e8abf5042e4cb42d2cb7e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0888d78b43f96ef5f6ef4575d3afdab974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7122a01e38e764775653f00eae26bc9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd47980af38fbac2ad7b38656e26b6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133a4f4d099ee08f210dc71920055e7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4126e64ac988c8d6cb5c03cc608abe978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c26550f3e616d37adeaf6e920874f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2857e8f44024c239fa1f11d12b1e4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cd0be449aefa63c653f1e2ee9a74c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246be0cf907c5cf7130b6f7693d5755982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acf3f7f6d55f6bd35d11f6f5b7aa1b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87f2cedd9592fcfbfef20a74fbc713984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ae9fea0ae3e2c4a97fd4e6600a1fd985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d165ca6df271d7d44ac3c676b946c7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfb164f689ffc7db107d4b043f3400987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43728494c072c3c1a498692e72cf5cd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9c49b1626c996bf9df20c3dd55adc989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941edd5110dc62f16fcb79c83f2c3e96990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eca7a48bd4c89f0ecc8d1887f22ae5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed09c9667d0c02f04bba421ca08ca5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c76af7f9fec2938d38b90ec5e5d51a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c5450c7e2450a792e32f41cf150a6994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07469252b6165eede3acdd6369de31f1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2acd2bdeee016c52d007a0da60b1f3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efdb546c4a3063fc75abce37f27996997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1896fb0bff79b22b297992ff4c89178998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>