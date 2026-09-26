--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53770361227b3de284e8283000bf051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a593f1217c76b71a9a7b4620b785c172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd4bb823d4e4b4929f03aafa3054c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1c75ea1976752c9ee56fcf974b1094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3eb935772bf4d1c0e4194578457a585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02d87fca96bc99ee250874dfce54386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293a75e442c4a0dc6349fd69d6211417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a8ca5787af2e365f9beaeea9985168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cccb3a9ed486497ba750045a284f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701494feb5ba35752b0fd28f2402d4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389efee50e924ebb0a97abeffaff70e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f4e7c718c93e782fc29261bd99dfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86b81517235d67aa0068e7ee20e34913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db74ebc2ea739065c7984cb36cd7f7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1584fa5a71d937a19b04d87ddd340ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8f05f2dd5a9f0763413904263ecdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073e515f4ae1d43b200efa72e9fae9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d16f31add3e0a6d8d162a867d3b1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cd57aebdc038c884f6ba9269a40fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b6e9f48154e04209edf265d9d81a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca9904644db75715ec48f412fe909221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735f40a47e607dfb8b86c56471f915e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92306724d97f4929065847dcd2b4c9c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c71a1ef14d6594d0786d01145aa2f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75b1a8bd979b3856b5240161b45e7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c041647227356000380f4b291c1b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4117d3869d09c7b3f4712954b875327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2733167755cbea9af01dcf31599bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0a807dc075b56698d5a7c6a258dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2ccad4b24ef80756cbfdf5b7dad2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48c4b7d6c6b34692e07410fba5bec531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a69c71baff2f2de6f61cbf1705d3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d940cd820b5d42815d5a16efb8d7f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9afc0a8cbb2fdbe26aab4b8ca5e2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fbfd2b0bcba914e8f2a45fa01219735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84c10662b0bae4d75f5416de93aeab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e9ba2311f2160054859319f1d44d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fc7c33adf61a57a857264a0bceab438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ac5b156f646dbb1667f39bc90923839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88291241f8f87249e8b58967e11f209b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd416e1291018cb58ced056018ffa4bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833f51304728aa5bf1e5818a9ccf4a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a094f02921c0d22adae38cb887e8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb36311ce0236ace19f05f9eb35c56444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b66ab3f308d409776732bdd8de271f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330abde1884655a14a5bc05d8c4fcc3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872441405c405ffd0745a3b7c9d442347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5246a6955ab4e7577adf8a077e3c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3936d802e24d76f1bcec3d3d9198b7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32b992e064c25cffa73727c3b4864c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884f19d71cd5fc7f1d48e178347399f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec3325092420ff99756213630fd0af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d0a9961ffdea02d0f6f4b935e94a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94848aa74787f94c886c7b5b7a299f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3a9d905de881af68914df30c8d58b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085113c131b5e7f18bd0e78df74421656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894504e54c48409b511f378ac84c2fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18f2476cc3df657bd85f393864fa3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792dc713b984f014faa9aa3299f000759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20f54e9a79d2f179195f39eb6dd9fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca05aee5cb6486f7483ee156d7365f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3b1eef0edf6538cce753dd0ce881762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1c07b967ac7b6d0add643fbdff90d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032fba13035b48b23af2a2c2b54b28064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15107a514a4f2cd41b77913090023865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee7e5974791636fbfd5db1805c4de266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b576fc13e9d8a06f4fdcd0b1bc1f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a49bc1d48e7407fca898be6678a26a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b71d28e8704e72a01121293f212b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043580bd6fa032ed10ab27c261a1ebf670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd70c6cd6416770cb2eef344db69f7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed13b4b35e9e93a145230e8a1a94f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b537dabe2bb18d38b1adce0e0d056473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50037fd3d5656c88c0f0509faf4e9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38027dba288c98922484fcc06f5f26c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d36d83a9e5882519fb9d7feb0a0b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669407bf908db34731f4e1b8101c724a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308421d8fcd7b5aab49d7c8bf9dcce878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa7e05005900c4c9d3f646e05c729579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5650a00c158e1e87efb8543d869b2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6e69f5474e62c12a97c484b85619581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedcb0aca6bb4dc6754ac9e8f97074b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b46aafc13e7f5fce8217d78a771ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e8b1a14811f7cbcc164a72da6b23284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f9e44767937170e60c9131b03714085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210aceb99fe4fa5ffb2912cc3d7112086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fdeb5f9c30c4f6073629573ea49ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88215780724055aaa9d9b984c35fcd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84081b83c475d779e2758d735e15ee7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf72adc561de0825c8469f0b8928fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51287ce96c461dc919ab345d3a0cbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29036005df27bbe66e13131406e925a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ea0f967fa2c6754c77ac4b027aefe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b55fe4b0f20dc14479312299a320294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ec356c78edc271d0ddf4e6244ded595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaf56be19b2e33cdfea486f9a8480f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fc6a2f0ef6fc1241dce44cd78361b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de5c0a19df09b5d2b21cf01edec69998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f453c01576c674b874bea7f56d7ba7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a95997292858657554a80d42cf0c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dfa72671a6f175d0e1bfef769d7c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0661f19f781ff5a1bbdedd4c211febe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc791e2df405720cc25b50e5368fb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e63277cbb7c55f500e0147a45db70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220710ace750852aff181815a8fc85d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faded436273a1100f229fc2485452120106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c96a63cd6d2dde76c4a8c8acfb01d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d304a1137354c468a9ae622647871108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb0726cab085445c603c8f1957688a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3c9467e916c58c0df5b137807249d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca0a991bcdce2e3edbded2c65c3807111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a921ca7611ad791df59aebf742eecb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244508a378f8fddbdc2b324f7eb3b457113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fa7be495f84a09ccdb42aefa5acc3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78eb7eb08ef9717e98206050cfd997115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44164e616a32e1ac3cb5779210b408a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69862b4e4cec70e812bd364f284e0662117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc558107cab5a2d0b1589e894322ffc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e29fa73365a56ed5cee3ace3d71560119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6690f9732068270546c57a2642b4bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b63d74496f3ef927161d0c9f7af27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bf06f18855e706178810e9ff6da8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ae417d597116a536f366e9c6969b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b9de02a13773a5383fb2991014dda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2599b23e826ef8a093e1224ba5b8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e08e8fd95d6dae35f7b0a1a28eb91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda8e75d9c96506f964c59e51757fc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96474af21bf986c8096586ed4155692c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515686ca2cfdf61b9d15fe5585e60b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1002ead26513dce1aedb866ab87a1a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e8494d1d6228428a6354d2cda78e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1486061f28ca4a81c6599c14d722f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf1f21b64c22c5f5e7f926f914cdf6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d480b38aa21a4b5588243799286c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e478451e5942462649608ebcc82746d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca5c3828837917c851c2df9c29dbb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dae76296a0c142bdda34c023b90c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988495be10a9dd753a3a148f10725ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2950b1bafa460f50c3a7c2893d919139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e9192a94f346dd5a7a2a71a58a26a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e45e82ba523d0467ca06a5410df94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e36ffb2449b798e3a42977018e9d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c327b0d27fb1cc6b7f4a0efd0fac02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2527d4160df29d8e393bfc7aa51e2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f40d43d5fa271eb4b9ec93cfa704d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f54ebeb83ee6c9f63dd1e3e80105f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080de47addad4756ee2a8bbceb25199d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67177dc07fbc653b37a69544f20fcf81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac9b24bf7ac38a8e64dd482ac112ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d0f0273351a4315f279647f33ad8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c8026bd3ab42f5ab15339f40b1562151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d03ff001d38e8e17ad78d0096e7da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e96086d70619379c18e496f651617f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d117bfec21655358521e43bf37135e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fd4a4bfd76febdd7d7d0fdc30b285155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e153e8e122cf589ae8eed29899c413f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bec56d28e094ed8e7b3a63805b5718157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c944adad64c1cb9986edee1841aee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04445c7189f6944526765e22817fd5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbaccc3cb9c03759e49664acb0ccdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527230593f6879972226f855003a40f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8106e3c2416f40c78c698739d28b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c32bbb07849b1d8b63d689a46e447163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff854bf9f9dfa185ff46afdc0d92ce5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e654d06cadf86357e2ea6411d8536165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e0a6fc4e1b3e4a8d7d4f0b94be636166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b43b4c158f1b61fde185ebf6653f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef58d3d6d360b1274cf9554057763bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a08621ee416e60d645e06480998c3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cf5289cfc29bb11b161d2bba7c0d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0841e7cf86bc3ea67ce9c853ddd1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576c4806d65c0d18b298b38f9fe19f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f3c93f2aa48dd46202993b7b76ea4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc0b37237fdcabde969087a09b163c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01cd705767b51957d09fe6295d51cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94080c6d1e14d987280e73e19c4f01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4735953e22ab6b698e5076a99a6045c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6ccb1706768706b915cb2866b4ed1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1211653b425a8c5d50984bcb64320179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847f8d74630b67637b04b42d8c40a50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54018181a21842799d2b7132b9fd9bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd6a8a2a5a7c6d0d94621fbdf33bbb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f7b871f0b984bae68aec8b0438292183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a332231572b914e6f6d16bf74cf9fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ea7078d74204a80fbd7752122cbce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc35d085e582434d7f27d3aa5871eeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb707eb925856b5c4c8841136b1de051187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f76a541a7c0a3a81a5c939a198abca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ce21e3fddad5048ca3397cbbe0efe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a25fbd1378eb80d1c0f645f242591190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252ff956331f7c6aca685d93ece0738191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddeeaf73c2461d051ef6cc12bc2509192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ce48cc7cfc9c57d576cf9e6d5c794193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09d7d3dd297a5b7b45301526d812e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1d5c99d8569f54c913b6154ca599c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b3fbbcc944910dc7c3c131584a255196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dfcd16bbaec97b3316ddbe062e08a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aeb852c58ceb33f4fbf2ad62288d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ad6f6cba91dc76a4ab7fcb5b1d92c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e68138f75caf3a3e8072b67017986200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532917fa987fae12305b42dd8cba320f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d11efda93a75eb3ea4cbdd81c56999202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b54fb0f0fb638712c4e704163a0313203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d953889aaffe1ba2da10c53760d9d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688a32f7ce8680ef77d2398c56d0533205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a872dabaa44cedf1307e885883283206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d412ae77305782050f3819ddc6098207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cb82e15beeb4c6efd509cba0d088b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9867155958d71fde08c779b780bc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7e4d71458d32b06db87b14345fab4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86196d7e5d4920e417fc57a2959c0486211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db804ba4967b41f6c9930518775a73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3f31e9016a11f0a5df4466bdf5670213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215dd7526698dd7cac7c6765adebd3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d8de46a5e484b2df5bb015dc73af1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc96d21d026031ef8e81e6733a63ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea335f80c38b41edbea7f272c10adb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110430f3d81c3842d65b054cf6c1115218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07ce783925b6aab606d10fc77b7d0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02faf7d9134dcd520dfa9fd3de847a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1e03c3891fb647b345efb504b7c17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0a95d9e3647a78a030cf07d2e93a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74090d012b12c4049089e29d243518c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c815f62033c5e8db0474fd2465abd22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a135c48aa1b9fc3306b2b60c5313bc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2c269abc659f228e3158216fca97e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db4133fd61aeb63ba41d82d9cd6c38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c78b1ff4ccff2d4d4227e662c258f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcef5384523e95a96ef3e08065f112229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de91f3c7f5d20afd9393d3167c3cd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1c001bf73593dcbfe5b2ae2de590a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69b8199e4b1c6f4fc8c4156f8bd9ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7d8a03965b9a090ac1f1701465a9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4220dc19d26299b6f2b15a3baca8686234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29a220fa213bf8c55744a37a1aea9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74528706cd2bb18e59a217c237dbac62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e138beb7e6a3bd473495250a35f14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d43ac2e31035c8b8c345aa9f8cd4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb544efae4ddc4c1f1eddb15cd82893239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b009b5123ec59c778834e76d14dc6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea1e8f3e7da0b889fdadb838f062dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac00a9a034facfd2ba348fa5c9b3e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef0a2c06e1d67480573c164bc62999243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1026faa50cfe223b67d78d063c4218244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1cfd0d07e9c9d3fb6eac5b33439b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f41936f4ea5c7cf391056406cf1d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e1a295e9cb23f1493c3c7aaa3bda7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea85aa0edfd60c8de758ff19c92dd01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd69210ea12b3a08bcfef88ea6e099249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e8c08bf3af99ced4173f180cded88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78ac6625142df714264c375096a59d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d47eae8e12e9ec4fee69d177bc66a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0328056bb013b3dc9f27a2be21f671e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac52cde2975fb987ea9061a8dab120254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bf0d39c1556f08a8e4f38544eec8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f40c8746fa0a541dadde4072f3d199256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c944d5be73dfaf97a56c0def9a27457257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67733135170da655174e04464e54c60b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab301fbe16423c478e347ca4fe0a9ea2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ce12bde166492394c70abfbb750b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206568a03d3e26013ffa88a3b1e2e5f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543428764dfa173cdd1f34413578874b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da161923d796e8441b92c926452361c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bc0fac0db2bed9ed0b037cca3a2cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ff9e2c73ed7a938e17743f26881d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e49fe36bfbf9aaebb2b3a1afa697e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32968bd73bee4d61e7e5ef5f6da5b13a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d7a78ff2688a86a7423203a46c0f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc790b1ecf0dd050bbcbd73f96cdb0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc189e615e966e19a087e413ee9400270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaf1bcb62b87c4ef4cc0d59a1dfb26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1a958f65bb6fb77461ffb64cb8724272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954f4c3076481ff08f344f14ec73a99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92581af030c1a86d19c196293827e3fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e91e232e8c2c2b092ffb2e5f23307275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1dec5046986da084e23ee426c0e0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884f470db5f5cbd8c88405a544e9ba4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0253a641f70663a08396a8b7dead10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe8be33d206de543845c956687471f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd85bc405d5e818d0918761958eefe4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd5039313da40453fc9e82043a4cd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b8e65b74e7568bcc72b6dd0386ad5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9e7991e9027a8a0f11734530138ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d9ac6535f6f45230ed49c102ca43d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eecb8c337faca33403fc1bd3ce2a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4048be019eb3ad413f3ffa1f3630e14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960a9669a13c04d57e58df25bbb67a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5801be0f14d622d637e0387d967ac5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f1c1de9af033b3c11b0504c02bcc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea7875c95f9bfc816099e892b68d74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c30c222e867b8858d54bfded806c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b97f647a6a803cd1819ddd9ccbf06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889be1759e8f8a39974611aa64a28c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d81e0c2e99f0047e8a64ce34d525f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89b04e9cd055e9cfa3d83ba8bef4b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8fa8b744a6eeb224eaee23993b1cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d19a474abffddc9d9364975ab08cab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7ff02941cf96561a0aaa3c5358282298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b8dfeb46679ce58b8e4f1579f430f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7ab8c0468a4fe6234c61af40e163a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78624a72d5e2e7464f819735ce05f1f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b225d1e7bfbfafe7d259540ccaee397302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177656e713111c0163417c1341a15c6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17561f7f6f4d24005f938bf4dc7af7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23a5c7f56b860261e002457d746044305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836650d214b0c2215fed5359b5496de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bbc044081d18ca3ea757091a61d3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ea5772c200178c9285c5549782d1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac11df2b5f27bb15401b2d4f14e747309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f1b17edc431979e3e533c1d66ea21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6b11b1999fb7a8e2c7d6e9d8d9b5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a8fecc64b01859788d58562f14cb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef090a8478553fd016c684289cf181e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e131539a7686f5bba77259325948d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77361102958a8cf2bbc2bf9de92132315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627be4c2efd438c09102cfc55f5959f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332feae02b9ce32b9a78876f8ef7a12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732ea49f245a37e2e67f7d27f20e010318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e0f70d3a27bbb8cfc8cf9c9d6b942319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff18e6f44a260f75ccd466c902687fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7837e642bc10a004435467187fa434321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4372d32585255040868aaa98553080322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb421234e8d067b7a0f8a6b4165125323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467be98391f5b1b444fc2fe5ddce7ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54691481a5ea3ecf6a998495001ff61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23ef13fadb64171f1c8a5ebda6c9c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ee79384c4286d8ff32b4a5c530704327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b083b267d637f65012070df0e1fed6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e641547a2a3ed7873d2c6dadffb00329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25fe05c67744b91ead664a1ef750d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4164aeb039e6a2594c3bf82264c5f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5312ef51cc79a854082f762a37645d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333fdb2ee5d935f92fc07e02c5d1201333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad83e4e65c649a0f919ccd4dab49152334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e471a45a23d10f573e88b33f31bd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b542a3c19e15e1aa4e5acfd397df5a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd444996cb1cb7bc2b52e6ff2f495f49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f3839f645b03df61dbbfaa1f93a2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e4225a98fe57f16e8c75ce2b812de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3587de58c15e242ae7355090a2914bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f9c64ff02f59b8edadd0022c8df34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f12d9e159422957f3f548d8a571308342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f797d2edd4524293965f069e07d123343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0002706e4c33cefa1605141242ae8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb4a6b9f053ad851668bfb408652ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459017d216c8fb2c500dcf4af391b8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d60b1fc63bfc2f06566aa22646c00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad54f45f57b358ddd0f84d105b5d5c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706323d76ba908a34c510ca8c95e1fc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406d27074834de36a12e161ac70148e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89133c8ad50aa891998f18619294b846351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c7044e051b35a4be865a715bb10b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ee082421fdbc7831863351aa3a173353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc10dc3374fac20b174d09fb753280354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ff0dfd0eaecef95ce702c7320374a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f04502e2d99e9026fa1b4e383c4c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfde5c4d4e46ebe3f6dbb46c56e66ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12608f8faa4e13e6ad0e5ba6ca84c9f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd44e269ba459e9218fc4e1c58cb582359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75282fd0f403aaf68719b242e50cb8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69dfe7830c3b32aa4e588cbe3c2acf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0065d0d16f5d2ffbb3a51e721e11c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbda7f249ba72a836b21dfabac353a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836945aa1e935967a35e0d3635c799e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72f76373312aa2370053f8c424368c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a5ebcb6664a935538bb7826709abc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec7a70c3faf1f60220ee1c598baf71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4405e96b4edf5c2e10c0ef14d3da7dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e971125ab373843f8700bc41904a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7570c5abc19ad4ae0da706141be58a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361124daa479915789a2d76c13a0a2b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80865950ef7a110e39bdd196de3505372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67773770d953b3ad62e895a553fb02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faf5174a3429265156127cc4e42fdc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302e5cc47cf3928783f44bf819158be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fabc48707ea384f4432b9f82cf26b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5c81ff4572194fb9c3b461850da15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac62b9e3aa7b7b31dce435935f69b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074e94a4deb0db697a1739e85b38166379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec88f23874636eb77a565007ceacb35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2625c37ada71ed8782213ac1aecf610381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c2f1581372b7c94853063c14bdfd7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f4ed7058fea90ca8a968361d02e82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013aa8a301064ef8a11212e3b602e16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7653de4d8d533a35818470bb56364385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f56fbe896050331cf026e01c24c354386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897d01e950b5ad0c6720a10bd6eb8f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6ba694eda47608a2cd3e69cd69ae0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382eaab4bac0c9634879cb965b160db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde37d514d2cc489cc138adb133e7c11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2fb22a8a8fb6fa500efc941a3eb89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573bd857d13779bbdca9cabfa42a2dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d403bab50ad0e062a9d2534001073393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f93a473325db6e27d7685ffc66c6ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad24fa31fe684ce546f746e6ca22ab0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051d58d365a3807042f5b37fda312e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983194f872c5871a702dd3e41c9c156397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb9dd33b02f0dcbb5d8f1c5106d098398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7793dc22de7b9581bd0d361f6c4d88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e770851a7c6ee9ca2d03e684e52a37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f22808666d436a479a0226f591d76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457290dc9829c8015d66630ff47189af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45378e561309628245f694a76f7350c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565058c71f2f3e1f7b150e445786f10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6329f700808f28733e45e0ddfaeab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c2c9b9c1eabcaa93f32b9253bdb5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c91f7f6466948df5f56709208d5b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6cb0d1c5dce85f1c2a830c40e83fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada04bda4f351d4741658f151e46b04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8105608b03b5e3b6f6d9c1813ede735410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607cba223795ee4c97a23feb5ad6322411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e8e5e0394129870cc7ed55a7ec2ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d11da68493dbc62c7a22b0eb7a6fe4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bce27916127ddd058149e4a7f68be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe3f3035d3f073f235d0b98184f987415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e0fd809663161c87f5899e95380db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a383949debb58f0ff1f4be6af0e7d77417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8226eb289d0499e6d1c631ee5fe0a66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baa02ff9b36481b68fd2852b6576be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c3f6e2ff2ec1a055f0b9913bd4a34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ecd0d1e5382328a7e5acb8e8b6caa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff579f9df22a8cb9dbcaf66c5944676422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc118d288ac61871bbc174d80d4c3d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbda10492370d05685099f39caef45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e042a33d9b6cde0a03632a0c6b9b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19247eb4d186db5053890605e5e9d1a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0899eb217c606d1287ac8ea11b168f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111577e420bddca9bd1002a826406820428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003d6926adbf426b92d84eca835c934429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437a79fffa057abd7f17df25094d56d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4d6aa8cb84b61fd3f66eb6d7b09a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d816228c6ca3bac968dd16d2f46f20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee075e309dbcae6122907763b1dddf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45919aa286fc97d48af693a558f8eb62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd52a769d8787650e83e60a39dff01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd02d5340183eccf2f90c9ef8213f37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97338de63a7e232a3df7e7833a80ea8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d2096d58a05b61b34b395998aa55f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170eb26d65af99dfb0d834732a045ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0904df4b2743bff74df7970a2aa5d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80228c3d2e92c0245e65232cabc7728441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588d12b9412ce72e9e23edab48c8c57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e0bd344e89b34de41c7fcc89013dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fefede72a7711c756933d3ffd5963444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5480bde51883894d401b02c5d960298445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f318268c2f592d151ac83832c735b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd232f52f94f4379996776e76dcca9df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e45e2838b0fb50a0dccba367bb0df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f642e85a002f794088bc3264524fbcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c438cd1f77c81ccbd60a0d712076145450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de60ea1ac0d859f66001c50082f24dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadd5885a23dc889bebfeb5ea337b25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3c657930936263bdab96e9f44d0be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777c2d23878cc2f6e5a7123bf511c33454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d2e866adc65c8032d3eaf37cc79c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebc1c3adaa81c192005f722e309112456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4937feff7bdaf2a8a6f9a2f84bef44c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649cc66f8f41665d6b10504676fd660458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037064e0be60af3f62711c3eea8e3b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5251b7c0f9907f7acb1ba8c6997e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fac018b814beb5535480269f0b6e3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75189f0a15d3bfe0229939c5454f9f69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd06082c49a3ceed0d1e89265e61c97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c634af4bf9c6776331fa8cf0a4f2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbc14e0f9909f01c9ee8d302cf0982465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161f67595e61169c2717f64eab20d13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80e55a3159249d8c77aa8bf9e37629467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece36648e91fb78fe45450ddc81ce7fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e231b3a837cbe9910dc34d4477b223e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f04ea62fd79af4ff678f98313f7e96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa10d2edaf272c9730a798cb30a58a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a889ef313c2f89752bd726eb8d076472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4701e90fcddfbaaab613ce1ef10ee24473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9eb53e6c39365c2e9e2456a8fc0b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3da167e530b6debc79bb636be6450475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dea215efe083143f11caa52e51776e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d72c1eaa16500ec879aed5e13bf61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a2f0294215a4c2bd7170479bb7bbb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400210326c6aefe036be14e89bdbd42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b4c083e1ed9e6c473464d1bb7c80a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04584e12fb46459d70e9c1bf93182210481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873151c9b5d99d0dd039b3b3e79f0a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96824a8ab0c7f7c3e889388cf18c5ec2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9c0f34ec50747f9db13986ffd8a09484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982947e38c33857dc05a1b77c0673f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098604f78ce2f7d76e0b024db3c7900b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859df242f78e64a5125e17303dfd295487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4711cac3b91ffa912c87ccc14ac75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5002e5194cd8eaa27f45ac34a26bc3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a933f009e66b160cd04421da2496f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258c7fd250f2d482e6981b778ba6cde491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294bb864e5bdaeb48b3babb9b4185a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c96013a9e4525b8c05e3a64e33e6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4498a3273cec28521f0c673ff849ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899983a030e9d73c9faa05a3f4d91e9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd0cc807ac03aa3b41d5cfb3b43036496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fa7eb50491aa92e2666fff05bbffc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baaf9101a3a87507a47bb93dae8ea0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ed15c88325f7183164e6cbf1cda39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd12948db19f27c5d78c60a0b9a4275500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cff4dce25f692274aabd2f4d8e74a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15957ef6308e1394fe4ab038f954a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7f4d0414291e543bdbfef8cf934e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6913190a17dd67108c1b8455c8467504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885c4ca046a48ece8dfcbfcdddd8167505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa080c293b32548c897e5f92476d00d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deda9430e1582a9d2fe3c7d13dcf84b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167f3494b2d8e68e512213a533284d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728abee065d20cd7b8ff78c1c40ba1cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab3659a4cdbb0abdd3fa11281d4766510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed5da2a440b37d21eb533dffdc798f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d74d420cd9a382fe7266e6ea47868e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631f3fcee5ad19f1de83c16bbfa2668513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340a9ec145c6c2c6b3ebea3c779fe73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b130ed950abb3f02fb57748a693e62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8e36d3e2474a33d59e88ee1abaa25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd085aca2707edd0eb0ed53d1f5c36b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f1bd3cdae25d4faa03c360edfa145518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84ae17f011e67bcd2cac9ebca70603519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c41c06c27aecf1d01ea297984a00f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494f88fddf732b93ef0f04cb6d6e9dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545b3f7539edbdc85aa5213b07aa2fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ca860ad7f06183a364422d4164768523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc204cc79f12717538ee9f5f09c3b77e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc9283c2f1ca45f10f568c062ab9a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d0d86edebc4e6256eb6e55b88a4e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa70e002c67bf01f33dc60d8c1e65d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe9252a4490ce6b57b426f437e5d32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9ab60530cd554ab597e4db80e0f30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3f15b7345b5d5ce3ea89807e82382530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1be11b18b747f3fea0abe452bd4c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bf6a15b2c300c64dad1c421fbb629532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da1cda8951ced98ca29ac6711d8add533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708916999f11fc35651a6c8a0e2aee59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55184a30f9d9d9236dc6e6989d3325535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad50bdc1d702e12c0ddb6bf8c9284c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca95ad6cffab4df0e90469e11d5f229537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b8c9f4d864e89464276d1deda4ef7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033e382ce05a5a0058abb21cec57df2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13166d408e8d4c2b780eca82559b3b93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ad33608b3e10ac36638d00cbed4f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5fca9af7e8f8d127d40461ff0ec6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea7e056bb64820022a18d885735fe6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470be4c5af7c73cc931cca286a314b75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561acd3bbf73a890a4a6a4ec242825b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62b6b99890395d444b2aa609847c7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c8a42b7ae6ccfc41b075058703c08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864281380de10b776c05f899688161cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81179f90e8e50fe0da611205da9ed4b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab79dbae0816235170c96a77dbfeb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dc4b0dec0aa427faab5189932915b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc590bcf1ccbd862040aee4fc2c0e08552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879832ea2a27c810d0c5478e4a1e8ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1139335e1c1dd33b41eb580628e3b56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cdcd725dbc1151765321b20e7fcb6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d95a5e50b135b3e12d694a46c2499a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d2086878ad46ccd2a2d4787d34566557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a0eeee3afb3ea04ca9f7b0f04b76a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d16ad5814ff5f6f60f6144299e2ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dae109e756fd0b7ea6612c9fde4e74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53c52109e548948a674b8fca8bb0fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7e8dc94f62ba5e03187b93944dbf5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0021f0c9fc2252e3ee39ba5aa8fd4e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29353c8646fc04a32e24f2b095f09737564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be0d30f697e90aea998cfe2317c44c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2758236b3ed866e2e79794c59a8aa2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf346744f957f37d9e95f3fba3eaf2d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e1f581730641cea7e535fa13058d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925721029938babf4f8c66c55be23a88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827889755d9cb1637359912227a0e79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d380d8ced914314ed7fa9b31c88e17d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec713bf4bb230d69995718597f1a39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db54d4d1677b61494c4bae7784bba7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2513331c9ca70ab76a6ca7795f2d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b0c156107c241712f01909f41ee80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e01982522ca24aca345066413f001576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8997c41af14dae880a0673e7d8641577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea07262a3a7da0662e4d095d63cf68578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a842ee4c9cd5298a0a00d3414757a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14906fb96dc0081ea16f74fee1b3cced580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f05800d26485488c68ec2fd8220b42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f65179e4c72eb1606528cb0c1292a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7335060985601c28f899396d9a44f13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2828f411226dec9e066c554d9c1a2e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8de281b7cca352f32079c8c8fbed81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6c0334291de2716e7f9ed0c88c86d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c92b0025f0332928d72e47383dc08c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561370d07e10d98efefb44d8d5fae6e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab28b73698fe1ab76e94d884842ebf5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf394303c7c992b7c197fcaab9f59826590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf70995309ee5df6a86f45408c822e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9a2e6c834752cd3a9914267c39e73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb4133a96bef679f3f77fa2fde52fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0acc8183de7da6410840e158f618de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe3d3cd66055d4b5f2bc113a75479a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929c42ceafddac5900916f3e5b862c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07051ea87afcc556d5347339a7a5184597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c1e00b641ab6a51f369132efcaf77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26c63ca8f139507bd7f300288fca8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5137b457f5d1f7a817e38795b830b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcdfcadfa97f7a950d97af852bbe47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5821253effbc344912f81a671801cf3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e43927857c694ae732c22190823ec1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66ed52a72e3307ef97b961075f37db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863428c92d3858004dcbc95980a02de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b59fe5bbf4b2f4248731dfa8ff208a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21392f02bb9de2e2c78ef78f01ed63e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ac5c7e8aed99e4fc7d6b20f992f15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61d3f7711785aac23057ea5b490f7d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec1d2ef912ce59873d8bc5a84ab77d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935723146464bd744bf9e4dc64ee768611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf7c41ff85ae4af5fd264c2df5ee68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ab22f0c3bb6cdea85dd0eeef9eab0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be3eafa54326e83d8b1ffc5cc7e9a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f0fdcf78bd6525d6b5bbddafbb7af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7166a89a8a9937ce453d18e89ceda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1cfb589ec8d58510e0a5a02f5006f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbee1f913ebc2bfd24016b8868de93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72655001d04373823c611c778b6ea7d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d3ace464b8d79d902905c2d343064620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6c609d2b1158ee82db10aca1470d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6834d4afbe6e29187ca2de75b1e79a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e408ab953020a0d8d8837842803c9c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca4ad358c6a618f82c549b51528020624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b59d49773f0b626d572a855b9e1b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d83384683363d4de822e4feb66c267626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c594335dab7ded4b337bdf027519906627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d003179745f6c94e2e3e8864b46959628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92650484f119b3550d46bc8ff73a0fce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd59ed0d81ad80204ceaefc5af40c1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395f6b58dbe95774fcaa1e796e8334a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715b44270fb1f27a2fd17bcfd356c31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef482f705085161a8bbc848502bef29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd50afb8e6d7534a0db4f75d7877ad0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328fb913e475fc3842802fc180bd790635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3745f5c9bdc444cb169d07b2635f563636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba3e2a17c5ddd1f739de7f3f163de7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4671f86751d4fd3e870f96cdc70d825638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bae798253df38e281138fea0634e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc159807eeaf93a19afd28e828304d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3b616459188c60e004c0d76473081641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897442be9627904e81b8870a05685bde642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b850ca270f0cb3cc5da8439ccc4fd7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff159b0930e32c19bc8719e2718e6b7d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176f6d1e457c9af5c652635ab23dc75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08c3053e35bbd9246d69a605ca1852646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace42326d0dd6d07d61d2866a195f884647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20059486e9e9acdf74d1e2afd844a62f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08942730abe8bc437a1a39ec4fc2f297649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4763e2103b218644986ab1469e533650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de32260e5f359afc505d0531eab072651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfadf6326d4a68b2d68d15f44e1ae1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20243fa7341bef3d25bd51a9afed5849653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddd7847a4f38b779c2a679a627f37e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158c7a6e848aa0e36143fc63cca9d8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb5bdfc0354c9d9aa33833ce116259656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691f089565fe84644f4da72197ff3cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab91024e9a27d785c3d77383a496c97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6e096b8ae0cca81b09b66a0b89dbf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18974a53fc1b652432c60ac3c570f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365ffa3877bd7a1ae8e95ef3564b21a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35c4f105bb9340afeac94d8dcfaa51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a70c663734355475bb6257b9ccf09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cd512f0e9855aa557feb4caa8f88a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817d10867f3b81704f7f10916901205665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d65c7714b2b28961da8197a634a74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521a9f27af75cfa1ecf257ce2f501c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec5f185055d7ff6de6b54eabd4b3d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef39a62955ed6ce8c6e8f1187be4a7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa3e5ebdf90b79b7b79472f3bcf700670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76c6248fdd68d3f83cc3c399a9f46a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d5ebfa63a40e3eb0a50bc95cb0f23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3e09515a905a25c3920a5ffa38804673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37247804a001661370b84c692fd15d1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baec1b8db99742836502c0ec7eb1e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae08a98e2d5864ca27411c4f2cdb143676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34fcc99ac2a4c0335120ad0f561182677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ddc3ed4b7c46cd16fb7a83f8a34ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c00122457186697979761394b876fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e756bf96db462fcf1d520d4b246b3d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7546c402e742d78969f2cdf532a07fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7c98eac2a757b64dd09884d536ebc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c2af1b8647be8709dcae7295dc996683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472221838b5fe3085c815fcdfb4884d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f89bc1a7da3160561b8f92156778c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be1a23cce59d6decc8f76529b6f3ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291fca739daab4b0434d1e7823e1f44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73ba97bd13d04584cfdf6e7e09a6d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc091377b85c1318b7517042e2876689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734b351a86b6458d88cdb21a731650b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ba6af8dcf82781e38d36dc90045e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c5b08b93997a164bfda97ce5d2d38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d2e7447c92c653e0889647ec582e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e8051bf902afcafe5ec9fa5d98a35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fac09e1f8a0f7ad279810140c65d18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50903af03f870731786b2feb69bbd9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784232b4f30928834d3b27d91ea4f617697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964da706e65aea35c3920fef1e8250c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783c3078c0587097efe9b196dc7e61f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6af4c79020d4990d1b069b57e9fe68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc48c4ff4e70a41751db1ff207733c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1afcaad83a4ea200b70c400111141702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87690a9050d5ef73a4de3dd2be9bdf96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015bb757662005d5ab86a3fe387808d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6569901a30d01ba51dcb64955cec0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b457e1b6bb514653b9593bb10b67183706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5241c38370a6fec99474cf8402dad1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd2f4ad9232c2dc53e56b7a3c368a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5982498226fa626fec8b991457523d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447e5d520b640f8d6ee03052ac0948a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdc0a148a8d3087de97f1259119a91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845385454a73ee0ead78f913601b024712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fd20dd332335dc254a5153871fe6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593bcfe1dbbbe273bca3eb827ff9973714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f3f73d97a88b44303acbf6b2de60d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585777d0cc678b3d3bbae98e0690143716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc682e6c0b9c303092a17526e668b909717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf32ba21f68bdff246c3b5662c84249718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f878dd2c86ddbf8d7af8620784cf8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf637351fa1b7689355a44a2d09b9cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f866e0333c4aa04de39f65aabea6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d8d657831a9cc23294e814ac28f79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d575b63ed6e2ad9e8432a8c62e3818723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e55b0f85870f2b1c76cb416339bc0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c1d9e34ba62822f7859dc37d23239725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89707007cac0cb750e3b82fdc61f5414726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d6a422646dc85b97d8bd52ca0f501727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e059f5ce322d2f9c67396a993b9ec3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f45b743d9750de149adbc2930dd74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1594f4ba7700622fdfd85dc945db0ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7452dfaa53a06257ec1a5fafdf835731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2e9fbb65ce67ac549037403bf01b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182012cc9235cdb59386ab2a378cc54a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887da97f424fa7ce2bffd45c8651372b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7c25d85d16b0eafc57e210755aa91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bffa549bbed77f84bb73569336ee9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c4ec1aecd379c95dcc32fd64f5194737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cabac1ebb2dea62569f41a0ef584e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce827c94dc853ad25dce5e83840694aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e03db2edec62f4fec2349ed253650b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944cb2ed0bb3a97cb851078c6c89287741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f486bc69b4a72104931f00f788c46c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6ed011ed7aa992da5055da00de3af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24481a97569f070bee3cc4c1a9675ed0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406b07534c4a17ace78a7f2564bfd9e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc704fd5c88fed8f91585e64bf8bf2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e0f5ead8d12f1e48c4ac42a91d33b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016534c582bc4c1cfd6b23dabba53d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3538c995c54e4df4e65a57d7c24be2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d82922107604dbfe6c3d0e83959650750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a630d598e6b8b3d87496518e1e68542751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6a9fc8f0af29e01e8518e5f9a6a5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf52b819d582accc4172fb93838398753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d996274b56dbffbf2a4cd301ab5f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc348a3e9546dc86768ebcef092344a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6d166d32431b15c7733b652a2ea84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5001f883b82c3a40071dfe72f14e64757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9e23101ecd4ba36172f305c6b74a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e9ea92b1d0330cb2989e6f485f2e0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511ca9909127c68b21d08cae55ab8ac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90428ec8317827b51a62b793c8356598761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d8a8db9e8e2f1b526911e006b3bf3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1a40bc58f0b009ebcd7017db31518763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3f91e5243f08c9f3b573b4ea5b90d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb23ff8f83db9eaea4225cc4b611dc3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70313e7132d844c6dcbbeac97f861a2c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb35108e160e730df3884c269f33ea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec68bcefb80c14468b4a2bff7f484d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750d1627b360118a3cd2a48755e16c3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd128820c9ab828ed20923dfe070542c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3bf33f47a3a66a8a64d7b4b77da03771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd2430c68e0088c3976ba87a83af16772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dceaea885c34891aa71a341a1e83c5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f314d7684a04d2e9929e2819fb3ef774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5395648d2d04d3b6747fbaaca14ae775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf20149fab99b638ea3b035be4871fc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2c3f7c64a788ce28b3bcfee960b8d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8d72be086c50efb24dcdcaeec742f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d001ad7b9530c99c78fb4b3874339e7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c101833a7ae628f79ce755b381e40e7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c87adcae7a92b8a3e2e126b5a2002781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451b8100ab03cc21895bf1bc9504e90782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f68493c0bc98332c8d9b1290b6de2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbe9b19cf3595f2be5bce8d0d8091f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1717821eba046067a2c98063cdbf616785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e9181128164b9c4bb6a19ef798563786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cccd8393b23e9ac60ad166e089ed6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a90a478809dff4963f4e7ecddea99788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637442b58f5d8d0a72af00431d8c3aa8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc21794add485b5fcd4e970cdc343a7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992ef7b521fb1d364decde3568b7183791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7081fd75a20a81e3e151469ce93aa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b258f52891687c944860842f8a6099793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa7880d239cc7be22c8f661c94b4e5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62243ee71d766ba7845f2486ff258f1c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985088976aef10339504678ccdd4aa1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79fec307948919492ca81ff9cf6ded797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042f23102d0bdb913ed132050d174f1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b763d506adc67c64c15f8c6a347abd5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63a0a96879a90de80f7bd8ebd1e6dc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55eace45be1f2c7392ac631e7e5229801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183b3c672cad1d59b0748235f041dad802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e613a4905553d1d88d548e878743ba803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cda805e2d04148feb45e9e7df6a1a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831046305a5aa2f08dbb5f9bc99621d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cb0f2f2b7d649a2d3250f84512b25806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29441eed1700ed0d148daa4f335b85807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d8458668b603820f50d6db4099545808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e8eea3fb451657e73acd9939f14d6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf578b4ad0fdc09a8816c950f27bab810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09c36756af8fa593f9f2134325a697811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec7457b9d13d00a053f99c763b36eb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ba9535644c2344d13e791cbbbaf4b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd530c6fff576b7ee4daf5e1f5be2d4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219a354bfdb7a8e3036420b1e873413815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd225365e48399567c827cb78bdd9c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0d61de8b22f551770e6bac66060ff817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d8a6363f12150d591cdabd4be5f98818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae4247aa5d3028319e1398a5ab4a02819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ca3f6f525aec7e65752fd37d3d87e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb40e97a03e8e435c55304b65f5c60821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175902de4c674f646b561c7c6533a46822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ad9fbca098ec5f7322b7cdaa413c5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1270d0bd3531164bc24028aa70ee46824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c85c5ffa29e1a219e5f0f82dab50fe825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2afdd2e72d2d544a92af557a6e911826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e618ddf152fc46fad78fd5fedec521827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1923d51c0397367739285896a51623828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ad5de0d75de2287f43901b7ff2119829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b274ceb111b9f0d4d436a2314153055830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf41f8a1ebd74fd2d2bd31f683e411831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07948ed8265435f7d5e514078344fd56832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de158f77e051ef76df503200a25624833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce589eb8e208a5335511a09407be318b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a09f7ef0c6b5e018645b542735413835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d57fcc5001c296c83d2e30447d4b4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab67f9e3895cccf00f6fd191576b6f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d0d9c81c889013689fa52f9715cc1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f96d81bc63da324e3aff4cedbb7f4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85904a2aa8ce9628d0db87de0e1d2b7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dfe807630d13df6a2fff6233afa5b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943891b158a2183381b8bbf7dd8a4299842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28f4682591a9dbca8b95b7bd8c807c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65689c1af0731ecee83134b75dfc300844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbe51818157d9bbf4b98df2703dc50845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258573595211302b63bff587df447c02846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b452d98892a12421cff88f8d56aa5f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67894943f88b59c62dc8f6ad37e3935d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635981fe8968cf62f8a20766cdae3c0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373760e9570a78a977d81da5d0e8fdd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208fef4983218cb88daf8e9d367ae60851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88633b30d3c157659bcdb5c337d16d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272b94aca150939b0aade318d33a852853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817b62bdbfe022445833555b136ec55854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194cf12a576a3318675a774a9f9bee8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c1f6d506d2f9cfe7bcc3f00f9aaf8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61ff8f6048fb2ee7290ddde3816cb0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec549cb5ae0c74dbbc51cac738eef86858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd516b420557b7eb5f9f6f5a5cf208859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a53337c74bac0f015b624d245218c9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0b4f97014bfa47e10eda0ff6ae292861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc3ec8f7bc445e5203be618681b8af862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff992cf13d77c1d5c2465d5817cc6275863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32386213864ed0a4209885241b181f84864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a20acff2bd067648736e8983b47c9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12687348b2d46f3a6858ce4ffc3a53866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a3caec9b69c495fbc23b69ff27968867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b3556f197f0137e7d2e5155cc3f6c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78369465d96f2c489974ba9191ca5cf0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e0682419468836caedd70bf20a1a2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385cd359b8c785d358d149cef31fc76871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963053e9bdc269c5e6f6cc8498d25fd8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b2e039accf74783e8f7ec04805878873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5a5c9ccb731beeb8537d007984343874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1459ab3e1d8005503fc149a4a48c9c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18608cb561b0a0ee1071ae977fc4f1ef876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d465d883255da2e73fd9948ac45670877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a76739754ee4022c9487d990eaec91878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c5d1b18bf45b2027b837bf849d621879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398f88a6c2c0852e92958f79d836876880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318af0ad0076d4e12047f0e06005f7c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d2a5e381dcd94372f63d80c6f845b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3ddd1c64ed7a4f3c5a1f64ef2fe61883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77da0bd585fd7ae756b723e42ade53884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75191f8dab66023020561660f25254f4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da16c8d0857af9de121918b0cad95f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b341a65970b6f81070a95e5c078489887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4dd773b19ddc44a2392af8bffe24e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689cc509d92729263aae0328e85002c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eebb935975e4da0410c9d1f7828fd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831ceaa960eff0a49a5849963a7d33c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8964e3dd20c1ef823f12d0739e462b5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e0054b18d23395bb2a162fa86bc9b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909b26ef77425a9a9b39f6b939ce8fb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebadd31207cb926fd228ada42649c0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cb9cd9b11dd56a9ba8594fec57115896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f893eb7436b8c30865a212f0f8aa3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8355a19062e829b0692e38e58684a5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a657b8fe27f6363fee077578ff39110899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3a0a10c95fff6bf63e38540f465d4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768e23b2825f895246816da8dc79cad901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fc5a4769ed252e06cabf4b64ad8a2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3a3307ea94b094d3d2b69ee68d41f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418e2fa3c25bb37c6a567c50e99e6b5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84343a06e5a413e6830038f0e228e3d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030bfb718d8493d5011e6418711f2b5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6ea4ab3c4d9714e60c4922bdaa7ab907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97531369512637d6d2a82cd950a2509908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df98ea3e8e13e1b77bdcb2ba44a88f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231b4ec2fa0e1ba5c45459e629222b2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee15b32eb6b89c8a6dc48519f99da57911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef741078a35f9c8635ae30b53cc3a9b5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ea1ca9acaaf7194c2aa081effe57e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d89b5a2ad3adf6fd96dedfdf56a49d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6a7c7739bae16276244134b58f45e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a747a405c9f9636379996247dad0a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f113a6a865e2c15faef16bcb61311bc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b41c68e4c12526fda61a0ac98456c5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7daa8fa63f89b408361b09ccc621c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb51921e427591be95d8a97adc223f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194e8f2446113eaa84ec9c279db7f78921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2e4fdf892afedb0dda380d29c8e43922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279337994c831b60264392caf9fe6ec923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f32732630e4c9e7d2f4e9f033266e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6374f93f2e0b858909ad049509cac6e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4174ed7cf23b5efe5e78879faa2e223926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7cba180e85fc9bb6e99cd22dc309e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d4868a39893e40b0fab5a2b0199ac928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0453578f52e69596917c82d51c4b9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4556041e375c9a98a8dc4fae30789a8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf6aa4859ad77f126ed0f19b27f79f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dd55c72b628c770bf6787091d3392932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9518a64ad134afc5711eaf8330f2ec933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea35a52fc1da4a77690b54927368a7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf513af4b898dfb3aaf2b6cc071dfc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943373738994933fff982614447ebbc3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be324cf248c0719e24131ecf26036a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e92641270bd080e764dad63bba33f5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c8be26d0c523a344e599faf20030d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edde6cb57d5b42588fde77104ebae40940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7d3ce642b31c4f962875b1b74b78a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332978ad4c072b52cc42c40888715fe5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281df7df1960effb4929497557a59014943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2300de0db74fc8ceafdac242cd5889944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a69b780e6f5cac95b2e1eceda158ad945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e67952b30a62fb6026f98ac31ff52946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb24dad98cd8151465ba0e4630e91b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff283bbf3a17dcabfe947987d31f0cde948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dc76ec802c0db890a07a592186ad1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b79dc0710773849a8ff26197ecef6d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8e426f91ba40098bc4294417b7f04951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797dfbc0d41d4955d7ea43f34f4b2fc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef45649e9672e2763f18b24fba135af953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc291956fb1481a0a78b79a71f4d901954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50fe8c068e5c43431c23f689e07824955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4913ec5ea36fc64aa742eac44ae425956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeae5bc87d98cc058dbc0191f6575b3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbf5d9a460473d7965c550cac50349958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0b6cb2f41d6164021777b9482ba5d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c42046244a34c1a823332b3d54cf5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb8f190b34f9fa93673bd0e2364058961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174d495a69826c4924a2ecaece70094962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc098a67f314acd3fd4b1552f07b2bf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bb03aa2ad6201c2163aed14f61b4b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b9abac3f78f237699532d237401e0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47aba8eeebad235257b544d824154e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65a101b78660b85bab3d7fd63b0df4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431305c02b482c90d0c6fb7e976216ff968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeffa2f82b159a8057a6eb7a300733b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20423ef41d14d38b38263b06369c78d8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ee798b28466f1c4a198f144e74fdc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea00eb60d757be70a5c80598c7a9fdc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b339a848fab0bcc60d3b132481312973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b0396b403ef8c173ff49bead71160974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366742af020c744e31380ad6958e074975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0eda40ff05c3db7a9a1671c8c9258976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d740ffde6e498b89026540318a4b7df977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2c7b3555879a4b9ef39c8d93e8855978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df169c439cda30f550c63796fcef5728979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38192636161d4f7657dca8f79c4201fb980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dc1489821eea74098d5be081b2af4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3ed2aee34f18440f15e88fc91e2c7982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca669dcd9e2f414bc08d0d2839edd687983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1a25d9cdf46cfeab2d6c2adbd58f4984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9bd280d2b5a913a54346d4ce03b69985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a294d57bb06ec7523c18d2a65ad96986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ab4af8ebbaf1d10470914a7f2fcad987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a66cdfc6e29c9f9b70e3f59824c355988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd56976308f0fe27c616710948d59b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc2f090b7cdd5fa9af465ae984129c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdacad0ff237e8bb61749357bf4c5bf991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634a87d8005e355670ec5543bdeea6e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf88cf9176699c6147324be97f178c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e319dcd6e79c29036191925ffcd2eb7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417032d7235e703bdf12632e5394d7d1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152a492c02d84c52937656575d026be996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb93b28675befea646969d6388ded7e997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bef9946d489469615e8e18221a5ff61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6913dfb77e106f132b7c59f5148efc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe579cc43c8b9fc0f41d809333ecfb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5cc9ff924814d543356c3c8b2612f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc5ba8b9959b144e0dec593497c0475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9360b6700cd11642e64f538c86d896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5a972e27c3f87d2ed5fab91462c6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c2f0424bd3cd54f96450c72b08c138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bac46a3c3e5669d88643933a85e8a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd609960ad5a26f39cc7c553757f7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bd5138666bec9987dfff09ec40c5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599502bb7abac8a1e7f0963e0cb1843612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de41b0b979a3e62fed1689d288136a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694215a89d3dff8f1e891c120aef150114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d55c1c406030025a556b804a21ca2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352deb3fe39bb28b985540696423ce0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41739c712703a83672e4fb2d60df279d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50ac8a7e1895d8d143470c34eeda3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef856005da3525da3348f18f81bbe9b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34516a6cd8a0f67f8195493e9e026720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e72d9b87476a5fa90790f91a193be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce50068017efcae644522bd2c295a5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6060ac127e073334fb7b2decbf64f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d23e8adc74c2c171820126d14cf78c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442d7e5cdab5776099646d9dd574b1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331542d8d23120fdd937c58a54ac95d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fbdaad40fe2a4bce7c6c4c0332f2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f3eccdf619f195b65ebeeea78515928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e174ae70af9ff2b6ff7d1575a26c9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6912cc434f033ea467276142b9d304d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4994921869fea75f8b809b9c1b148731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8641209b22f5661e620c9bc9c04d86532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6385f992c93e96500e0e6a6627d33e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fbd05d08e299edcd153d7844b696734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c8b8ab442f9f6b6cc86ca42d1278c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38892c4a00e53a8812582f96b34e3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e618bc56416205273a731f0fa1aa337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e54c24b4c9e5ba2973392607c07b5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99e8c6f47a5866ee7e92e8532e90c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdef9b843e5eba0227e51fabb4285a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3130e478054daa7b1c7f12056d779ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b64ee8eb3894594e85056b300b076342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561d6550cefff52774585f52e12a1e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfffab791c1ee3b9dbcdb481aa92c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b7640e02afb1b47375afa336e101145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb6b85ceb5496a5e05b81ddee91ae246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df105d0ec766088d264667495d712a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb512ebedd1f5d23e2db37f43a1bff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b043bc171d0a88c3169319c46e7e0ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89771710ba2df7209010b150dbafb7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58698eb67c5cb403bf0c1ada93c078a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72907d9756267fc82a6f76b99d5955e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083948317259a8a762c22e8acb2dd72c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e84dfbdd002774ad04d85ad53248e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c6aaf092ad28d80f325f489b6af4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773ff3d01f8a98ae1d8828d5ac2291b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff315a30bfb297f8ac3719311b9bd4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d719b13f420709f92256e722ace613358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695675107253edbf72a52eb44a7798c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54dd7e1111fc165d913e8aedbef75160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e95751c6f5a79e023d5d1277363b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607af8f1860561ddd7339329f3d343a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e9deb61b08602adfe3177e61049c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b302bb284b4e1f93efd1c5a6ad61f0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29418bb0c6b5abbca33c923469996b4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a9e9afef97990e7f9aaea29a8464a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171c69d16667474195c3c0712a3bff167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6d807bd3c6509c3345c8f433693a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d5298643f683d6b731645ceb6437169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431a48af8d070860604327992efb06470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42704397b91fd37e3828a2f7285120ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6573c352e24019109a5309679242a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de3f1d69b3dfeaec1f419fe9dc478373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378125602e2b73d4e23f6cfe49c0a3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bcb1533d5be2ada7aaa02c3cda57775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec835fc40033f5199022f1d123334176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc9fdd74a3f33ed0d0ee023a39d4e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b054955c9acb014b5e61777303b1efb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d6364a60386dd0b890ca370839bb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe58bad930e001d7bd682556c752ce180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ef6e0c73b96d3eb85e559b6503c2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab08e8649e0b9663a035ad67059179b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a38c7cff6519f940d00f3a73d278383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978cf8591dd90648a705cb5c00b10aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926473b04b8e55fdfc19bba61401f6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d196621c987656104554faae957ad9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e5ecbba4325ca043c0de3aebeafc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6befab3baf5dcbf04900ab9c8363d6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff76cef5378214a457f2837b029e70e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841247da7ff479f4eab2ddd8c4ef631e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d48704f984068c344092393ea28dc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd207e46381a012de2195c0676b7c6ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628613dce8a74581e5a5b205f97f05a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536e9e3bcca716d43abacef2de2ec5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9911d27f21c1745f13c470ad25a3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc895a51cda0f3990442589a86374596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b19ae70381159274824073b80868d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43146db998003a67d8ba2b49cf937998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13f500494b91d5b238166bb890ba9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044f5e2ad98c8b5b887460af0b185cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ca03d9d6703c0c0eb74da4e52eaf7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545997bdc16c105b57d770c99c6770b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80600458dee9e25281e93b4ed26d9645103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0fa6db8c312e73335c126aef3e506104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4aa1a7bcf7df0b116ea0fa761bcad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a033121c77048d1c85447e09e8654c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab96c5fc18d266f004f3589b343ecb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309aad3fa967d3a571446be87834ad6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437047bda8264f955d1564f7cc9f3fac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7259122dfe8e44e716dd000a2ef97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab964ac6a0ca3f121d3c19c2c5d30a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511edacef5511433dfa45e81d16013f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f9dde33b69ab24936b993ab80c6a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9faa238c3a0eac44f5830cf5e95d2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4bc3c63d9bda25038a49d2a468e9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63c09d189df7fba731a75dc79dfe84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ae7f05c49c47ed55e48e285e28f4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6974ee71cce124c34a2621743b098118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258683ec1cc42f468f7e539ab1e19815119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177796cd660826aab84541e40553b2f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58680a822aac76abb5fbf14a13401b00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9f9ade51daf78a917bf76ec9e3ba6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96123e5c978bac4e79f404db2ff121f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40318baabc6695ccb183650514fac054124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a777ed888028337ea21d5742e20e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86736f8824aae17eb62a02d5e2fb9ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2495257074318a02783f443d5955c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24971c7f5e7760e9494c123463fb4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a1347cc4648eae0d388a3de4c6b77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878ab3af5a4c486b87108eaad55a431130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc8c7e88dff69f50bd0af519add83c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cec49174304b56392a2fa1189e0dbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e83fd1ef3781756ad8af42255f022133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be21e07e1f6eb40211dc2a95a5d7ae8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6ad917c7e0a93f5717d80115c61ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a85a3a754e7887148b08062e6f440136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4be9f3d2ed8f16e20c573088febb74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56471d08fe206a4f15a9d99545f08c7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48f993e90ae1d339b6a5febc11e1a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14eebe820e054ace3d18d574b64c46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb7a5a25832f7f3bc638aeb001d400141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238e4c7ffdcd0d7fe1fa579d99dbdcd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fa2026b2084985b89972b9b366e72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5da2b6b56bf1f34f78f849e3dbe6e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351932c79aeaae88f701968f776d15c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1c383ffa02a466058a6b64c3f092d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8203e8db81166ba7e0155d9bce661147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb119ea95eaee45c75cb0b52cdfbce1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f74077980a71eb765512a5271b4e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013714f0399c6f648fdc353df9861524150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95e9334c039c3594a35174f8e84cf7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55917b9d3ac0a6d45376fabbd6621028152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d874f449485ac29ac5818134a2673e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b764641b5e9f7590801947738461707154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835ab842579ed0f73f54a1291b6e3e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600e2261503ce3771b157350027b0ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304a61ffea6f5d969eaf92d3e12bbd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524d7e94ce4d43dfaa75d467bb6d541158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093c63e80177dc89f3b1ee947d1cf87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdddd30a61adbfcc721f5c5316a05e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dda275e23f74ccf47b82999b78141161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d26441c889cf03f991b9f5de9d262d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea8ff3916bdee5a923823062713eff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb0ab2f4439a8b8cb9e1749d986535164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60ec226e9de0dcfaf3140e78708bbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6ae7ea19b840242a30c5adb1d0db7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d902522da9b1303b1942f5eb54b0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd5d6abceb268fec1710f1ee0e7ce7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf124989e6a97437afdd92c089630cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e35d5247a0e8ca601b0a281e14dbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f55c0cc587ffd09e1d032c9785bf8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e5b6c6521cae093fd2b61645cb79a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600daa56159e7410df823b57fa86d67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf7fba7d8ec405da245eeb3c046ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab40ede06f16cf8e822827f35775a40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b388c3f2434a25e8e02643e74b07ac6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe89f930bce6a5b47399148ce9381e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee816e69aa2efff68f35fc8d4ef5da7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22884f71e7570b01a57448354eb655b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2b4adfafada209a48b01e4dab5ecb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd8b4f6082d8114c09d84ea45a97a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edf007ab97b00e19244c71c87e4653182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a3bc3424c259e9dd20c08f5184a1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa68011b90cbbb07ad0929a483612f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c9e80a4da38051e280af3e9da0990185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d549520b4b56c1de571d55dd6315a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834b19a092ba51ec3ae6180388cd83e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663ab94d5ae806a541a19c04cfc053b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29401a6cad088f144bcc91fb3d3e00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726444687c5f52884c44f950095fbafd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac0f140d39fd03cca07158bfd4d48a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e07f587bd1edc8e27d47323175008192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e798e7b32b99d1455ab949cb1e8f461193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901582a4d0bb827c6d5d09d47a1f199194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b382242daaca465d8461c4a42763f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cff5766a53ba34ece80822557fb4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e87f2b2af27c1c741fc9a881de3ee1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f30e252fff8cbd7904b5a8ea4f73c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7606bd5cf7b5af91f601e13a0d338199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eeeb27a28ac9b79256e745cf9ead9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcfcfef6e0f7badbf33b984f20c04d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742eb54140f3c15f6d5e9085a46caba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e007f0e7631d3b105ba67eec9e5b7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb233c47a41d6d26840f6d5bd508f33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011744fd2dc8441cb3584355bdac16a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75853b9a1753bbbc53a0f3d1940d4c68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43241674ba0c4934eb087df215bd26c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0309fd074db98a672e4cc161d958963208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7a8a7d8e4906420837de3f2f72115209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05713bebcb7ab5d40614b0601a52d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28343f277088fbe43e6f121bc1d3833c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9392abe9e4c8f3ef063756a7ff7e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf313699a7578cb21f9336e01fe534c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e0ccb7760b25b61483be26095f5e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d58129d3a2b49ff07d70dca2f95bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17be3a7c91c19999c89d6bc69c7200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4084b46ce4cf894a6575d66d73afe1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ea3cf59751445e0145b688c382b2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29083ba967761307dcffb283451af53f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2c3a881502d873fbb0c1eb89f68ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a15d8aaa14c3c80d80fb1cdc09276e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f297cd7bc72dc40d1d9bf069fef68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54b9bd174df6d5265457a885f245d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a367e3fb15be30bfe86301e91aa1a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fbec4c2c0c8a37537dce4fcad9b79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5727e4f93676b7a765ff9e352da8c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8ec8af45bf419ec768d5404e347cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ba97943eff42ab17ff91322ae9740228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1a740c6b8f5da51501cf408cf255e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1e1c06d18da09330cc669bd10cb37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b0615141cd75dc39b37fec02d2cc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946843eadd2b78f0a707be8dffcaca37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c537776097e77b3c9d5ca3e00e4cb5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80855f1d209d4d0139db65398923beb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b74e6380dc9c4d018837c24444623235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e65e42cc0c39d4ad9d4524d50050ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c708d00a59511ba72b522fad07b953237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909e56b23428f9cb5980605d121347d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dd0b095c7f3a7486e676ddada7a47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb4841ed9a9514e15b69a8975f1727240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d85dce9433c83d09a8b8d9345575a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975f53ffbe25adb0198b3ff4cd93b2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900363d6b704a00ef1bb91eea6e309a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663c424e2e2cdb865fbcaa0e7d843bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4441e9ba0a10f056ac0d11df9b40d4b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80783059b4e6668aa08d57f6201358246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bcb83f6643432c60da7089e2eb2e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0a70ea14f99d454cc7a3e8dd74649248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee86e7a948a422e6089063a5438835f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b14bf5e89633df06ccdb7725e7304f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34160356f308e12ab60931877ad018f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d7be78f9bda8dc877cc906d38b674252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780c8e062c807064a7a6f7e2fda027c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7789b37f28f0aeeb620ec7e87f8625254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1573fb26e22db4593cdd2da82c20ef9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b75f98a902b924bc4b478b304df63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ac9b9d871caccae8a55d38e5fe9ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c60157b9f6f82bb70bd6e5e0d2e9a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e5acdfa7dace423c5cd33392fc680259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b4ae53fcb95d37ba09636ad36f3b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe845a9719699980e6603a2b1bc642261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925b5db4f9dc86a8cd3a734c0c74ae8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fbd95f3efd99f8cefd1a6105c7b4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a40258d841c68bc1d1dccdcc9f186264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037716f08f99c7a62de9063d089e3f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8999a4528e3da6b03efebcf72df0af2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a268026e262835df7e64ca8ad4f279267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d220c5712d916d64348b01ea4fdb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf5bb4cbea435e3db3f1d232c0e802269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea70a0de74ccff1d2323c1bcbb71b41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab768892f1d7f7ce43f7b52b66eb5a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464746d801452a6e7b98d6a6b322eeb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ce480360dc7d2856781a049228d6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa255f1882e36e4624ea68ac600b7841274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4838769c5451a3e53c9a00e204f8dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71669a4c16fc42003d2bb8e84f659fb2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e44adbe9c17a543a5aae410de0879277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da5e1c15dcf420f6fb6f85657cc731278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27971b2ab06cdfa667ec0c563134273f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49807103c3eb1fa5cd087fb3b68ee6da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6ec1bfcd830a53f2cb8895d7705ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdb518fd0ec691cbc4df0c939bd17b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8a4d4a305e6dcd0b586a0d45d0b45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49817bfcf8077efa4928aed672657cba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7c6aff6427632a67b83c0aa8ee0a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6a3404bc543c1fc6c0072c45051fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f44f7f604e5e958c64f2ba1bb39100287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46336f4907ede1931181783bbfe1a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aabe0d1d3af54c7f7d81f427626015289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535f049f1cdf0e1064bd056ff357895290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490f35a3a53f8893c035eb30fea3e3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0ca92fd6ffbfd47c3d1327ab46e39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d972fd0dc8e76dafe3d50c03c470735293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f8faa5b68b543aacbd17debc8c162294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17316afef4670bbfc7e9c1abc124a0d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190747ff619b3a5928d16de3da96edd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35faeab7f0cb1630d0f268da108b816297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2c26c3e71d1f6418a765398c22e2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e41c30fc68d03f2b46d0870f532b56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d679cc3bffc2f148f6a5eef1842628300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d9fc3f5d27987714596cda7b5cb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4662b482817daf4574f5c4879ee191d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a2ed23352944d3739a4620fd06327303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b91e866bbf5b3398641ed596f929e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee9d4afae47e19bf53bc93e62c3bc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2624bbbe82f7135220ff120c9f76713306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e73517d246fd664bc6cba9a16eccc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d0e941d7a6d83f1bbbbeb6998a12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd817609b96b3b4bc9e1df4aa5b7a2e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf85e2a0d95287850286b3689e83c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7150108ddd4dc5f758ec74a0c41b1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eecbbd1e48f5c5e18e000f82e04c98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcfc65b8120941c05a0e71d4117147313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec486c4ada98cede279d03be64e157314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722709dc82df1fc72c9c1303dd1eeec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5b8e55e5f4e6a8054a05e2f6bc7d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14186c408ecabd14ddb3b3de874e3e8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c20459f98d06e48689e4fd4284bfd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ff484ae74f584e556a6f974da20c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2e4954299be44a7922056dad10f5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79de894dd32cf9114006179369973b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce29a08283f25d411c1c304a41edd8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797ca2544cc4eaf473b07ad280ac7ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a8584667f748914e76d15786c043e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac0181e6fc230732ddfd21bba53cf4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85215ce3fb0311c977d57d7b0259044326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e051c4ee30eb55c2239f75e24ae3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b8dae428d855244ed293a7f028c11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d4f14e11aba2c5989aa4f53fadd63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f1efee2d0d26d00422ba9afa78490330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f85a2d243cddba27d33be8bd7d4e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779cdfc2d3f0b153d2e92352117cc39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f6606ccff9846265244be1c5e445b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa396367c99fcbea1feec8e603cd45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabc9626e42e90d8350a75867a5ef7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8162c4576fe038184fdd064e568e7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fde2b5c1f5ba475dbaf412b84cb12e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5b012aba5519ceb0bd5f1b9f484dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bbef3c8a3b85590084a7d79a7c7e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3da76f385278252eb1dcffe2c4235340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73c003344d0466e20aaf8c53707bee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d044073743443e3fc522b0eb196b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649e4a5669cf697906b9eebe3f88a0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c170317112ff7c9a9d82fb4d471209344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2bf588db147a269cbbbab5198e978345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81f474aad00d42685b30caed2a34ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9cf8f998e2b48c5f22ce2814c7989347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d012944ab00b4cd9ab9eaa5d52d91c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f3aa0c8852bc520aac4c2b1e5a22c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710ef6bdd654ce9a7ae0e06a2e22d7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f930e200f27a08044898eeac9a5e16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5ed12bb5d4f8f013cbb52ea755d95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14562f54fe5db97c77aa815d61271cc6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176ddb7964567a9e0a2862782ae25f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c1f66823f6f62c92ab09ffb698cc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d303f135919bc1d93501f0964c0299f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956204b745cf24c0db1bb2ec91db46ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890cfdf2056d3963c8ef575386ed51e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6877db4ea48e67c041f5568aae146359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f4a4adbde3eef0ab501f74c4cdcf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d820479f6e7e33b7036721242c31aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb916d1791ca1b4310ce24b8e0311bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723467b3158b8d1ea56554708e1d8f93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0af9e7a61ad6d3c954b0545a157f0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ce2758ac6b4c082293027251d0441365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c931ee1fdb4a245f87b50bc88a9a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60409105029d133df477ba035a5a661367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e397246d1244003a46848823f59c5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76ad64d474b6966aa91ead3f02df14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554fdb0e94c67ff26162692f338623e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50570b43c9b9ab30e22b97430093927f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbf5b0ad6989f41c81264e25d173c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df207852eec270e805bbb978cc56a999373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a53b798a6b91dbc0203090d4fca575374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd4260ca07e03a6d5a4882efb21cc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90993a4a0bf12871c98166175dd75b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd0c851b2144924ec914b51d8b1ea6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cd1f7d159ee98fd63825ce3e1b98d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45689dbed769569f788f0670a26e23e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418499e2c3846d2c798d66688178337f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed565f6d2d0d1426cb769f01c99f9207381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dae72c13b3a3ba7ea7ad1543de3eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f248c1df2a6e281841e51208f1988383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287fbaeabfb52c2e23b7fc48cb363bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce63e48cec91eb7c9dd33956d3756d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f1af10c2d63d195a06011a430ae24386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa18113a69121f167b6d536caed3861387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb32151f64d854f6e7fcd30af2fd4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4bf097933873d201eca681d77fcc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cab36b21fef78dc274a9584d5e48ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e27902feb1ec14db37d8ab3ffa685391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aeab3a0b7ceace5d854fb53b7f8ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aab4d10f30d7d91d6b57f5584e51de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1626ca44c7ae63c5c7d7f899119fe42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b79d1de2df20d9e48b68697a023dbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65af48524198a439ae115a89fd6b2e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a000859360dcf0fe0ef866102b926397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a679348f22b8802ab6839cff1bad5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03044870f6e1b057ca3a0dcc97d063b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712e2fbf30b7b2eb2ba9982408ff2b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42b2a1ce1437af7ddf9c9c1a0d25dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33396a199aa54deaf335f926f20c3ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedc3d20efb887592c8fe99f9595b62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955cec055a84bafa313d149dc6ac955404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e6e1b2d749c78cb108cda32a47ec7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5d95d6aae8e448eb05c5dd5b4007f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b219777ba30548085355d56628a29cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c20db32b2a617dead7e6d6b4aa4934408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55699db7be9555681d52545457af223409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03590024984fe4a1bfb24042e7bf8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad07617103501e9293e73d5d77972c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256186d8b3ec5e29a9d8d7c54be0018b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac5b01a0b36d02a533c28b4fd0f2d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb2ca6af7e88293faf829e81a408e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb8b2071ce3f34b0f81c49250b7174415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1003044cb7343ccbb370842ee257328416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378578b432a6a7890c37fc9ce0ef5fc9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292712fd2ebdf4c35ce1281951816ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def38bba3caa5210c4e11dc83274080419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e3156f4587e68597803d40759f60f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eb9fb631dac21d5ad632151a5e3dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfc584a5996a766f936a788fcd4cf1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881f452dd0b95b383d5ba3e6031cdb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb6345c3dc864df849b1bf53532260424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022cf0ac2aa141ac9881947ccef988d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb997a2fdf7da6e8e17498dd1a3761426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899450ba4b66c0b954ccae8ee8af1761427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c08a300cc930b1f31f6e1cab01115b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1c3627020988e64eb4eada934c181429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb0cd2fa9b6660cca666cd2e4cb601430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da879883d0f29ff8c36e4b66d551059431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47042a5ced0c6aea466ec97b80adaa7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb85137bc0876b8a039a0084daa499d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cee0abcfbf028243315a8763aa57c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f55fe44ae7a458a95609df1612eb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686cd1286cd16108be826627f736784436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2999d5968980878eae9a621699f8289437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dd3f232af8a59091a66de618ba05a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a9eed509b87b6c56fa883886ca376439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81de1ddc169dbc7f7c1bfa8d37bbfca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561e00068e38433434d92db72ef7588441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a0238afc776dc7ab8be836f112012442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2025a0775c35b49a2e1d849cfc8b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08171c69126d0ba521e6a7fcb78b9ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cac35f94260b183898bd470203b60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce459aa5df1991d5515340c7f3d608446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a67f00b794f48d116845421e3c2c3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74a6637f0c9bfc20344f2622a8e736448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbad56461926b1109093dc05c2b3803449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1e727958de59461fef0a3a5450ada450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e458595ddc920a841e9e0b721d80e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9a5d07e9ef87ca5d01c4015d4014c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36646f4120ab8283baf2f3a46b758b33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1af5da2eed83fb01b48a813bab747c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e7852bf80e9ae9c3033a8c1351a73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aba9e5ced0ed44737bacb0ea60f97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85fb113e52bac709bd3b4e5dc24d2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61135aac4187d47b28892151f5b10035458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d523dbc85cc4150a28ea431f0558bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580740ead9fc32bb3246a7ccf63ae83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86df157a51e07bd40809ebc9be79c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caddf202eecff635e77d52084699e24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd522260b895957b7318abb12d25a05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcf1c6920d42ba7b25badb9f60e752464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba63e8a5700d20214129d90c52d885465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a7d827e5502f09aa811ae242d6ddb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc5a3b4d0fa6c3ac52aeca21e0269e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63a9fb975873c627e40853c1022966468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637a938df9162a2439986e3cbf0b712469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0cf18bea074491fb111d8910ba4fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c055d86b747512ad04c376e33684b0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf12d2f2f6769e097823491df1beed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71828ec575714671e8b2027f98ff57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b80e37729f2136a217736ce8edc65b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063e1c33ad288435d7719d9b52e6ef9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fb195b1181a6984b2a8daa352d309476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee906c0e8c9ea43c7824b0452a89f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796604a06cbf7dcfa85cf7067f97ae7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fff4839a002b256c6e464457b668c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d77fc713af19e7efb90e4b2a70146d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566fb2ae299f88f5e71fa48b39c90b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e256bd76cc710c25c153dac43d2035482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e61599ac5d707c8038823def4203c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31102c57038d5237d47de7c66c0f4444484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d6ee1e8b1007965c1cc9c1f2c9af9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a176fc991e50a5916fe3c9ec6c7d6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062deee98ef24c99d725c6f46b6971ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88563a52e19e5b9d69e2bc13baef76f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31712da6e638cb58fc4572dc9439712e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192920e83d306f4dd75e40f2d81351ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2e2f4504db1a3195c775d3bd36141491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec15e5e404b99ee22473ddd3057f7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90640389a111a4448f395b730d83d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902a7ee07172ecc7c57caf7a5e481e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e6136b43b049f8d32d39950fc3c64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c8b8a142f42595b66e59fba9000d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40922d1e4c23f5befc2dae59fbe02c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daea981d1e08cacc5a02fcb65f86b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931ed1e0c486aedca310f95757d2934499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e90700f4f30e6c711a13e1d788d65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df711abfa9b72aeec7cf71da0ac73790501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c9bda2631e50292ea8f31238ea5e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe152b4dead5b70ba6cb698f6d4738b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8aa9f125840ed07b10994d4ebb19f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef1ffbbb6d517e86f04ef558448a10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a80d70ec61efb53e2860a8d9c0918e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcf676e34607666c42cb7712c968fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478265aedb0e89c2e17e496e82ac6ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c72b9d81445df761fd7b34f3b0a6d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b7a26ecb8f33ac920950365f0b811510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2beb19fc3b37a9cd7ab066f650ec3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feb46bd4dee1a6a8b380b7de574c17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1851a7834c1904a84f3762ae756366513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d3faa5bc8e4041da6648e858ad62c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938a5e722392f0c0c3f3e39e19bbf3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2618d331333b218ed53d78c4aa5c83d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a302dea5b704d5ddccc6e0b3b68ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565f33c14d9c61f123b23003503fedd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c9eddbe8cb5c2c3a3c6f489fa919f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1b3c3cb1c6746bf643af2cc196a7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef993971cc4c9f758c854e659f9c29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b116dbf6d2a49f095300162f5fdb541522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dd5f67fa74918a605a7c2b26e8a1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bc572ad7295e60e5095b3923e801c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bd48d4d720cf46754aa9b8ebede7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006132aa62234cf39ab7d5ef6963a69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822925356e126bc9f181810c5227185527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443754d8826effcb3df402f1fe356fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc81c7222407c301f3c81cb00e2f8a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a4dfd3991beed6356f6c42d964a36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f7e5bede0c54144a05239246bd220531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4c398d1d3c68479be54b7f0709fa5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb712909c8ca5818f4abe180aae982533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1613e8417ed048338eeea40dcd022b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3034ac1c164de094962c79fdde8664f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e934d68b6b99378d5074bb4636488536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a6f7d2cce994001709ca558881fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5d7d333b16518199c870877687428538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2878579e324722dbc53632b1fb98b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6ecaac5696a4d8231c994a5f81330540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7f1393ecd69b90e70d9d74f3a4f2f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da420e65b37aa770726a41c61cbddf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c20bb1e4e35f6d9fd74c46719b33c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d546731dbadefbb3da01e7e1a2d938b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddafe20009d03e5e8a2077fdd2377a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34252a09670728d15aa6324fdc87d633546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b5cba8f01c1eec17f468184670e5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fe2d735eb610c8b691eec46a9a14e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f10b16a34c216afb72344d3191096549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff97479aca065cc6d50506de58fb8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec55534b0624fe46fd8917f979d77a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033884b2827f46dd00a3fc502729c8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3953ad3aceb27eb60bbeddcb5aa9269553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6791e2eac42c05212e821df5d1f3e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d795616212c95bd16529aff8c604b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32108d38c322eb3c5152948b5433744e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996c82a70453aa0dd07dd45e721af56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea765174e2c50599387c7404473669558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a072c48a48c9c4a41835847c4459a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9db1f299fcc9e2bcf826280b23ed11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b9b71785b676fc01bf3b0fc0328b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d31c4b1738aca784fda51b1575a73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f54b0a0cea1cd2c49a6cc0d3db0a5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5189e44146bc8999faa221061db1a15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f735108b965974c607123a70418707565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27ca1e252f8208dff66c6a551304b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea35e7c7663ffdf8bed10fe6f58aa0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb343d4ec2340ce59a86cbec4d5d45e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe02aa90aff27a4c1496af9752b1c18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c90c9b35a87b38fe923e77ad8a837570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0216ec847616f9d3e668c38f0f435571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b38650bc064868062ec7000c34c75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c58c269835257b7933fa526e8be6ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba967fa33df2b7fbd136e380783cf149574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053d9005e3b759aef9fb9d6174611b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dd13b9b903972e25b0ae7550c9f7a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff84d84bcd703034fb0dd104293ff4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e8d4ab8ead3f49e1f3311a702a07f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45066139df70946175066d9126bdbb06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce7e2e14f88bc4a38f30fa48f481cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ea05f1f6ecc2fc4b834097137d6b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f261a7b4a1f76d27a510cd10802abc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e560370742e965a5e9daf97e93feda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5549dece7afa200fa49cd2d529ab95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02750c0dde80306d7a8ead7a76c4d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dba7c170c1b9a11940732a998d2ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0863251f1a55413482cc9c2614500a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfaacbecb25d16bac4de0a3fef7d65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d40196c992c48663f219c5c351d59d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854708f1a0208777e09d87a093d75bb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76b0e150775048d60922c3a3dc6a46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7163645e546f7fe798597ddd457cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb68b70adcdfeab68621a8300b0803593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cc85014bd542b5c24ed347a585431594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7b821a783d91c5ade76e0f5176b4f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5c78fe3c6c0dfb579f17d6291fec6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69ba7dd7233a9e562d5b56b8f49ef3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92097f6b3534b2a596c8a4c50e7ee3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531e7b32081bdca1dcc4f0982b93b96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e01777a92d2c480ac458a823f268f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e22b37e8ff6249f0a52e88264a068b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f52f75da930e2d3c7502cee3843d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a2aa6148d2ff98af341d02b939992603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb634ec47d7e3c33ed008a6afd47db0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78f7d14b59163a3d02a90f4b11da05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67dda598c3a13fbeb50f18dbbf74d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbcd30005c4848a4742853ca5060f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc12a9f165494f2f21d2261fb4dfb25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a819a535d52002ab3515976d186dea4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b8c8dcccee75ae07412835d8bc278610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b200479795220fb700a1215e9ec2ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bece99d4adc3ad9e2a1ded2ffa1c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b342748793a29ab89e3be0f562e4956613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e31419b892fee8937f680a7458240614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e047a3d366f24bfdc4217660f9be37e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ed5e35afcb4963db9aa863f9d5532616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5508283a9c510f1b86c543da22a6da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75871fcf5d892dba83ae8cb19c7aba8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe557fe66bf4304476e5e0a5528140c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4294e2475a9ddacb5ed17b7883fe987620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589bbd9d42d871c8dbdbb597ea6dc79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0222327ee2eecbfb24b2a43a5596d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec8db71d31cd68670bac8793100e61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585715e12d8eb2b7a2aff3662130a71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084141880bb61bd8bf8a70ac37769a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2759fa1fc2bf91554936ea25a3691c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca67737fb0b3d1fe864222082faf04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173116fa043346a69935f41b34ea87b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45818e7a881a1c73d698ca09309df7f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ff94271c4524fe692958e5307802f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52b4d9e8ec4d445425056494181c20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dcd059343b585b2b2672e9ccab109632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12639a5bfce20c41136cfc03881a3222633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b88648433502be8c966c851d1a1f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0d1267db5a0c6d827f96f56d0e61a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7a3a33a08e3567d1e525afd367107636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8bee84ddafa3bf0838a3fd38e0819637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c09aae2a5e38717be2ad687cb655e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe43546b3abf63c17d3708eb23d321639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a250b2d8a80eca41e0b0b576e085352640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81209142bebee538b8a707db68ae3050641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08738c9a28c124bbff6fb15aa462bab9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1061fe8eeb86286d2365a2b63c3e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3fcf79edecb89ef3d83cbccf64d33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e137167800786502a2abb2d0b0e33c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2db7947d00e534e0de39609db554a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fb64ee97742f8766778a64b33a3de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75405816bd77b5650be042523adac0c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bbdddf252ffd009039cbc35359d7a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebaa7612c81e181a78450b17866b85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d6b5666311ea96086e061ad139a7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beeb8676498e90cd4947359c30ac7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e21f12f3fae1918e3e14868c0547e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618925d72cbe18e32070f366ec52c82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4212e8d4faf7fb117d9e22c07aa42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fcd1c881a5dec1170651d292347df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e462ffa92725506522fd12f424a94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1b853c724a9a4ab0c0e2ebd39ad0e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e252d473e48e8e61d12ff466ecaa2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7e468b237f60bfb2552a6f4db990d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31517d3abe69f93d09e46b6422e4f00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf5dfef54f037b2007809fda88b286662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9475996c7f5a4d80ac54a547df435663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216b28dd66d47fb8bb1475acd89284a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80311b4871784cf99dd29a5d9cd5bfd9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daec770f3d431e856bae7f17330dbf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d90bba4baacff6f886aebb8f96e05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71dda55d9230f41a0ed813faa71515668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4008200ebddfc1f950a305e088689c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0354188307d1d5cc57ddccd36c5378670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6cefe24629f30e2d5a9498985c980671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085cca012feb77dbe1c5bb489dcc65a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fab9977ee88f1ae7512dd1a8ed23b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ab4379698f852d28f2692960dffba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f51f32ed3c914a96840bca3187572675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4b5e8b1763485adf2272bad340799676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc1f7ed2d1948fc05f458d228afb74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200b29cc9edd35a097a8a37ce6f9fcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d21bb0f9be3e857fbb315d432ec8e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acc7153c7b1ccdbec14b0d13cefb8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93f61ff9121b759c9c47db7b6cfb10681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cffeb2641c3cfffabed5912874d745682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80400eeb234b7a1c9451bed3e2d27690683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649e7381c76cfac36466b236b0b5e2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c7c5d0477c75b35541e1af96afece685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8688d346b27035ccccaaa02d1b64cf9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad47ac35a09f0d9f585df0e1faa3c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb24954b3160e4b2bb4bae77067011688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d517477027a8a3579505e71e57216689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b418c772ffd7646acfd077a453acc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe443a4e4fc786c20890e00f4801c8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9676ae0e891e125ec3a2cbfdc6fbec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7de844925f7ec203274133409dee2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e32692d5729bc23e357a1653a0370694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37658e49788b105b5da5f7aff341589695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d89c480baf34e0293e790eb6da4dc5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad758e14ecef0153edc60b1e93c9a67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7db66c6275bb4b41aa254bb3bafff4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f432456131f0ca4cb3d83d9fa26a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6476ffa199df906d170f65f5fa3c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fb933c622bfed40cb560ff3e952b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86166febf126424353633e00b4e6ac6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d5ea3b6fba3645405a90490110cac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3b374c5194f86f68a1b2e6079235a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05886533c75092576d4cb3d0171de4f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5f6b740c148fa0e32f81b54ee7d1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b2f2f4fdaf298b4678b590f50788c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f11c1d72bfb884240e56015a63565c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a337213ed3218813971e0177711a23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeca61b4aa5e13daa005f3f1af6f71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7765f4330b4a7b2df47529375c94083711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a736c8a9d56ce1ab6d0a494df1f85cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66430b010e953ebc1a9586feadccd8b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad79996bd2afbb3b40a0736835f056714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fa07afe2301f1ee535260f3933729715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed457a304d722c7cc30e256dba6b23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f5813b27755db5830f8734aa1e665717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781842de7b3472b8a9534a2f2645148718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaee49d107091d934b8fb16f7b044c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d3390daf73661ec872d303cf9aa85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c0552e08889c7c98b92ecbdf3ca09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b258b23e6b8ddf71bfa1273cd6b6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b600ea0b91ba90333df7cb953a50099723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89e7ab4fbda7cb675ee27660408dc9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d90450b61669d53dee51808b57b7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef2cd947f85bb83410b85dcf7e1a2c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de343ee689ca81d36d9cdcb304381ea8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a859ca1ec76b0d77e7b6f15fd0777728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c80a57a5fe755ef843e87fb9f0b1bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf0ea860624664a16639dfc63bc389730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab65ccc4ef895ac0e9bf82d3b1160a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28577d38f6ae7c3459cfa1d5541ce520732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1087113adf7d06fcebe267b121534733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18103cc9764a9069114b8060c1f73c21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10909142bd2920df9ee1420823a7cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc722034f8fc016add1bb8ad29d5db43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839060e11de5983fc59af22cc73be2de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c78152fff657f00e8411ad8b66b944738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58d632a4e0e4677ba304c08b1a5840739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09b989441b13475308cfd576363177740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58377b96a0cc531e6a1b4d7477f847741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3c267ff2e4f4812fb77a2c6b5729b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f5982a9b43a4984baa66c8d8982e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171cdefd4c67a9910f250cce6443b60744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcb3dd8218fd11c053eab6d39150c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79d3dcd947d1ab5a21f2938965f1e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07459863e9ebd0c7ede944af0416cc9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065f9e2d68766710d62886143c0daaa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a7d5a97dcae827601ae1226f4d649749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5f7f90bbadb5425f751f568cd626e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80d1ab7d0b793b4efeb246d8a17e07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b324c2677b0956e9cac93e5a19d32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b90747c31a01628071954bb5e4dbf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff453a5bf73eb4f035bc3bf2a5cd72754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a992f180a945fb5a0a141eb657747755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d63df3efcbc66cbc8c2d52e1974051756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a54712d72a9d0dba997bc647034c85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46973314b852bbae81e0d470f12868a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e592caa2c525ee1e4fb6ea9cb6a77a8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f0df0d7323d3192591ab31198a238760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036088d3671cca4bbd70e684607d9545761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459de5d5a1114067b172c6d7fd1f984762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaa4ac4a934fbac2f26e2e092535cb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ee667c3a43db2c66abaa5bf7e232e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c697177a229ed21f7e7eb3e9f85f53765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06d4af67921126592b0a74852a3359766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5b9cd3196cf377ad5bc7a84bdff38767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b811cc98537eb423afdeb93fa6149768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c5bf1a54832016d0db7bb68739111769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223609a1bf2f879c7560f979d4e65f4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290a4c3f4d2f60fec4b27991e7e9b5c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec43cd055f1fcc05b5c203d2ad2715772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280004fe4e2af95b6d0b0ba03cca42e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed21b3eb99c9a30b520407ef8a5b61774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52e18ada7f2532d3287392465bec43775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb307a3cbccb89dee2ba7b8a2e665ea776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b40b2d1f9a1426ebe198b36d9aae5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b56031364f2a428d72a9803061ae0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e684fada23a8b453cf80d4cd8adfd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397d419cda413a8dd2cb5253e0ed7b6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d14e905ae2e2c41586e3ef5cdb550781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b5cdd310710f09d5c71d3a7bd02ef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b431455c9cc9362a48944d6b2f792783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6fc1d80775f6d20d8a58afef3844d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39198aa6cb88c2e2bc4d2d2cdfec7f35785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14181117d0e2a8f7cf54d18baffd302f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df86c558c4692649c677607f173fbb3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313de09d6ac1ae6005134a8e8ba9f706788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36039d5a1cb2c9d411caa5c2904692789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97692bf1b18d54b35ef5478f751e83fc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afc43b0eeae7c7c25f7717925cd511791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa103f0d0e8ca2f72cb44f5e46a88b0f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6f0893436cefadb9d9ef48f848f0f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdec70afe4440a194807a074451d491794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fb3bdac38c02580c0974f9afd3f56795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010b4edb006493198049b99c8cab3d9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a269c68d0a0b65352975d393f4be0c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec516a7a1d6ad363056a6a29c0f162798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4b6d14d7e220de511a234656a4a35799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67174c616bfb088f58406bcf10d45b8a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95710a69017d24f144676b1c5d118cc4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce989c23f00b845a4ba5fc5f2489b66802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c081f88e3a4c4f4356d72c7e4b1a47c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead4748d17547ce596fd82112bad371804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801a0d688081e73f3215d5a22f41ea9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f91ad50679ff00c934bdee8a4bd4fc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4f3d1c7e4595e654e1ad3ef53bfb1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ca9e98946ef48356f509b4d5641f1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f67830a23e9897918d00af5a8643e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65b7a43383dbdf4e082a8791c9d5e8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3f554a931754653f4a90d9660048f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59c3663ff9248be43e3ef034fa888f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b66cd5988d739c9b444b30fa01e2d2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c48a3bae52808a0b66130cc33fefe6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256912e01b30c003843f65e8dde108c6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ad6295263d466adb2d513ecc2d02e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945abd6cc0d090a17f5f4df9d1966c0f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5bba37728282a95ce859deee832b5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7267a494c37792e9de64b72b70e12819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccde4fdd60212837753968f054c8106820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0393e420a4496692d3a6191bc768dc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76483c11621fbe05b9e178d6d87c3629822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06d1dd382aae2c83311c307fa4f5af823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099df219d597dee82ea13d547796c67f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7098b97bade5ddc7dd9422b00f7d0c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d596deaea3994040a966420c88e30826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa86372f74d04e0f2db6402234c34b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25715e910745d83f664092d6db8f5c26828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cfb46eab5347a5a23c67dff745739829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbca902a33e365880a1aa96031ccf48830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057e03f3bd871ee55e2a303e0d94a26831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0edb94e4f043a2a4a104e0d7a6322c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46f3236c8b48e504b07cde6349e2e6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043f1207f56f0d6623d2fa6479a4c70834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafd07c43fde0c54104eb8e814044be835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dec6f8906ee6c61b3b0b619c166bc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bc1a7508783493c1089ab8b0587e7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cbc932e44c6fe687cb072e1d8d0d7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44722a2e03b9ea34d4ceb69645afdde8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d70ecdd9f87589eb16cd3cceb451b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc749a9b1ce167af2a83e4f227b9c9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1511b3ee2ff7ed143fe906c8e407284842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b99e9c72a880006d4f6bc55f8779c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca45ed038c8034507353fac1400c94844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543731d8fc8989caf9341a7e059f974845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f04721b065dbab19802011442eef17846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258025c77ef20a5805de960827ecaad847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9b1f1d3a860b1b971a04832ab737a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c0081c077254e5c29a1c953670f59849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f58d013720831ebd0b03275ed30fb0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d17b83c1595602a613e3f030fac210851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e9ece13c597958ed016c5fc41b3ce852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e09631176277d286bdbbd895825de853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955673d6645126a9560c26588e62813a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1632f4e12bef30655915e5af9c5c2ae855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829398ad9ad3437acd60c83f30d09127856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ef824cda0c54a5dd89c3f4415f2eb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3312aad3f084c28f662cfb1a5ddb8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e18b08ec0b12b580d550e72a75c7b4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a7b5293298a499cc07166c628e74e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920357c9960ccc648ca8762608f761f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3b45309fa219b9acf3ac33cd633a1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1fd5dc5c6c75c3c4b33526876c50e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeaedd49660cccc683c92165ac2e3b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6980b334094f19bd413379956e97528865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadc43055bb37b57dcb964061aa3d68866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3ee756720d9c0e9d3d4fb330e332a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f943dc311208bc36a3130679ee9ce868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d14ae9c7b6a33206ba923b056a7c0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24ce4154ab204d249fa3cbeb42c517870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb80bc06dcf0efd3919728f0a379d23871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3a0b45261a365c92ae732e35124f9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f5d1671b75d51c14b8dd9407f08ee873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27082b69dcf81a26ac255d082c45d70f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558dbd1b5a0944f8b5a0a1a3ca289ff875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cff2a80353c5ecd24ce7a43f852843876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62fbc348c10b3fa09723a5500c9836877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55cff4fc71481df68892a258c57ad7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6265d93dda9618262a42ccf0d9112a3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f9c6cfdf7768c30d5fd55939f30ab880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fd9b3d3636c6840b2d0d18b0ce4c6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdf7f38e83b84b72c5c146f1910c45882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18acd4f00d90fe9bfcbd71dd8496be9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4a09fac6972527e01a22c8f59d896884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe283a8d3765f2dd9452cb44db54e7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b60707a8ec8b76b6be815526be0b91886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc19169b47fc23db4cfcf827b19c07887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5501f2588f463e074a75c4ac3c9a1d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82335dbb28e7e28419bb1791e36c34889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa842cc999853ff9ef03c0dcbf4ce65c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483381deb3b6d5761f716ce51b10dedf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e259a7f6ea6d5782129f89dc3aa7610892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d21bff2db54c5b9235df07295cabc9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757733f379ec5ad95cab6b05e0f2b7f9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe4d65ed246c474944bb51696adaad895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd0a595d82171e30db8afbf3953d79896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9d76b88773f6fe23ac73b44fc0988897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ed22aeb7ebf1e12fd960a10f27d5a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ad6be9df6febecfe95e2f26401b0a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab80e0cbee025630c2ad5d37a56f07900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7c9d9252d78a871958c3abe8407b1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad9501bfd8a04e1cb8c80c5c6dd17b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a3d6eb7be558f40b0a222b0e17290903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545712c58bd089302296eb48ea6624e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d692dc06b729c829948ec59171275d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afc42dc05ed204a784955dcf80204d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77db933713a5f2f3c6c51c970b1f36907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82c03089172aaf2c29c9ee5e009b80908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d59348e9a2cbb00a520eb33fd82e5c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28531d24adc11c0a5a087d13658623910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369a476fc62a70f81bf2d82ce08ddf8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c08dd4861d0368429b06004dbb96a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e781202d49d869fc25df943cbe9ab4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec951ad87d6f53080285a2e566238b0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa95dab5e8fb364a7b065a48d339f7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b67eb94f5859498435fa5355068d9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d6869cbeb5cdd045dbd14748dd61d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bfbbfe14ec93533fb65849cc1d29f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bb0b474fd232742fe7b4098b55696919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064ace20e8cc5e1cfc9c087b6bd74e7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937093ab63f2d77201d9cc5ba3fd58f4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9782c6ad27ed644365f3a4fd3c2bd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e631ad0ca72ce11685a1ad39e5981ed923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ba96a6ecc0d94b93376d480946ae5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de0f61fc22d7fc7e321a0515992f10925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fcd12994ede48301c962c7d079a06926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0b88f9d1aa30ee0c39e7b040e8e90927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dab00d458c2eecef67b367b77578e8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf8675a340bf806985cbaf84056e60929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8383a9cf178616515731f2c68065a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce23c33518c25493dd328de842a2a82931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c71131478ffd49c23db0add337ff1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79175e54b57cdafd860ccf1daf36cf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c40320d2851c3a92fae242117d9ad6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb7c2d46782f0e3f38d156763a5810935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd267e9c7d676b044fe8e6826cd19368936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831efbf55e54cba90fb6fab446164604937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c319a761c729bf542df0e1ea134a9f6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274af9e99ceb042d500bcb7b8cc96780939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cda81210279d205b09a870e72cbe4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc7d5073c54ac210cce5a65ed9da4f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c75f19c801f8d020df44d3bd99b9a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd501279c708a5a7e507a04980a6f8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24297b56ea189da3e3817f2f089ffc97944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a576eede9b6f8a923e60fd60f356f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a82b5cf0b67f34a44af550af799b7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa29dfe4df56af9c593fa8e5c4cf79947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336853ac930d63f858ce8c01e636179948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda22b8508b7d514d86bbb3cf99ce670949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fa91f89cc16561baa1a82fe6270e1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d386f263daefa5a9773be9f754031d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfb251f683863b10bf470073b41f7d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35dae674a37b6b7de252ca74019b30953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12204511d4bde12adaaafe8c8e260f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b623c2beca2c60e17a944c1ec7091955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57154ae6576605a23093eaf5d00444c3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bd1a5bb5f80338ae8bdf0eab4f9e7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d929e5a87baf48e4c0e15610c253586958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b442e2962c93a2d7ea527827aca04e4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f0849495fbf1428133af1f08cbc90960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974263aa0fa49b6aa4305a8350d15b94961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b465fcbdafa0bf399214b7d6880451962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5869388b7d727c5cdc83ec705683d2f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d428d6cf78e60bd2b2bb592319eed964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c907ce671ddde9b979e4000f0d354965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a2df893ff47924976347d05700102966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b38cc43028e212b9208b7087657b5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898320abfc8fc20baa71540328b33726968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6931d402a923779214f100bd3182e7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4849235d60fe42e73b7f3a5d00549e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c850de39cdca7a828f493dffbbaad971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc244672f989aef5c7f902aac7f77b62972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac484a5c2f4b407fc5c7e8ffbf3c6737973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb3aa9365a9d85d7073a4bb489653a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bbdc69d4768e46ba0b93ef3ac26e3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d02c90f53a13a9395bbe0a12c2887976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8c2669393d7bced67027cc71ddbc1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590a220e19e8104098c6dc8c4a01fcc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29ee83a2ed6d2050bcc0ff5c63cc2c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ceba18a1107bea1772b3be0e741ee980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc35706c6be41f578681fccc61d451981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0529509f4596ca9232d5562380ac69982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9e192ae176099bec3638b8957af4b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ebabd1d27a35cfc46f9eb78c58f26984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc61bc97d29f03ff83dd839c63f7fd985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd18bf469300f6b70b4a3695933ec82986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aae3dfff4295651636ab5a6099300987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848fbf5d180483006eee3da7db336ef988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be7f1e1e7cafab8e29c10a2f674ca4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496044ab86c41a5c4d084bab394c8a9a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a09fe7afee0a2b39433f00c73884b6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0197886642506f27d617855f013d9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4be3e5e4bd40e13b5fc54fa522d35993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600a244c3fb6033240f7936b4ffa992994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fab680b4371a3a23083769fad5c30995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1857aab6a60c8400446008e0ff2cb996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bd6022c425341b36ce0eb5b101760997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>