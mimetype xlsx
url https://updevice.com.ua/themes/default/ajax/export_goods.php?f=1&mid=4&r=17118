--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e70af419971bd5beb7bcbe0428fe8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274c7c87aabfbdfbcdd8c00de12d6ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95116382244eb2e5bef9ef57d227b0653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7a960ffc05239ba2e15568ea8e8814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e188d58250cba0473b35b2b659122615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8e29e823ce6a355222146c58aa9536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a8876f42f1d0e4398ef786cbab2917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2239ed8a007c6a99933cabca2937f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cedcdfe88da775b12355f0c4fe5ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de139fe8950436900156cbc99a0b5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47004580bee89bb8576b3f23d145c6c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adedf9ed36bca5d80b56a24d1f4da9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d579f1cb07d45cba671d286e118d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef40d8278463365773c5293f549607214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043a2c1da3e80cce99a7a001a72041415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563e24793b458c3f887b71eecb22a5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a187d3630ed301bb732c63b775bb8ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6df9858874757c3c33c593152ff5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae837b4ec405fb92c6c090309e7eed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbcd2d811e50f17d27e8cade12e0b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e017d82b58e4f638cb418029e0c3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd122d63aef40cb9f8dbfd52f52953722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42070cb772cda84254253f82ca18aa5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d95534eb7e8a04d27f53129260f9e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19b4a224ea59eceb93051c535981d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087c91c9b07b516e925f7d6dc236b6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fb6d91c804bf9581959267a52999f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b326d6e7bd2f30033b56f089e0473c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd748e343b58ee160daab477487d64ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299f5a503ad8c8f92e0ee5e61e9105430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff4c218bdb4cd3933b9a3735e49a9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69e43f17125810b624cde71dc2c15e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f80db83688954621a4f5112a922e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da1eaecae981e14a98b4a06eb8c37d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6756c8ed70c2db98ed04b973b3aec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea0043c8bacf07e142432c9c76974936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af7b5e0b95d0b2f14e18757e780e1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e415ce8cfe4ecb57bce7367f8a3f8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f57d9dc9b472f2e84530ccf38d2e1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc6afa18f9e7f6ab7c100657030bec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f66cd857096771558752f863ffdd141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec168e02da12a90045c99756875a2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d12868530a7f2e5dc59a9aa64d1bd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdff56e7a7eb9cbefe0fbdc77afefef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866e9ab7f04f870e3fd67443208318145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344509f29443902be1fd9b7dd4ef03646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edff6253e63db6d2dc3e4d09c11c34647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693cfb228faf510f90c3fef036f7f3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb49ffbe0489c10e83f7a3650e3a7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471404df7da0dd64520a651ef44dae9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903b28eda44908895f02e12a9cac4dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8530fb87b08c61c0014897356945952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d23d124484aa505fbb3329f968c7a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd1fa732d6d928900444725941525654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c1423557a2a7ca9577521a0234d4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce1a08805a62ec2c9311392fd3aca656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ffb4bb08d8a4e1530d106dd0ba76f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d1f1cd5cc2fa754309e87db910ee558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17292d091b2438efcc0e532346500159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9dd6d4ae9476ff8f0c3b9d706011960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f595f4c46ddde5bc513e818124af961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b657802032b20402168dd8c491200b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadebe4d9b1e6cadd2ff1959ee2cf4e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f60731416a51e0425faeb08f5721064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6357797306930a12f8008b9857cf97d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3457853b6d92cd99e008a6b29490a9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e468405a318ebf8d5a72a64641f27aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0840920c82979be65c5f5c151b1fc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f1bf3f1fd9c02d002652d6ab16b4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a95bc5bebce5bfc5c220d894a2a5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23539d4afe9878acd1322c030c1bf21271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a11f4fda17e1358cd05d042a39e06072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d25d255b81081d411b920d5dca18b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503029475eb99ecbbfa901a953073c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf73893a845b1d5f2173404fdbda94275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cf75ba899b6f5f8e39576eff03ca176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcc99ce93f51a04ee137e9d37a02b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd11701838b2ca8c86933434d45d6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b402267fc68c1a202eee923a0f8003279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44800d787846293647950db879e99c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca28e37e85efef57c07e8795ee4c0ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52b23aebb998ee204b1158fb1e5a9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90962ca47760383d52d30e92771627683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab050bd80404e4995415e1d7a96feea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46f8e8b88ae2d9257544b496435b0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa27d76600bf968f01770ef9fac78486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468129085e61742da3dbcc4edfe99d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4def5329e8a4f8b619cd86b0b9c03fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662b99fc05ea248995aa5c9ad4c835c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdc959b4b0028512a8a27045ce0cea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26114b55dc43fc1cbecc1792e55ed43891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bfdf744b525b171d2534e2f05a9d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b479055d4b3ee6e2a9784de3424d3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be73b2310f3b01135ca48f22384e44d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e652638f7a284521dc66434f58f13695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e4bd7050ed2ba9f3d7dbe0259349e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0a1b3f2bcb4d654ede0c5b89cd8c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cfdb1bb6acc6397625a0d7228610998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36181e983de3c092bac3b528057923e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d31426d6950df2d4d4a64c8d256c66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf761ea4c09789a131eb8983201f694101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910b85df9d4c56be569629045402379102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cdd5d0b85288d670dc5992af3dd6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2e20ca4217d3606fd804bbc0e63ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab137837dda71d874e6f0a526d63906105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33560d3d0821ef7f1f0b9d13eba6be52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ea71b187d7c0b46449a986fe38e88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ae1f11a80a46ceb4a81ba3aaecf47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73d1c63688cccad030e1828c0b587a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adbaf8ad32cc70740463920ebf9572110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc746ed339751529f0e1e9c6f925a24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001711802cf8eb2b0c80568a4733713b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3378639226f181cc0055f3428baf880113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecf05e36f48dbe7c41d07c0e2d4cb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77fae41c6d1111f53245dbef6b7101115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810a79856e6517f5602849464ddb479116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a104c4d204aeb0fb1dc13c547c9d9be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf22e158e7fa442188e86ef9128b00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27911cde1a5ee6dd163bbe98dabd6edb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcc4db0bfdb8b97569409132d16d88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b9c05c4c09e19a581b1a20d03afa0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd691a3cdaef489471eea334af9769122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a6bda0023946fabe086542c8d1a99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe61cfe1b42d39e16cab7090066bb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bb336c9322c1e5c3d4c3760036224125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bef29f7de736b87f04487a82ce0d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ef95576cac63c4af1e507ff12b015127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65ea91f524e857ab83b1199f242319128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728783b0f69f06d6213959d0289b58f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c70ad85fbe2fd3f3f311559964a84a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdac2ca79fa47aa3b2be249c1c4e7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b5529c33a387872692b4712e8276a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c035026376eee6f15ed9fd26acb1c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb820c1fa8fa237b4989d38ac6f2b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa3919473fa4a61759646a8a65d6c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b33400ae4c3f54ed9f7f805d0250e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae288d3833fbbb0caaa9cf8554dd67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246d543e85396dbfc64b8c038d327b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216034948ca491f8bccb09f2e1234ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc761056ce50444f4f18d40277fdba48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa47f30da24dd913321eda4adfd6f38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b986ea965c63d2cc1d7d60490fe15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5efa2cf85319a314779497752545e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a3943582d5589a9320c37b14a7c84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7787d9322d79572f2c1f486ae47a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7020f3115ef690e837c0e16c2c5da79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eee9a6cdb08a8541ca5bbca7c9fb11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d3f088d1022a676530087afbb2e86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff367c393d03fe41bf7498cdc54da9e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8ebc09948d840c373ebb35abad2f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e0bf3a3c172e7f322b28d1448f0f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a570696dabb35210ba3e312d75d4e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5649246cee6aed91e5cc88b0d8118153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ba1e59ccf8d13622735a9f0170e9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f40690a44a2070d3d4254b21ec3dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b06d4f16383dab48e76a585512c33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55c8ee84439528002cd98b47746d28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fa4c810849ed4b6c80845d818ec8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c2de7e586b5805a801fb4c2a99636159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c718abd302b46c4b431b3a587cf4189160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9640b2cf8576ca3182132692281f50d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df248665a10941f282a4adca144230e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761404eef8bd6538b5efc90f87672cb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ea89f65548b31960879ec622d7f78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b737d2c320335cb7f3d7914f655b376165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48999e1d98d03d7b0c8fafc1df26731166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7886d21c7ba4928010e72bbd3c77ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1d2d9bfa588ac79a9297b555ff652168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe764677750b826bb2380d21dedfcfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9791ce1b57e5a3ea0717dc682cf1c4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b48dece0fc9ffa9dbe4758b11ae1c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3bdb7b83b1c7d6211978857bdb1f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce06cdaa79e95f3abdb0628e9c72ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682935cd99adc097a69f75a18f55db1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30fe9076c1d32cd1a8956cea285982175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad7949d68f2347269d812e85ee494b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b74ea0aa0182f1493251b6fccb1645177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c1194b57b663e67d61e283098d333178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6541b432313b543c99f89951aeacf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0aceab2ba1fa9d34b0a9ebee19b55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6933f673ee8cc48bc2aa271ba7e23f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639875a9766d93d2bf198e16ccec6671182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278fed44f4311daf02d69843f8472a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ac42bb8a40e04c955803ccaa53a99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02c64fb0491f74808254822a4d0594185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16de08e8bee754c5398f20c367b375a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24049751b51d8a04cb40a187b9c568187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6881efa5e8d7961e9895ed1295178d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fc2ff3cb383c1ac09327b99ff24be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bced98e3e1279ea10535599df79a469190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7f9c2897db3174ea9c433e95da7e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070ef1f1ede71ff3a7bf6701ba2b8eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aad7612ee31692fad8cea93285e555193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e225085837db708f938767e17e1b6fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016bdcba5b724311019c0c232212e3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3062c7b82fbcf2b55f9b03bf60af979196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e301312a738968e1a01762db3bac615197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f9e8ed4fcc2f447216000d709fb5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34754e2d22ead41531da688ea1e4ac04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f249683c7f656fda74722947d9d6828200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b9c10017a90d02a1d3c6f503913f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bde7a2cc29197e237aa58de467d8b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf71bd0efe8b1997193220cd128ed2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82755e10d9e3bc9e2b67808c303e2bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb998706c1212246537af7b827933223205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b37194eddc87db28c74663b4b5aaa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3df4b2d29da4f7846d6a0df3fd1e2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9ecaca378f519dbb2c2b264765961208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f9df3bffa93ac157f6ae5735703a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bdd26fd395150a3852a232512887c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8f9ec830a2af9b256c65e29485351211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553c186e05252a944ce58992c1fde81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc428792deb42977b1bf8214a5daca2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba72f78233e6e7c79a67baeb96a317214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea3b0cae180feb77d2e7887ff6f444215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f04dea56009cffa7994b826bc942fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a822080a50670541d68cdcb69f0c816217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe1e5c771e1f1a7b32fb1d2c718843218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe601f3b7183c835a4fdb04e7c27f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce3d913acbbad33c4043714757798f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd781eaf6fa4fd7949c37f0864ffd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39b8849dfe24bb2d5c6c96161947c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d9b0627ae375c2e4e1979739f3e1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eee0706cb323ff24dd2c434352639d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e026ff796d27eef5e24dab77dec6bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173205da03d44fcd0e8cda39485840a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4515331220c6affd9580709a8d274d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b4cc05fee156f0e5f29ded932405e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949e3711835eb0037db102b8ec6bac4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408731abea14a3e53aaa3abc149799ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e4559b8f2677064c4e64d1899fba9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906db77f013afe86a81fadb53c79869232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d22968c0a06d73af0489020d79335233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591f022c3e9c3dbcc7588c1ffe5c6ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd7fd326881fed58b3e3c146d1aae7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec57bb75376cbec3000c70d50c972e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d7c3b81bdbab60b5a405f12e56167237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51ef06beea6fa968f48367318a5326238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead17a75e5a209b1ece6b52ec4b65e2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d998aa8b3a645b87a21213d25cf6b89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5015cd720b721abbbe36224b82ffef7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350b4be47355f565b138cae721b143a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a00f7fcfff2c19b086916ebcea9d8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103b7ebf02774d6613d70cfcadae40c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430936820ba6cfcdca5fa751fa49de4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550804e4f32f5f951b817fcad4ed536f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4909006253eb069be5d1cd355a117247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb18805cfb5a6a61dfacf4ea2382b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811672e3af7e681a956f44f8719aa298249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c21a03ebb6564c1e4c9d8212446c3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820171c266ac91d6b56d3a3fac72ca6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6cf18ad2b8d999db893a64450274b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6ffcebb150c9eb29c9a68196fdd4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990e1b1139c3549409bbe2f4b9b447c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f42c12cddb8efa561170d830cec177255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345fe654cc799ade3c2f947e2cfbc4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd05383d59c82f7c36033802947f48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568b5f74ebfd257ef98bbea6ac84c3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dd10f578ba56566c39e33d6e8c571259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9b0055c6b02f84c8642a92b8000d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34de3f33e6037b9be4fec6c3b29b384261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858fac96fda5c3fe87d392b7b54032d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c34038bd2032b3c0b7ddf2be75fc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d739adf85bcad45417505fd020aac4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c0f9938e82b401d2a57dfa7234975265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0fdc90b2c39a6734dea93afc314d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aca5b41bce354ec584a102f2dde7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceb34ffd8ccdde56968dda2df37f5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecaa790c7f894e1fd0b6a8dc72f662269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c99cd273b6ca5abf0783a91467e29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680054df1b43428c5cfdea3bbd882af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f3a94feebd207a54f417e90c29005272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac67972c39ffeab0c90ab75f59adb96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fe0b41e60d92d5eaf3b0c5c29f78f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9154083207fd8ac158bd16b2a0fe5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2672ce26f744b57963727b8dc99ab9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476369afa3e8256d884ff7b939eb39eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15270371f785bde642a43b97203ff0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc2a8d89abff2dfdab5660ad29a2c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac7fa5c48ed91c3cd8968c66405824280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e5ccaa4db09fa3e30c32a8b2ac75c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2a8606eaba5443680922876bbbd9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a80c9733cda4689356b4d418b2d175283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20e8dc832ff8e8ef750d72a3c2c415284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f75604faeb6de4c396997e8fae79b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed765afc072582e82d22493351681ba4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc8e3d86b6960300f1ade9699d081b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e630339e73a6bf0eceb0a90fc78ec8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1f3085a0d8416573c2f7657028736289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40d75cdf531db3531142a72bd80311290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d08b3451d11e7a6db2d8ca1353cc62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee13d7762db6371c8dada7d0818e15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e316fc7923b8148c8f97034dc14f1b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f6fc0fb6f9c1d04ddb4315f73ce65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f08e49d1d59f16736e139c4f947de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f316701bd5c84bb2fc100d122828a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad143a6ba0591728201ad3090859d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e601262e97890d48627c2c933d2831298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae05a21ce847326b2e6974db0cf89d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b38a12ec11b2f45783a6b601c17118300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cf287b986dbfa4606c01ada9e53a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89755d5cf8cb57b4f4f5b86644b685ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07475c8c0e08a72c020f865b419ef32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af212eb795f428cdf456b44bd26944304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6adf867660bada746c3c86b96c4288305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c0ad0691314b8a65cdd601a68d4fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87edc850dc20da67a0d173dcf24091a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a103b6c585bd26229b5540d4b4119308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedee012dc5edf7076a4cf44e44fd730309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ce86fc97b1aac3db10a085fa71309310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cab68b167c54fd936d1f439292d26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff64a0e628a014db8afc62ab02cc1ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47da80fdb39b134c81ad96519a50c3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667ea129d4fd98043d1ac5b11e1cc66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0eeb9fd268bcd89c75dae03bb6b78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4811e82b9c0a7e38db5397921810e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f14d437b9e86bd7e5f2e33eea4b9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596543f1a36e77e23f92850d769e594318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b393f9fa54f2e0f7496dd3f0b5c473319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe4dcf264a882cd3bbd8b1a7187e09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ae4c3f11b730a65803252119bccaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d6e8b63b80c03b2d941226a502b93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bba500742231fc8845f881b584a2fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb88815202a3b09c38366e99283073324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415fec202e7d34b43929d6c7011dae6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb49a6881a41a9fb8d6759c862dd2eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c693665902f571f6f9dfe4133039e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26449df6cb57e08ee4ea65418c692b82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e063ede167eed7759dd1cb5f40b14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7bb851b58063044841f7a97976980330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec448a728f04baab03231dd6c1b88e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2bbcf7b58a51de6d8b475081bd217332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be4eeaf8f192e0e73619e61e63fecd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd8f3c26d7e8d6b340d015ad74ae41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ba4f311f3927b724baf0ad53f0061335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e99be4be0b52ccfe9d85684cf4ef46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e534d23f8241619057078c0361462337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a76f35e35afb5a97968368bf55548338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5017efc93e1b279d95f03f023638a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f83dadefcadb33630b3f2aa849a1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0453d3cacbe30bf27b3b9a2617567341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048c3ef850879982e756b0cf79df1d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed06bebf8e8dc6b9c0701a3e986a61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596cfea0088ef113ef506f219b6ffc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f35e48e4944af881a394659fd428ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08eb36625090ede2817ee07d9aa3f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4fd8249f62d07019104425b693331347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ae6841396d389f32bf3e893bc218a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86807347dd6f08f9fc9c1a54338444a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1d5cc4b01625db04842a366f4e896350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7d692044e1c7dd251506a700fb25e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cb7721e07443fbb63abb38c038017352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bf6df88bdc38e921467eb53392c60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220db14fb38d36c9a5387a149e88fc6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c996b1323da10978a97fcbf3b71f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220c4ff34367ef0cee704cfa90c73d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace8c1c6001f489269adead94f6f1d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf147c6dd4ef30f5fbb716be83dd1016358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06362e1c731af1955d2b83defbbc951359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08fb421323cd62d28d01add99407a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9a36d557963a25c7d2ed4088a516e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fee0d6f1a0ed31f0bb1908fa7d0e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ebf626f53268f74718ed102d209d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744e939fd92b89047004fd816c83c23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a33d84d315c64b0b258754f39b25a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6734b7a26fcea601798398b418c2a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971c299f6409fdfab9e92645824674e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761ae6436ed44a35192406d159796b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee93503b13e5b27f7c9b509c1e9e187369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8c3d16186cd3fee683b42e1783403370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41725c95b68c8332fedacb5e51d0ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d09813bed5eca190e8c4bb2136ea94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af19f91987208b7e154775acd5484f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014a4f061df08dc72f0420c2a1176d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da143925b029549d5b4e1ac3557a5663375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc137def0d490c2d1663892c083a171376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff4d648e8f6c25c0e2b6c277fbc581377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07b0700ee71225866e65ef3391c5ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfde5bf5370ef56c1a1d90fe27c87d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca416471bb397c52d960aea16c7e421a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b9e93e3909e34e36458ee206b4576381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be40ec133107bcf824d4d6bee681c95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49088f2911076cba21aaf4bd94e06dfe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ab74a1690fb26e8bdf847e74e1390384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615df00c70a320d42197ada48d44985385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc283e375927299eec5f9eab32c96a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea305e62052d10319e0274ace329c29e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ffc4ee950242725888c0ae3e3c0eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2e052c482ae7a292d3149d03ba2c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85184ad31fc6fd87043175532acd2641390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49a5214f24a6205e663e6ac2fe86ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccb06b90225198efd16b7230002ccb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259372d0120e0479e47b15bc9826c82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded86ceb8da9eca9518a7f85d3273fae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8c5ebfcfdc7a0ebce8c6999bd2de3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced979ff91c982d576902e9de515974396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea08cbea074640cdb523ead683fa6ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5d765777d5b29a77b79cca756635d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449c677c4ad08f4c601911675618b34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e88dcca4a5f9e3cd00b1e847534cf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a43d181c955ae084d94d012841d6b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb628977ceaf8ca594fa5ddfd2517da8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393bd0d7069bae07d4c7a01c3d0219d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75432f89205263d106681309b4713515404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b019105eba700d6b1538062a541c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ff5620a3baaab9a614d2f68d77382406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d35d6b6dfcf55f1802ebc860a1d65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff469e4190508822897222d6b237e273408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ec3dc54f468e3b822f9de2c5daff6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48aac6389d656a311c77f08e46a3144410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884520599e2baf4fc68b325cc0debba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028cbbb47673512f9ccd9fbdac355b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492080607f10eed34812c5d73dd1dd08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667690e3f738a11dc1c269a237119ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914978d6a66caf62f38253195aa3ee3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3505de093b8452ac389c2c54440755416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0ef3b1f6efbbff9bb1f4bb8824259417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f4ac4f18486778ac5225790e59d34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd75ef4ddbc756a1b3a89ef06c3fb0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe88eb560bc71932e7875e035bdf16e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8947132f493569d4581db9d8e3a826421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a01ecf3dc5825c4e59d4f9b335c55c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc46d76d5e1e83bb814426d9b837d3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991d9a1783e953246ede61d7466ae9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31489f208044c3d6a0282ed7beeb25c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbee2d80e4b524babb23735eec14755426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc0b939ef02abed45b5a228d8fafd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad99026a28de80b0ee895292aeeb3db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80cb6ac1d9b549f9ba4ba26fd02329429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbf339df9a42320c999245ba72cbde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3f43838443243adbc841c55b5b211431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfdd2c6bf98e46f29fe82d1a2e19ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1fcc95fef81d6f77e5cde182327af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895901366fbeaf69bdc37ef09ac28e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b91e1826fb769f1b147849e3540e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a59629e48aa886907e260d8bdf441436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835151430d6d7f7fe4f33405cb82424437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1afd561efe7313c9447182586c05d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f47273d2298773314ff4714f273406439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49d45a8ebbd16ccd060d3bd7787355440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e01412b6fac3506eb2b859816a68f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a58cffc2505987cdb4cc5ba6ef254c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aded19fc34466d37f84a1b0e9756b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d511df42dfe3faf1dffbc68f50c743444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98398044b3710f84c1e22afdd400ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180675ade134177baa6b92220f07b45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b2c31be0783a1c06d52bc5aaec9f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c519f15b32b65adf73327d96f7af13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f331e023fe4564db438d1456f3cb5ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42276511762b83ce76ef8a02a1acd937450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f4d013dead27bcff2c79cedb71a95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d6064f18ad6c92d8d2169d4a8d23f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146a701b72c91e8d02e43783bd99ea4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410864af268adf81a862c89654fb4155454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dc7ff92bf0b51e1ac500750867b30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3885699ce3c95b61c7b7b69c2bc456c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593a909cde5948c678d6fa7aff846f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfda7833ef2145e822f400d1a4d2b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567b17d14907e1b6525e11bf38501c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8900fa32208e504c41e6d692f004f62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a1aa0cf6ffe18b35f920cb5f67da9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fde8cf2dac51b787c154ecb4f2c46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deded53d11cb5ccc6e622266c45e988463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f89f25edf579ad74a1388c64c2a58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d034e40505f3d02536a1fb8e1d430465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6e6528625d2e8b70e548a18489e9e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48813e5224fcbbf03a3066d4a235b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d8e471e9b8125db2b01f563a56576468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a93e821da474e1fd8b93d29b3b801d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc34fd23ed1df01b10b771b70cc36c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3318d71afc79956a573a90ccec54a04471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c9c7eed97145eba8c56b8816d6475472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a640672cbd7f4db95f3e7811797e67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cd5bd53837db7d2af2326c59e52c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fed0027c51ede61070ebd5160f4790475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832ec2891e064f1613a029f6d82dc50476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2cfc1b5effcfef3566e515490899b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7ad84968e8828bdbf27981d34c957478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa4634a95dad1880f7e457b68e8098479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cef2e4ed22654e8c988d2ec412b951480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ab9f80732f0aac3c2e6b1b3688de1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473c73d5b812244c5c234617520b481482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda6b1b035bb9246a0b417043b4e63f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2cb892f89920b742fc3e763ccee67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4f3c3badf6c620ba72a322dd7895c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8124bd373d9cf336eb86f8f3bfbf9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d65f9ec4a694bfa2a726a682ed2d4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2fe756754f1e4a6844e91bb76e8fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eae1a42c34a4bfb866253cdbb4f732489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbad13344320ffb6adea9c39740e8f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5540c875943d1ee742153328794e98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51d0acc2b118edb5dd8714a3c5abc9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba07653910902d721ce25b11945f9ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67251eef3fc54f6c13203a893ea2e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9041eb340630cbd70bfa69613ba89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865f1b4706134d0e44ee9859eaa9273496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb135066e167d3e802f88f7b16fa5c4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2e446768d4fbf4fc4be2a91941c4d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab3a557177be0f53608779413776ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e3df01658a82caa7fadf61c1953dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165c1517137f3a049ede9490ac7f0cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6427d018ccafd5e67c0a26fe9b537a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83f5c5cd359d6a4516e6a30d194c65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d4a0b38d0b8e07af9f2c253df3949504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16634592a78d14c2fa5cb67efa15c59f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054b509fdaf4c890b35e2aabc971f20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681ad611f13a9df6a12ac824a8ba427507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e0c11b33015c43479b0ad9f22bee6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657be517795717448ba0e2621a069ff9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddaaf32aa7a0ccd733cf275b5ff0a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e3a07b1d9cbd03c6663aa653ce742511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441d84d96375e87121f7d596a872201512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4040f7b9a6628acee058501293a7c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344907202360e7024cc537a2060c6a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b15a25d3d76c21d3a7a11646268ab7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b10296ef1b16f7bf6a680878e487ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f63d5c7c649b0db7bf9f153b6b42e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11806531489d3281c2a322b4c854cef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890dde8ab5bc5634d7b283817f6f063519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046c3aa46a82f6d1492cfd1cc534373520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09fbe6693075707e862e6a7afe77a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3bdec1108725485ae29f10ddbd353522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63414635a735999b7936b6ba787a88a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8fa2e20b69b2b0da20f5b6695a63b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859568a255196a60e948b437c222bec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02fa79665f9ef0aa58c324f1ffddc3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cfa42e661806188bb9eef9fcc31d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cda88c1e4f59e379a50b78d3e9d2e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f7de3a28f47e378f87540d35a9e61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665a12c54432fb0f57c8b32dd9dbefd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51a5af91f0dfbeaab4f7612945bdb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49956544d29d68ee559be9cd57d771532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7d60f87d2331c87e9297b0aaf2b0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650271b5cc9afdc7b6d7e1407576124e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5660f624011a186c7e47df460dfecb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fd6d1a16e97d3283ab0da2fdf585c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208beca5282e97fbaff40f4e2c310a61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494e2ef6f7c811b501204ecb74c63d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cf71ae109d5ef34f01bc77fb6b313539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a3c53a4934d6b81d0eef547fe9df4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956d56724054280293a95109b1c7eb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f64edfa9057b9dfa108470bb7a15e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32894c983c8b3a2a49acddfdb63a4e5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884e5e40df8207d3633d665977d2f85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd644e251d3959eaa63920449b9d2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c9956e6810a52d0eed41852215be7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eefa6291a944d4334ce1afcd5de37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a98ecc115d1874ba74c78839be9a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e573d1ccfb45de4cd2a1bebf1baee29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04af9a675f47997f7192ba24b092d08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a767630e2c9658b3d9575ece138b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2727a0c7c2d97405c4e87ccd2368810552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1f8b7042b825757903ff9d81150b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4e4ed08378de3171bda5e372f0bcd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c06fa6da78a2c75c3a0dfcb895db8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667b6e899cad2e1e696edf84ef8bd00556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51b9be66fbb4b7797a4d97c57da3ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518051c878f6bc982288b9731b7b7415558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538e35d451e52f2dc21eb9cd0b421f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6f1956f73a03b265b57bd8c6c1d29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869bac40fa54321cca2d86b2bd0e4ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2dd81c2332e00eb56e6e12b7a778a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1984c48578fe48f37b9902a74e126b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad3061b73e3c2eb23da9695a53dd60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e073ef6a05b4e037704bbbfe681f618565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab9b1e6432904cd2fb42add73d31c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0ab80055aee0bbe666fc6efacc74b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e061c2046dad553313992b1c1615874568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f48728372f9606fbe9b35e20a45e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d246b18f959b882da825a789ae5e733570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef115c6d48d1008472ee17ebb51324571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24895efdfcfd66fbed9b148746825af0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ba0c61d7478cd4e19cbd3ba358c5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c4bd5554df639f8c3735cf41f9cbf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83041832aa68c2064a9dbaf24d2d2d6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd486f30a4f40524ba44318edb742d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000484530490693b9797c00b36e2098577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b18d939cd61db01f06996eb95c719d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eabe3f657b17fa83db58a822fa937d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927b7547d4a0bcbdd7b0af8defcccd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49d3b02fd8887485245c3ab62cb549581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8613494c34ef103be4170820ef4ba4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fda90e69edb78faa285fce04abdb9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b35915cba8345d9bee1fe384faa46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaa7028f731d3240da3fc9ff2d941c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4dddcb643a960835c79abac229f02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c53a05925e75beed221834697e4a29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f2d576299ada54535ba4290b2f603588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d1fc9aa367713d47833e4bad83451589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12021360e4ab71b6788d34d169a1557f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb873a5aa61fb4e062e298f104920aa4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148b423954beaba0f2a2dfff004ce7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c4ab11c73252012272131ca8a4154593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9d13328a117a59cfad1af19e4c207594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a11d89cbb8bc2ddee42e64123173f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ed69a6b10ea3e220898c3b2d31a6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6f64739af2c2a88020472c7dd7871597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42821547c564dc4f1e795ec7b06e1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4703bce22731dbfe9e12fffc14bb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c1c14e1535e501e26eae1d191e3bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4c190591a802b86b5390201cf19e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ca5cf87be67f4b261e9c1e2b74666602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88f38c8807376103316f6f5156dafc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad74e7e4224c7396ddede38dcfa1dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef2a1cb5bc4213890543e3d29b3cb7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8145edddb16dcb5810f4149de1b4ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d33c88d62998a9f8e0c043bc35890607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3223426edac0a13b88c81f715cfa7da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a411b2eb44cce1afcc6f16ee3cc608d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede91bc121b31f8c221c5fe9a9b4dbf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb05fe9cf533fcb94856bd37fb8adf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bbee9ea6e9a7604ef7f1709205131612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e19a9a8aadd830046fee43830ef8fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a7ce01d09f42727d36d4ac0cbf549614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58591ae0b4affd4686339da40ba8fe7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b0d8d33e4875410686b85a51f97b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfacee95ebfc479f6a895c4597e327d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a8fb11c7017b0693951577025ae73618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6d9ad1518a561df7187036e12cfe9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6754bb71475feded42026239a021d3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80399f717608001713769e01dd6add621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3a1ac4722b9a260d30454c920f930622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db99a710ec6f1600bdd6f180e1b961623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8fa166e01ddc634976e64710fee4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887e9028b8221d36fba67b398238d05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a98c028b83843773d89e207f5b7a9e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a89f2416844fa600d018b6fe033d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7250609d5efddde2068abd7707a99c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9741bf5a36f54ce10c49dbee678df0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1822c4129b9cc23214933f9cc33bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc929970aba451645a4f2f8863d98fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239552a1da45fa5c5f7a4000196442c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c117edce82d029646e377f1a7d6f4fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b44c3b28aa94b76f489006982e6528634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caac6202c818e05811a1dc12be463f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03a43b9d0eacafa79033ec4f9b6caf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb09b199d46714d66265d0c1e8c7087637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903876d388a5143cccfba8f2dc0f834638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e6c8917954b9dfe4c161df5082e9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e63b3696030fa6df3ef8bf08c32293640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478ca2c8c182d98e06b257d361a1f67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bab084fd811582d0285cf839193f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520dff1ab4d1196d7f34abf4e66f7fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a97eee070da823e0f71090d5bfdca6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b2dc8b0f85b6c8689d0eeff04b524645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6048e4295af2ab19db9d2f79292974646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bb54b934bf205823651729d71be6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879cb5b4937d68020b611d3c6bf34ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2147b5a08eccdae17d4d31da2d13f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d524a4122cdee44795d51ab2dcfe0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021be181bef73538f514d21d279dcc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce685d2d45c4c5889b0dbc4281adc34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3fe2fe59ff4bc12b9d4b7dfb989f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8e281eec9c9db2450a4f5e6ecded2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a20bd2abd7024e15a7bc1b2f6dedb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946640e35f45d0c3766e174df4815479656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf68fee3350f37fc385ddd2ec134872657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fae496744ce2d7867f99c1090f4b77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab1a9ff16469caae4299be291d7880659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811d1bdc068554475f995a883b4d46e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26598fca64a851c80fe935eeb52b92c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b842cfb5187ae4a2426d84e1f77f2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00303cdc01812f2ed0e36dc16e2bd201663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8948abf96dd196edb7d0a6c8d6e8f84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971b6ac4e1080385e6aa8da9472f35e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b573fedaec8190e2026dac9db9a48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f9d491e0a2be12d2acbc3205d18cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a779f7f68cbb4259deb104040877453668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e414c8c51c5e8289518ab7b5f140d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d59edf53ef19fc2119ec84f8194da3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62566c24a85415e6e0c2402d4447b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddd632efdc1d2efcce385c072a85dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78de5d9213366f39023a26567a10a49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff96cbcb12ffe1b61100c80e1d9862674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b19d9f2fa93df392f788348592455675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5344c6ee772e312f88fe995cb8579f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefcdc9a3c0224b71a5a7ae72748f74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1effd15511952b5a92ef5cc4c79e4a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35876d6b4d58ac73c10786e7f24fd6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd0ae492375bd94205faa95592ceaf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1b161a3c72c8a95d920546f0b487f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a995d5ee6a575f972cbb766bbd84a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffb67df610f0d2bfda383052a56bb0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b4c21aa2010ad920836742059fd23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738495da36cda0a41b67c182951c58dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096112c0af2c32436a95e94207b566b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edaf265b5694a5dbbe39fcc8e1eb29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf0850e81eb7e7474e554a58b2c89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c0b64cae67622a6e23c3ba5b40ef7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebfebabb2bdecd3627efa043330a04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798469fe1322c4aa0738be49d8ae7ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d60ca4ef555955e41c496a138878b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79835f3df0c2f17b805b0f5f528b760693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56297de513b015144c231b939291ec74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0c506050542d39f71c5d7c7371a33695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8983b124610803aaec71e164305dac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7777fc26eaf064d5751e864f012129b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bb76f78456af94507416669a7380f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ed783b93d08d9105945b70f157e6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d994ee894043d45ef88d38aeb6bd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ec651a5ba353336876565dbac0b46701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfda48b7725cbb64fc6b08b47309eba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db4c866a72f409a40d5c407b847576703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec53696568a1c6acb4fcf07c33f32b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d2d4244605e6991bba8cf7f5525b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68689210a2d833edb5abb27b5a864140706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fccb9911ff75954c144186c347ae24707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf93d7fcf9ba79a017f55738c86a80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f975b9d3ba54bd94a7bb0f28a5df2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6c2898072cba776a20a179001b93b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229ce324ca9fda37521614ea108edc7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c2d633f8b2ea268d989f9fe7b5c1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daab83dc8dc7a82a71910ba57e9682f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8645fc84063571304ba0f3b31856d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da029de5de5cee98be4b6d2f1bac618715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e922e1376e71d35f83ffcaa5067b05a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a384666007a7e8a43ef2b77e7f20415717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616576c7909196300d08cc5fbcfe847718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e76e55761fa9a7ddf5626ee73f339719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf76c2e1e62494c717b769301baff5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b8ad9f29fc7361824c380400aaa05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a969930ddba7dfea704fa9fb0e1bf8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34944f72cbf63c2e5eeae3d7b63acb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821976a0e5a5fd2806d3704cc0cdb297724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2c6222927ab9f165b2fd18b57a466725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb86bc59039fe228cf6252c71ecab08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97523001d59aae2a3ad50e5134461f92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef2853521c7fa0a70f82ef7b9b961e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec691db7693f58d6b6eac9882a9227729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172337533b2864b34ea59173632a2c7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7880ba6f112a91595f6d70ba2d1dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87756875719f470b524a33ab0c97e918732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fd98314c650985510d35342f2f221733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887868a74be2cb204f7518ba3e9eb1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b4ddf950557d80eac4c3ecae3ede7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64594d51dfd779f94197a7a31384d95c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1790f1717e7cff8c51ff614abdb7ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6774e91873493e4ce58c216f9f617738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a31c091854f96aaddebc0216ead7ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c79285f29052f31d7b6026994c211c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4db30ba7f81e0642efed0dd51ff5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e735319b8c3e836fdd6dbf86905182742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a754a2ad817cac920dd937a637deb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be1dcc859d68c2d440f220d91d3f87744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92b63d32858366486e2e2723e9a3cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e826f28f04070db0481225ff2ad303f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f67a4a2c767056ea9d590bc456cafc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d317534fb53c0f1dc5011b7fe44c92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e51708094be76322f3116161b3fec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7ffc0f0f0b481aa70a3571b02c6c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970f3d5bdfde4d010fc8ddbb8e5bb73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f687f08d015d1d0174a6e533d688284752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569573d2b0dbfe89f48f7fce0e67685753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecccb5207a4bca099adcbc6bc696b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9cdb6fdd004afcd20399488e4969e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab314b4222843a44ca3ef5518923b32756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b9aefeac0d5880cf6fd02e3b124e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697ae9efeb5fe6221e1ec0a654ec3d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b88f00f552f94a0f5103006e57d4b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc342ec18062685e70f72e028e195db760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96e6715b6f45e24167bf654f020940761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951bba09fa22d994aa76222ecb17a17762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4558718fb7588bfb7ff5ad0f33ea2c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5daa3f3751a85bad9ca6008e6b911f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17d9bf14859c1561947dc4b4011bc0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade7baddbe907c20f46db8a91be5ae1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdd462ac4fa1f02e36a5591ab99e6a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d35c7ac9239d9321734481144abfc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3903c5bbf719fa70de7d6b02f5ee15769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624a7f0b2a815b0df0b91b86305fcd6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86207308a0e368cb1dd558116f1288771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e95079513cf82e792db623347b03d9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0dc0f5931cd6500b176b7d2718f9c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e240c301fccceb360244c527678b2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06dbaf9db240f18b8d0bb244304bf7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a322439b99216dd8792e3ba7fee3b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b07398d3eebdbd29626fc0da630fcf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a6d21c31e62fb1f2e6becdd562722778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07935e68de6cdc01ed79726f590e7c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfee32728c953c9d329f3fcd3710ba780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303ccb62b70605048556fdfe0d4c730781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319be1537deb3cc11c49a273e26df7b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921aa9fa8ea69da3b35ef951cf87917783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9631ca4ca71c06b2f064c0e493085d0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde2ba31ebc6db3bfa6cf1baf507860785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d96e027a2f295333fc4183de52c53786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78e47a8c75bb45e21f50a8e8f3ee60787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591cb7b54f00f875f0e6a5c030534db788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eb744335ee31f4ea2feca7e95b2d6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45e397a3bf25c5722f5c62f7c5fd92790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d05b50278ad3fcf88f42188139c973791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58c27924b788ad6677025c5cc651cc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da01d7b363e6447e90b796d371a98c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9ed31344a8344e14e99b023d5f976794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10ccfb51c90e4d90b795b8b04870a3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c463a2db6cf5d6e45ab45fddd93cdd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ad88e2cf302bb34f70f552a94f8e8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c49d714677c67e21ff843fa952142e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c79822cad7348b3834ad33725d08a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20596ecff13b9dcb6483b23915deace8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e1291bf332d839ab2827287893f90801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8494021fe4d5c47179d012910b456802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113798d6284a96d052e09a773c422265803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d77b5e898442d07b9cdbd10fba677a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b2dba2406612b6f7617a0be83c44e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3949a6fa6aa67525340dcfa6f2921806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383564ad80a9ccfe41488084813c3236807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e136a4dffb55faccafdcb7427c7b3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579c14ef7e6ed9e73475e0437a8387c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e45a35dfde70129673a0d0357919e2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f365360c4bc67a4f7845edeb592ebdc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355bcdf0dfcd28990ba797e0088fec5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3916d936da719b840e69f9bd676cb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf51e472851273298f0447cbf968b47814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42f1d7b00678d13bda9fa6fffa46bd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d8182f74f7f8121eabec3ab3fe5ac816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7ecbc9c218eea7a1204d30e2dd03f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8126857ff63f719536ba64197e990818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45c01e365e39ad255501da443c54a5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd253fcd93cd5717a069b7b57d281246820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b88cd26c41aab17e8add1c99a4a8d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b61884cd1b2ed607cfc43a5c3661f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e34fe5121eabac3b58701833864485823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121009ca9a5eadfe948c3c5f6a3aae2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ab8789b9c11b43fb0dd31664dc58f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb018d68ff68cdba6135def4ea5e45df826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760ef8331579d51e6ede9e09d5beaa0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e776342b9fdf22c2e8aa1f2c0621660828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62706eec7bf4fefca0000a48be00d25c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b096a95bd413c756760e7658af1ff3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68710a81289f48b14e7544581c11da01831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758f0ec9099ea15884e16a010afc4ad832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505010052fae768cebf9f975d60e366833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c04a6998274661abfb1c1eed4cf758834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e368dfd74f340250db67717803da99835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5dde8f94399c31840dcaaf93e6055836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a79a760cd7afdaa4d48549fb364b2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13c3ca61080d65b57fe2bf8a85de30838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc695b5b425ea2ace74dfc31590876cb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd04b07ff0568b30c68ad5a3ad2edf6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b75536dafde93762009e7b0d341b5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd0e38111f4f2b9c8ee9d0169abbee842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bc050d00b9cb77de42ce21c6bc42e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd72125bba0f75603159c4205c63fb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6f728fc0b586e9c671e952d202525845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491349f919a2f83f9c203f854a6ca93d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8ddbd9841e1aaaf1ebf2b54228529847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195985bd0576174d79b73b6db7e816a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81a69035c22451bea7e27bd13095d4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58047a8ef580e5ef929243756ab79710850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c2e9fd0ac3245d932c116fb92cd31851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe788cbe314d0963dedce80b337177852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1a452031d224d0a463cb873fa6a3c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072390119346bf2cb1059a24811c9b0f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a79c22624a2270d46cb4b084341bd3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1823566930cb96493e2378295c82d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc86c2e76be62a502cc810ef200f20c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad990e5872b1248d9cd912749b161484858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9b5b3332fa6fcd32e5be4e21d7224859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f7a4e2c0d0b33435e177adc00698a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61b17541536198e889caca22c82dbc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cf72b88d16dc973677810797d87d6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf830dd71ac2c45474ba1510d56b25e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f770244566b7ab7337b177b69b878864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aee34614d86c52747c3b7bd3e817b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee7cd5df0f3539a5c6d55f46809644866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3b526212c2d2253932cd918417a8d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04920589d096d72c0611c2a3021809868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08fc17784920358f46d48d8fdd6458869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821c9fe392859731688234f9ffad6e3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a2d46bf138f273ea5180a3e60b4b7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee82f2c2641114db2b61cec0e17f8f8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fb7c31bd1b854521e278a8dae8beb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8a700bc596a7869574a02e70a3d9c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb6e82cd63bffb9bce249310467c92875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406691e270d71b4a4433cc7f124989d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb38fd017c58509d4261419f916012877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a61381596ac4f64c1048d18f3d7e1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babccd50e46435e1883e80061c8a4c55879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c44697a72f8c90d3fd5ac20569e8e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c0978adc7e04e2c0fefd42fb742a4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c40b0cc1ebcf8c401f791b6d16c65882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8da5328444a78facfbe50266d81a8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa2f3dde7f0fc6a6173125eab02d57884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11651558a327adfea599ed688b9a3e3d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aac3b03a0f801a84719466602f2973886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10e64f7cc4e646106e11606da3edf9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d7ddd76b2b4c7f30df94027df289e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14714a97e3f35e58dccc7e1092651ef889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b0f5ad41d0a762c8e9ca3d594b213890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7c722b53807612cffb05a41e6899d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c955481584628b212786325b35077892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc76601c55fc0752a0b8cbd66d1354d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040094c641f260a60a2db4bf2bba88ab894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cee5845b723d14f0bf66fec43c6a27895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36584c0b5444e2c13353ff043d172bc896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ebf9b7e09dddbae7399c9dcaa70c1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6eb33a6657bcb1a3b0efce105177f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d85398b0a0dc4bd1e6e170e5272780899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce14c8843c085c40d70e09741dbeced900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177f6fc2a7b2c4f490da6d3d71a3814901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca07ebe51dd8c7f40778bc629e0301902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f67e0cd29e016a98336d18d5eea550903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717b0a8505e199e4068cf397e50cc6c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dddfa486ec71945deaedec5a1b832d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ca7496eb67cb263d621d6d65c9c13906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c40de2ce0b28a09be4444fedfc3c44907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464a3426bec21ee0c7ddf51a55b3a9f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b4f65e99ffa72651e10f30713ab36909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f9a962d2674897098e48d8f4ea817910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85111d60ed8aac9cec96dc44a5f6016b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2b3a0169cd9852c436f1be1f8b5c0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f282bd0efd6a647a560bb78409990913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f517d99801bf573d8ad82b871131c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61514a81783a74da0cf6296006e737915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dafa849e1acb280c57e791d23cb1e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95167d5fe604d5b0712205ccf74b4b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0685794565a0a7e2856249f6c602db918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945833329a6d16ea141057c20e3d564c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a8714eef53be63341583b2dcbbd42920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97a7e7b6dd4f191ac1a14e113d54a6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c1171e28854a0dd4c0312ff8c878e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b84e9e43d523fc7313ab3b486c4c1b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8734bc14bf164371dbac72d6561612924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d91eb8ec8d84744c133bebb937520925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd0f2df3fc495729bbb01eb342504e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aab384be33d70d5ce44a8f377b92a0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9e65f53341e9f0fc1084bb0a8ac16928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba731a947082042f0dd74355e69ed19929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62a411be695f512dc2f69f225ea9e6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c412b7c3f95793530e19659606a90931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c1362c04a316acda350d8c3ed940e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b7a89cfbe0840948a70570fc3689a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f449f9baa3bf399bf6e8ce677e12d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f77e170dc4ff73b57a3a220e5fefb5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2aa7ad7921b1d53072bf3c28e1b4c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0055d6bd46b5650c80a1a4918140b48937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95b7d5099913104507238064b10bf6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45fa3c108c88d082cc8a0829ca4770939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfc7974efff945d384d2d3324d4787940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe245b404f19b426020c4258122a5b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc0fbe0acceb3f875700ff25a3c490942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1da81cc27e3e3cc76df5db11c3f02943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bcb8a9947eaa6bd5d484f8b3931ec944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d2682740c98970f94e56fcc6b0898945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95325deea73a07d31bb750dbca83862946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b0984d7116f9494ea1bb1d556da02947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dabccc944e5a9707e397fe907f03f4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feff577828321bac4a5e2d0675ee426949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58db455af4bfa5b89d2baaf92af2932950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71a3626b785b55a7a534080fb4bc28951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d4cfa06afe81e9773bc800d45b5f4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47ee7de326bf081becef1faaeb16fc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8735ca3e19152ab162964d602061001954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d51421ec00aa7032ad5dbe2199a0c3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d669d78421f7a4fbc8963a5ad4b4bd7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaf2ada76f91d82d0bf16857b17741957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570bc53468369455ff160c54b1b36c4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbca22443b14843234f67df747f970b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272fdac91ca61f7668c9be9f55856b5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63897908cf7c8f07c0487021c0f4924961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add099dcded6c734f09e0357a90e3ee5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc978a3f8e69bd275eec7612b74ffdea963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4ccb93561904208ff7c41ef74f6d3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dd870be33f7b8468110152d5c5e7a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287ac868f8a480fae6aee2fa0bb880b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b91bf63a83d853c78e299ddba5185967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dee25b775c188b9d79c5833d658212968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b705e0cd0dad17d9b78b8c6f460c1d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa38760f690322a3eceac55d4b74ec3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3a7f691c6fbfca3a792a10ca72c43971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959f20d3d0f24b967e0db217f3178de972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06e53bf79651672e63d5d107f723d7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b62077f406d988aeda13ccf3301a4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88b0be095b40b3279005dbfd0626f8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a038044750e41deef8591736b998479976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f8d7baceadeae1d8267e9972abba7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5962e9a89e0c3e65d424a85dba772978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b838fce22e5cb08fa0fab40fea17fa979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad893e33332837b311daad2695921252980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a03a83b044830c5f4060c00051096981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e14239daa9336fa7706f5743b77dc982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2386e3f03b5d24a91b943e4fa04f5f5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b98c48c8024263ab5007708eca501984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7900e5ae9e90714a3ebfcddf974223985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27536dd927947aff9c015f59ff02203f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77077870b2179b6c15ab20ae7f0a634987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88157cd4b6a30357147392c0d200ef6988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125eb55802f7dcd55e97dcd512cfb58989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095521cdaa398767a2c408e7aef01d00990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba490468ddb899c2511b4c6865bebf991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b64c405c16f44238e5181eed732fa992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139d5fe743959df5a530fbe98b5066b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f2b8487e027a8e7458d2afe3f8c17994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573e791818bff915cfdea95e9a9bb52995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52e49e2a28d6a5d28e845950faa82d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463baf14cb7b94d29e3b20ce13267713997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de989fdfa0c793c1c1c8329a385ca9731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c616a86e14652607cacfc9aecff22282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ee10c4e06790ac17553042fc2845a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6dbee4d0fd8b0a7c1c1914d1d4f194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a9a57170933609ac9183a52d208af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54163bfd9512d064ed384efd786f42926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b0e2615511c3298231774be2874b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91522df7b82f113bc7c3eb5f713acf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c337f90e7cf949c794d0b96055ffdb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c242a0e647eebc2d7136ebdb195f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381414186a5c9dd0d1a39711817cabe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931f3bd2ec1f881b6ca5c8bf04d7c2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cec56e545eeae73ddd41690d62921f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337be36ff00544b3eb2d661d8c9b61a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff81df421f33a66bcccaf0e5bbd86c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a1bccf0ce6ad77ecf0c783feb62a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5982b1f94ecd565f1b146010dea3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd408f270b5e94807e74372ec915af418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bba6a50ef2b2498bcf300a96d5f6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35510cefce2f283338ad72f29ab4a08820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59912b2b59bed3cd3ac546355681d3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb254b48253a286c9126f8da2b9fb71022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f39acf8aede7c4d1e47d97e9d5f2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd2a63ca57ae9eb9ca1aca1617fb8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da06aa64dfe10feeda8c4fdf89f45d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa747c00fd359963686866dfdbdc45426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d575fd9d3da143dd09fa192db2fb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b1fdf0ddd8466464879300d83397928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f82d3d2ce78517ea4eb060eccf965a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790aa8d8d1b4f7a347a18733225d0bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e488da82932d4699af0ac0839b17e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ab9e6a12654c1024b5bf7c3194cf032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fce8ed9faa6a29ad6ebdbda165b4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06516ca5dd4b06e9b65e9ed7c5a7340934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f480f2f01777859cbc2994270036335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5499b3780819e35e4338ba725a8b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991a2b0b5bfb794df8d9a4d251831d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049f489297c8933a784d40fd039527c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aa19094749cbd38ef4955801f4c4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746a837bc97036e76786a60972af0d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef30a0b0ea7c22a5f4024523161a6f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feaa9ee4c0cf0470ee876d802d45e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae82f232e9bde3584ce11c8f401f16143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3308790e5eea751d232b3176994f4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b9217b48c1796ba9ae9fb45b54aaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c04b8387cc90328230c8c21c795b3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc93f2ae8bf75021f0d4797bed44d1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb02f5bf596ff5eedf3942cb8d022548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ec45117dcb359f27f13f72764cf2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4789c41b2c7389f0b9454dab1ba2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07353d51a9f25f39c27f58584c12aa751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e409faf13642320a7a253bb0a805952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bdaaf3039045e393ab580dd64ed0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f63fdd94873edd0e1591183d69209e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fee86708f80f40020dd771e2e331855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c59073c5e53969433424e1c7712f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87f60b9bc40515e4185b4e3e0deac257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550fe7f5095c60a403920f55c49c8bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c80eebe1b2cac32c87d7a506d78d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3d30c870fbec3f00a814564b50b5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6826fb8a7e2b80055a82bbf04b6cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f44f8cb0f04de14150d9b572d1e38e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658f27f6b2f01a1514833649884b32063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d992af6cd956b6a66cf7f33dd0c669964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb91383815efad974639cd71f1d1c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5a609ba6ff23f5715c254ba80de3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bf13b414415fa0bae49aa9f198b8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563add760b5929bc7c91d3e5136f063b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ad664ccdbf2b00bcc29f77484297d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316f61df0263081c3922da0b7bff8b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b06005b8b265320ff5b18ea7f85bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079f0a0c8c5b0127b52a9c75fc3438f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787affd864b96d0e17d789d52c664f9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebe9333403cec3687346079f8bbb8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3b1a27b113beb22f139af22fdfffb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5d7732278c88930a64bb251d7cacc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad6edabc2e3fc19cf80704a78dd34a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c08e589ee4d26d7f4b483ba04261ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4412053684218590de16fa689f549679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba76cb8b8a989464ed8b02038826b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fe33df15918118b058d752ef11ae581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad78580cd1f2727aef070e86d07a4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79671e6a88b477b14ec08cffc29d77fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43510bcad47506737eb71a1e521d220f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9359651cf84a0870c4e0114baa5f54c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3d40ec159492b32144c963956e6de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223a44abb719e2c03f7690d94351ca987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427afaaffad0848dc733c3ae6f715b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecc7c1659ff518bf7ffb5f5612e7c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24750b91d7820aa2d7b0d70f15c882e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a7043d0e4cb1b2bc898c1e22d85a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9268134e4af814e8edb57f1d10eb09792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbfb3dd82560a28fc7c9a08fd9fe8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fd4f2a6ecb8651a2d69ed8e62c44a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f4c5c237ff8acc93251856db1fb2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaea67dcc0d2f53b54c9c109aded3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20c8ed61d04d3e158eec08efa08b7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a04c2a4e0c0830625b7f62ff80a7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1357244db4af97dc7fa3a228009a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb3bf8e34e63f08964182a6ce4e865100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4de33f745d94468ba8dacaa8ac2369101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933e9af3cb3aa753a17a4adf5bb9ea7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43788215ae4ad13646d5d397169367103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b975669a37774ffd74365d96e4d497f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844694cfd2a0c0f0cfb287f840ba3d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc889491f03e7d60bb0ef0be25f17ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760a51dd4eef9f85314c8c59c2e99fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256e7228deb70f8e32dca91758eb845108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9588d29b0fbbe400105220ef8dc033a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c13bfdefc6f4806e7fb6a4970b98af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeca1bb92e67d631fd9e3e5294f7d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8d91c42d88fe3f59173f340488c09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bd9760d0e586932d1eea3d4e38461113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8415d2457d83741024a7516a1bc45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e9891b7b8267aa578c01d51fd1c49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe29ff9a6e3e8317beb0c34f0f691f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cac17011d9f2dbfdf0dd35da4efae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6a9eaf3747ef7dd66da60ea0adcf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3dcae5008b22d95c92857d067f5be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b5a0ba62574272509c304e7db226b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b63cd8a02a0b9d069760bea54e909121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aff5f7f8d6ad2c8fa0d1cff38568aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ea7c884848324941e76ba24d19cee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c070f2e47c412399b7096c311881124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628819d20aa29ccf2f998d4e4f6fe19c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ce6a8b47178a17597fadd01da1319126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7b1d87019a6d2ddb8cd2d83e8db6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae2fc995fc1e51f1b992ab0d3327e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f229310ad8a279896f63afe908833f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9d807e18bac19f80d6b5fe8e026ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecfba62475a3585a4c579f15828ac2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8b8c810eb9be2b66bba49e19614ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8dd80c8f04181b217e1403d1b0795133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde0537194915bc2d755686a02aa3a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e4a0e157bc6565d50b00d5a9df1b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e1dffb95097f31cdf7e73b49c85ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61d86f60cb904c95e281b98d536de0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac074a2cfed68bf9bd9384b1749bfa7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f96f351869271226aca739efbba767139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef91ad2e6b4706e6541c07785ea67c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334a224a14a4041fd16c41fb463997a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a46eb0e3d1a6c35d072655cf6ba361142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d3a0728d6e08d471a54c2a06a827e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad72fce24b4268ef336ee3d1aa6aca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913f8d5f5d6783a9f60c37199d66dae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a58e1273ea0510aa6893c0b31dbfa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f428cbad934cba94c0045f0c44eb2ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3bf4d9fa889207610cec86e9ac464148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bac0b34313a00acd26b21a3df8fdda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b1977c10951bbe12fd7b4d2a967a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a1891d4e4928aa064408ea0002991151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e5402b5ab784aab6991d60888eaa7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5044a6429e8cdb68fb0e0ab09bcda153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d3e7b02ba8de854afede5c2f62abe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d295721b4db0b4370be3a7725ab02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb64772fa05ca2b363c41d466b1708156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ca07af978cb33c7f977f5a29c6c7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0bfcb518da4021c8dc38fbce6d071158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32294af3700b0f24ae8cd58776f4425e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48e202b71a8ee0144d11300514855d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ca7ef07bb92d4e47a23101b754049161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3851d3d6e44d89e291afe37b2e4bee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f66f74392cbce2402788211562270163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee070eb7010608a283f87d1b0d5546164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112d169ba3589a4aecf3ea0dc65bbc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713c480c45c4b45284b50d1d0fdca8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ae27eb0712824b1f7b08215d37963167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5c0d7014c9e3096be0f32a959ff25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1f185deb1b9f3d76d1d0c55c21fca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca86545d1d48253af8328042ee06c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f3f0165313e1027b2a3a32d225fb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afba86f69e0618e190fa807ed465c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162e0d58f504af74dfa4e2284f5e97c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede7eab0f5d6a18a2f8e782eca0fc06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1d87af6e0b5fb0e76f39f742af42f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467f2002123af774db164b96764efb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f516defb8cda972eb8981bbe7273e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d953408ae04a499e5e8b4ea75fdad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06d1e700d9aae8908dd9a77681eb95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc954a7edce047f88f07afcde204ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b8342afdf0a8607eeecd1d05beda1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833a2f34fb4984133d47b18726b805b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af98af5b545f12cd6982957298829d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d83854d38afe20818625c134276184184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab18e2b3473ee85e34ed40a6a74b602185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b7d5f5b927f6ad8a9ef42e8656280186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146e967ccd9ca695136e0114598d329187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517e8b695545efb2e5cceb0e420af2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913b51f57d765589fb3e29999086eff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c65d8640e52d6f0f3159cb18573a9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513401f12e8648519f3ec333980790ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641a8fafb92c2e5b88a08aeae49e5f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4272c82a4d3d0d885c2ec3b0d74caec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fdced3abd02b79e7aacc878f86391194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fff3ccae97c7f0a59764fb3a076c8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a941472bae655174821f62c51f91fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2f3db156477c3530f01cc27149300197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4f4b5b77acbaf5ace9621950ec283198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c46787fa0b3ef53bd7c4d4944c9e82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e94259530a79d2a968e40defd1433200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d1c23a48a0bca89a955d8645b64ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031d627f2f4095007d7b75b305d9230202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbba8ff95e50dcde5c6d2ac7f942238203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8060bf93d4a634dbce63127f88389d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5394b1d06c496eb5b264dbf18374ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874109e70f3669921de0496ed88287ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980895cf9e2fca2edc80e97caf029257207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48216c48a4d408aa9f74cca4fc4de56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a635d442946919d1bedd4962496af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbf192de1443de109c4e572553d119210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd291e7ba2c6f20bbb675e5dfd0f4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59689dfb3d4885acfa7f9cc3ef9fe2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957863968109f1bf2372dbedd69ae7dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba172a7804f406a9160eea325e886722214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a20d6f33461ca9a5a45638f421c912215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270af39f50a44ef2d5788335f6317ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4f8027bc6eddef4a8103e605b1e6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af05ea2817ce64791657750641a5e41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36bc212429f4c3ab623782f1e2ca20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beef6444285239c647d9bf46b9e17a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171d4c28c32c1974ab27d568ff50d5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a28c475e96609fb8d2abdc1ceff68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66cd53f56c95e1320fe98fdce2dca6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722d5bea1dfaa629634d49a6b509ade224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325aa578ec248c1c7401e46b7b04d97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da49d4e6bab95d8dc3e38e913073a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b49790b56750aa47387009ae9fa3e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bb8cf10390c7d74cb6a8e8ae55466228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd54462d58d86d72e147c67a91f7e4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201385200c8c07db08be7ad173d3d35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137e39111daeccbd9ef67ba6f9c545d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f63dea80e7ddb44bc83baab80a93e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faca2f2aeb772074371ff76fb654e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff655060b2964c83ea376433a5a4389234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365076f6725bffafc2b881d6ed7788cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5a7f2b61249da2e7c32e9676215c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bdd1a32d5010c437d9a938140844a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dd7a6871c4ea26095f237dfae22a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d67b272480016698c267e5205285c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f77f440b89f2bd8ba4920e69a4539240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a5572b9899d3ee592e4bc2d9e6e84241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a37c8559aa729a3aebb4200cb78f12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd7cfe2a1763ee8d40191114b4d8fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6bbdb5de59d815a465580db832118244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578a87553c54c14147abb16b13be965245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7a3d7bdfaeabe02140e820a96e475246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537bd6c49911d06c3a9a9e72ff04674247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc56cfa40ec6bc3e89217ee70688b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bb286a1f7fa7445ef03f7536eaa39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5518daeb4144ca82098cb71aca1efc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789261f927d911aa3e549b9dffae352c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e21bcc99110bfe7edbb8f5d76eb3c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c5f5423aa33d6ca43968098d5c7a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43349eb42902213eddba5cbdafc9f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d24577fc3134485954d72d896bd83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34698a0df7ba15deed46f123adc1063256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c054642acb98816e731cd9ecf66f6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc2b217d08138311fd1b86d08d36ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340a36ce4c06bae9daa2e6e625e8ce4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df5207adb1ecebd9515b258f8dca39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed657682b7d74fb3c5fde8a176afa9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35819106f2abd5384a712061f5ae42262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1268bb24078c22208d0de37b750e54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ebdb82cce5ec6038b54e1bb9fddff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832d66027e51e347791dd744c27e407265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ef533dbbc4e2b137591da7f1975d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad6a4743e87327aae15938e048e836267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec402316d4ac576fb869b552b7ce0e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cb76c91b90d608717498f60c66793269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a874508207a3b78bb30758957cb8dd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f0135b4a6d2b6689cbe5ba6b1eddd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fc98f2a5049de633d8904398eb258272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cf77897db9fd92e233224bf0a0795273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838be32afcac902079120db04504c822274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428a3e537fdcba19e91cac467548b82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2922a5eec033a69ecdb6fb2a303b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f67874f6744cd958141bdd21970af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fba37cd558e996417467d735e03b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672831f1c08670241ba1a0e45de88b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0dc2bb898ec9fc88d8ba7156bf683280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ca0fcadef587eae3e683ba725a099281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a317adf3337dab110401e49fd434e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd45474693090606acb60246099d64c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38678718beea600836503c88ed6d28e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e8fa0f34817cc0b1e68b41d3b6b66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888fa7221c1e54569415fa59444b551286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bf8cc68d3bb95e47a3f6d8248a54d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cec1c5e0a1c2dd3e45b8d0c964cc97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91168820af798cf05efd5a308da02652289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647c696c568b1a65a7af4bf06d8e688290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce063ff4c1db92349d8c0b4eaa12b05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ca83a2ae5ec9fd2ba4123f6d0baf4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d611b52303469b7a55b327b0c4f8235293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d1e4ef458b20cebeabe3fb56113ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88818f2db373a8d2fc611858ef07e49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf862d63a0e7617ab63f93ac9f591c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85486d7ebec7adf5440514078e28a37b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956ff0d94f20ab8cafee43d2c0f3857298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12159844a4279931355d87a8bd18cec0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02dd2a7a6f4c2d24db5129b50e5c98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225959eb34481420cda9e0d9f886d021301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c60416ba8c9d184d9c01aabc1f978d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279675d3bd10f5e8b4773b19b8fff9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0a0259459d4f4fd94f647ba79b994304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fc01ffee2429bba8b5a85498aebef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472a442ce2eb4044d5eaabb3425ac6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8f1e3cec7dc7b112ddf607400d85b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068db5995299688acbb6469b2c538b9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d1f25478670cefb37d7d0ec851d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5032cb97804ea7c2a96a300bc33c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c98af3af04ecc4194da4805e426ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e63b183f1eaa07523e6f8c2467f5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4295f615c89c56a2ba0f74bce176b24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4f32096edc9bd60d5c499947d9a8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644fa197d81031fcc3beac81d1d47f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8be950ffe1b8053391e9af65e57f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c148d6d8fa80b21a11d3d66bb12b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a438069497f301e953a958fec3314318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d737278d2e850f34b86ea6293ff04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb8246797249f8604076a4e5a12fa5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a2792471a16459086221656a4c430321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97563c1c2defc236db0d665b8a55a73c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e54b46ad1500650a266fabac9084b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cd965ede9093c7f43f604f488e686324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f3f2205740452dca6c44b3f8bd431325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56884841b8c7333c1afb49842471a68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4d9dd0b7594892cc6702a9ca916d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17e11d2ed01cb681cd8fcbfd3457e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3648179c821a85ab95073ca86e9f411329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb7c5b9b5ddc1025d20bc4fb36becc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c76dff718b8b5ef7bb8f00c397877331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee739049003d0dd4376b6026122f1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b6632770b67bb54e655e14e01420c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800eadff77b9ca853d3b3a45757e3be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd2af8924eafcdcc3d336685e389bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058ab81e2fd151b53c4a085421596c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bef97042a6ee99349f721ecffad373337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aea3978023a977ebe95ab617a7b5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48b959fab506b9d160d9098f448598339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62ef4c8f89493216391e917578a239340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d95fc5fa9649c8667facacd3b4ac5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b39c1b78f44ba9bb28c6256d67f49c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96383a46359c98101e11a6d77a0ca99c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e984e70d41172913aa70ee351c12a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4576152f7c7b8d0ce54f483a2f83937345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a531f8aaee9e5373ee89b45e7d43869346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e28060d2814f679ce47562ad4546d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba7d56ad59f73b665b3192ac17814c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5271d95e259a3babdf01eb01f7d5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350b388b81a1ac933ff0cf7d1166e98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289af1647c4ea81c5f9502cdf71cda5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ba5f8db7f33afd206c0d3d440a174352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f42b30311ce8b9f7652812e686e41e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aa8e43bfea64ec5d8820c4b4028f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42d7fbdcb024b8822a68247d2c3820355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29056fdddc5652aaa891b7173825b75f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352333fb6ccf2c5d07c682b655125bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50948e6862215c0240d4e30e437c3f7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da2cb0cb21663e57c362028e996be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4032a1bd6bee0ef61ee8904013ef53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95dbf53a781206e1f171ee4e7ea920361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c84737f935b4543f2261e34bd7976e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9708046cd941c0628fd04bffa561c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42baf349fc244a62d9f298959ace8ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0565627bdc6f118ba9c3d19bb83fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a7143d98b0b9392f2c74246410393366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6a26c54ef7209e76a07a3d36938c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bb371c67f1a4126cdff3c7f4eaba7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ff987f26ed81095a0c3f563f6976d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48e6360e389894d70cd9678c61e8be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a080b73d40ff6a7dc6cc7ce8c364339371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b82f98b884c5bffad66478bb25c36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3744c23dedd11d0dae8f035364993373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd99e6d0ca67aea197848ec74a722a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff606cf334ee212b2670bf086ea555c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cce21647a08f9fa09237080aaf90cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30044b11852b8624469b800304dca2a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae02dd1eef1b629abac46dde698aa4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed1f0b04ce9effde236780b56f99f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae19dc23704fe1f13e89f468b2a4c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450e89500059a8edc5f766b9cb282cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd0ac6fab68b168ece622cdd122fe8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484a230bf7c40cbb87533276d2eb99e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7fab1f6ef6e32944d7cf94b7de81b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9da2e1fec4ba60d519fd07781917b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d260a62d16fae30c2b31fc6c0242b8e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72bd38251138383a2f51576a7f57bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48080f76d4c0aff3c87204a70d5ac71d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec06fd522ef1d93aa55493c2b72d9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af32a020e0f8f06ecb6d4d3ea0116c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d067d5d6e45e17d61215f393f0abcf2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e9c5002395a930dbf58d08bb7538a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187f4f6c9f30001dafbc74806b8e2eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a82037259c2ddff3d06c95c28b9b5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cb2d64a0175a17f216c6af8d85efb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eb3faa0752ca54801ef460e510a52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9f1776e1886193c999a8554bedcbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b47841080d5535ce10628aa037c31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2909c4bd58523d82ff11ca8faad0333399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc41f44e8abd70b30246e562f073f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af34631b410dca8e971e13d718ece8e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaaeef450b38738fd68f32edd66d41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6a94411c866ed2bb230b69709fe17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffdc423dda37629e5afc136675268a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193844d89bac9477e527505d5fdf3543405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c0c4b9da8d48d4a734a00cd56f82d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bd6ecbb1750a325b10938b768fc71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae80b954f023d004fb7256cdf5a4203408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e1f1c8286842ca1a8f759ba4bb21d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3b8a78d2e05daaa59e29c4a66c2a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa5705cca249e0f2a7b21352ec89e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315914413af3d730aaf594f6b15a8f33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3046b1671cd26936ecf66ba84f2e48a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2430d29760ddf0f8a513fb2f1a08569414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f13ea872bd0821e0ac84db29f160e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d3594fedbe7641158cabbd0ecf114416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e89bdba353697ceb25b7be0a591da0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f26a693a2c958c68a18ab37e4bf74e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42f5b3bb112d58b59d7e51b8bbdef0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e1d85b7d02cf3bc13d84787824695420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec055775f01e9845b26a9c9b11a5d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a26de547d6643b1d4c8a12f064afee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28667db11de0bd8e4b8f66f0876ea4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac326ba06c8cf06124c143e911bef3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd23fb300d1f0b71834d7da784db425425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e65f40f2b5f6081333df76354f912426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784c208280594a897cf6ab420b10ec7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895abe34fac2e511e09b7c650c38319428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00f60beb349d00142a32d39e2664ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bf460d5db282eb85608cdb331788f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81629c36e70f8ddc07f39110b0d64151431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60999636b8d3b7f544f386692ecab904432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce46fcf70a6ececb81832c710155e1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322b9d367a96bb48244130821896224434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae761ca5774729d7d93f829e246cf4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb08d54eaaa2c498d5ecd2c9d87a3f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4723f3721dbc2ed8d6024a1a3211a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364e5cf7ef76ebcc08a9edac2cba58c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920b6e9902b751f947b4e3ed82bc44a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aec889ba7273f7babd3836436ba26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a740ffe3119571bf08e90e1c9119b59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4cc7c58bb78629c1c0830b943a030442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6367690923482c67325dab87a541388443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1639f3be5af3c927e2d4c5929fe6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0f975d5e830256ed183173effda32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03142774b49e0d1b813bb4a39985f83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c12a283f5e26eb8bb3c029e81f5482447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf30981d87222fb0c07a673d6696cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780008f64e8c5011a26bc8136923fa0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178311d39a7e1429524089d89419acb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a539f0052f6525ed06f69012ec23f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d5caaadd738c58fe16dc355735883452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc475c20132f8b450f0e25bed9eb4b72453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9b273125074480a7551b5002bf8d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a9195ba1ea28ccf0af8c7316fc1a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f6daa9da4356467e4e6cf42a5912b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd7d3f2331bc25cf373ad462524c96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c377efac79e93737f024f56dba1eea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f4b023d8ea0ca7457b5ac4a2be32f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3523f504f73576d7c8c3dfdf28e2d00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616a2d6f520972c218ee908bed24f22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964f41d2c1518c0f77f4d48e3367a49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160e44caaa42f116d523e0b5164c198463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf76efe26741a68f8f601924e978163464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367a95dab5401f32fdfc7fd31f061cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4ad4d102ff9eec0b616d4cecaf758466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dad6976ff313e0e8fb7bc34523a84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbeb21d505d85609574702fc430e6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29570a1fa5dfe547b24d9cb0fceed4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbdb358cf74fcdb844ef97b9c49ebe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ae8a83dbb3f5e6011f7dff441ad01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bdf2e540957e79b79a521033712f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85a311c1e630ff818a9fcedd461ec2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196488683343a989e3c43399df933d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95435cfa435b142e6962143f8bbc8af2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4730812daed00d916bb457848d09d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b37a1f179e59ff83586b7ea03f8e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64313f2b4a447e031f98237603bd4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e5690b35e6d9085b11e5e9fbe2faa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0c2cc5e6d8032e7764a0a094597df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d37d44662ea18f688b3034af464d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84422d1e975eee1194cf0dfcf3ab89c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144e0ead9d33930065a17d2e6d72f1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f414e518578eda374f34552cbffaae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c9c30f3bf0d907827ea084d2cf713485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6325c6382d4415159fdbd39dfabfcf5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6615a0ec1550d548121735dfee6db7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dc8100155cb9c7cb4943c2a49c728488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd9880dadfc13890133d577919364a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635a9007e9614890c8b23bc2c1df81f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f61dcaeec84b56c550afb049c181a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dacdc9972de3c677a8c0bedfea4975492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6885a6890b94e38ae28758b8e58893493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7f4f29d8461924f648de3fd94a52a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceb0528de229710b12961bd0abf784495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4168c97d5deeb9c2fe956f4fb4849e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e05e913b08d4a951f46265d4bacaeb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae54d3e180929cee0519e0ddc5da4de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610808975ef772730ba4028dce35ce34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed5181f7b223d65afc3713d22f27b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b000ef81ffacb5c835c327348e4474501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed171a58d29a30ba57e5a3ef4d0c02b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6d8666788f13b41e729a8934a2b74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfaed518729533e7097b9b05c617de4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a707f63ebf0c87587c3b5f8f0fcf21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a128a22bf37ea6003f1645c1641e4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aeafa44b5cb285ec199d642febbc8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5473fd35ac10a19719f015ad2ff2294508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428df39764f48b628259b0d12d062693509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8241570dda94e25a057d88e256b5d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caff10ddb8d18dfad30d6d8b7c1b70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e3761fe31d2bfc06b1320dd283e6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db759779d6d266948a3e25f92e8490f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b432c10b80ee0347369c79acf78d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1fdd12c935badb3a6e2fa576b71ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8de4969a668c918fecd94af99f21f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687809b0cb86113ceaad7bca7ad2b2cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270697b9353ee508048af2ec4b483ebe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4444d84d7abc4dc2c01b109cb50811519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05834cb777b1d542a61cddfdf7d93f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da0e6e6e200872672a49bdc5f74c99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e047f0eed444214f213fa906d33fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db963517bfe15aeb8a84b2bf32609e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e943b88da6f06817e308efe3aec891524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf603b9cbb79b693d1242d952df5cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2efc350ae1c22b0d816482464f922c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53948762e7eabb6189093c938374253527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afc2c018cac0e615a2cf943628e99b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76bc8eacc755f5397e3751fd658130529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa15077bf4ba3f2d3f88f4d3bf30e1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098454391e4944139847100254376da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9270e4e34c7445ba49357fdbe072c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c17d8b205d8a8bf21a34cafbb7626f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb82181607eefc1d2a84555625df100534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5557499a308af4541cde709d80ff2e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1fdf50f1a10d23d73b7e3cd43d582536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d084af9786e6a1720b59f93d4401e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef4b2c951937a5b1752990a0b75779538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8d74c98b389595ad102d58f7a2ed5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c5879d5fcc58e3325d5af03cc98d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e66b3b4d1d03b149ede4db85123e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7923a3af1c8312d82d02b78b0e7ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dcb7aa14f8187b30c4c45a49f0453543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4c2f33ce44510f616e2abf4d64744544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad7d250ba0026d08b3deb5dec5b537545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97e3fec5efa14d79e8282ea25901dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14af8af550b8a3f21d1e0b8142c8b45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110af38b9cadf62320bc66ce45f54a02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00d84b00c93f4d6e7bf79897914ce9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d05900c4397650be4af9e82c1709d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06d0870bf8a617936292e7ac0f1630551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926a33b66dd5abd219c1179612b4ff3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80947bda7dd1a7432893e2b1020481cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dac88117106dc8017d49b6ef5e8e14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33b81443673a03459371a57fe3f2ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af579eb7de840cd93251444a0839b376556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931abc351f3ce3e5ed6b2e54206a6a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45f2b77f7e4d34cc82e3e9ba4df149558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab5f3be6fe0df8113ba3593c62fd2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafbe3e7d1bfdaf37993a7a5fed4d34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406f6c25164df9743ab93b781f70b57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58977b13e5bba1a53617e6dcd55efd67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903048898e6ab6e532ab18bfd7ce8b41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca5b70f9a3523cd940b1e91c92e7e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a07c6716c3172ee77460a56bd40ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbce476509fd27c45e55c860ffbada566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d19bfb3d70f986648e2463ac92a53e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77d7495671b479e80bb24356648980568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa148a29dcae4a244b6f022092483441569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676804dbc486c83dc7d73e8beb368f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cbb35b65370df1c603949e53e85ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681284e0553dfbf93730de3dcedee89f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8464662cd58c6154b796c312105fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cb9ecd4fc1aebdf89840c87f8242e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7f646dca6891ed1a8ff5d2ecdee2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6b9a38143eaed5aacfc1154b71586576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1b08f1718b5b84c980243ca77f8b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa8775f94c6ada940b63eb551ac863578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab329e124a81053e143058b032ae36579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934e1e77e725ad63e8f82ef6d968dd5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08e4360d439ff75e6e570d3295f0ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33602ecd3d2417e64cfbac871113ec05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46199fd2543a98b03b46fb1e0546de3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2f0cb2345a5e45b8d4d593e3f8dde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d82206dd240c880f465ee4a3df4a90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aca8a6b880a3ece3b76eee64423dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958f708cdbea144351d53fc4b75fd2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e51843ea04b49039d0e5a5ae5176d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f55496a27f0c30d42df0a5686297a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779d31f7aaac7b52bdb9504da374b2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1c486db226bc805b6e14d889a4c26591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54b73f440a657019b18487e4c25575592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf000935eb6dc54208ae1d21b6decc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af43b4f9718a12f2d0b2f806583337a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a8527799082daf169c479deb09069595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab20f159889fa0601f69a6e1c982fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3ef35237bb4063a955c3ee3d8486c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882592e204afe6319bae5e4eace4e316598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279da44d694c8c2a64a261f1272033e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a26a4d919b5164ad9aa4616958fe99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7f3d5796e3025bce267c755f94fea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968dceea0fa547b24bcefdf3e72c744602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf91076464de45eba65b7a27ae5d89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deff8c1eda65fb96ef99c8637a691a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fa730d6db68e72c30a02301920dc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e09ca8a7294664764e2b41e86bd2ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0b4f99ac53b3e4f786508110497cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00901ad3e96849c84f69d204027a20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f089f0135ad28324ef48cc14bf4fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb515f2bf919581f2c7c1b3e62c01b86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8820a6981395aeb2cb4298e6700c1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f219bcb964a6d55aff62921ca3018b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311044ba744996f6f5b64be6f3f652a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01b9915ca664e7262163438dc7fae0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d56b7dea4471166b77e9dffa38c1ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b28aa93c1ce1069081cae0425387d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae683e23f19c2129da5b77ddedfe1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587fcec477195e9d4096421236bcf89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62337b700b8fb06fe357bb391f923e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4aaf0dbce1ad6d5e554f97cd43428620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5cf04b097c5203312d84c2ca368bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b490b8eca6035f55f587562c7546235622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794d461165b2d6ff2383e33a4c30160623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f743685f4729b032e15554e4939e0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294f5bae3d33e8e298dd8cd5ea1529a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d10e1d6d0b3eb2514846a1d344d72a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833dc54c2324205a2b39f3ccb127940627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa98e3ea153769427573eac2bd2966628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e02e447f7d807ec6561bebc111679629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847165d0caa4493a91c9c29deadf3abc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6f28edb81a8f1ddaa5fa72a69ba06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff4cfed1005fb9055d2bfd8b702f58632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c512971a7773093cf361a550755a827633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6311684bc2ec4813674f380ee7bd4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c81e1dd911f724833244d6983ce549635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d85f190a4cbbc07174359073b1bbe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14159b74664065bf6fabe1a159d3387637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0735f0d0120bda8477e6e44a566b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ea8ea25fe42404e745ab2388b3909639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe05489812c63f295180d8194372dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958e7b44d6255ae6aeac094bcf79302641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978032b27793321a51a6fb0d03c8afff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02d2e94b58e5b19ce2dde70ddb719f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2dba09be85403c83d3791aca3ad03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1615ef70779e42b887c721d30bbb28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b56e4b80971a560edc9dce022f1f95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfc28d092a55da81e2de2787d62f34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48632d6a0cb5d2e93dfbf0ea4b01ec6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe184ed5a8cbbcf3a9fb54721ac065649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe900f028542ba55ff2ea08dbc3bb45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a37b210f5ce0172a865d3cf493730651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472bc742d27b338cff20501760842d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a614e283204549ee50ed83efbcbb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db906e92f2ab08c2aec8b8b7d4b66392654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff32d5af46f6d688f9e31d29424d2b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e9d5c041622c115885340a1401f6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd2eaa2f2407fa87ab9631ad56022d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ddf05d49b092072fb5f37472a67dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e7f95a75157f2ff6ddbc9837ab30b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9199ca2e2ce3b8d79d17d2b2f60b34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfc33f2697e7c7da8b7878d5704870661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eea72562fe42fd894f9d31800c827662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7430d6bb123c161e663747ba38718f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0670bf05470cc6963e04a30a79ea418664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305fc0298f856f3caccf5a15e41c669665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53da32d5fcf0e4feba064f8998020f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3fac70cb372c7b7e30f4600f18280667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60170eb1b4c71c7bd0683ed561e3a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9a27dff77d7925fdbf4bab77b14fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea389673165b6bb8f5a65c1762eaab73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05462548d5e77461ed856aea5bcdb12e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845efff9ee6f78666e72ce0bfe3979f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c26155764ee6d5b1bab705a67704d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aebb36873884fe2006f795f0d2f4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39d0cd0a1aef8cb77c1983318ce345675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ff487df0eac0a9f5ef44450037a33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0342ca6e0a1b0ce8c9e03dbab62293677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef947917d742d436a0ce0216254417678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39061e9dd2be85a1c09a53c446254594679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5b3705744ee4448f7361e9bb1bac5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a075b887fb1cde6103f7c2cc984401b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010725c83f485bf9b1f6271d0478affd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70cb05f6561eac4f54213789265df8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97ac61a1f41021adc81b7c0f2b81de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b49ba37665903fa40fdf8a8dc05dce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6367208f5ca651c01aec837acc341ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799cbb45671992f23cfefdcadf3fea2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262b1c377354f60bbaaf6325b78fed7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ea3a49bfa08453b61d1fab5538988689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfa13cb99f142b2cc028a5dc48b790690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e0506774c3df0d8b6305515a524c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98151f5b09280da91ddb37fec7e0aa9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb040c7d3216ead2674ce03e0c428414693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84f4e6e7cc9f35534110a8ae5b1b9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb48bb4a88376163b1ab531f479ce3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18aedcc28df0395f1cf3a5fe693e65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf53412bc23bb1f1f66e34c7659d09f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9cebd70efea1a8cecc88bad05fc6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577140090d65d1daff4645f011af1ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3e070336505522997205db8367302700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeec1427549d61849b6f106a897be1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d50fc70048ad4ff9ac2969af25260702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866156004bfbf6d8f5ad09d6dfd220fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f02e5d83d5585ce5edd24d056724dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c12093ebb9a4e7c7d13c19a7c136ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf033132f2250db1abf4c2c6397f163706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed83cb2e03d634208154b05fdd3890707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69a60c6eeb298abc535e91a75ca5fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c9b62cb85ea39b8454a7f8721d694709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac333775bd8d100a802ea6036802afe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8597e5c0456623871118d755fdab81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c3f6e1807673f5b26017115b608f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ab89cee4bc8eac3688e8762ee5c53713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2c21f6ed522d494180a790fec8ae0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0affca3c81ed28fa5f88de5ef9b8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5167526c031ba2d2cd3c52c4047c276716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ecdd11b25c7d9149d7aa4e1ff6254717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387ea3b9cb1768213529db8842ed618718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28637c35f7c0021e23667936f9f757719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd888ffdd6b468b6922b4b9e2943fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589b2e0ea782c17c4c3501de1c0b04c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8226fb014fb3674958e64c3ea81556c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5cdb17e2a922a4eb1298e5ed2b809723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0349098580b3e01a5d0b054d30b035724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4017bf9aa5c5a830791a5949703e7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd44319fd82e01b0d75058f3b127c96726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86566a94d55b60417a26e8492a39e609727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e9869560d0e65499cf31eac1330b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa927829f72913a827260646318fe8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5d96aac3c22be7b7cbd06cd9184e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af684e9e83cbb9c044ae4bda85f26f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc16d9bc2d7301ee25772ec3bfd90b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2696b56ba43bff3c9dda071fd57d15733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cae3cc65c3b2db963091bd4389e422734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b10ede0d31986d8839700f081c93c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6b0690bf0189b814252edca248f83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6927156516c30894e631def2e5b2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26e3e711f47b2a3a5f6bce1ed36d99738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f452becd3c3f1fdeb30be8e74bd5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe149ec165d40d53cedc0c99fb9e3269740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aee45100b2f4396c8e948c9ea0c5d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc10c16f4c0aabb4ec63d7cec495e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1724ac6c8bc0a6e996693a74984b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129d7907f6215e7208b465c5642ef19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e2cb0c4bb8ff1dabfb32f252c30e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abf905aa85086bbe3444c7e896209a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2e542310aba32aac2b530f0108e2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80200aa5019bbeef8870c20e4fed772d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d227c8b60623d5d6dd136f5fd5beab3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5ed97ba8e460f47d4b17f219ce3e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b2a5d84defc0ddad5d345834edc7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8919d884c059d7999ebc20fefc4a41f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431ce7be255d4cb9588e2aa91ba7e29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac305617b47e52249812d8521041a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181db00d9d9a47bd1d70a0ba5ad026c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48741208562a54d07fa2f3d914319f2f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650e149fc001317a4d0d4f0def0b0ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b6c749ee9890591f340889e16184c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa74d3d82aaa6cb2ad7c9f180fc87a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f459d4cc1806cf7ec44daa27dec57d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1d5e737cb576e4d2e3443afcecf7f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f347ec786bff21c0d7de2263bd39e7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849ec855dbec5bfbad31cc00660da3c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733e90b1de5018a9a3a99e067cae7b7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc85a7058fd7602999c481b98d58b2e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe742c613035cde3a7d505ad9b9d8fc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26c231dc6f5bc58b6931b1dc5b497b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b51c4e27a4d35ddf01635c4680542768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cf5eea9ad4254314374e604b396af769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cce7b939a40fc2d877e8c8d85591d0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e6e21885479db9aa027277e9b42c7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c81aa5c2ad150d813358d61d81cd6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24e133244e22970eacc5e330bfbf8a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f87dbc525cf0a92840cf541fd2aeb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21da56c18d596919977ec5e69c97d2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876dd6cac754f1ba4f825005e443ad9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43fe9d347ea44c699311328cce8dee777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7de073dd2262ec33acefdf60d44b4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180858ee63a157f7f35e3e7f9496daf7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cdc48cd40ebef0291d209cb5045b2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd871cb74b422a3ffd6687d438308aa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67c791ecc91e7d071f5445a127554f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438af9aac0eba1516fce916e2b03a090783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded946513dc9275fab19864b97d50b3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b14a599dcb9147d7c7304a0b306159785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6374151a928cfff209b631c15e9f15786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6f2c648d99c16dae434f63b1fdda5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db2bda9df59c5391b41f7f3e686a6e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49536e5812ce2da246937645561bd3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4429e2cc03bff7d6fb3fbf293a9516a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f4966d3c179e987f073dcddd8f541791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b7132ba144d5bb1765931f145ff03792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbe7457e70d8c189cf3660cf7ac88b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5e11ff74849148901391514cf6526794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ddd6a78af1b4e3bb9fbc19bd7ba8e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b132c483e495969beca6d392bde0f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d891cc84ae657e0a94c5d3f52cc0e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae1777052d9faa98ce4f8baa85198798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde8bad2153886a60ae7465f8b132d7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276877a16ca0d48818cf591a2965886a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde587196d4b9c49b5c200478a5ae9fa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0714a1fb6441f66f6ec02e780aa93802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ca36cd5295057a438ef1cbde66bf0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb44cc9b992b8ac1dcf75a50eee619f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb01abc9ab55b5ab1d3fc8932e4f93805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9b94c82162a59cb7f020d3954d484806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef5e51106b27ff90b3f8985a28c1cb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c10b9e649c8f5cd8ce6ab6df271741808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac743d10d3c306a51d7dbde17c18e60809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f41375106775fabee44b776b63e72810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ea2eef163572c7261a78dad95a48c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b13d128e0a4aa0775f232dcedecf2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177174091dd5720cea702f215d5d198813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c69ef8c88ed75317cc1a5b9cfd380e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694126d73aaeaf09569519b64505e24f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e486f971627ac0e48103b5954c9e7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e519a34c740c4e0d03240d3df700ba4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a68d0299dc0c4c5b6b3d5ed936d0cd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79540b4e294d8e3f9fe3deb862933b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583895d0f88dea5f23d2c3b1e184fa4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1512ed0e10e6331568feb41d74b3758821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be31150a9421dd58cea7d3503e72379822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb962a0b328893db043e27e51db78950823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9823b8cb22f846e395457184e9b3a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad91b30c8fab237d66dc9a4e5ce73cd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448f42be56e6cf0d00c451eb5c3aa04826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcabec4b85ee890c4452be79b7ecfe827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c7132b7a5e7ba952373602c6c0b01828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300abb159ca69402a829230a563fa6f6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8e36026b32264c63872a2e8df3e83830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eb3391e688b144acdba0d5b5db4f9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c068d877a15e0d4a2b24d8efc1ebb85832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fadd31cb508851ae045cd2bb289951833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b25b5c939875e1d9ed31f563740d9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb2485383bd7b8b8295ce480788c4b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74529b5809f5e485ff849d0c75fb2072836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb715d06521d770016fa491a45c9068d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090a6d29d07e65a7eeea42b87cef161838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d79353008c801843a3d12ff421280c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3679cedefbbc458207fb51941df87f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cb265fdae747689ab9a9ba181f538841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b5db149f5a5ba5e58ba844e9cdea7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5775fe9383ab47d2fb126097e43f3a9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7064c4e7375997ea06883220ead7401844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4529d5654614262284f4045421ed5ae845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db0f950e33991a9473a75515a8ad75846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799a221f7ab7f6e5183e4fb0175540d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f94b1532e88736f34439a505016a3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bb969743d706141341a1b6d38ad48849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184b6929d582992c340c861014db4f7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33a402c6bcee8cb75e9ced90d5332e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170fa1dc0065c5e5c2bc50e28de2ff4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b19d78d9bb5f9a268b336c371e491853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85044d3d0e934af4f26c87a64b19211d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323da5d47c3366704eab21a603ba75d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57467de1c140481523de4e0c4c89e8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794e01573319ae5fb60fb991ac14138857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774dc2f0bbf5b3e4547bc80bda7d1ef858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb17ea3334735e27a50e460e6632a20859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5723220e2834c21cc87e49a1fad563860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53a6916ed9eb76b44c25d2b7dd8733861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57c5f73f5f9391b0cea540a1775abb862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bb873917ae9e896d96833e713b131863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f7484d1d3b291bc1d5b3a2c3479ea864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d62be3cf408bf26773f4762b46d913865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b76e044987986671ac4a0639c118d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4abdf09a132202102e3e3bf982e65e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1495dd9ede327bc5463e25ce817046c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b191027f2eb49594ecb2c19ae0213869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b56cd50d2b5461e2a6467bbccea29870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588abf351d7cd6dfa5af5c289d15cf2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d9beaf76ea74cec5dedec04cd226e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f79c8e29020eadae993d00d4757f2b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0583eec55c24a2a27eed157f06c19874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010ff36c6e0b26a23328090936ca82a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cc0b2b89e5d3c2fa6acbe27145fd0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5989daa16f6776f91bb8c3c91a5a6f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20066203bcccb1d89e5267e6ed2eec4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cce28c8129d85410646bc3c51c59c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251be031a25025811e043a2e97d7f66880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a4a9b9ae0c99fa7099f305fb7b2d3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b152f57ee40d194800aeefe3c5dbe882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674e5cdd87f93b3e5302626a3ecdf9b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119566dc1ad77c204d323844cdff287a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59660bea335478b6c42f59a5b9b05bcd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658ecba30cda440ec3373b15f4fda79886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c3f3aaa45f21ed71f15fc2789ec18887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17b0f7af52bb6036476b85ff1208a9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ace7463cf6606c009d92c5b18b746889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424dfa8255716d5a754f8dc59d5b9c8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9722c82f9bb7a533378923698b6c48891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98339565a5c7cd1f028ef0c30abef9f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ad6ce614e0d7ab0eeca528778a766893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993b27f1a6e1e7e6351c1d054fb692f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182e85ec8e5690f553fc4e34bb8a892895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cab5b6e58eac4df3fe80b359617ab896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f31927cacd84e48df7224e7e6cb7d9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c94e1b96a5fff38a8f083ad22f7ca898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd8e01eeb3eae52005537771ab6ab9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1d643f849a0897c4cbc86c87c3604900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a271a867a7b55796e41d1c5ed2c0a4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495d7109ceb1094295a64e5e4d5e412902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b26622fdc82a75517d17f2c8d390bf903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62382a411e99abea14b28b8d873053e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed4b2c1ad4060a9e15b02786caeecf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ae5bdbb23beba057c5dfff3e4a912906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0cc7f212a104c24a01e651de46c59907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a384c21092b6108b142c0fbfc5c9dc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613cd789b8cb28e0d6400898c98777f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3d3183d4c3e9dee7d16c0bf0302e6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda107355df0c0bffbe2e6d145dc926911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f937b76227f0595f8f8e6b18556c0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf5913be1d38fc412c53f8b5e59207913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e438ad540f61252fb9acc44dfc664914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b1fdecb8abb61c9943df03da1105d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65f309cd3996aa8fc84f345ec0cdf1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0c238de783efd44a01791bffdd159917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b00f58a3bc4a4a5b48a2c6173971f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bc97c6c378e0073a60217fbf4add1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7d57a8dc70f030c7c64a81a0d5124920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc90fe07a49b5d7ddcda7262c40b257921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e9c8a3da19d482e039ab8a9c8d7db922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b18e44ee0ca50e4ffc4c64f9ed879923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1765dfdd3fd3c7131d102a475488e5c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f4fb1c34ff21a6cd7a73ce8392721925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af2196dec5e6b04af56ef882f77a61926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69e6e31fb79a787b38064521d2adac927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96b448f21b9e7114770426780a117f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c91ef93eca8dbf40cb8b063c1c4edf929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f523e1968c17ad384b0900c68a0bab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad749e31f9b614882f533ee32f74cd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f143d482292cd38b9800f104e380a04932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f4475f27ba5eaa6f6152236fc1e04933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357fccc31d7703e3c11a5a5541df4c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9784226b00b322ecdabed754a01832935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313495a10e45261a4c3f7713ad59c735936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67ee9598ec4daed9d8f03e289a3c76937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e39a3be6b1514f17bddf5dab437aa938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83969a70a9f191ec1cdb63a94ddeb1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f624120c55890c21a9043f4c9dfb4dc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fb08322beccd5dbc2946eb4f7adda941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6365d02c451cf63a81d16c3c908e05942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea1fcf2626c00d1c642494e9cd6820943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a85cdf6984c32750a40e8b27f8385944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14a970bc7db818cdeb485406072582945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf77f47b6116b0dbb607d2727aa02cb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53421e0f69c489798d060dcf976b9b35947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923d299b1149ee74d3487b3c1bb1327948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0aaed49cd0f79211ee30a6ffc914a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0974c4f95e2df7d9a7091f15fd11cf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20725a0f2e230bb3b8f0b1be44e7b8f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c60246d9606e7632a959a6e6ba400952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710af85f70ae03e8426c8f958255237e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab21b77cf39fa3e0b7994a51c73f79954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d3ec74b25809f2b5ba1afa40eac09955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd698226e7e0614e9d2e08cebe3e95956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304eebc3167ba08e4afb77f25478c8e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b861fce88645d7176d6900c5a8acc2f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08455492156efee5435debd00db32db959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16ef81037ee3afbad5b3b685021c4c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d72e663ff8692ec32acba4b0b8cdcf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6832bd3b8f303e041f2607f05884a9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606e1509b05973af3122623529fa7d8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed5b27e81ef2c1dad1cde0f9f83752964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c3b80205436c10ccda9d2203d9c1a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba8a8bd251cec2710bf8f8b9fe1bfb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191427d3671dc0328df18dc3182cbce967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4d1c947a0c505b58cae2f948c9060968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec92244ddc548e79ed8e0421183c30969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ee3f43d9f548ebd390593e1533565970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd989ce84ddc862aa85e140d5f2940971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077c4eefa10858dc4e555387fc264ad972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18d8f3aadb960bcb5521fe3319d5d0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04943f10d067a8718860b9509a7174f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bab5336d3279655ed6245881fe259975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6aecebc84c4dc9170021b1e385548976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c563983673d54a775120ef960be1d44977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f9bc8c764de05c7e3697faa898162978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942baecf7aa0f578d6f4c26e0f262a6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a41c41c072f902ad1c7c9c8a8551b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd0252c86a42049f71a0a9a9426eb4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab93ca29392205950e7f04f9017a097982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd7c1e0753fe49f9096d6049578bf6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c294d853684128f694c54f740880f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47e2269fa0c569442de22b70816cd8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd1aa1aca439ec4a9018a3ec6077e0986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f56c3fc3ae97c19c250a3ffce1979987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7150ce66d6e12e7d4668c93be771f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5f94a15704ca0a536b4d33c02ea8e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0ad027158ef7ea024a5047986ebbf990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24034997ddcd0f431b570fcabc82557991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426346b9e5fd1d7055c48b466b62655992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a45efb74fce0a73e45180429c626d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11289e88fd8db50e2063117994ec83d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62511209f0dcc52137a620a2236173c7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ae3e7857ea4112be3d8da03a4ccda996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a3deaf4cf5847169d05c6884b78ba997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>