--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1953429d0918dd78a9b9774cc92aa551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a8da8785c904d7bb5c1e0243c0c4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa250bd78aac4526175a003a00f5053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807021a7c75f787e8d704b6bf7c99f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3135163204234a095014bde570c565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107b3f7a8e0dedf835fdc8b14d68bfa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff7e5323bdc98307055645f2e9da907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280db95b614581d021fbd17954a0c9688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aee5f938c271ed659e8383bf8c0d739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3caaa90690f757ef4716a65df2846210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de372fc604ee3db011a82c3fb4c557411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105322a2b06b506969d6f7364989aea012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721863fde926e0659f5b1fbdbc637faa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915e766f918cd0ad4dfba957c577e1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e903a1c16955995a4e4a8d15b9b51215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf405139986b0b6858446b05041427d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757942b4e0fcda7fe6b21f4768fa50e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c1e45c96ecabad396eb12da85712618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac8b7856053bf39c5af17b306d455819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727524e5a4d8d546fd2e24b8b1aee61420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d99b157a1d79b76fb312c7957451b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec42c077568e2d8f3825ba2a5744aaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb075884f58bc23ea5689b0046b997523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a91eed5fd00b77515bda3cd563eb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7803028a04ffa1bf49217c6ad5e6de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cd7841a5004d7aa6bf477f1ddfe8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac82819b8bc2b93b77ca1610acdf9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b7e5b16830145111b9d6efcf4305c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b9923535bfe9d17496abf7efce26929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5813029fdcc5ef75338b86d7464aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0c9ef8ab220101d622cbe2001089e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae9a16ccc4afb1d4c32c2fc401e4c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa618fa5b49f78850bda0a0865dd5de433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44098e0c668acea4144745aaab3c1a4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c51de47fcb546f50a69bc41f2a49535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f38f779df82b8f5291ccb92d6ce1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568991175dc0c5450f98d2580f00d86037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9283febd4c6a7422fd585224a9f44738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12bbf0d1a785bbbbb75822d960fbb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d779d5a4005829ff26632f9e4852540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd5501cbd85ae82c865d2dd201d25441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e191cd5caf9d60d590f4f49e80b30242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63cbb91ed4108807eff24f0816670643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da6e6988b10657a5d49c25f167be2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65befe53fbd0a3115388216a300a270145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef2ce6f1a60a3554ca811c80fda7cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f264dd27c27884b3e9343dc49ad75c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca34bd8b40701ee535b05fd3c4768a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975170c65e2208eae4265aa7ba1fc85749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a1f1a94cee92a2767b0eb3d925e6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988b59efb88ba7ae46cd62022f76b2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79021e4bb7d4c7c895c5d4ddb58d40c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cad4e6cb1026f8ed2adcf39513a02053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9435d69ffe9088f7dac53f61493d47c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84c05fa18005a785996cd44de7675355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a65d1ff695754f784e770f8ec2f4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef34a79598110e26b779138f4159c6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec75df69fc59e5890de2eb28e0bdecd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0ab0aeb73be08fff771110758663959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58341fc49eb4134d8ad40e2d67b144c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7e71b125eb3dd649506b3b53cbde261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1131053026f235c7ac050fe41ab659f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7a53903bc7628d500847d27bf51ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec1e956591aefdfbaf0936ee87d6f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b4ae7c645a232362443cce818842465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9a3ee5475ed07a4342207ae2f7a1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa38bb7855179e260b9288b16c0215767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57fe8ffaf513fca26d2e4020c241bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b82e96ac86b72bf50e2cccd8e18e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a926208bee53997d9b6f0a02944ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e44f667554109092bc13913191329471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc3bb83c23cc5e2cfef4e1e801464472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b75a0f58cf1761743c574dd2d07a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db83c92bd8360bf2181c6efe37f994474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadef9e82eedc7153655896eb468071875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7d13cf254147df3b601505d18e67b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e46c028043a4089af08a69f8df2a3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897272254bd111e568fadc00c9aea5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08885356f2e5ccb4983d866ef8e051b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc17594c53dacb8a5e97e621878816780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cc5aabdb403a81b7b3f85585f981781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4877c3e9c224fe89f0c8066d2f60d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047e3ecd7a69a040cb338be582b050083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387f3e32625bf64f002972d4d50d14884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128ac9a1362a3d59afa15ce7548c30185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9eed3d6bcab897d67b946debcd45586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d5a2e6dace119aade9fe5408f2f2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c98e0c20b52532059f8d5e6d862f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068436a56ae958a1b163d47bae93ccb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543306cd8c1f3e9300c420f77250786f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b2c995c0684f57c38bca27f77646d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978c671f3d25371fb452074d9ceaaa692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4ec0967586277417bea4b1816c74593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26ba8090b963c4630bc04d7b69b35194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ec72fd1775da6199d9b7a48dc2a9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5441b122f0e7fc1ba235e20cab557896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefd10a4b2e35927a64b263d10cbe5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8318cb66af998cf1bddc316bc9956bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa66c11ec98d7ae51a85b5b57823c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6d475589c5bf71d8fdcc7ff53b33c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1e1eca6df59b13651151f22d068e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25630b460fac83b6075ef70e007ff6de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d3f2d415e2a9e25511c8410f6c9ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97317881b6082dfce0c4ee3ab7f7cd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e92935cea7d5931bdf55e5b90d949105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63282c77d686c47199edab3f5254cc53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65564349979635058e748e2353959ad1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573709857b04c3c8a2ccc5ce236d9f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa5cce20d0298c48c8cf3c899acd61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5e12c09f9a5081fe02a12eaf84d3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b5216ac8a56eb723a5865157c3053111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830bcc911a5a84a7e9e4d57521cb19a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45432016ad4c30c3cf16bf8aa91a43f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03386cfcff893a07c2d39c43d425194d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4498700415b3cdcf56827d8ae97242115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7e8f0970504354fa7f353234aa5ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54e9e3d13ca416c6c3c81a91ebb5ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2c55f90526967d36672faaf93bcf9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903d5663d4143fde80e4ae039de9418119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fc7e3cd4f40ebbaa4207f7b0c0948120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d4d46118a8e269713f89a0b898077121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6645c0c008abdba3016aff1dcd9049122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e42e7e27d95afd6e802b7fd4497a27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e277afa258635a21098c06f7ab34c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb0e4bae745daf1054dc5dd77a327d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e55583c37abd961abbc0279eee20d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca4bfacfdc2fae35530f05484a31f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c082a376ca6b50880159e96b06ddf21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e2409ff2958f01c3d1f4d2999dec4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48540e288f5401c26fa6a6dde4f098de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c9bc681a9cc7761e3de69250d111c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d44f0c923902bff88bb3a60c049cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bd6d79d3e755c012faa35d9ead3c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c159dbea98e28de1bdfcb26f232836134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a5c473cdf94a6c0a1f0e002b88779135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec2c4cd130f3d2652f3969ab03f49a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2aff5028319fccfe8db3e074259c27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f277e3ce0253d9db8dff43566720e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a32ba3461b8150f21aa05d28638af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a22b4ae8c657dea3a504185aef0d0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c95ea3164e5d3907bfc54b6921c44c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4edce8d064b67d53f796feffdfeb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8d06c0d88df6488a1023eb87d7b83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506b8554c288f33fbc5fe3274def909144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416b4762a9922cc87f70b66c04c2daf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d39e78fa9d87ea46858195d631a303146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17664b761105903026caf60ec56c88cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2a63df24425348ba264585e1e2e79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de533242934c89b4ef0160671b1ac381149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735161181ad2db22b617d415d1e3deb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284ba350d67c29264f7a355f3ef5b88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf4b987473b46389799fac51e6b122152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d28f4531766057e0faeb8d89473f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d9015cc65ff01d3a6422bc6b25d29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9534a3e8a30c32c5c1844c94ce98fb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ad227cb2bdede45d1f8cf7da49ff9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e494f8f438a3d830771430d489d82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf8cbde96245e4a2399b3330f33940158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3de4a1ba232ae8b9035df3b71ad75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef521617d213671749ca7ddafa19b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f404a7487e853c6ca1dc1669c9b95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbb4386507fbf62b2f14303b975514162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3b4c173cc1b0d203027a73603fbf3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8137bed3690be530bfebbd87d07e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aa5edd5ad8ccdd7809f3d48b820da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543526697fa94f3f7dbd80b4c323daf4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467131151e0301a53969f5650f2b1344167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f40db791e9b4fb260160e9e28f3a77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6ef1af6faa8fe7bd69c0708c6b187169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890bbafa57c43fbe2249b5bb24ad2a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ea2ce49e1f4f270a7800d28cb5dc2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2f7a43732f5210b3752dffed6e3b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb993c72ed8881b4177193fbe68334173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722c3217ddd8262254dc752bf7fb3ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92828ab7eefc51a5f22d37ca15c1da1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d84f08ce09610ee45fde7ef64dfa15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0786b3310af0faa5178340914d4f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecc11811f88ce0adbe05ac7f03a2b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6432b0be10040dc1841e718ab3643179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e802eb5f280cf8be6f62f0165fba9ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695ded84b1582cbb7c8f2dc2bfd7c62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7db49a979a64407c26746c3475045182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e0c1ca911bb08000f7527fac6a6ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e45e8640222c03368ec6c491c6715f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ba56bacfaa6821e9be0fff1dbeec0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c9a84c954b559171801ec9ed93c51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7de73e15290c904be71280e68f493187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396e1f77fa0b2a66c3946d7ab509441188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de66682e13058247f13728f2fcf645189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cff14c64fa196860b3ccb066be8738190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b603111cec71b2b01fb33d08be6847e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524680fbdf1581044299970ff7884a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77900bb77c937713d4fe39cfe6520a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf625e4db7fa0157235c0fefab3238194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402463a047253af9384ace861dd359b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be635fa7f186c1cac281c535af10ecb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdaa874fb7d8d325536d362ec71fa0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343f566501eebe21222076a99f4874198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb15c30c0bea72c5e53c07f85e15be4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d5ee928672d0630d27d5e4c7f7e29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c83ee90ce4c6dcd23ecdc29ef5999201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc9c354df1f2394373418a116da1bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c471e8b5648596a71a657188d056a33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c575b28dac053280a22178ea38053204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1dce9b1ed60e4d54257e59bc1fa1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bc691fcf167c9be3bd71f91be1a7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39629a9bd5ce92d412667603e8d6437d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4ae9ba5a080323ad79ba70d481d1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eefd917d663754688e7530bc594380209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8931ca7685549a4d58bb1a77054ac6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b36d3f2af4c22b18d2925e2c19916211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b35b2d6bafd9cb58563cebce84e53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970e37b2bf6ec9758c4e605b99283b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f1e41444077b0c327c701a7169311214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6807bf012386cc4b6f88a4ffffdebc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8317921f3dbce039d97f21370640b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a375791c990b44cf6d46aaf8afa498217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ba2ac3bb4433d3756f07fcd377d65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69073d10cf829a311792f6774ba094cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969539d77b745742bc8888938a355c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86a64397cb5b3554236d832c3a336a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ad6a7d2af084f1d37c60defd33d38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1a0ac9826dd98a17572c59c1286eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef7e1e37acc924f4dfe93b3faad2a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465108f7723d8ce3d81a0331383d6ac8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed14d3fe59b069d15d472568eea797f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1607ff0cecad7f5ff447f891c1aaa9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0ffc7f3c147e7f2b74b50a15e0bca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cedc3a35e99d6579a3650086f7e648229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886852273c04ee3258a8259c5463e98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5810778413911e312a2627a51adb0cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d5c871ae40cea3057f7083e41f357232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fa944d08361387ca607816a9072f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b0d23f3de7d84b5d2916670f41c89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70252057fe2fe4d7a5485479ffc2239e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6a1170f3ab732a0f39fb021d70531236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948c736153fd73fb081cbf6fa91f8f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ee12e41b24ba6ece45b387852c8ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece38376630ee96a3aea31d88fd32bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f7664136caebf8d67ba6fc4b6a151240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaf1bb49d9e2fe1c04e53e33f60e90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bf24409df80645d3f4213af30903a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da21a8807879be98690b8f94e364f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e19e34a37043944ec9e98c584c0e9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39df109bc5c85b9f0d326ff33cb3f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b88576952aeea77db2890f3d51ca5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dd9381693e78b86f316425cf3c5df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4bcdd14bcdaf77c216961b59b6e1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe7159a0a04e3c5154ca86c0735082249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7c0d3029a6afaa9c21b4ecc454b79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726d0b05389b1b1285b32e469cc5287251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fc8059641cf94cef24ae0fe8d2589252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508888bd0ecf3a7370b7045fe2386c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd28ce94cffd9177185e738de374926254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94f71f2878e8d342997f53b99f6297255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d581376475b1a7a508a30e8a880aa5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6226e8098100a805258fc7eeea10b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3a54506ad94260f469e3477172366258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f62fc52b6873d0e71ef54cd25a2f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c11e2427e0da1dd3fac882f7ca8aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949009c8b2f90ed60d6e257743ced60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35171764879d423c837975271f3425d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdb9de2c1b2e357392b8e850405bfc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc1931972076f7c3b3843e7f897609264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7d5f5ac5583c6a3ede9d2aae202ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11f3b1152436e7e6039fb8e54f89d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f995e01a32a9624bd6e10d356c4207c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd05002ac0843d2e79859a97ea1f7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34567a532716e461644a58872487f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada1bb32a8c66526d32d38cf85da836270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dec2f8a2e035ea1141c9f1bdbac82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770d80292d35e689bc0e2f40a8e22e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbac875371d99d801684513a52ac324273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca42d16cd2cc65059b4fa6c5752c3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a4f87d65e07d326b24504213b6dc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e915b51d533e66278edf55e7e92724276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2959c69515b47ef8de6f7a1cbb5b0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d148da8b506d9426cd5e0685ad4f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38d818ee180084f389430a0ed111d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97641fcfeb182f5ffac4a0191b2155f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a0833fff1f0fd1b9b463b044afa15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3729077f298199c5faad5c77278ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949ecc2a6fd44edcd40d86ee6c15f7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77997403ac0d4da0da5e4011944079b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38581475015f9992ad8d6ec0fda522285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5257afe093995a4bc823319e11e41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456cbd530cfaa4e51a40c1b42e9d622287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e9892f76e92984318e557969067e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6871aeec69e8924b658760ddaa0f9ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54980197e1381fba0e2bca6f93f85a01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183aa89413687253ef6727ec3c410aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c47eeb0da1fc66d3eae1db39a07db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7e297f91ad9cf905ce2f99194f130293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51b497cfcafb07ca35d6c680ec5fff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc979a89dc52906ff87d20ffba21d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d9d0286cd8f6a9f4b27e2d3b5d957296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e487400678a38778f6d8b198f489e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22693a3f5fb64c172487cc0894e8148f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce2421d084ac5e9c665e710dc04f1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697ff9fa1bf6385b099b8d441d8ebb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70e47742e53bea7791cb61f9999194301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c3ad8989d446ccb8ac279b14dedcc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f751a4f4b583677edf01e1a4ad0005303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794293f5aa49b29957332ac29c82a6e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af3dc494d494824d2870080dfe0bdc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ff87d5d6b8911c3b8105c36cdbfde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7e4b79319897bd23c0ba823c71714307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84abe03e5ee54fc575a47695933850308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35ebddfdb7f9d8e730045b7e6252c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c45c40ddce3cd86dbeb04fbe34783310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874aa20c7f5ee2edb10e2e4c2e87d33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a56eaa04a0c3b30dbb56cd12708b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cca86917f7d76cb28515a06fe2383313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab74a3a62b95e4fc4fb6385057bed9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de77bc5083211c0e524dbe5163cdf70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4af07d18c435197380781a429befaa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336ce9b568c87246b22290c845820a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0b05361ad97d3c97a3bc58dd40e6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369e048ce1c017086c1edbd5fd57d0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fea6ece0ca59d334b1c32c65b7c7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cd33b032c7c6e56097359f9dc0215321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76050116e1abb536199cfa7f072981e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f781369f7955a3dce61b191a7c15f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb38c1332f07e8c3ff517fea41479b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88849dceaafcb49aecd0920e87ff3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090563459b00004ddff81cf80b46a57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065ea0609099268328b044a5be30d90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bb6bc11d1c54d8de123e693f493f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a413fcaf36833cba7a3bc65dbb65c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8813fc05d576b2327314671b1201d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5d3848d229037725b006e5baaa495331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22a1a091cf3e177550f559ac80f190332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41addaba6686d250e5b43ba3e1b28b42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7e1e4a103bacabefa525bc0c6fc62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bf11c68d2f09f127102c0eb536c95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20cc1ab982e6b8d6912a5e2c078f19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dcbb24022731ca225746a2895ab3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e151016adc849a6e1a9fb4a53fad2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c684fd79c0f024e2e492a380cebe52e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242df74293c71136c88bf51cbdc58be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d859e529db82dce3bd8bf1b58dc1163341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b9c8e73ad40e9262711b151a4e2d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a2b7addfa5c334fd522297ef71f68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391afc62c1fa3f289e74d11598d57ab2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e45a5c2d439dec08b7063a8bd796d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8351a84aeef20048e78aa36e318b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ec0931211d3301c2e769f15ae0ba2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b726cacc018da3e36b6522e7d7aeb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4497885efc0f3d01bca9ad94c7d0b0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171ab4e19a536f75d1b74cb372c846d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9c0721f4c462bcfdcd92f8afc8bcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a45ff649ac7271a86f3d57c0418a94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c9054aa6db4908e33a6cc0cb1541353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6298c376e54f0781e03ace976d6f3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae4961bdecdad41f6d7537af8bb9d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efad7f57fcd235e0c35cdd506aea9c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d635257db06fc0a5cc26dcd00756be7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b4bd65164d22602e50d46cd3d116d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8fd058523e2fb0562bd8fe1fd8dc2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311acf708a686df492d700444d430bea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc408ffe47b17229b7a1b277a098d81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1618ae77dd9432d0181ab64c26051362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687b78b8dfc50b97a041850d15f5fa4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d84cfe3050fc0a3d44995ef8832d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3aa84480a954f74ec187f90159e4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9261bd8c111b84753355b3ced0e0529366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7e6740d7680cb706b1217d9e68f10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b94a3702ac370229693ca65b622fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be1e848eda45a748c875e9d46e2a76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf866694d334b687aedb56388579fa09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504422a1adc6ab329f38208e15140bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe122a5f24981dc824e7fe12f0e8a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2beada4678da2edfda2a4103a340b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b19ce951e1960610aeae40a2fabc51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9895f81ef74573c923efa0f6124efed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe302e43e9318a6c19b9208a69f26ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb5a3761ecee7cba43239427a83013377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a6990abcd032b02cff3bb0e7210cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216e464d7894998ba3376c0a513009f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a133dea48883f7e27ea86135feaaed7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16df0226b2b1ebf8d2a8f350a88178381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cfb4e7f647c9a251b336940923cf2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e5e66960437695419a4089c8b0b22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721595140214796586c0eae6d1a47a8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ced96f043a516e4cbb0c8a3ab69cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbe59bfe4df2838924b9d1ac1e647b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50327f7a5514dddbda250b044f533c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb906158d6776808a2ef6aa82b620d32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6863977e9c2b079a5af6978a8f4544389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab330ac1deafc0bd3cbf03d0aa84ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b4d18c798237abf925c6f890e6e48391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff3025c27d6e4f9a4680ac4db39488392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cffc57fd1208f119baefb0a3de90a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abb34497c2c765c653b88a0f7852f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2c234c094e8c76fa5e2f7c46f4437395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe210aa34a798942483683d6e23d47a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18bea035f112552ff780707cb387bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c2eedab289aa9acca2a4a195c6e0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7908940e23e450652e4067e83ecf7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb6290cd5886e081306bcd1d8b2f57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e15e3401454aba49b6eddc256abd37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0b6ef2d8a27e68a28a790c38d3283402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a35043aaba4aa612e984fd223e0f08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfece438ba4e2ec0a4f35eee77ca648404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8359059ac36ac1f8d10cd40ff87cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af595a06bc3f6fbcfce8b35ecc7d48f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312584a9e56a36f617f05283a68f312407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85770cf133a0b6352b43e6f22320a368408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965b7c3d7c7354b93e88bb30bea46f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78588e0da0164f164c5957bfd0e136d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe2b7f4e9c6a73d6685ef07afc49aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0874c4b79fad7edbd67fcfbcc8232412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb921e03a54a03d97798d7fe5700e8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c784b4105465db1cc196496a79196414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467e177e9b01fe24613a65c07d8bd5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5744b396992ce8df17ab09ea9f71a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c569b28a99b5365bda139b34b7d7bcb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4b8f0a7fbbf7deedfa1966cf149ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf735c28503d5313ed9eb036b1a14867419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c92105fed20b9a9d59e570b7349f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5319b626013923023a76d6bde256e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eab1f921a75da6443b9990d083adde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7392740d8d68b8f5897a29d5cdecd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acaad3f2843b837b7aed31bcc236c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c7553928b3e2c74f64f185427a463425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447227381c2a67ba7b0c0767659a7e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a87359599fa857f49b93b8283a24dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d9be2bbda18897fabfa86b345b468428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61b3636bac77ee52b3aa5dc327d864429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c29357c73c21be7e5c743a62c5bbd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaca029fec88b941df2891f024b19e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00b4569c0329a0d47449ffb56a878d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393212518aeaec212446f918bac8cf0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c710084ca9891f6c66d173f10b710434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3fe7e319ccbf14335cc6893c0eb61435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68f079b039b3a2596266930586b6db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a67c5c99577a1b3c0f8fb9beab6569437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a6dfac1cdbf66f514bfc317138345438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ded9f3e2e3940beac2adb13e5fd8a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655bad631c9e61a485a0e6d9abae220440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af9eebfa9b87b3c14e1400ad98a74c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a53cfb58825440c950a357c78feae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca009e86e7911c1b046396ab5146a703443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb514a831d9359a18acd8a84c5f7694444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed3e671fbd87d23d7e66b51d1558fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b697944262f1ca08a5eccb7cf97ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff13bce70c540431343d5fcaa8a5551447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fca14e215433724716e991984038f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ca8a5829de7a920c1fa129843a200449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ccb38cc97a1931732d931dcaeb80d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f6cb6d0e068a5bdec15bbe60461eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57635b1d04da4d92cc96e7393bf2836452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b21ac2ad622f09f6be1d23ad7dca3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef2d187bfef6f823ef29019927eb6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244072da2d6749c6663b4c0c1fccdae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b1e4cfd6a9762a243e2898ecd5d53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4804d17da599f6777bd3430c031881b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fb89eecdcf84802ed7db8688fe9d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2c969fa794779618d174499c46a95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5c5e13e128cf187053d5e57246911460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb450a48236fc5e1e138961faaeb80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2f09b57aaca528603f1dfcd671494462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ec7be9758be292bd3d7b7264ffd5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5008bd65e5ac4e050da92da5f58a5e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673db221358f41532d17aa76886c29b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1a3c2d208776639cba28e90385c85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4eac1f9620d061708ae6051e98f7d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f032b672c0b3f364b892a859d62050468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b5ea69023de78731fa041c3adb826469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332ebb3cae2b2b7538b9ce211dd5cf4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906553ed9a42eac98eaf7e5e67f23e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244402ad437a627b01f16b87ab97512d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef000eca3a800c22e563e06625ee258473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81e9222d78a498fd48cf5e14053d38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc856e01f10fb0a5446cc001926ae12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b12f6883c0a1159d2ab10e899182e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73316685b31429d6f503c284c4b4053b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9785f2fb5c25c21f954821b3b404294478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c68e9b55e5beebefb14544d83772b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73c6a35305250be8f90ee4643bfddc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a654da78678b196c87cab54c5e3240481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dded290955f8a8560ae322b13bc77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ebfe0383486f8d1c4a481f84e1b85483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2e6f211b2847b54ddcc7902ce9716484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b956f6c5df31b66678c039be29f20e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a967fed3298c28aaa102b3ad07c39c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793735f193f6734ae6d6af486961e6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a4beb3eb915cc8a25b4796f162a51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52b885a154f4ba4eb4e44e43020e8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d790e5bbd27d886edf5b8f5f046b955490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f3eb95ded296064dbe976c389cc2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5c1214814a13496ff4f76a020e44e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8a18b784135c175caa0f9a17e58d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d798ad0aa702058a8fb0510653f0d07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2c12a2e1e602ca44cb3c7e4d641a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b85ff9a9ec9976c1c98884246cf3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412c400e00c853023c2151779e8e05c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e3416c9e77c85eaf2e836490a9ef7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9cafe7fcabec6a486451dce4ce1b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ff44692ca44cc4ed176d59271a7a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4164237bebd3a2f0004fa9e1141dbb7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeb8085ce1af3e4ad11911fb61e8fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee95debe39e30158ad921d1e890e627503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da09a950abf61963c319dc8006c5fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6a84b3b2912d6ed0d5173880bcb8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6322ce3c9fa31116c03e8bc5907511e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3cab3b7e42353986b089b08d31916507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddd5e5e86292446538644a7ee25d16508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d566390097fcc9577f0805e669da93b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b3951fa7d77fd7cbc8c224dab5cde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ab9a3ffc82bb18c595e35992c237b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7b7315f4ec6bbe28029c0653c8436512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60f0dbb570caf8e2a77a32f943b567513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc0bca3fb7092e36da3265307f3343514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95424f95e83d47f495005b52f0098a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2673ddebbbe6df403d1529553ddea3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772af318e25aaf53fb14c9b3f7430cc0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836486c303e7ff4e0b0ff3a54893462518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c43550801cb77d86f2eb64d184e6f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b95d420fbfa21da48c2de55d946bb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef55d45db3e91ccfdd0c31b5ba90c23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a40af8b7f09d9c54303b5012edbdd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3876aa038bfc15007f369e7caa8f83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88051c86c308583a95c4a30fe40a48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bce9a5371b6f90d000f9eb5b91f77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf39d4b44242559e4decc4f24bc2c89526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd6e4d6d1996fc18034808892d0586527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203c529a203d1714e340a57c002eaf3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1a78a000c83ca551e78f33f165491529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ab4232a47c60110c67879815003d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5688b7713fb1b6bd3273d6bb0352d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d56520c1f7d9c53d2628ae9a37535d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679eb738a4a3c908de63b6a535530f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37453952d2b66adbfacb48a03bbc32534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5684b7278d6ede7a33565c435d2cca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab58cdc73feb50594d8a404aee83dfc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088831f7a78058040aabf62319ca53d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963ff51aedb049a9bab881ddd28414f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a8bb716a679cf6376839bc9da5d7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86e6a81f60f71ba42e4d32a9c905f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2a3b5be3f1f1e3ae99f4e8ae87aec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceac6f093bd5b83b17dbbec35561430542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e6044457d98b6ce3048441149786b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed04fcb4ab39596faddaa84ee69912544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d4dea4eeafc1863e4f223be9c2ab4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216e34fdce09050d51ccd82201df97b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c89e56ff24ddaceab6073d6fbcd8e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc34291e0ef8af16152d10480ad94a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ecdb5656332cb3bbb1f3cd0379f86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd1979b168c1096f8337d726ea0653550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305b9295b7aa925b376d65651b933a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d5976baa8806ce475cdb82ba3f82f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6533e106ff195e7fe9c6ff84c0093553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a24538ab876ec57ff5e3c41bb84569554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58def5954c8ebfeffc7de3388f3d5b93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9776be6d703d95d25a2a141237dec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb98014cc81ecbd9b81baa957843f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01b7765faa8b849ce662cdf1af4f9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563c264a71e64bc68b59a2ad462379d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bf3a1006f303b69c58592708d9938560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd0cdd0230e98fcf9b907c95fcd66a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c92110957689d3423caca3de7f98c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2d4b008d8a1b8cb16cc76e37c9234563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0222dfe81a9edabd210d409868ca0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d2932111b5f6fbec21ba3118ccd86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429447822bf76e4de82f38e1e695181e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af841f4b1750dc2218f7cda9b6296161567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9b30395ab68ae96d4d2870a3fbb71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ec16e311fc4dcfbf65d5efe060a83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063c4f1bc273b75e4b522b03f824302570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9fa621f279fc58ead5f8a91b0d838571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32125f17e8afd285874a41c0b066e2b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dd8260c40e55438b51b4615f6d8b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26ca0a25ebff8d9b13a081033ececf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7fabdd0de41fa274fd203d1a7459a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca76839e4aaf43ef74cf48fb094e737576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83cef78566e348bc1b17f3c664b57d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294252f4549cd1660b7faa85be19b21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549d75063e5e439e12dbcbe6ceceef7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf099f2a09b7bcc2a2ef25fb1ec85a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcda90ec6bd342bc067678700a8c9a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d6580bcb7f1e4de6ae551f2def40d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c070e19974f6e4e26a0554464c824583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a78e3defc817964e011ccb93d3d2ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dfdc5d79d91132d4717d832bf33e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca07d1ca4d7a74805c17088485408d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae9dfb816d172ffb686c1990ceee85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccf6ed181ee2710f5b54f472f69ef9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6c7397a452ca9c682102733618928589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821cbdde79595374c1d0b9d5a11f775590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f406f014db628155a4858d23362324591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cf12b5f9b0d82dca09d15a5cc8330592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f54c1eeffc1a63abaa4364eefd3a63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187af1ea90d716a3b8cef56e49e9a17a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00cfe47a8ad189f8c8cca1c952c3d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1b51d174485e5cd640c0d16d85cf3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a4b64b3829434a629984065481ba2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88530c8c3e2cfa2c260cd9f6461920e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8a0a2aa0a3f7da7fe0299e70c951d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea584ca77d52e1b18647a8250231e44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7d9304b026022c8eb6d4a0d802cbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d0e613a53fb41731fdd6cb09582a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dc1b5b5382cb5757a22919abcc262603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ae5eb2ade9faf36933fc106a63ad0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02945734dc91405448af735f0574a93605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6863cb50924e4b338b4372fda1d6ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25820973b19abf7425580812e690e14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8c322d26c51d6482f5c3dc5425abd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c798993268e8253ca127e6d98e981d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66756ae766c7bcc8cda1847e01bdde7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28e23abdbd8910d8d94e1288956e50611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db823cad79be930261b11c82676a9b44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb0c0425d04eaa3a0f4bcc340b214f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fef0f7371e70d4fc80142a98a7a58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ed8ce7b4a3c82bee3a6151f2f5e16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d949bfdab72193abdeffb968fd80cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236dd89873b739e710d3b893116477a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d86eaa392e8d93830b1498e83bbe97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad07095ed1ec6ea12922f141f1fc299619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a93d6f835d961a9b929037c24b4dc5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa859f7af68896f76d170099469d0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d15b9fbaded6692855b6765ba72b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded34aead30cc9f84ff9a49748a5eda0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd99f13f0048a0edad7cb9f05f6ada624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c7b792894a01ca3ef8690da180b45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a5b2ca00ea4f1bbdcea4335460a99626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c271aeb87033c7237c133e64997cac8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9982ce1fa594b1dad9a5067251503628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057b2f74bf46ab29b3cda640db8df5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55532e31d33940202f2c334f35dd1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e2205ccb392cd52e9c3ecd9e2c983631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9f069ea96c36b537a7dacb5986106632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fdc6b0c054d3fa5317a0ccf7c781c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc24464e40e8a2de7e745a8aca4435b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee012923dc8cd643cd2b74607a46441b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532c601bf1a22712b80e9dc892aef2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c95340f08372c2ddf6fce98746a361637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d2dce71b14c9538a9a5358d739293638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1610770cf6ef4ec672a8622e35381639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2a89d6d3fb3cd48ef6c366d2f52e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b1c064d75b8baa95acf53a2e7e95d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744728414c5b384a56971c2812335b70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4afd0a7469fceeada4c5cdd3efa0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc38a171a280217fb3ea8d912c35df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60f5968023a1df44402b786a5a292a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a19f60c49fc9e71bdb6b72b52d031646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badebc5f3a6cae26fdbe11bed759346647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fad90c20b1f1c66fa87eae71b40621648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf069e2ede1c790f88f6ccf1459cee7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f6204c376c37a8b6494229e39eaa0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2161893ebc68e0e677d417a32bb35ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da341a4c890ada4e090373f84870b10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ced4352dfc646e91b187e8064c68a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a312451b45cad7c5672aa75c0a0c28e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b285eacd1e4cf1808f742cf84d97ef6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55adc971bc00cb6a5b3c5f53259d2f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e074a71e6e64068318558605f49868657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d673f19f91694f63a2d0f8766ce6463658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455eafd15e144a57ebf84f38751bd7c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98483173048285389576ad2c00ab9a1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b107d4dfaf4d62958a26850e1d952c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301e77a75619466fb1f5ca412c1bc19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850adf31b3617d45848ece2cd6e921f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c319b7bd15034c7d8fe12352ad079664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8c800c988ba6bd773011b9248ad1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b204430978b951f8eb41d192604b4c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c89c0255537700cc4f22d494db7ff2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0290a4c474087cbd3209544f386aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd3b75f9c42f6f7e8fc9ae1cb86d9d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606c6d67618dd9d28836fd9c6a4faf0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851a0d0efb089a8e0dbe9666ce85049671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437fc0a49e1be4ded29a030c33333a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd7bad12749e2adccaaa67c7325b52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88bcf02a45d5021c8279621aed634b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816811c2abcfccf12d3a7dec765502a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceb31caaa07c72a90f2667d60f2af3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96d8d94d8ca7a98b62d04fff968a1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48162e72d440fa7d625809dd2d235f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630e8dc8ccd29ea2006a0d5ce2a7f3b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaea7db28ea78e022544894c40d09ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce286fcc5b90c1f4c36aacb54d5f6a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f16cb34773119ae8c92771d453cdbf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cb4396b9c7a826e602755deb7780f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd87e9fe1c730aa5668649a3b85e2c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6eef438a487f90ee9962a73c1d070c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32d058f479e899cfb7cee8605ed733686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e882b952352ff240c7a9c4ac8a408d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00633f04ee1a2b9e742b29748dbcc5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f89f75fb31dacde4e5951982ccf72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02574930c512703df1bea8399a1d83f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13027a794b8ca728461cb0f119d50dfd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958759c304277807fa08f22b537edc02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059fc3a47b8247f68993406e41bf922693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6dde7ee7541c4752700f8b4a40868694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f6f7e3729123a53a7eefbb5abaef2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383966d8c6f325b182cb50b52daa319d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbad928902ccea96edf156ae3056516697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baf7ccbf2240293e141d73a319c0f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44ae78875a1a7166df69f23cdcd1a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333a0cbc726cadf4eb521ce270b3240700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e7022760929fb822083ed2b0ffe40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebca6805ba2197bc70a39a1d6514ca1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc5b29238941fc4ca2351705df82fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c611baf9047e52d6ff31b55d999ea3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a4d6432be2ce588a27bfc38a51f7d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e42fcc28c21bbddcb687ef1d5b5b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127080b9c83f63ebac30fbf1fc460d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf4744ca8e70d082aa1b45b9f78f32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7b576af45915eae299d0c36b5c50f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ab2ce3a526bc679b0645cb0f8f9d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b61183c665099bd5d236d944fe25c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc0070f1d6317973450bfaa0bd508e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4577ccf03ca972f86e86fce54908dbd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206861d7f6eacd86f9ea023942514ca2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0e564e41c39a21f61dc5ba557ce78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbd2000d4618d0018db94e3f1a392b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b60a5fe66ac6479d31371fa4f1d8f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab468839235a5d09dfd0f30c68daf3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a72f89c1523758f9848a0114376695719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e735230a9f0c3abae1cf0949aec28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120f4b6a4ea8afd050b9174cff99495721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe83199ca741c102e8c66e968c17b1f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b762aef8cdd031ff7d7162f771d1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08f8506e67a838ea582f82040df3cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde07dea005807f79e9a8fe77c1a4498725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5cddb754ae3af45cd5ef0110e1bd9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a3837f756adf5d31b3467f676853d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897842f4137c90111474b352b6adcec2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57f80ccb5e85e617db4dbf20ba45a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b611f9800dbbae990fb23292ce1469a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068b74faa4e55dfeb2ded5fc7cd6080731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35896e9b15b75b64d4148757f5ce2c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732b6fc216d5d60476d5d519d5e595d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179ccd07f835e6c1e9e894be41b416f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bf5f84f668160a9107ebb3baff327735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a289813249ebf35774a3a3cecc6fc7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab4240da37902e14b4303e2d8d5f5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de590bfcb02b2e9806efde7dbef973b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c02e5c280231363847bd28ae7a5038739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aca01bf9428133c6297148abe22e21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f886fad37572a278922c61cf1aaba7f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723c9d9c4380cdab8f019a2f9e72e60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26476f5fe54e65571fd88b6c83413d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126382f1afd3b99741fa1cea1ebd732744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee3245df6842a148d076ea4158daf5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dec8a0a1b50ada75e93ba7a7df48f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b4792feb8e0a79647add0ee6c3272747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97750312005e95f8ab4e71d1b224a5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e34b62c3802041293ea476eb478a37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ee98d86ce115d8102e0da8a9473bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad02051fb8b55d465e9c2cc59ddd38b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7ba800a826cd56f33a1487d1a79e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a93c202bdbf00b27b9448ec962a607753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6773b4c9834f98485d256f56e4a476a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bab5052245b176f0b2758d27dd890b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444846b5255f3a48b8dcb401b91a5e4b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22ad68ff995fd7149b472bcce2c904757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a586ee81958a91dc243876449f245a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f2d73bb825b76cb9c2df5805a1b38759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d22cecaa7140c92f27c584e46c4ca760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c042042743ce5494ee5384d9260d7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727be5fd9c1b73370e5b5bc49577019e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b04a9bfd8aed536d886df3e49bb5e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e1ddd5bff9494ab3f49bac9f5263b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd405c8ecb84bd895b7d60bca49f341765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2795cc1e98108b3e3b14cea8f8e9f5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57661291b8f7f4c094c4917b09f6cf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd251f18ec37e2459aa6a11e192adf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2000fd74e597f52b563e0cdd7fb9301769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d37f9f7d1f8be8cde5b308557c456770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58287bb4d1c61aba26c08f9ac8e298771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a32c453c0b19d1a4cf618ed5b4fa0d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ce577fc4a77334639f709af9f6573773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b744d796e15093d4329feac188de398774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb4287eb4bcfd63ab23ada2f36309775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cc3e61b4084bfbeefc34c0c0c4e0e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b549c49563bd97a133349a725d8017777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0363757b4e6307de8e3ac98679e4c09778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fa2443d7ce301428c5169ddb60afe779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178335a6880c49e70bb59b667170dff9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62031b5ceadd2774a18026bc234dd474781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2934881e6a5eb0c940723a70a34da9e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c11bed65b25a9847be0189e4c8895783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bb758decc54031055aad8c015a489784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42b517723f161ad3d7bd51f004ede9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5183be2005739d85a886ce9c3a556db786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca7f47043d0ac70368d3fa40b3b91c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d131d9730df787c451cbf6e916c18a3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066635ab6f2740a46cb489b4d90208c9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009f871b03f422d61984c1e499833a3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27528282dfe5b69c78ddd7a5f78ac4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064ef38cc51722e2214753725aa1975792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9d5cd59d5a61aed3ba406d778bd44793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9911ed89a63e790d9447674923b79794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b49d8b39b8daaae72ab0473f39671795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7d8210a14bd16680464c2f079f16b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e05f3832b9e07a8ed0439c531a3738797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723747fb6c2feaa13aa35fe278bdf42b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9318a61d33fad6c6136868310660c2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67968751b958cd18383c580c1b556b3c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557d38629b2da07025fde07ce8d674d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a12afb99ff7313cf2205c276eb4d63802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32118b684cd1ce53755c912ed505d1a1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc48f91d5056f8267bc9e4ae6f2fb9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1015291e43bf67a62d363c9f9c270805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec6c2e9c476a6ebfdda01d24df7d06806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8a646c3128fd4c2e5cbb83dc3896f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cfbe9c04a436f3e23d273f4639727808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d08a30176ca1ad460fd1a842d778e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d3ee1e0e33a30f568f2956524d1e8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa0a3b36dfd823354b2bfa62d42750811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f270cceb56252456372a6de4120d4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f486a800dd09fee7c2f4aea7975fbea813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f80bd6ebfc5b75a81a9ad7c60149e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f720c7aafb84594fd472f469bfcd642815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012b52da4fa63b274fcd4f0f2562272816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e848bf1ff678d20f329e82218d7518d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb6cb47a5bad2faaf9463b95a91c75818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a858400f368b44f1215b20e67f9aa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce6ea411096b34d500d10a6a55006c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad14445cce571b23f8743d2ec25c4e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4799e4074d9ff6087f3781950faeb42822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797af0590fdc4a2085878205c4f28b2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eb407e5c97f4146f45a376851ff76824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9507f7ff910715409cf296df740b405825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb6f785ba203b2774d87dc296be93f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada618a2d9ee6fa75688d8a62b872e36827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a967d62482ea8150964295534c20d9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85ec734772c1e053b61b2f5aac604c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3985216e9b5dda05152b32a87878e3e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49c31c9793915b9efb5de6df1d10cb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be936d3b6750ee8d494dbf9f6a98738832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df2ffdcfa3a89feb446cc4d8fa5380833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a5c82d71f35df73ecb58fc0c8d7fb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701e195e6cd9c2bbe948f52591b3e0d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e77bf9b862230eeb98ec8135756e36836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af0b70b9d5a47c805d64304d63c475837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a2eb6d212f9c4f9ffa8f714d17286838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8db4985c6bc8e003720dc74ec0011839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5073686b1cbcb8e37653a9042346b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a3f1ba65d858dd1055be4a5e34b70841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95550ad5177532f299aa6e7387f7bc8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb995dd23078d65496a2dcc9454c510843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a900ce0576a87b0d9a55e3ce842d193844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480acb0af5a12f6ae78be92055e3c6cc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33120567a0b074b02ac44ac2cdeea090846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10450857678b39e4bfcfde320457801847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c546748cc1321da49bf6aa9d575bd60848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ff331631486acd58c39b0da409a1b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca1fdeb14dcc5f49b990c1e12cfba1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8818d6edde8caf8676f97f19183856d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd822b782ec7b4366d83501555910c40852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7df7c278335a18a24d37896c3a728853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d753f4c7b90ff5d5e600849e1406e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e60c33b8e3a7b617bcd0c476b9259855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847804ee3f9ce6c5846ff43e8ebdad41856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9467c91a2704afadc7e5297bb0809d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cc54a3020fd216e2e0b42e00b88a3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28190b1b4bb3cb69f890b2afe6b8b1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccafff5b50ce75ded0443c7da5802c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5b73f91188341c9f017588d184161861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481a547abfedccd03febcba5db207e3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64763da2bbe704c65b327cd04ea4253863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413f5ed755ffca97167ed4dc8601a33864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b2c45adbf7e8e05d7f586ad6b38ab865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15202c9d01e185db8a92acfa5a2943866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad25ffed85be0ede19bdfcabf35f8d5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754238848682c6a619031d749e886af868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903f4088332430f3f02fea20848ed54869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf59ab8952cfc7c5de1a6863c088bf870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c502554cfc3a619af7f2727f4aa57871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39faaf4f5caf23d2c5e2cc557a7f185872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188180539eba6f30b11c29247448b5cd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33e8602440506cee90237d6198ffa9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073d8552c1c2c1af7c3aa9da5a3203e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e4df955d0554de609625942dc2203876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56da2c2b38287208d8a5ee7762a46ab877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd438a3b4df88f08bfd1512ac57ffd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a5248355e95bcc7b081882c475040879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ea91ea08ab33258e712a03b8180c6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22433482473127307770b591293c34b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935317ed313ecf044271fde656cffa1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9eb90cb862adcced762980b765374883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8ca4a7902a31956d8a1ea227b8a68884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa177d11570d76fcc8a5f472476fc34885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43687bcc90b90c6ec141b0efeba447886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343eb948048c8c4499e39e07fcfc5c1b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5e8f8453327540bee1cc9f3924649888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220762fed79cc8b27c0fa09cd957434889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2186ce08dfa0c2e2439c645e181eb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c23b2b27f74940ce5a3bb54b12bb8e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df247d0b1809fe0315097f3c6b9f3591892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618c5a558c6e1bc5d854d1a0f3b00df893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3acbc8df90306a5072d2e7ddb29f5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8ae1d0310e268fb9e1e93e4305122895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bc5b510d82d3d21669242e628ed52896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355826bb0899af4458b0418d3db77433897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb9d329e525dd6b470e05052f6ddff898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f78bb7e7c8119d8c9c92a87981911899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e79cd70936936523155ca4ad041aca900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31971dd826b62b2219e2e2e23180d29901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa716c638568a1cca02d39ae09c50ae4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60012863430cb5bd6c214d595c53ac99903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11d0522570b9787df834518d0d1856904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149cfe2a2c983303a24eb1d6f1a8af9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462c4c9d9f272076a418604df9b178d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4e4cb5f1979aa1389e98a44b2b476907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f445f3ba986897d15272d563e729ced908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c70ed2f91f8ca546d4ce9304a927d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f186c12c7f5d437cec75ccd327de6fd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86080334f4dfb8748fc9162316bc1b51911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9101164d4ccbd9ad02b8418787b79912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c7e4ee128612c3b1c6f1b3a6193e1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b60947585d4bf072f5b3b0b5690f2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d10cb81b07be26b1a1a1c892d616f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98059535632100823413233683c7bee5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30975343acd137fcdd59e1607aaa2e14917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640bfc3c31789a2ed97a17c98139b7d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa7570cd3b9b97a49574be2b7413d5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f55d43b74b1f1b0c60bf56289d8a9f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413c9d7898d9e219fc323704838611f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb24a3f3cffbf51ebf01eaf509ab5c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b5f6a05d6683b0ed76ad9215f9f1a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfadbb2602e9321c64d79ea82477017924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5c0e3c4fda87c5c60ba7edec4cbe3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd97c9238c7994f6d89cdf05f91cb8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cf03d765b5db4c9350b0a51e6259a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622704561dd8498146294d9c54a1f35928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67009e5595a279e9e6bf590f42d5683929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcd620b5de4bfa024a071875d018ec930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755117064043b459b53391d3b3d960f7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fde3c1250a2342f8c1b56b031e54f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35d6e60d66d4ed3c71592ee40bc979933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406347914a385a7d2848f7b20f1d16f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c6a6dbc4c72b6652165453607c410935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6458a93d647df80dbbecf6a088d39e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb664557c756a7800f4e29bd3c54f6d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282f51f035f64c49f7763c4e7056ea6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d350b63249b8c8612ce7db0216dbe31939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591a11305d66d7797187304a7c4c53f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f3d5dd0fa99a65e1ec0f98bd0de25941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dc9f6514f79bad8332a738aae1884942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5257554a64b315dff26d41cef49ace4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295504f3d91df2ff46ba9f782e613b31944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f97379d9d33ed9dca69cdd9a5ad09945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d995ad5047cd9833d2ec1c52e99347946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421c538bcde22b7ce375cf26c390905947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e2c7acae8b1525bd1dc7ba361e236948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573adb9df6ef49c10bc5cec263424cf3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf885d97c945505d60daee9db614ab950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a56ec4be3b88d8fb95f86412852d9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7529a7058c986b618898e009e5972952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051110d50d638e981f4d01c00847ad2c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824891385d85ae172647bff8806f2bf7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb24478c789a97586cf9dc72f23fcf3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2043f52c3ed694045f40a209d2baaba956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae2cfa9b60016850c3b59fe7391b65957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b245c961fd387453f3e93373a56f8f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b096e0465b3a9dafc0534493d0e612959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291f6c9c265ffc3537ee2c0465179c8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54025fc99f3570ea6b2135b3c43e33961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1de6aa04e964b1f7bad0375caaf652962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62525968c41ce4dc47fb7349869e36963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340433381cafe58b42379594af7d2a1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117a24cb1382b01af8dbccd1602dc85965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f216b0e3b3857472d0374e7441c8708966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16efbdf55d807dda277c1e98ce37300967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba796f4b3075c79ef2e4b66050f9f6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0fb18164e249488dbcd9767974c08969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df106a9c25b34e7e160039129a8d1ff970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e53f1000f51e799ec41cd6d7a9655971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280564cc6c795939969b2627bf0b147972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d4bb5a715f4d4df6f65e572a52b93973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068feca47c0e8e3cb53ddd75e0d6e33974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa1f6dabcc5eedac51a55a0be13964975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e2ff4aa370827699a9d6ef2a38f78976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860bfec8970dcb861f6c799f719f267977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d957fb42609905aa28f11d713449c8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321a1d4206326192eee7a15a4dff6e9979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7ca0616777f716d814a8ce07fe73e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22dd780d2664c68d135737db014617981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d5b001ce0d849278c73158d6e8f71982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613ebbba65f6372cbfe9148f8a0541e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6c60e3faa187b959d793372af62ec984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a36c533733f3e04f8bdcced2f1306b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9f35265189a2e049d0ddc6a78e946986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73835e3341bd2d05764b02bcea23427c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a4b61054c004f43bc1f898682f85a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cb800727a8a4b7afefc900f82d86d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef0e46655cdd247703dae557017104990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519c83d38506e38ee2772faaea9b0e9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd604770d4aceae96bc9a6005e852a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ec23a721db962e64027f6c658cb01993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9ee44b70e07903eecf23aa91a9d2c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1847e85d0072ccf7a805ef4e4e97c0c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459e21447e138725b327291769dfbb8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bf673c90b258badfc751fe089d155997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dc9558918536dd8c352ffae22d67a998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddec76c9b13bea83ba8b5d97fee16f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7164118c1ac8c77ac832d6bedaa0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb8c90a49594591a3e098b7cb59fc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa5d92fe1a1bb73c7034d4ee62bcae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853a2588644de16938eea3c282181d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a95db1e5451f2bb56358d70e2cc8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3d985c8a8b677e22cd6de652c40d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e363a1ce75f0b2168c83fa13f069b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eb3b47e6f4f519ac9a2ac8e18c7cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f092e66fae41909953e34571f4e5e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d89fee656132ffffc16b2ed69c6ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991f47f67cbbf9cd21cb0a0a197327612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb9311029362d6cbc117b51587bfb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e11eb1e510bf5e52deee1b2a6d7ce114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6517ab64beebcb2db920ef2c40f96215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfbd80c019af0d24e320bbe836a05916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9a083e5124a347101a9bb82c34b2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa20d7eec6f0c0d74b17f165c594bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97cbd981a4fa9dc4ff506b94b3fc9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a9e5c70ef173666478f0f99914b0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dd955527e4362e8e806637e30e81521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b924b01cf561ca37335acdddf35a5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c13584193354e3bba58b80c5ffc18a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429157b8479482eba2a21309cbe681124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5685aa739d663fe2298aaf0be7d1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af76570ffa02cd2cd36f0bc13863e6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a408804be52fc480a91a466571446827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d363212b6489dd1cb04028298318028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a78277847ed80224ea530117dbbadb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846f93936c52b6ceb00f10e2019465530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d0be98d61988ba0bb4bd74ffece7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dfea13aa6d0bc7405a8b2b3ae5a1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5389634ecd59a52eee4969669d596e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfb59b41cac28ec729703830cb96ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac2e3b9372752717c032f6df73e0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa82f07c1c4f12856374e2d37bbf9b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf30a946980cda1585d196eaa23e7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaad3c734232327ea87ea7be806cb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf018475acc5f6fd7d7d130e5b566539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2601a690bd7c211c80d2fa61a8ec040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df066b17f80b74619909369626e8922441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477c67a1b378490ad4be0b0659514c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f52b35bf2b3a628aa29b9a3e6cd4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad5c4eca5615378d7f9b74813d0ca944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0783fa4f01ad9649c0ca7e3d9cb8a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6413f039a21f941debe1fdeeaae16046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064cb391280aecf02d803657498e97d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a33d7a18b37c3fe54121e057bee2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b525ef47fcf324df2828b5d6d0cdaed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d406a0efca1bff909b2c0e4b8e94d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dea02ac667a8c42942fab7a01a4cf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02bdc5bc843548f2935a04e45f242452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011b46f85cc05b9c10a03fe4cc4496653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadfe65844f9509683e4639574ce99654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b505a8131cdcfdbdfbdd7eee25e4dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa15f696c85e5ed06237785619361e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf0193381d204d8c0434252d72378257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63774394df5168c8914d8ff6229e66e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ad3f3f0473de794b2efb08e9d985959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629049ea1e57da572d2dd423fd2a87360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84801e57643ca4f872f6c024afcb58c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99a76b758e0630111c9423d02277ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592082896703488dfc1ef970982dc2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae132cc9808efcd81f2f16c30d7894de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04d907fe48811ac54eb7e4df4602a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d76ba50d5885f1c400010b4f9e822b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0531436993f3fa6c746feda331cd7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a416b833caeae771850d500680b7f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278024ec3823eca7f1a1d3f7685dc0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148ba27b4b98c498785f5fc5168358170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575549e30de4dafb58d0ffd2973707e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d1a890e1e1676fc2c2ec679d7be9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855e94fc5796bffe5cc7cd5d046e29773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cd6ebcb7838058dcc57a4b118d7dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790743cdf31a7fbcf65136de87915be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b704fc1dc3831581602f9592a9c2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b2b832b4b6aec248775f7f28a0f6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeb17e7d7ef85e80d612fa42b55ebd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf4703ef7874d24c0fc89648af6f8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0f30229f2251ac68d628ddaae04b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb9516696b3718e6a5ca99de8f771281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c71703f1e6286d6e5e733752416eae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec77419eb285baafa9bd516164b8ac583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3fb2d50b21a5e0968d87173fa845684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baab90501ae25f60017f08bca560f1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e895153182d45778fcdd50bb772967486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1a079817c358947b68f00a059177b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0d3276933cc137455a30d85163a2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ce4f7a6d54eef172a3fd570f4ec3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6f3ddbdae4e9c64797d99f521803690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b42967a9d1c97f371fcf36f54b9fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161d7bd0c518ceb233e80785d0a61dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24dea99f5f2aa7085f5fdec98d6ac693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ab892a4bebe30f3b4392927fc549a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb9e3a21541385482b833ccfab9dd595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b8fefd07ccc1f2d38d65a93fb97ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d1b10ec085bff521087a0a1699aba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd36935b526cfbfebe9a09e7af510d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652750609027fabbd6f5d70ad1e4f5d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5a5bca93bb9c52660c9982cb41537100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfb5118eb82c6c64ea92a9f717ee6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71508d806d55ad4f126d5f6df714c14b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6e77f7e9b57244b1e558a130d8bc9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e822b480736949aaf5047ed7be0157104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c48a32e94d56887f478a429638bd4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302768cc5d00edc2a5f85fe51ccb1f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c444de40e329ac452a356011cf344107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598efac3f6393e99b4f103e955603a77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521bc85b6ca3cafd8b5c34cd52f83b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c7d9907c5372d84ac90bfa8f8e900110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3629e4280a39e7f72daeca6f70e62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc17560a4a1f679b1954b3431c6b46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09130272e0e9f43214bde79b338d4eb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe096d4547605a72c69791023f8a18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209d4ec179e983cab883fc207da00ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537dcf3e02a593773edfaf928421b4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1114dfc73c40f9e37c06efb88dff6ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7c618d13e0470f8501a8210cb7fae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3108d4cb05f7e0af7dfbf7ecbf371f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28592f4bb9dcf27d0ae472e836188fee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f841171e7825bc58c86f1333f9b4885121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d678265b2d01aba7929880503c09526122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0349cd32540c6521d0c52abe8f38047123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d7ce95c3045c879b2da9f29aaa841124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ea9fa5722a6a979333f67455421b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f25b829329fa23ac3077c08161ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37db15f8e337fac0e9e7c61a928f026127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ca453a1ac49a0cd7df5dfc770d5f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0cbdad89f0a79a317a951e83e7460129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8b728fe8e2d52f7a13170bc5a1368130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56944bfb4445e0fe9ae2e4ce929b53fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c34106fd62e5266875c89a9eae1dd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530672dee3f494f336b574b0f16c945133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66280b1fdabc2b73eaf9b4ffa27f2bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619a41db0f37dc55bbf844316a0fbd5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8e3a8101b1bb3e741c0960b8b8798136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06b50088c835659878e4a74d920b64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3babe0d74b43e1ee7e31727d7a03e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ef2c65e091cb26897089e7f46f765139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e966ec7f3fc54ff5bbabbae5fd08b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563de8730b7586a246f1641206841ca2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d222fc45e1ec0925f8bb2ea85534758142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1e7451e7887adbf959f44a7f15b4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45cc1174ebc05a7c5b15aedea21bd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e947adecedc13dc3e140b224f3a395145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07c514818a52394b79157d8f8cf315146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007df36e865f10efd303eeaef69034c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea4fc05e67e3d99fa20ef8488bb764148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e4656a4f8ba886d036f262c7173b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06e6132fdfe38beab3cddbf3ad7c5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a33691ccd4f4c7b7147ce1f24fb3ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa979503933f1d282471bb7d786c06b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f51002a89bd6e9dc6ae6231e6d921153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9876c37aadf3765b6697238477cc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78960cb8184d6bdb9fd6f6f8c4233a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fe57a6e53a00d82ddb98e8c439b57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770e6b7f62068dd84a2482c540bece9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d871f0bc64cd78242b4cd3d673535bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73194399dd36b86d695bdb363f518603159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9260ea44db7753dfe4ab668d090f20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e281683950a2aefd1343daf9987f26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16b6de1760a61318a2fef4b0bc501d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c4b264c25c894bc70d9bf20e91aba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d19fb69d041c3953345dc2b3bea68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf71b61fb4cd8077888daf37b73d1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f6a0b40962c49410f8fdc4295b39e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b6ea7f4628c6ec6cb1186985c6fb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0225d7d48cd84d90c4b84fdd1d2906168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194011e074b4e606c79d86600897c6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01eb0728ed2042f1c5b77e991bd902170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417101a71ed305e2a0aaa6eeaaa1b852171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05860d4fb65588a728fb1e3dde1f35d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed8c9e963d70bf18ce4db00752a93b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c23f181335067b890edc84e68d5b54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a262c56a8685509ed75197d27ebdbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682b071ba4ee4acbc8de91d6fd81559176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb19919fce8fe39f3189ba145385c02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7b3197f3508cb67573ad6ce3bcc7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f3fde4c36e2accc3be4139a3a1c55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599e17b5c5d9b21926025e8174379b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91ec7fa7972c8a92f9f16441b8accf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1dca77278b14272e34c813c6c1092182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57954fb4142afba4382551730f739e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d319d34c6ef647ad11546036c371b0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc941b5d4fbd866518f801e5da023185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a62764d727e2decf79d1643b159e3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb5e08e30adf9c372d60f0e453d4c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550d2866f3a8f783e281a8d3f5622ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c03150bb912471842781b0554116c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4f1f22fdb7de8a99d135de2497084190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f0c3c463b7bc88b33ae2549e84572191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ac5dbba86fc88c0310657ab58da2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b157028802aaa6045aef4bd7c4e464193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9733254d17b259160f77a2e7d4f2663194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aea165c049649651015901fbcfce2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781b3d5679092130f272078b30391b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743458d4914fbf411f5b9f1ee821b82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411649535d2c694a9283f894eac15419198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613063b2ed1a3873d7db9002c982509b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ec299cdcbe1ea2d8960f1aa083840200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c2c7de86b56015665f305513a8014201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01054f5413d3711cb5ae8cef56f040202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9cb242837477c37b02e5385e2f961203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac5b1a2a754161e5425cf0c26006eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675058c412c88f3eeb3cc0144bdf26a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba021b2e233d84977187d26d26662d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dde93103e7c2adf4cb713c629df00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66581634a7382a1a3fab58385ee137208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe38d04bbc6728b730961ae685b973209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c080407dbad50f1adb215480967c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db8d31365e0eea1c51c12abef2dbb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb11bc302a6cda8bec3fbcdcb0a0c69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436f1698046c3f24fd1e0a7207690c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e38ef50d7a8bf906a5cb81ab6eab51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b4f8946f1626bae7ff5b2d596eea7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8606e54227d9de0f880b2473619d210216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684ccfdfcb3354089da34704f5ca534217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060b84d752aa99830310e71b0026cbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18eb6054a60b6dd617ec54a8425c65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e517919ecd5c9959f7efe6190a0ee28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2150358e56bc2cd442cbc1980653c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d864c03335729890b459a8e32157e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a73a0a39917fe36cae63033ba24352223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54deda0161571760cbd2a1c96223363224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c5c55bd49a0c8af3cdc79fc461c47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178f9f59303a50b966582219114dd4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f630ce331b1021f681c4ed90fdfc5a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39379aabdde58eb52006c5499ce923228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42212ec101bd83fbb6b4ca8c2be547f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee952938ab864dee9b68106b9cad97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b0d13af798bb8f6dab8fcd19f6b20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc19c56f0dfa38fe732f099e53a149232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb9e91c6de468ed68b2f3c3a5ce3f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa20a7c7cef6e25abc4c61fc1da793234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bed3101f78a18797cbbb6b18cdb31b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a6b2cce6c55d5a6ab4d32352cb10d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ad7b763d7d9712a96dc4d4a510612237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13ce843bdadc8b3f70f053fd7cad64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54e70fad025f8dc144e54cd3ada746239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f49adbfe6c0e297018aeac6964afa8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0ef9323eeff298450d3b930bbbb75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb6d4d1e61fae329d2776aa8179482242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177dee8763fda2e9aa272a7b9fff222243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19132fd831c023e7bef356e79c81513b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fa5178f8b12e0ad740cc3875c2055245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb67afe6063a4a68aa6e1b5cf8b04f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c2844b3e444282ade26596c9161d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabf5c281c2db16b700edbddf7f06ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35603df9f7d8ecd7e856fa00376465249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8c4ea59a4193b5114e33f23273987250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7ec908d6a3f617a1e1c329f937e2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668220541abfdcd9b743cc6237f2ecb0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dd3f36be3b1abff5537281f15d7ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b3c6b69387160457e1a648b7bbad4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74a541ab6c39c762e5d199e9399d04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879a2f7d319343d1c0ac84d224601fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ba733fd9b89f7072c1c47bb38df86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a9dc5c87922d9034f245913b605d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa90bbf2a63c6aa6f8ea746a5727841259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2577673086a09be7ffcd338fb9eba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5585b104cfe8e87ae5a006874e810f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3239045025e13637c09a05fd5b827262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aefc5e4f678a16bccf6da08aa45084263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63faf9c6c6c31fc05f8b711da66fe20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bb7cd10b8a6bad03282a6ebe9a116265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f95229e59bd5bf053aea0fec7344b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf56bd62c2d488b15d8eacba9233abe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1ec9cc5a8e89a96f9a9ae8d205558268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840eee8e4ac26e53835bdfc41155ed5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ac8adf67b2c20a66dccfe9954d97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351e19fcd0489c3c91a457905ef18a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39c01fe1599da0ecc229e87aa46e2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd88da89a7f0a9842b72917d26c7f55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afcb142ef8b4e7f489dde538278640274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a691057c3f9c1d52b594bc58cee04b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc8265db0f9e636e8c49a2d1fe4762276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca3a321dc7c4a9f2aa2dd80804ab8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a0bd37f774fbac594056ec89ba081278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98f9a4e587f0c0487e466323368412279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a255349260e37f2571c77982a8e04dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe410a107602b6aea9fcf7069bf71f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fa741db49b7669dccb6b97f5d43e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b719143a014abcffd71df7a21b32b6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf0b18148c998235cf81e380003f11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5562bf5f4d534c3715dfb45e14fdd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa27f9250eee40c38b61e21437c419286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56366efd2a21b915d17122cd5f278e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2582e9afebe9b984783fd837e346bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40e3140e682e2347f30ebe0452a968289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84548011de586acbdabfe4e1c88ded61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50199484cfbf7af30aaf232894879e33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2091dd04761d15bc181aab2d69e49a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229208de7e2d8115b214e89e98cfc45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c552f77132a87c97a55028f6e8948f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62542f5046023d6e8f8949aac9d5e060295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755edc3f1e528a29349f4797a8f50b94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d1e6db86ac38ee226eec5245ac5b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee17d018053fc7df81de61282a4f03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637ebe9f6677b2ade43ff136796fef1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdf0a59ad448e322420a32546a1d04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053f2727b4e2846db14eee7f61bfc71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ad7f08cb7dc352b689d84a4740d88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b5bab1b7633eac6baca4afb177ea9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df6ad513dc129fe85db2b5cb741c6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b798ef9b227e489f79abb06ab5e065305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a52c789208edb70a1c8432e1024390306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebfe3220a616af7d38f0bdd9ca1838307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e2fe67463c31cc1a774c4de43caac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1535f784a954704119556f99b941e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bab911a8a6a17863ed4d2ae67a99e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab930c582055bbd129757571c8c2a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56050b423f218368eb2ea9ffbf04b87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc3f160420ef0cbc76d55afd5200c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dc5886a81eb64e808a6bc1602a3ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041f289c20c51c836ca4fce6cd781a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfd288e86f7fca2c5ea27add5b8379316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b387ff004c156710cf664e14e98f7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e362ef6f8a4b4b9c6d4708d3765e11a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4419743c0785e9cc71f8dcc51079d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c8387660a1ed6e3b731282611d969320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be587a86ce99bb4b60dac101948ff597321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe445607180a34aa2221c38c953ec6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e80fc10ee19f909389aa8d16da10c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeed6398712220c0f16f911644577ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf1980d2c705754bb0d9d7b65fc218325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537215b7e83837f851ab54c42a3d4407326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64943b5a553920e88a16870f0fb8502e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7852eca7fa87faefdcd3de60e26d71e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03740dec0b1d422c3c54de25350584329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6868ede78b606d8cd8d4fb565bda1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07457a4489a05b59360d4d2a3f1dad9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c91a68744ae5b76cdf9cc93ed7d7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd44d31f01efad7bf5e87adedc5b7bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf610b388401345b425fb72b2503ae83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817cbc187b90fcb92af0385a4b69097335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee065f423b2cc3a646fee37cc5cc55b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213bc14caa501bf0b966a8f9f4e7b61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd02f6bc51f410bed48f0fc3e2a6eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465c2acb7a1d907a61d238405b7d4b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747288d3de8a8f673345f4cee3043a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419960d351eba1a5dacdfa2e753490d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cbe08682c35b1d4a5a0cb824a0440342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2577111aa8ff06e96f9cfc40cbf87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fadd1b3f1b7b297f40033a545a0a2a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52925421b3c28811d6d657b19d02ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a90f715b3ba4ab4bdc1ff23d676fd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d802ff69ff5f114fd9626e628b48457347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835399104e9b102e562dae6153eae5f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83a1e748d1f76b707957c97f0e32a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067bee33a7a441e782200be2d61a3f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc151d89eebd9d5412027116388e2f3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2669999a056f91d6e9aec20f4d761352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b175b9101cf0be6721f7bfa572927353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef792892855bc51b5bb2045e1b4a00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a10bedb356cb7d9ac383b191b129c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6438af494cee2efa9eca81f750cbcf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993ea6665a200c8e7200282440a4b78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dacb2ccf4aa54d41ee9dfafeb78326358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2d6a1cd5b3e18cc692cf289bf4245359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a349328a6cf23cd4d9793ba50cddcdd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca6d6498d735423bc8070904967003361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f319933a52ecc578f7882b954e0e68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6225b0ad6fb3a515514b73f38d07b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1e1a1a02ee76887c526d6857656d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d6d9cbcadb5499bb153958da58c92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c61b617ec584cc514d99f5c9e86690366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d89bacc9d054c6ab14367c6e56be15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c6dcc2cc62213f6af3a9f9cfb3f96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2651e8fcdf0bde33b17d269f6c2e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dd75ce60b6552e615d00caaa20d14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4bf966e6205b9d78cdcd3aad91987371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a291e00e956273eb035fb921f102a9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d7de413bfa36dd9be81c6e3adc594373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89f26e11a280ff6b7ed89e2a322c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa6d45a72ac69c11063b4ff169480b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c60672123a2dcef48c936fd18327a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c515f4c6adf1d2a9126ff102c900b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44159a1886abbbb87a010b762f021068378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed7b43325fbdafda50b8331e00606e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cffaeafd73781f489aedf6b9e0e112380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4d48e778add105af80975ac7b447a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0685fef87d4887fcde9601eb5a127382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88e90a1461d9e1aa1bc0e04c02372c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31658671d08e4e3e3e884918a08ef7c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46886667be143ced5d1561b1b54872a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86901febab5afe4dace376188c217dc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10758aa6363d2f0d0c99c0d5132090ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf63f791d54b24ce0a6b345ddbb65c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ecbfff33af29fc7d87823cd654831389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bf0451ba7e2dae06190a1762e1893390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659616131726bde1c7792ab964f30f98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7ff3f41bc27e18beb0b92ccd7bf96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363aae9415d5b551c046f392f01b04de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebe382476068537e2b9b8c9788b2d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835738b18b68179a968712e3e526dc4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e213b1002a225827a5f649bcf06df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a974dca74017fee399475593fd532397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe949ee9695f36241183a115513c49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728ddae84386cee05afd05a60308c97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ff8c749100ce133544b7c0982d5c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c183339a9d5bc81684de5dbc2a5e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135a6f28f46174a72c8295e9f17eb0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a772b39cd2540720ff14338992a48c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c680fb9b8d364a5de5f201441465bf3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a24d97eb192f5e869f92c25ac82ea0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5a757706f555032a970526e9773e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb54ed672c62f9936b95680ef370ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b0568d24f8516a7e4754c2f9b0280408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ec69043a572094ebf26c00daba7a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c457c97be2ebc56a169f789d297c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615c5c1742e0f3725e23044bd0fd6f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497c2819ad39279750d6056c0bc9dcf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f4c7ceebb0d733fe89458ef4f6f84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e2959d53157c88edabae3b5a7f46d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb37805d9c86e24ea62cd04ce1b11cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74847c95e299cc2805518cd258666a0e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103eb16539befad21b1e84e06749af9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c25dc32fcdc0640bf6b7ee492f5095418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b372ba674e25fdca90cfebaa070bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eb8644396aab20c206f6dc234f60c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dba5617739cae80fba7f256140d344421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711fc0040312574b74cd522a62eedfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaac2712ab809d248d2044c690a68b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a837a114aecb1edc16b5d31c3220f87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdd57cc14ccf9d8492133f1635f382425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9db43bb2c1e9c76600983504a6a08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b152f99330c695c1de065f66a7306b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abd35bde98c6117ee0c4bfc21c03d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec13cf68346b786a93e28aed31b043429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b526ff7698e78d6eecd98083c8582430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00905a1836b952c67ae8158fab50acdc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fd464142e3062ff07658e14b3f80c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c286c135f93a1c466bd1456124daf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a388666c4cef6e2683bb22936107e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506f19c119e3657b29149b99d919fa7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50e2c95951c40af2d3e2a7cd7ab6ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fecce690bce09ad3dd20f1a8bf33bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23094dae8f048c23a84a95b62a50edfb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bc03047382e937ac13c8a90bfddb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29bd477ac1b98bae3223440b596406440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfda2de920ec3cc789fc08131a1fdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6e35b733097ae5d3e5db41cc165bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f43bbed332b167f7e4c93e2d561fd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806163df67c2e67a5a111810e165210b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6067e42e03e539e0edc5954123dd00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2953241cf2bdb3bb24a673d5e29a63e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ecce9957e916b780b653cb166ebdf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03c84e8225df47469c84be3e175df7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a724a17a44f51e96681efe51e30cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b23e2179446bab9453e98d81c0be78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b2dda3f885e62b5d1eedb2e4b928e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc604d245e2eea7e2f2478eb0fc20a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248ebdf08f2bb2eb96390614b7d761e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfc490d1bd4b8f68bc9d1c8244bd0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e842c368c9626054b2102af2a8541a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a997057b09b8685caf402e432bda8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5b00ac8bb86d02d3bba62750de5b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85760c95b8804f8129e130705c9503a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d870e8e4a67d0b0329cc1dc144d24f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3aa96c1f22f653f234d5f60dc4cadd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d088ce7e433250efcf503fe0c046cf4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad027afa7f8b9aa44a287707706508462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48073447aab028069140ddf7518ce22463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c11bea1f3826d84a02ffe3ea34eee3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca7bb26402522ea2f22f5d6afa8fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c8c3160be42c95ae246bacc5ba719466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d6e901f834eca18d7b98b4f92e4f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ce30c0af11f9b8b7e99dd9766f7c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb9c3330a7091e4c1e8d438c3f1740469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fb365b41960e64e4f1bfe5fe0c625470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee18f1df32785b488a5990d9fc8fe5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f818ec6f402a7546b8f0d74b3d1e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcf223a9da15ac018ca602a988f0d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8155aeb451e98cf7a434747391361474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931fbbff4522601d9c2296564d5202b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4429a681aa8b64bf002840520e1e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4eb2e3d63dd2b2931df413b13a94e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeada88b5bf4baa7b96a416fcbdbb0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632088638390feaf930e9c4892a7eb99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d781683d361e73e5ef7024bb2c4abb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3446f7faf8410f3808d08da3eefab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be324262328c4318c0c59cb04ba339482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbffb4e39d5ec47c73a557369fe22b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99e848fba968f032cc3bca955973ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539ec4df2a697e9306aa68b44e210e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bb1fb54f0ef08ef4829ddc3f6d763486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e39e22e175241a8630dfa7579914ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e408937a4212cca572c82261ac358c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6c2308eabeccabf2b03b6427ea9ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725c6c8d05477151f8a3c4529f2af95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c16e8aa60038a1e4fb69d9db9d012491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ade0c4dc6cad6f53ad71e295e3f418492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e4c7dee58c4feb56138bce8e2aa5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42685d2edb5aad7e707c2dfc8b85a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb50779de23b3784eddd3da319c52c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2e6336281ffb483bf7271155d85d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31144cf071f667753eed2f03d21810d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2765c9973b63e9c48b8146db00da5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c8bf128b129e3e4b331a41880070e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5ace0501255995c69da1bf9b402d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32ab8c7051b2e2625b17ac5ed50eb9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950c97af951f00df7a9e06b30abe70b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fdae8beaab904689db4c75a9566a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c332983977ceb83f65cd1400c0be47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad637209a0122637bdf1d3d947989a17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b789070a21ff7610a94a8c1badf9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992a77d4de99ab6242bf2f7f84e3322507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3dc8baf1fdae83c8ad2df9cd4edb2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdebcd9baa45fb6c3d1f854bd8cbb8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c668bc27fe585512d8204ca1ca4b705510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18add937ce488c5c089ba01a8740a0c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f0afb7bc677599bde797581516031512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d8efef073dc41e83e926c3100bce5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104093075b95e41f3bd0aee3632dc63d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5333f18646c872bd7bf10b975a83917515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c22fde5d0e22f3ad7f7bb151a62f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2ca0f23db241426c89c977761ebf9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fbd87c51bfb6bcbd70876aaf88f5f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9792f3b4653263f442ce614a527563519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7682d484376b0a1fc65ec23935e3856520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaa5078e8dc65080956f29721fcaf6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc9657657fd4c33edda7b27a0a6406522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692f681f8616709c4160644e4d50768523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103a640a48f1f06277458b6827e7d54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ffa6259dc10c7f619a10b0c4da48c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd1a8958d98c6c889df4d40695dd49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a059552b033d573c44a4762da990a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c984679a0caa5f444f5d3690c9dd84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545850433da17b571f5d80ade51218f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ad00eb3c7f992030cbf476c8f9190530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949d5a4a20f6d130855ddb2ac6c2bf0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a3643ce0638a78c8d555f011cf73b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcd1685ef62b1648531f5fa7ce7bce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edad371be0d1dcae15bb43d039eb1d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fadacb0b3e36f0b8345f02b7294a95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090f2affb6d7e01ecc3d39e9916bcc4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cfe3a577988330050dc626aefbb99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae94a81fdb968a09fc9e871b8e22a36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42db096893910675260441ff35cb68c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a427f388147f7c6b43b24103b74e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff133ef450698a671980a4013708b8b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0d479418c26e79d6319031354053d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21cc8f8d13e341c01773fb89c02ce8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dc960126d64f2f196b8a3a3bc8c2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dcc55936a6bb46f6262547fd4dda4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7eb9c603c76413aad92dc47fc2c56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac26480b65946f2abb4568c0f7badab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205c3a81d10a1291225aa256fe0b57c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dec101e4a2d2b35c644945d68674a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48054ff9b249829037ae99127372e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334a6813db614c432dea028d00ae2dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f744ffe54c409522c80be73c20b60c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dda3587a06d37cb01c2c4d1431f755553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390797c13d1d7c764e0c47852b232043554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d877865e9c61cd13393a815f5ad06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2bf3017d3bb13352d4c7e95cc5cb0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef40774ad34bc263e51842466134be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c36ea065474dca3121c5b518599a6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d20a1ed585990689419b1d0286a31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5807705d8f95b0d14c7992eec9366e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde33685e999a6a19dc7c7b94d53b02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6553c86fdf109e038052d3d9cda9f27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c614c4f9787a1e929b8aa5dc66444563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25893121c3c4b32d98d6d8551e8e19c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69ff8336d70b0366c8e3d8c69631b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06df53bf797d4948de1d39e6bd4a32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57946e20b6a63daf7dbfa7996131b651567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ea9d815c34dee66ed91123b2f99e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233b5a562ea04c00dbbe00f24e48a06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc32c97fc99eb17c949fb1e0e1bf89d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73ebc63f1678e78e9e6d7a5ff6968e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76eda1e0305a7fb1c412cd1d426d51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d44671dfb4dce6d9a1cca6dc969ab5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6875417796ddedf7fc03ce0a287e6d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd422c18379b9033226be6d5a6259e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb2c6c98ba3fd5db9d7789e5618e6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48b3d50cc482d4a83fe1d15d6c4eb3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4e23c597dddf761d090be0f9d1544578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce90065aa1d8f48892890470611f135579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0b5c5e0984b86233ad4d8763cd1d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20fd706bf42febd6d5908da61b977b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c71eeae357a94aa5911a435091d96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c25b40fc51e0e44cd1650c10a21bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb89f03fd93cc49cff840dab4ce8873584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e4dc7842172f59142849fe3f1108b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be446f5d5e7e499da5de1afc143882586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a2d51978537bbbd4bfdab9db792e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98a40af0a19d9694abda4549360e83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2947d0699624129e7d1d2d9b40773c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630b70ad40fda304e650e8c720e39ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0fc424f26d08bc9b2d9f3ee208bd7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41479eb75892631a8d83d6d39fbba415592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959df5b69912e025fda27d02d30f564593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c6d4da6da723baeabdea6431eca57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db511f6b4af2d01fed2374d031c97bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa10907dda1f0b2117bc43c14b946f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e358207b22ab7aafa6e6a9e9e9128597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb823e11bb6fc4ddef8966c2fa505c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81be1082f97e77311d3825dd6d367cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b60439b9d7b9ea66669c3877c69320600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4021b70d602949ce751db1e7bcc18a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b11201e20879fccc42106f86bb186602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020166e0dd99f8331a6d20e55dea5d5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe788ec947b7a2be7847c140710e544604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d525116874738a63510759403e346605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded11a2323958761c30d033ad3de6255606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd571c5bea97548c7da507a48b6fc9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef4940eafe688479e768e3c80692cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f3593180f3ba5f8416c8aca52420f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60167edb20a065b6ce500cb6562fb3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5966e3443f9b2742baf64bd1162071611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934a58cb975c60faf01bad3ca06c02d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefe5d305a2a3fc8b71c46352110c18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d84bf78809e4b6b77d6c5e251bf4ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e73dee0e305ba874d84c76dc41e7a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38688fe7dbbe5a71d1ad1a39b7e610616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b928113e4b3ec29c2e7d5ad133dad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97dff2b2fdf4ef3872880246646449618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59590baac21173eaf47ee69b8c361980619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67a2267a760465b6579bcbcd506831620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432fc0f256884c481c4162320eadc8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79da55329366c3c14e2ab1d02dc7dbd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2b24a602fe5b11c091235e1ce28e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368f9b9dbb93429fa1b51af13461b6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbbceff61ab09b6365d5689c6e0033625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8f539fbd3c18fdb04822cef83217d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3267c1b8441a96b3428c14ac07c34f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305257af4ea30366a1dbea85b5d4e0be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6dc494f99a7f82fc7997ef672d3dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59d6cdc8c55948fe48ea429e3490cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba3850f104a63c3fe13db9cdf1f2fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971bfc3e91e3ffa0aac75caa769728d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b938a525c911144349a800f2ad704633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bf8c20128b05082a2e617c2d7a35b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873f1bae0b63a80e68dd425bee06ad7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b83643f6e79905b07bbca5b43cb50f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b41e0a43ceeadaacd8b02319e7f9b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be576f2dbd2026a556bc56cabc01b5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88194574f29c2547311fe445f938e343639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a86554a251ce70d5db1a3052dce1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba2479db5131fac4c914c9a9a380d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ab5a6845895cabb5d580c6673fc8c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cce2c0769f5614af1e903894d3341643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0b7b96e4d3a5c076191aeffb8036d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5aeeea36443d4cf6600b05be487e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a9bd35aca75af96400cc7e29a8a29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cea0ebcb235de9499c73a6bad80dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f6fffa6824c42cce2972aaedae6af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4651d65510267d9e4d92b6f4c17268649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a89fc51ab03a2dab741d6feb15c5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ea5db2fc42588ac024aec4bbac7b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adae73eb1195298abc2f4ee89037ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739053733de990b174cd5cae49998e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d4d838e7b7bb577f008e362892050654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0456583a512dfd9067751ab6ee38ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951db86f02cd33b778808c4658bf19d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537ceb206e95974257c6fbe480c6088657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0b5e6981ac94cd96492678ff0077a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eac50e1bf4c3a82992387571d9145659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3c80dac26b2c7f5c2a990c50ac1e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a0d8ece120ff1bf7450ca85a51aac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063dbd354480a638924ca65d10a0c41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47083456286966058c16e1a0f7ba774663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106225995487781bedef9b2c20026dad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72280d63545cbacd7c8f0c354db067665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e03a1e94f7b59bbd23050eb05cf19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac32b562806d58ae75d95b317e72184667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99671c6138459d0176ec720687ef7a5e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02d9a5505fa3cd5f75cce60085066e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0e92abef3cc869b87c2f28b6c834f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e69c0d38ec094f6bfae4eab05dec2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb976b824ec41d0c8d5a4b7086403b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d11723c4e0aedbc209e9e517eec9db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f91482310dbcc1a4aba6d51913eb49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4e5b06d28981219115f106d216a80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd41d45ef80e1e3e0823c5c9675b10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cecc19835270a5ef9ccd549f3a1d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c6aa56b63c533c318246e39a14ef0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc6401c642f7531e3a208d341b6386679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e1485b088c7ecf1ec4a5fdbee5550680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8e95bfd5509c5d0e62eeffcce6296681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b74638ca54255eae5a870dce188e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229da944cea3837305486d8bf7e9176683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe0358a74ab61336221c0202908df6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7bbd565b686cf6de70d1b2909f23c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f857bdfe73900523c781f54419ff7cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339b30f7117d1aca4e6abacb9bd439a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755f1f299152fd0455318c7a9b1b989688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adc8d96072a647b4612de2497dea4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc598d4c01af9b10610137d3093a4d59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b53a2b0113e7653f38fa56aeaa739691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316e6f927ce380b1bb0648ae9eb9fd9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf2460d341e30811a06522589dcb09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5372ede2a338859f944fd8f71e64ac8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9904f83b0acacffb7197fab100cfc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24843744f1e369fb21a78f71d862c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18696f988370b1425dc870caa7c1cadd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b81ff734465947ff6b920a5cc64baf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816e2ccf366e9d2fd6085592c7e6e55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1af277e23d83eb2527d343e991b4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec95a55aeca6f67f1fa2700b2492441701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3835771de67812af35d81cccbda17e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610567c231ec1f2183f34bdfcb36c3a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad449600ff88cd1807254ad12e6ef850704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911bc0129feb988bc8d9e82e4f9fe44705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4ab07bf5522a17c43d90635f0086c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb78a5604cf76a51dc26cfc655f5e2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba89f6db7c49ce64dab21f6debc0331708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b75de28ef2f22fb7645167eeb949d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0349b5cd78d811c7772e04e1ebae73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3ff78b85886d0cf53a1f2c72db1ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685814b1adcd13f50011090f655e25b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7047dde2ca84a5fedf708d9338a5182713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24918a9db32806888e6670826de86bc8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f94c4b47837479ea7d1fdc0f23b73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78149d8809f8f168353e65354a76c42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b4b706fc57d35e761586f1edad999717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454149af05be7de7b68bfd38964eca1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f840b68be838868595b09f356a0f49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc920390aa94ab09673e22cc4c06882720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354b095aa30a773b2cea484231afda0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f57c1e3aa7c7825a018d97ac02dd1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf87ad0312fba75cd1acb6665b308a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f00dcb290d21bef59fbafe45607656724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c488263dc417abeea93913dd1fe31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b40f13a1a083515543f7e2859abae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e06b2b3eb2bafbe92fbc71697f0662727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17c94f165e0189daa31f88724e1580728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fde5a81b1259d461a9cdcb5fa009d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d176d0061041f0909d395477ba76cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60578f3a13cb0de7fe935d4e6ed9209731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ce3d44e2e7b727b7ad970b4ed934b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dffb831f2c6f520602fd2a78092f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94ee8ed7908ae6734e537965999d81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72292a9131473accc2f632bc37f2757d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b29fdb0f00cf420a154eba3278d52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a11f40dfe0ba228d1f243673ff899d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987fb5fc6888eaf119222f64a004347738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd711bcc84b19aa570474c87f29c75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267f6dca21d47ae2817bf0346338477740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe83def82496426df3f8afae4cb704a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f20fd9e5257058b887953ae31cc007742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532318ab4f905f4f811a5852978e271743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cbdd72f747520d40985dff27a4358744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42176efeb94821371f6f860f6927e5e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e805638a0c2cfd2fe01f1f5e7d75587746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970616beb74508654d0aa4ff629d17c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90e1ac8a62be12465f6a42cbcfee12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204e28a8ba3d9500e8037402babe93f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfeb733ad87a6d141df866966762d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b044b455361123ad10e542bb51dc8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ccf6b185b70230648b7744a84a82a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854994f491e7af4a21558a654443a59753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d1eab5408f52875bd3265d7688d12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fa97eddd27e3828d86222d1d7101d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611a781abfb2df45e759e84640898f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738883b18806fcc056c6e3ed735f2102757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa8345ae7b81c938f2337f187f3145758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558883c3fa859b1193bb09f54d0ab425759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0529288d4ac1eb5301d8e24273007760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c0ec1d31d43cd61bad98f1f214587761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fb73dc24b91d6a9cd1a30a4eb1c26762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2790d5ec098ecf8430ec87c7f7f129763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0189ccdd2172f0ce0ae2f8e24cf0941764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb531f0c4d8bf0acbf0cf716ca7dda4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bbdab42260ccefb0e8974a449185d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d316714a82a87eb632cd7658fb59e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493f27dddcc534f1e430921a27c3c5b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3374c7dc769e10a9c42a4dea11fe34769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecf4ecd456b0dd6194027d3c5fce1a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0cf97a07c248507085ea76de1470e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb329cf40500394fffef98c5e72d0c8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8bc14626c6864046f0365db4857c4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6bbc21116ddfa9bcdb5b84743f5ca774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb638afb3497ee15bcdfd322a490dc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93255096daffc5744193ff09d1f25eeb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a142e72daf6a8ad433411e655631d6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81376d7b334180acf065b0f77e2fb6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847ecb7fb9d1b0ebf5c8e2e10bb77c7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b87c0f6c418c0604ca3cb6380e605780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c4b88cf78e48b43845c0ccc2202b2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad48bc3882ac644bdb1db3e891cc31c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9ffe715785317d5721ce06bf938e1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef15a57ad2c17ad1c4b43cf479869b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc6d850736986d9d173305d7aa0436785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff18e7f27670497620dee19d9eb0b0d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87901b87c943bfd2d6f777ec35bcbc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e07ae640224f6cd1c6c4774d0e2b03788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3ff76ca0118546c21af071bc378e8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2601b4526a6ccc13733756fb3026681790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9607298d76d67a13bc9b155b195c5e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d593538e883c7ee0932226551c15a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be4cae034fe0164103042bf5283e93793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f28b210d0ac958c8f4154ecdb0fb1c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c9e7cf05ef5c46f9a921ad9ec0b5d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3913c7637db2d62ec78bdeb7370cd7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee09c63f75f6a58723f2d2d81a8e36797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356426f1b48cc5a08719ec37e7a62082798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d5b93f052a0ceb124b8d564aabdc1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759755ff11d6d169d10c21827cdcb65800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75db82b8086c210dffd44a757f59491801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cccbbd63a39bea2af2a3fe76e4fbd7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52750636eb5b00b1ee56704e287f556c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910d96bddecfc7f9edf6e240cc0a69a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63dbe16ce02cabefae1fe9904ed82f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c2c5b72bacd61e473d4258fc0cd82806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323f5bb9fd1d6d3d0a1dbab592387db807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e077f4758fcecc91c593c9769115f2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03dd74c132413f4c85a1feafd57cf0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53535d4bba22bbabdc5b35540e9b712810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a4af496a79cd02eafefa970e29ed7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7d1705349e563866fe8b323dc1563812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc4be3d0b8c3437dad828d76113873813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbe054362d2a8d0c142fa0aed45098814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ef595c1d2781b7725e5e21df075c2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bf75e23661e5296137a63e28cb70f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e247cb8413bb18fac511d01df5eb5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eddf5ceceddf8e9078bebc5e4b17a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892ed58068dcfba2ed10c0e6822175a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a63e20b043519e9f050e3ceabcb7b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80987e9389f4dfd8bbc5d49b374f6022821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab143fa80e8dbaa9aa89f2fbb93f9b5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889fae2a913fe0c15966fab3098ae95823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0fe4a15ed440f68668db4786af427824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c958864a178cc2209f73e433ea363825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a18fe34086ccfcfd2fd3475755622826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e4c29307694b5b7eb23ec2a2bcb8b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57ff9fe5f90516a707641fe9c0f3cc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399457441d3f513e748c15550dce043829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d57552219c66df23008fe0f1f681e0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2ed0a906c4d9b6a04751c91788de5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f6ccc9907dd78c1d6f6b5a4a173e5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfae279716d360c00f8c8718ca4585d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dbe7cf33e4e14615ae219fc698d53834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca91851ffb40999405d273110f88d96835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8187b946b7da0e61b809e40695f5dab836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56881242afc5be100936a84769f8e2f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be6452d24002afdc96ef3a71e94d68838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9787394b615f46600676d49b233eae839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905002c39ac0ae09c7c5a8e3027d67b0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9761ca14a9ace19de6287582051f7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384e15289eded31fcdcf7f974f7dc79842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be775d316338cfeaf9fa00016cc865843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8d54e2ff4e28ca4435b372939b616844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91725976330442d64cfea9bf09cbda845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bd01bef33ef23ecd8dc94d7167cf1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e408ebc3ebba8ecf53d948a0a2a2b3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08d85f9f58dc5c244d7cd5d358bb00848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03443e5a7ed271f1c887bd5f8d308d1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5f0756f8e136fca2bf9ff4f5676c8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433d0b6ebcad92d03798be35d445cdc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6e235f3189192dacb0d38216d30de852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec3afd3320145be99510766c378dac853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3861ec486aa8b3d91a99c93531b5c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9b9ae7d49c14f5eb6db8b69650d4e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40dbde87a625ad653e8c81d9708a47856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e24142fec8d1db51eb2888da02b39857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b97d67dccff88c052b0d1fe98aa9b3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b57deb667a2d8b8cd1fcf01c85a05859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20226fcba96fd24feb729e301070714860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe36ab9cd798a1d9b86f06431ada067861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13f5aeb57860a0b82202a91561d2e2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ffdf31d61c94ffb15620f78429826863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d85eb4675a13dbb148b74e6134af7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cf4932a68c215f1739148b5638b6c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21be4673a166ade006905ce99aff107866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375241580e8fe39859594e6af929868e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cd0b4f856e0dc0bc94532cb7864b7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb46cb91c632c23f811d09bcc045b7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194ba745d35f32f1fd262521d10c155870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f201d8581318a60fc4fc684891498b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f981f5511e6fd97c87dd5b5b4a4471872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ed73fbc529385482286e0d947f3a7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02a7126ce4ff5993203437c0930239874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1120b48b59ee5eba82cd38bbbe150875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bead4f19886f665f356472705d802876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb955ee9681673022d3b43163fa756c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86416b9a342b823cd7d8ca9374c88ee0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa52748e99683dc2c85980b25dd76c7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f750dc62cde38dd0769d686d1ac8bc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f682f7bf5c192c6a97b445f521626881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e5bee5673ac961ee5038f5a8587bf882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f0a76cac2516b9a1a81e5f4a69281883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6a4f73bb763c75fabb9b5c7f912a7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010dac8e4a5df49d8949355640a7fd0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de484b371207b182c16b4624893b907886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a132c6ad3d8af6e8301279b90dbf7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21cb9c9b688b0a4ff5fdc48ae0fd43888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98d21b7ddfb90ef4a44e173a00fa42889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0950f7f8d7c1871499a79896825e20e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e4f4632639a04ce44e8dcc4bed886891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645ab65ab4040f4096d77aee94ca7de892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab965e34ba1f762d647fa5bf85097ca893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb396216e7cbde2bf595ae75cdf89989894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cd57e440c6be667f384f9244f5836895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e55bdff99b46a280dba5cc0dd107a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06992e569e6e92dd16a16fa998bc6df6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10f27444553650fb9e5a859cfc22e3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b68af7b27147f39545d0cb6a8d9a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385d1aa0e60cdbcdc8a0e0f664bdff8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3552b0361c4576782864fa94fa7c2cd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e187ca4f9b9842f1c630f48f33278902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a40cd9b88782f4fb469a69efcb5a8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036b831befdb15ca0a8afd39fbf7e8d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7b651051406e0199e2d477c56d822905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a8777fc454c5b32b49b41c0ea6ac4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef42d7b5946c2979df2f88f6b1d9b3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f6a8928c2e2c2355c72309a27c30f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fba3924f51050050d4cce92df97d4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4e4b664eb1439a2b28427a059be26910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55fd316ea76650ab55a4fdd4ae56d7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f40aba60b628e3b98f0d03d14f253912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec1dbb20f83d9465e7a8ff9719cb90913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08486b1eded06ed8ee5ce654de10ada914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076306e21ae99952454e0f739ba9d6b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f19f00a1370cabb355c7abd6545467916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7eb1c7bd23f874677c101ecaac00d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500829b872ce49ace984a3fa222aeb4c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ffb8ff3e8735b989b6654f8ceb568919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fc66c28b501ae7c11877b8328b29d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3184fb36da7ec7c51fcddbdcce452921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eee6e875ed27135a59588c34105aa922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc13f3efa382563068b5a39f79f4dc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc874dfd323dbd656d1e7a4f9aa567924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00240b866ea9305406ea74aa01a643f4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd379329be9922e5de2098668d31798926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f52f10090de340e0e4f2a0d56c9d9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c5caedc86e0fa7918006144e8f7ce928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc84b816ae192eb10822faced1b066929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8683cfe78043511c848219587e8167930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de17421aa628fdbccb6832b807257e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940140f44562d359787582e9c1731ec0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7faa9c26a94474721aee9053504242933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca66305af2e892557c1615e15a0953934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da00310f56e0907a4758d97708efe69935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f28cf2725d9623b3269abb48669ef936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a3a050544ea3e90ccac207ec69970937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f9d6e0a62e343f988a4f2bc314924938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cb7629b2b06cc56a2ad8a452ccf8c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5657dbbb857b48417688ba7511c3b5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344a974c0260482a8239a53690cabcc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3abc3e14f717d55f99f16213ae2342942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d415fd5f0c00768b56f83100cabc15943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a727ac48284abe89ca02b29295f1cb7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331ab1dd24ef9e5c17c8b5d65c4f5a7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401746418bf37ee40ea085e1c561864946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae33f138614135db22b3f5f635e797947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa36a8ef9b2e3044a506756b894060c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fd8f4b19cb0168e96ab530ebf8646949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb173f52639a23b8b5095f1e7f3078e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad51005b6aaf3d4850a96a8b9f234f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8195ea232181089e67630a54c63976e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603b8d298b5b23eff675d3cb6e47867953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064831fc3f3b71098cc91e836e4e207a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec73030ab690fcb93770f5c22acb29d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866df8886dffca5997894d2fa2509db956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea1fe62d69c7664da51a421b21eef4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a170330015d16d9411fe0f664ee5a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea5a83c2a313c6d4d258acf8bff845959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d26c761af07807a43b1d22d2a9ef0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3eb736ab270ff933720e9051b0153961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1b5f6378f6d7dfa95493a3e4eba2e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8701359ca034bd02cc7229bb5540d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eddc8da6662aa7fcddc30ff2eae29964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab70e8d77bec6bd65459108d4cf221c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33d14ee96f4968c88ca2fff9e3e70e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714509cc2b523c7246ac9e28c27f1c64967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da6cb4615ba93baef9a144bf5b3f49968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ea759d2f3d68fe40fa0ab73d6a416969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0557f37dac269795c5177167e36092970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53528da873682153aabbfa0ebb6304c1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c11f70a049bb9c80bc030814402ed972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067076ad64bf4bfb39ccaac6f2f3b90973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e2bf949b8d9c816956334cdf36126974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f69b2ebc83c4b09661360bf15a493b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24901ec9d7b5e6498e2d7091b60ba53d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722c51f9b1c1c186a805f4437590b37977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465e097a1e80016130f633926bc0a9d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186c41eaa2648c77dcf2a5ec629dc26979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59ad0ae9716bf7ae03b922669c3327980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994441c8a93f63eeba9f27c031a35b75981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe68042998e3687f38adf11b54fb5d4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f59fbfb87fb5fd016825b7c1ed4ab7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b84ee1760b9c89206dffb7896361c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b2bd14853de4972ad43de64f2a0a3985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ca5d0e91fb1c1717b5488607d17ac986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0026dd69641d100e25fe68afa26e5987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be8c0610b6e6c9de314c76edfb7731988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5acf0507490ebcf7d8160f75fdf5b9989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79430fcf610d6a22c434ffecdf65590990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bdc12a298da07ea77af47cd6e2859991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac24b336cb9138fbf122db52b3b43da992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a00f805b8183319484e067bb507c1993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf163a0bb12afc32a8432ceb141fae994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8733ca133b038223dcd1d51ad59f87995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5c31e5736f4d5110e67158f3f3cd6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dff9aac9ab7594ad20cf6dc40ad7d997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b164fc3fdc9a76f05603fe6c185b54998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>