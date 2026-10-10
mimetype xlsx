--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291c35a93c425710e7720c612a0f3071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff472424d2f5a807c4d1eed7d11f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1929a89543de726da4bae0e82b740c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0a5a27f326dce4a635e49be9a6e124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a217c9deef76bae7fcf36a00655e335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3c71c863aba678d2271a537b962f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daadf5065c65004cd10a652bb7bbe547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11a32d33c35bda0fbb59f9738a62368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d64d56c28a709c1cb32ee99be64d239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4693026e45d0ce441b6114b4c25c8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a645c3c69ee66782370692921dfde111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddd3e1ffe8a428526cd3ba0662fc4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b34d516fe74787b1b87cc2a9071a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aad2b6beeb3f0d435a410ed5aded8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befcb33ba984a3e50aa49f0b31b364c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4c78f0a68ac2c545c38e23989b96116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c63807dff58d364962469406db87817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39c965ea07da965b7c02a2c3298a0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ebc139b6178bd8afc02937acefd6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22aed7c386b745e1cc517bb007387b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f9e4762b913efca7f1e168fbc61c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74675dbcef49292a5319fac1aa6a277f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b768d5d08fc7e2d1e9276f8b8462823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a7d61c3bd5d9b853d5a964ede58ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c6c3c898b6e9acbf3bea8dc16629a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2e63e8fc2f6621275d9ce72f5f25026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e045314e737fd0f87c832ea3d913d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e1b638155d4c82b6a09f0d50896d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9c685fb14eb063a9c95cb1ca2f95029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f08e85dea4f3186b9b582c18b889730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593a779d4f21368450af222d8caa30331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ee79709bfea7551c812971af2c0cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2df640a8f2c6a38c903535b8f0935c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618322dec9f887c6f1a947090ca6e3cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d10b68363e7b39b3de9dd55e6d31c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c857f8cca257b80d0c8bb6ab343a8df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa8225bd37a5dd9a7af98210b674cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a41ad9cdef860c8c7955f4af41475238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2978807201df0528408a4229840589739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a255e2ffd143c720ac7852711181ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea899b70b07b8648bf2ab029621d475b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c779cb1705da5b605140b910dd9cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148b97854a86ddb99b0c1cd18788a8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35787f39345e9cc1af6bc28a9b06d72c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5d8f28058ffec554f4bae1b53480045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023126863ff7821553d6a91ffe7c564246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91706419e0f47653decea56531c4b5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677d85d2ec62364ce0620331cf66edc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c316ddf314fb3cb3956273bb7f99849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a169c868db7513b7b5ed60f2e1ccbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e21233a3827c7707f822311c7566bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0b304fbd44a2fe09694dbe1c0544952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81454d8a35ea59243220dd2fb7ecbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7e6c2752eeb176dfbbbfc92fe67a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384707c2f732fff2843dbf5484198ae255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91b6da28e32207b6dbc43cbc31449756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6e101e550bed4a90c2cefb94a57fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39565c9b49a3e9834c4df01d176fc87558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6cf8352eeed60609cd27c05cd6ed959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd638b58ae3b66af87b54705b3755b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b2741b72382a6d3aea452f103b6f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0631259641a13fa477fa724b43dcd462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb0bfbdafeb2d1a4004a0995aeca8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696eaca6f06bcf04eff7dc629e783e8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944d910c0308aad343c88549ff8035f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4988369044a9fb74af80614cc749066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912200e5621759afdaec71d4669180167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dd6f35c78c2834c56ea049be436f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19042d4859952fb56c50bbcf1c46d6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f4c0a7781a7eb0efc73d4c6ab7dde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745151f254a7c2646146f9cf334047ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a0e998b7b37e30d0c8f2cd89fa99272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3794aa43bd46abf113a68d7bcc90473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031a7b3d5e276dda37f94ce27ba177d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89871de13fe16b6ce296dd66a4edba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053f6c89d5593950c5af730e010ceef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f96b053e6462660b3f5ba0747589377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f742b0e9e5c1b8d94d09d2b3d99f4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983e050fbbac190d62fe58579bc6a6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6244f5b2bac046c051713fac4833eb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67d20bcfa568b388407723b64d9dcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451021fab824de1deb69aea73ee162d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87514475d038dcfff999b67585c91883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf657960ade626f29d2d27e7e8238fee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f11999ced791acaca62306c691068085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154b1de056119997eff744d7e5870fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70799492a742a43429fe7ccdac5f67cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca41ade5ac89d31d9dab339ddea27288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d5f25f35d9182e274fc1b2371162089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc7a408fcadb05100f982ebe5b648290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ba8f93741e13a67db918213d8c0df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f521ed1d6ac119ae78eb898d2f503df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641155afedf9d938717b59b40811200d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67764880cbab033ec01c7cd8654a08d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17ae5030b00d41d24667c6baaed96495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca602214d49429288957ce18fdac5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9bd9aa9f0c62a15de1e22b4e8657497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacf9ff9736d40634897090551bc39498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0ee7375596c82747651085da920d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff86ec36ce93214056e8ed21ad127d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040b636db5c97139fb9817b04105421101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9f98dd745915d1ad0c3b8cf60adca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11b275290c0c3c56884ca13964fefd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e069a6e6fdf8435835a1344726c405104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07626255ee901e6a71dcb968643546fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea572c682cbd965b9193562f320f3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c16e75d384403fe79a40198e99092107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7335e8465c37c8363a4a7704c94300108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b626603b9f79e52146e158eadbc8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7afe6ee9ff4ecf8614ec7f7ed0996110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4293c53169cb9b1c7d1d031891de80a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5c64d52d2db1d3a73ce8257ea1cc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803226bd76a55b6df3414a851b677f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20215f2a4f39b49a0f4467ffe9ca4dd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89a782ace7c6413d8d7f4c3e15fbdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde95e69b9370c59cf36b199a73569b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c375fe0f2f23d33f065a59da5337c43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213eb890840e079ad668bb0494a48bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e88efcc65a5fb4cd90a015112611a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681f30bdd91e6ffad764cb162b606f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30764b6bbf64dbb6c72c0bb757f421121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f659e297c41d016db70c5f104770fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ebe72795826dfc6fb9f29e593b99e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7249c3527d38b84f6682385345d3223124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdadcb8f52a4559580b8ce2bca3ff68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154dd089ec25bc04bca16b87c0ebe90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f60bda06ca8813193ec972088f7fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2b39e86cf8f4f4eb5f85b5e3551b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e83a063d7f056750307878c5432ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ad72c2aa3b102a7d8dd9611e62ca8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e638f0c34f369fc2018a5f924bdca7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85060e5687c97c583b047124ee4a42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184010aacdfef41093ef6c018d3917e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e31b8843687d6b1a29b7b25f5df30b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de009b74d78ed7646bf5c8a7bbf2dd38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afbb1ccdeac6625946e03283a2fa8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800122d72b561a037b778a74bdc38dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7eec4414eba6f3e5fb3bd20c1dc0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cbda7cbfe26ab4e3f8330317a2395139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2328766c5ab09eb2bce10b39e6d6ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b1b58ee51bcac7587358dce9dc8a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c248e51e87301fc1f8a683f16211194142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415e4379ea6c7e4b8c6f821709e59ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86d58e2dade5bd3ef28a2bdd6e8646144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010184c0be15c7c8da2dd47f266c989145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718b1f12d87c60e00e972a483c4a034146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416220f9ed4a2c234c783bddf286e34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead38a68931ffa6f572a6618cf1b3bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c158b8e89efd8738442f2d8f7b25539149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb71d75bfb3b2d8a91fd6e7e60d1ac4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7945bf0a1ce911d592d625f2e12dee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac984c4b9aa62a22735d36732e2c1df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07725da42dba5120189a18da686a56d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b28f32cdedd9d9c2150abf382ce687154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bd064fa86dc2eb627513d9d3ae6b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24afdc0f7562b9e0f3f98f3eb0fec7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bc23b6b081c233588fa53d1e46e98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf244d8886d19a6159569205e0ae1c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aa3d85e3f86b34e9cd1dfaca37603159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c0a95437510d17ceb37c75cfff04c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810de2fd9002ca4ce297c1bddb71145161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba5c395bc57d4ff5c47eef3b9ffde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2b3a9c2506b9c78eb679b376ceddd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2622bd021ef2b814907c691a383d30b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709ac230e8394a587e0feaa9fb57429165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c068dc8fe5301c3f6629899d0444d4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86faf30edb91fa773a2165a15f7a04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819da7174cfebabcea56c490c09593b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d388a9b9d5886449008ba59c63d78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63725d1404545d61411cbdf220e08c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56825cb02b309a6d498d7562995b2859171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31b3dbfddd818f1944d560a9be2122172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13244fa19c5ab62334f4db12cdaf8473173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac16da0c5a1eb60204f4c0bce8b15ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e760ccc81e956290f486ead0dc6cb2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a953c46288342f7612093ad583810e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8dfe7d71972a6a3949f8ca99a17b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a7cb7f6995bcf1cc7c0df7115094e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f907214b0f95cb7dc2077a1a86f407b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98a3c411c5cb4c45719b27475ecc50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a58712e12de20186fb895ebdd801b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f1cfc582d226a3d1a4ee7aa0675e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d3e4b524774b530b8d48ff7f8fde7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40d462e8a99e5fc8ea294d8d8cc26c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48030a0fc672a1cdb7894785ee2f5210185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0d3658230eb2158184e6972c8949e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f25ba9e9bca623ee6b41377fee901187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058223597d508eb5edccffa3da38331188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934531505d517417d4fd22f7bb92b07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52845c9a23985a34aeb338a637e757ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266c7ed9d0e7544fa1f29b1de71193d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0fe2254216f73bc7455eeb7b9a389192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122989b970aefc26c8da61caa7ab2b43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7572a76e1990b5698182703e2527d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9a89ec26d19891fd53a211de1f57c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ba9aa78c9edfdef852103b5d10104196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b6c6782642d2be700783ab2e10687197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce982bd1f7118491ec17c9808178cf13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3fffc29f2ac86469799591d0455f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b981d9467a81bf86ae8c7eb4d26da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa080b2c5b34162b84220a2e54da0b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf3387db2077659de0d647da73e87b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feed693bbc5da232eb493410766ae3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe8d7eb98fff55b3d4a0ff8294b041204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2206d6cddf818f0d3407a0bc206d7ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c1fcbb1dc27f78339c170714a635b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb33631bc5e61e4b6ee2abfa9e6e12f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25408540d71d8730636723846a5dc45b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ec7e282882258e50394fba4f04dc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f804f4f2f6aacdd727b95cde46eec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7e0f4dd2034cedc47badd2af92d8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7199b43da35ba6f11be3281cf0198212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11982687ca36db842af5119d29ffc46e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c44628deda65997b84314afc0e0b34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da200929a5c2351d75f28b2b8eafcb04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66607ab0225e427830a4c171a4475d88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85483c81f7f581e12f5c75e5985b8611217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c934c82efd23a12847b27aade961ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789454d224098d505fa752614318fc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440103828d96ce26f90230f62915c18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dc2fbc46becb6d23149c60b6183c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a13d7c04646a6fde1f0938d7c926a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f73a9ba89aaaaf3ea87802e1132ae2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c821215db8c24eda19c7615f51a5147224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa774733453afae4c29d6a5b5c3b2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b9e1be14aa6d8e65849a8bc645648226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2f26fe685cc50b85cc8e22f1c8ef7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f45ede846fb56665cc1af465eb9f2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bfe62665526878f94a0bc35cabf70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d134770060c9a8b0adccd907bfa07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd283d84750236975f5416c23c676ee5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eef123f850924797eba7e0b4c4c89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b5229ac73030046804d8271499731233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c7db241e955a72106b58ae2c4238b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d46bb11ca135fd286dc9f4ac09fa90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed24ffea52990e1c4d4f80b2331982236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69c8f157681f618d0febcd2a779372237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d4173aa436f6c6133629ca5c1decb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2b359c560b9ba10fb8de9103a4340239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e90059b6541d0132595880211cb30b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4591250215a946ebff3f544b3685672241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd362bce8f6dec8ec1cd142b39973d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48650b8cbd3d5706da55ea49ebe723243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8bb335b37095b9e13155c06310862244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762fd84a39f13c516ff122d4d8829a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac733527372d36183e1a3387d85a3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a297c402d252665ac6cb6a6d64d0852247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9b4b192d85b587c66f0cda9396733248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3c5da5ee0230262d06dff120b4fe5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09201842c36fa12930d34f68255e6646250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079b4dc744f06e2b306dde9c932bb7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01073645647a681297194662a0d3f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef9d6a654d8875d884fe9dc6a7fdf8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2710b82bba3157c6c0b1db35fe848254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47a3e718da7aebe2fa35b48a0301ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c4ae686e2502f071abf2db3bdf971256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300543f72758dd80ef6ef1e9a9400c7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131e3b294855a3df5cadccbf5b039e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5512645baa1958075cb3c9047d031af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458d8cb94f1b328f6841538b441b53b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d30cd68a1da6ded7d4c9f4f7d8ff0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0c5fe9dc035924794c35a14a47cd5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5721dc999058b49c906181bfc4ea25e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666027fca20025e0f73f2a432f8372a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea332e4436aca6168143d69b9bff8754265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa76f792c8f6af804f8594df632adab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83d4e76a0a3a57477c020d0f362de5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66da42fac7eaab4463574b16a2f1775268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d39fba868da75b4639362fb85afa23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00e98d7d6f47140c4cc9d4a4bde7d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c6be85244fc71f421089f0ebb74d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e20c711b03b868dd3e7053517b0cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698cc0f2393f8cb8be55d9dd7801330273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60b8ac9ff6ecc836466c23c8499b71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89d4ad4ca0b6f4759225e4ed927ab7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0be0f14a71992d95671cfd1566678276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f55b22b7fc96bacd2dc155985f25db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2bdd9525575adb119ef3e1a2775e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d9d35a55097deea72f5dd79f563c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec4a8616030436b9150681dd22615f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e43e56a263c962280b4a1b8bd44b18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014de5f1cbb990f839cc0b679e956c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968e18ea0858ded450ec98d988728b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e7911788f9a0cf683c1502b27935d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5fed898c381843b86adda38346652285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a71541c7cc53251e2e3e478b7f9a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78b578277bc028ad8a54d3a91ac792287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99074a35bafa537c209426da2fd59468288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492f1a9c14870529caae7fb278b6cc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71011cfb369a7b96db22809397602ce6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40d2814b6cc313bf8fba2629ecea34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519a56d1c5ce8e7180326749db5eede292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc4a0ecefdb8c79497f7297b2e073c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bd2bfcc3711cdf6e5269490b5f4ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd3822f71cd850aeaf4e937e8ef398295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac77593cf9583ba5983e03403086d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596131fd96e313ce10e4949146a01bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c758f463c3fbf5db2c1bf9e0f8aba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd59ceedca06bdccd3280876023a24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402598b1d337ef4f1009c15bc4506981300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf42a003dcb0be6113a549703f9e43f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ebeededfc4592d1acd5bb464e52cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5c998662024117bae7f6119c01423303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b24799534e1f810d5812826b436b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f16fd2c206aa9184208556c190bc51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf27a833dc8c39c66449a197b91f39c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbecef9d7527a64749dbf49ccc0061307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4c23a59b095c3d1acbc8d58dadb7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ced4b4464aacd303bcb02ab5b8ff8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2008d73eff2f62c8f5844fd03678c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f873f1f3f130ce2d6b0d453b066387311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b288d916c8fccdcc89d65666d5d9e19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b15bc4d2b0bcd6f6bbdfdce87191c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f0b737e5098145083a80d23c4f3c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6b89d931494bec3d1908ab1c793a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf72927fb801ceec728f03887a4656316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67d6fd095d78fad6e96db178ad62af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efcf8ceed8d7676c5eab3ee4d1d2c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cde4bb01257de2ccce0cb95cc9aaa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4894a7621430696fa67bbaef2fe67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc7cf1c82ec755d48a5b447a23953c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d75723a1cab6cd4fa7b8ec289fc80f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcac7bab4079eeb760d29810412030323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af312ba414164fca7aabdff228a274324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095ac6faab2d0c1f713b738d93181b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7ebb699e7640222d0e33352833cc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44944faa533d5e943080fb297aaedafa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf8f3ee1b8375a04d730cb660b0262328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5a3653993045de7d040b6dc9bf6e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4faf1fd7d5d21f3156eec3e0ef4f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d057498c4705d322edc40f640de07b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c781a2a6662389d5579298ee9e96939332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2c5f9333a08946912d535b62d1d2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f458046877de883ffb9dd41739da369334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f03e3cc3ccb51a74205990fe98f3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221990754de371425b09a3b62ba0c57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be585e2082b7771f2b6f325280caa53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9189975aad5f608d822a229311206d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3410fc5392c9e9d52b0337fe6c668ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a98b056791affc866904a74a5d7d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ab39fdae11fdf5ba4b6c2e2eb3a49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c3e511817831ce287a62ce68ee85a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f80798f586c9f25d8ed9105f2ae02343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a253637b704a717d518f0ea6c1beb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f74d11101c8ee60321b87746cc6bd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0cf0ce6b7f847f81150b7ac4f4565346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8af0aedcfbd1dfa49b9053c484818347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c458cb91547430d8d5ceec553a3a8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae50f9acc48ae29b63358c86126e6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88113d46871b01fdd39d0ccf6889cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51219732119002baef21c03237d44d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b8e3ea91df34511dd11c2ad275586352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cf9f617b970388e0846e188b9993c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4be377088baaf5336c3127317a864c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25db9c6ef10da2b4e8647046022117355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d252359b29fba9234cd8e7c450dd7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad47bd8e2f9ee59b7f7d1aab92df7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05855a03bf2883296beb72f2223aa6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f2aa96336985b39d4ae62d7a9ab11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a10ac29a1a404e92d293b5776c2b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b498381e5c772c66e53f48cff5fc48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fec0403bb9737feb96e590fd95352362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056c76f15b7d72e8d42db118cfc1aa3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3175b61a848588d2b17c6745231553364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163833db088aa9b64e1a67b8608abb3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43d694ada2fdd5e2466b37916ee1f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740dcda7b3d50be0965753d6a52cac6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62689f8e32c47661fb0cdfe2b3676062368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08796e856b0e770dca17c81b73382b67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffd186b22d860162a45d3cb29105e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21449f8862244694b417494bf19f30371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddb1048a92381ec63094bd39bae511372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427bf0e8aa127869be880a7706e2741373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b67b48bcfb30410621b386cb6a601374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb6cbcbda57dad54bc28e43c9cc34c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ea270765ef52789ada4aa3150e256376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd55c96dacbeeb4e7545824976662ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93021618570da8c43909accfc4f6c504378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462479400782f718814253ae7653831379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7ae9d912b2fbab2298d84d919e4e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b532f5fa43e0c3c4b8accb241ec44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3c0161910d936a933e40951dd73bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76528acace767a1f0bfe45e8ed2fcfc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4db396e4b35e645c68f8644d63fdc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b30b1b3414b1ebaea3dd6d132d5ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1d06b2f96d875afd6e762f3d6208d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78b5716f98499be9ad9d60861899c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c96a59e2545001db38e1fd01b0dadb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e04a65a3b4f4e387065eba8a425c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe91c32db8c99c2e6aa7571b66fd25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b815962e53cf62779cc5655844899b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b1fbfa89f2e313be374362e625f65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ce8d992083d970843ddd3e4e3fbe4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909b4564076e87a9884b3190829ac55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34f593f5a674a0f8abc56b696fda9c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad068b07634bc3ceefb625bed2ff95d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7b2e20139ed2b0535d2be5a1fdf17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090fc1b2be21a841484863f1daea7c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94241608b282fdf9c33ccdaad8087988399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99056a92f71b9c95d91a2c3833ad46400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06a86d1afab3148d3638513c013958401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac42484bc87a46631cb7041b68acdaf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab881b22ccfc4ffce114c0177054da41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8679f8bd203546c6001f1ada9f66bd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfec87b3d5d18a55c621613f846c242405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8f5f031286123c85df9081b5a5b3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4c44b33c5aece1f7234ffc0841023407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9a29f0922d17b1957e9ca9420f677408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cab130adcba0a9bf88f0c1c552cce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993f5dfc017a1b06cec3c55438aecd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67403bd40c7af8096379df023eefc54d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5755d61ad3d95c14768faf5b1cf41e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4230b82114db7697861755aa7a44f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9183fd7cfb1e0904ed0c79439bdf3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5b21226bbb853a8e5fc35c6f13415415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92da96c3122fc74a98e5dd2f8d4a3f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5f4ee22edeacaf34f09aa2f824df5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb54971036458c8ac25c07674911c48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51c764030e37f0f8ea64c3f020cce9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b86467395a480644c90227d9c7a6d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2a242b215aa9beadeb69152ec3cb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ed822234e35d14e91b7f32dc5fd27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd0f6f590840f46fe86a883427e5a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cef1c6e87436564e0ca104c04f20f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3c120a05863599fdd4c8f8c3dddac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33696df32c3be70e55225a686baaa86a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980d05327a02ce94db0e13016d0076c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597d38265bf7437bb3edcdfb1f45280428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3c5ce2df1fdc74105e787b079f56c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879f0c9c541d19f0a86f907e6163978430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a558cd9585740e741772ac5b8dfc811431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1184198dc637e2acb6a4f194e21310e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4903e65f1053b13607b1b6e1617cca5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8799f3a078659fa627af7a14b51ca0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c606c912023e629754b7c405442895435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c0cee0394e227a7aad09e37922dee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6033f2b0273c9e71b031e54104f8b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ae6b1cfaaa176b0b11df054d8a8b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d36cdc46aaf7d440acba64d63164eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120a445be2ac0344e3f7674ffd743ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c142c5859a89c2a48533f1e8a69c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9760234a398af2d853ee70407547af4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0365825409b3e29fa8cbe8357624d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffab61e97495f7f4a8a441e09c3fae6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029d314d279cff931b81da579357cbf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdf8d24f0243727a7b67c37307e551446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fb43c96db1150de3bd051565c7227447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2d4275ea6cbeaab5a5fa57387c526448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ce3fc90321805da2e78792a069b55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1154a0794ac0c19afcc9672832e9ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84034c67645222c0f4d14557ecbbc3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d5ea6ac4a98e6400df141ebc42daf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b651febee6a8a6343d7b4f2f7762c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311519917e1653ad6b71c8b820baad37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d098ebe69deb4d894e414f2aa4876e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe8898b1ff2bb471d7fe9c6bbdc324456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74607ac847653fef7e94cc75f29705a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92804414e7859525c0b4c6ea42cd8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8f23881badf388722e1fc931fe85f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909144ca935996237da0708bdd9c8029460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00a5cfe00bea2b0fb6e4b5a51559ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2173e1ecf2f9f9ed301c276e05bb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a3b3247b2d4f4e803cfbcd686a841463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a84bdd0481a47a61fc5cb29bf1072464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35506f7bffcd01631332e18c50b28eb4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302d22892d1044c73e4a70fdfbe2061466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0839e2cdab452d9036084f8a37302467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb92269869426d1b7643e2482dd913468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4ec4d62eabd8b6a2e93fed7bb4fcb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51143bed778c34c5f47e76e0ff7401c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7469212f043df693a9edf459f7e11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cba313d63d8963ff938fb3e7b3e95a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826736ac3fffa1a068ba80c1a857ffb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd7706ffc4661d5ff8b8dc96d2a838474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a20e0712a5ca920c4081f196c7ccf3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f842a510eee7755835cf388a1021e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90341925d23bd855f347a213917ed19c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d18501db66eafb011a40fd92e2827478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca06c3e1106fdc8a4a10249a77c707479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4a0958c98c9a94a07a5028f558da8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263d1974cebdd4e7418ddb3b172ae6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b68a2689a665ff7467f917ec653dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558da1b557aae8c504c6cd50fd2827ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ec0f75c933ffa17f6f2a3f291f5d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ada2c2fecef2d44aa032a5024159a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a5f018ddae7440d700893e921704f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497af57e50d0077de608f87cc97b1208487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4a20ba99bdc7054f2219068286891488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efe2d80004443104b1c229a94be6af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300b4f4eaabca551274869d12c9baac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a5946c08bfa5a801540abd99f84bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b26d0d21bb0225bbec90b92b867e10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7649ec8f31c3eee814fe40db9231f1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fa12eae7c80a165d722a5cc41acb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a431bed8c073dab65028d4c90a6aa2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0989871dbd3e5a6014418b32e91b74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ffa8ec71117237b3e3f7f021999c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b97f00cd522babcbbcae3efa269e0d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3eccca3ba5064f619bd7d512abf5b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b197733f203de72a858e3944b1ae3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a3480af349936a96bad7c30f865a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2658632adacfbb8da6d2e833e3f4e0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4a14bad7c0ce5a2a215ab3640236b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aa030f9273e372887db2bef101f7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0de30fdba2981de7bcc04d01e9369c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839a56db0d27f6759827bc74a7051de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92efa5de18986eb6589ebd8efdf6aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875324b2ce6f22c6635fa0959a54ac4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd769cdb04b7146a7922d94299b7ff7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77ae3d9e060392a7826dba61a34404510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115caf3551872594b7f86e629a3e53b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c55874dbb67e3cf34a4adf512763d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607548a7aabcd1ffcfa1dd84da53300513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb9e0817c43446c0a0a743384a70d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e6148658f4f9e0a7c652a3af7b4bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e61944e00cdc698d98e7affe49a0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16b629c47a3ea1057de2854c458016517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6520d745d5099827c55e3078a0f2c17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5273b942d38f32404bac434a2f540519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7bce9c7985c637beaddee4b8b1fa9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe2e707ff708ae56e807d05f5449c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6e9d0630d70fde3ee7aa7761e6178522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab67737f61ec37c5ea0b9d7ea0b2ada523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef37faeb7f78797798683fddc32cb3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886861969f0d60f4bf95b065ed7da2cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb472a07d77193058b7fe9896f7d8e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd13b96ba00425885bcb05e3b54c480527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a631e331d4c56b257e75fc82052b508528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08b476c0e13ac71ae7d8b8ec2cbdc2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500996d10a43714592d1e767f3f13b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c732af12134ebe8938a576326d6df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca55b8ef1a296951f72e51216ead88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f799639d9e9f02723fa824dd4c5751a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e8bfd0de0dede49f08d4f07fee311534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d83cd10a814f09a7c1ef7b8144237535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467432dc39fc55aa3f487c650e1d716536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36429ecd426d0b6ce0692909d1839b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26fe2bb685fa742a91f35ee0ca0f68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759d4b6c99d4dd16409588a2de33ee6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea64ec466b08331a8e31d5af791367a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45d278ef22d39b86f7227abf885d34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95be0bb8ce45ffbe090a217a327400542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e104635b16816287bd1460369c1b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634c68dbb20fea41663e45b0af05e3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeb1ebcb8fc004d3f9406003f6d6cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f299cbee272ec060e74b8fed4d109eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4650f1bc0c46e2ed8021a5bface64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409b80c61eebacc074a4593d61b4d2f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058406500546d17da21ea5e69c6c112549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccee12432e8e13efc39924caec09276550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae505250004b6720088b75bee34cdef0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce99b3a9c3aafffc99cfa0b8d6b354552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647decd1982e4ec238beff7e3fa5bb3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de51af0fa1d28a85e448495d4d7f000554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca203eab5107c77955a36a3ea966ecf5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9789d5a2fd37d02f6535a697bcfdea0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be611b2f70f5205af5ba689be853226b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade600bf6be60b320301cd74a13889ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871dc50d8048a2fb259ef5c06d6380c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557668b0979af05193c6018c4454492b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1de847c1acb15c7e480ca32cad985a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e28b4658298d0be02b78547b1a0fbd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29951c3760ca834b60d7317d6433feed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1e0fb1e36e37026ed6eaab578841e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b669b6f63b7e4a7128ae2af324137e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b300e1d2f065cc4b5f833e1e057f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd069ff2a1f3312bd28f0082e141f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f2cb025635d68ec9d70efb8783790568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be342dd29d022ad8f669168e0bf5e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c434ad9260d6f7824f531f9e57fb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fb60070fc01491d4a0b57fae00d90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5712f721e5ed9b4e8a43a49c544d958572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b595b853cf462cbc60383e5b914d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1223387960ebd42a4d46ef34aba9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59addae535782099aa4c82a11864652b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b10f2fe61d8bd07681387961f49c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219106bf1f8900e0f384c7675e04ab9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf2cce61a2a27c32703405d2020486578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b06e72aff42d7746ff6b28d1bf94f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dacd7b10aaaa9f456879b7e4705f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034571be20d52e47237e33a77307d26a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c10b4d7c233f396db40a7c11510b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e406b21988d2aea56bb9ad11f540f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7cea4e10031d3d32144a233af6d61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ac3f52568946afa5d11ab8b40450a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb95119cb400bb0b06b3e4fcc0311a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597044a71092558a7bfb279ec23ea773587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d203497cd5a2f136caa222ca5756aeb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d61a52c7dd8b577100e4c0065c17dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca29a33c73ce42e16d469a19a1fe839590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4985bd70e8feac8f08b30f1a29228591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc4fa7daf11db2522a9dec325c769b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b321d94a66ba9a0de36fc952ff73ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a136450872ad08e2a1f79d2bd11fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ac5826b9605b943ee51eade06b286595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9867d8500bba1f9e38328fdae1961596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c43264d749bf8aa5d8dcab6d9c1f6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2798f7fe533ee9cdaf8021628524563598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d7b67acd106d66b768e61a7bc7041599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce817c5f75d6b2162bc8734de442fd64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2218c5b0d307c67e3755d7832f8015601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e0c07c8faa82fbf1708630f8f7367602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167aae37afd68ee47f0857292f0ccb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf52a48d2f4e9400b25818ff1199bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e167ffc16a616c7207bb37e884569f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433a460adfd8ee18c7a1868ea4cd4f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5cff607a940024be794a9d30616f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d87c3a11901d8ef598dbac896cdc01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c3a11d1fd19bcdef06f8596e55228609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf580faad27da7a06652ec13bdc8b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be9294d20ff90e0b1e5363b19cae0b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0be6c329e2b27a730e0cf04abc1af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a409eccda1938369d498492c33ed2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87285bc27f6ad38626977e5bc940f9fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e7ddcf2c051cb3815b969aa42e83d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa57da51c93602118e3ec521e18388616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e2439d19b2774f9c8f9e5ff7e14bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20363ff01896c3cfe32c6892d369b6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c58e4ab4efdec715acaff8ebee4d1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264eb317c5d8fd22b4f303bcb52830c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a698c82029c45f8482cb17ab9b4d5da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21996094e109eb9da97e7f2bbba96905622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438838b3c933fa4fa1c8d93aa8bdb94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23687ca31ce6898eca2647ffa6355f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22566a3bbd9ae58950b128a27947c1df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d1a10fa669335a157061a6c1d9214626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79887273f8cc07183617e952b58a366a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec29b20fb66ab7b06f71f8d1f293766628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e39bffde0a2db478de1974b488c255629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d461d3861e4ea041659f1887620800630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7dc8f07855f5fb4844c028b5755b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666a64af35d86922af19b85c64d3c1c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7547cb5d4d49d564f2e33796e62b4ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b2f7602e9c0d5db46132ba3b40efe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b147af0e86223762e9a82e6985e38635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2bad895b46be6fdb4936a79b99a51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4000cfe66b948f5998330a441ec98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67ea53b91c175eb2d3b1d60e89af03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdef7df3271dfef97a3d916c85b80f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9369dfc6d8aea214fe143df183b862640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865dd4868d3026520fa705217a9277a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5682f7363f9f86abd01cee0ba6124cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb3addeda558f1e39824de00034417643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc013b6a0312617ceddba0548234da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742ad611e374110d418c8e8b826faa8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca35bf99e13464db82055299faf2b5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb4f73309d4ee8175af0ced57ae893647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a60f033b095f5bef09ffe422f94e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e8a13c72419949055fbafdf388ce2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919340c009cafab8a2ac8a27edc2682650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e6fd49cfa9073a97d469d86101c1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c985d115439932d01d3646c828838652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef998ec54db7af5b5f2d6c943f1963f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22062fb2364daf9959694e3a3696b84a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b377e11a0781b2b345f2919900b003655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dc0928415677f0efcad9d5d43229b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b1f1a75dd1c784d3664b7aad83d6a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f85f33294feed5f3e612bb715ffb0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0dadece05fbc5992c60d37c15dedb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31c18a9f71523575ca63ed7d58ec70660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74170d5f79b1d392e9b93a16406f7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648e7ec0c050130d882743f7694331b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efeb248397310ea138552a96548d42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cb6e0e0323f945ab1310dc25b68a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0a316c868d5afba232c5ba5c90d4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03565cd095fdb3defe8511169c99db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c75ed235188d4e7c5f0e8df85c499e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047f45c4f4e5fa847997ec9c6114a0d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6a156dc8ab056276b63608761cc73669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20060a44684fd013b1d6af330a570f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960bf235488ad905b1e27b0bbfefd9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd6c23be0ba9b24ae409adec8bc860672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd70396dd68dbcd4ed61038b2300966673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1569b234fbe0074c8cd763839c498d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12102d13181a9fa65edc2adb7f0c6e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7185e02b54fc4c6d642d0e941a3ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1660f4fd4d3fd32e89b5d43e5154e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c920a1a385eb573b643a3c5bb3ee3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a991f215890a437bf46ca28bae83a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c8f64421422a8240f135b2d692eb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08977ff233b400446d2bd83a00331dc6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73fe204885fc06e072e81044e9972f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b31164acb375ec159dd126415cbcd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1972e1961f53ebe5e655b3bdd5d173684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8db9e188e78778c45f9b2273f14bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18abe6d9f9ff49f48bb9adfd81c812686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f52177e45b7daf95308a5c24f97554687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8336685e2aa045aa2bf06f3bcaddb6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27068050e7aed8133f545c4a4e229d41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c30b0d51fa782a70e5e90998aa7f6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e454d9d8e0d95a66fbb0636c8c3a978691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81f91704d9c76518547000e7be41b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49f1aebae950b703422fb334b34329693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2de10774d8bb42f6b646faeb22821694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de25e6624d36e9a5a2670d070bde4f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb217b58f91b2d6fccd51dc28d88fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd44e81f50df9e3c0b5ad65549075d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4156c9782372473677b500da6c11ef1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42b534ac3d3e51337a63f1a6fb18c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626755853aaccee44f30eccf964c812700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f3e8581c8fc6f17f8a96909c99fa5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b29c761737d9ed8c4e4e90e951c65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965674da0af9d756364cce7dc0f7b2e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b881299fd33b509fb3acdc9c01516e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b86c6648dae0a03a00cb24b9b71b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800216873bcc41cc90315c61b6503ed2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5868d8acf6d111121e3dae5b78547707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d22f624ce1e5cd1d78e47c785f990708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3650915fe2a885f945fea26babb81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb36e447d4e00877cc9d525317f09d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13d416442ee6fa78cc916c2befa8c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465f0450de0548a645a4ab9e3e95b68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73952f93aa6335b265bd3836ca4f72e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2798707dfe5288f5ee2bc4217fe4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a314b15d538fb2935c30f6400f92722715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd39c69b391fa2fdee9e83199f489cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d137f90414a2abb8217bd92c6a92c09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1667aab9b0a32b03501d41fe559139e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88abd66cccf9de92f4973c28ac4f604719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be4954575844e578963ba8e013d7bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93753d68f9e6cde6936508633788cf2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a543ec84b936b9794462ca06c9986722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a6ca82bb053df94c5752e4828d43d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01010354fb32a56c971779337fe3e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e782006cf33a09a4e4b8ee0bedd630725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758cf64a70de03427116e8d90c23326726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6093e2ecba9304fed37243837a18cb0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e4359d595bf0068ae7766816513e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d84612e189d260226cbe041795e5d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a142833a5e2f95ba8c43dc7d88f70fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b57bac6f50f4138027a69e06f1296731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3bab1fce4c74acbc0f750d720a8d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfd5690fea0970ff0dc29cb8a52acf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093e69e7951dc98d2c698581971f42d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7138e717a7c4b516a111a249338137d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bfa48b6bf06e394be2eec3abe780b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3009cdfc958f2383459d97e95680f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c193fc769760ff194ccb2b4daff8d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2fcf40dc0961a91fb90584caf6240739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84e64dd27119d22688f3f61a6fe328740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62bd0b61867cd90d95d5ff1ff9d72b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f00207b39586e6e11a881f693801b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2a721f79d568ce268f5d5dd13ccf7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f56cf78a1047b784581fe42b566da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32f49c5450b7435269552873a5262b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a90b77ec26a9fa564751bf9543e53746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009df4f98d1687dfaff8aca924d722e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3929bf94c73a6219b876cadbca8f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0531bb768817f7a9916f9344bd6feac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930535d96585b3e6df6028d13ed4f38f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb07d6a65d1d1d44a279b818b0c93ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d3f62e7c6a4c2c54257a121ad1227752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d81047634fc0ea0557f47e40fd40e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09ed161e1591d14f326d695ebcecee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e0241a00824ce27606cd3a90d9d5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999c0fefb03273afa3d8524d605a3c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df60ef7ca5ff8f5bfd22fa1372f7603757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b3e14a8354bfa63e5cbf9f3cf692d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50352593f89a8a066313d5a0ff6fa79b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff63e2ecd98dcbf00baa2a8d07ee76760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703f718284c9b06c3c15c4c978de5e3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51673976fe03da893dfaec85bd745b56762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59052774359b82151f0e3843c8986a22763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa523134b75867c71eab8e25cbca824764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e9345bf10d009555532299be0dfd5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c7d6bb24c5842941cb5e39eef1314766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa190c7fab651486596c7671662cae767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a04ca7cece98b49b9f618d496305e5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80db703b397d508d3d8a4edfa62f625769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b479762a3a5be6c685de337590053aa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92871b0fcbb49238bee1c3270ab86233771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0930b802d49d1a3a2316712cbae08e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaa4916246f28c107f4bc786b4a4ee773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d4465634f425ea2b0ad0e854b1a19774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2cebc084c75325a8e7ab3b7b8b26a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3da2033e90ca866754980872216d4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5788a05f0036533c7f5733b81fc81a5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e17361e1e2095554cbfc5e58f3996d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ff09b1b88b7ffc64788fa47c9ac08779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086b43281a9ee121ea70b408de07526780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c86a6b2d66c77dec09f2c66f0cd12781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f9510f0dd9e284bc6d5d5e2d853db782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0fb5e1acfaa6a2e6d4cdc6f1c5dc8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87aacf338287af7de7e721265c59ed784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c26646e39354523252e8822643af4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d57ba9ec39af8405cbfceaf0e2e182786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43650899f6031ee02ae0878b5d7a4bc5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d12f6196a856f92efc13e36d5660a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed86e2d0d5bba56617794c04e02e02789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9d2067777bc1cf18acd1230a2baf4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26556e559e3014fe87cc96d93eb502791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250595053d38ace74e7ccc979c6a99c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e29367d42b3a3a1cc202d5f92d260793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624534d05316b8b6feff75ca221f4d3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b032600edef96e457dac9aa3fddb06795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d795474ea2b7e69f87d214778daf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035a0de490e79fc5ddad0a632a4f555797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfd924f07b8705a27fd2bd90240777798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78ebc2d34f4a99e9bb7b30214ea6e9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db14a4166d1047a2576de8c720011d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1951b878d9b3a0f56b0ec77c29408801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f47f4401bc0f5f937a1318a411a15e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2500dce4462b4506ca41d16982ddab5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e90f0d9c83ca86c87a49742e459aa5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1e4d4ad3e8d8d0ccb56054f282b5d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26c6641d1a8a35d92d1cbe8b7b98c6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c599e377ec86428147f96895ba0c6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343543bf721f36b0f38e2fa96fd6c339808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafaf6ebf3b96e1ead37b8a673f20db809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14673aa2d41119dce59af2bcd7dcedb6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f91bee27f6f81163435f88b3fdd31811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16baa615f1f98ef51455e1f745d2f14812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74919b7694602fc013d225630ddf48b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff4811eda69618f71b137ccfeee882814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bc7e9b80cb256126390d3a324f42b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be666d188ef81cfec6b28a59e37ced21816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21218b30dafa269bd9c3c71f6e2c8c23817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700c617e946bab4950111bd956b258b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024a1afad5f4cc17507747d0776abcc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedee9f719736642a78ae80e90d4bb6c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40532b452f384a670cadb94e545f7899821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9496ebef13448efa61ffd0fa9c2ee822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9314c3940f5706c41e58bd1973dec823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcfdf48afd6d82ddaae555f4006c3d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fac55d68f57c8369f877e0c15fdc10825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58884c90141ee5088133085169dfddf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6202081ed644a428a5570186b95eb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86f0ed13a401a1cfd7b10bd40c1c60828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02045e67ea191cd656b5bac0b0b3e9a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f0d5dce8e648cff6fb6685c35bee5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486f43ba4db0ed54dba2fa5a2e00a22831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c291cf18d281acbbe7c60c001b4047832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bf10f17bfc6664472f6388a7d8661833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cc0014792abb3e977a43c5b1dbade834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79727acf096a26549fb26bb18b7d8670835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1181c37af45478bb7e2fa5c052a6d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab4cb89e8fca786c4f279508d03a02837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52233789074a628f9ae33594933ee93838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa81c7f62beaf5aeeff51aaf8fa151839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c66315fb93e9f0f36977fccd224f97840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7a9cb9e2c597621ed0e01f7bc3301841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336e48d6c6082a100721e91a76a38cd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc7d4b87fceb741196a78579f1badb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d1a6c4769d4038b2e53917b0076a3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13798c0bb6036340e03e28cf0843e50845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358357566fbb58789a5de94a36335b7e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa112076829c52374ecfd5fa0b97977f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1b060e9d45a1ad0931e47fb5254b0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95851365f19bf713366399709c502ce2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf51d3d647c8848dfbea1a57a1a4ce1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef5ff8354ac7ece0bb17ac7372b203851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04b4a53f3ea92ec77563cc15b3d096852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8227a3ae993ad835df3f431e0a6e10853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ed5593ff1dfaf679f96b36e62d090854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ec497f861205a5c998282236bbd21855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ee3d038540e87d60f33fbfbde087e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72971e1a8cae606ec9aa06ec39e3bf5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0120d91376364e177d3bb1887cbf0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26946e0c2f6818db0a70e4dd9f3bf534859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68cda9636ce7b44c0d7eadc0153f70860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1153a2ddbc8b75a9326544eab85df95861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f14563f3a76c10803a51a3ae764ae862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eb808636287a4cd4f7751ad4695f5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5231b101496e28e1d4adb6aa4c66d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57a4265f461261cacb475e2f3a6e51865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55968ea10c7976cfa0da006f1610a116866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c789e21bffa753e822069abbf24ec867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f071517b69898bc33c69dd484d6d0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e6b50a08e83ec3464694a5ada177a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf316f6dacb0bc16be2bdd6434c414870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1017b51c023c7a244dc38e8ad188e08871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4fbeb8f34ed37c7351993b90a6d5d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b253e150f23217852c2596b69b15e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f402a9fdca59922766f68c70a97db874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee4566512b2913810a8695f6e4e94b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0425d89b279c0eb5a7ed13550b5a47b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c156a78850b59dec0730c77aaa502f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37175f106ac5c54f20cbb086f44aee878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760f79711712021f9ad212d98c263a5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648c4e420ced7f35a63b6a58c96db6d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46cede8b34eff8c4e55757549dcddd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c3a4f06b3a68a0fcd53798d190402882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82531a23cc6f592ced7dd28e4e556cb3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321ca5d4bdbd43bda05bbeee2f55332884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6337b189c13d095f3ed7290ccee45d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0e9935a2b5c83d62d5e24296decc3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d437ec14db36e41f95d4db3c4fc8d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4d2b00dd4b99b5d5ed7b90a88453a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ece0a10b870bd0b9c6b529d90623ea889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b97d0d7677bae9514bf61ca26eb800890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64964c5c1031a3b1850d5b98057d166c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf47a06184136f7a264d7d4bdc2bb5a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999519c42f7bd5a1abda545ca5b5564893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c31366cc55b94dd5aa8283fd73526a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923c16bc0c09700a0e97698fe508a2e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a1f779856be926cd136ced87eb5a5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f78268442b5061da114db6d3b3bd9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1570079c8220f28e548b857b57c806898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45fb1f1f6b2917d99efae27c23137a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d16d52e86ed532dd2cc830b4b78cb8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ede0f35dce2f755eb9e445eb0bf222901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602001f0edfbc7de25a4447a19c78e8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297efdd31de227732d2db34896f7198903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96232a838292692285764ab58d33576904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7d029930e9f0eb85f824d3f9b4907905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47673660438d1568782cbfc8bafbccb0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6af920eb9987d0c67d163e7a51f90c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4d77bd810425e8552f2787b6fa3ac908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a56ae429a2f7c87abcad7068df3c9c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc4344b90700702b0e16ab0eab8000910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879d37372a1faebc6a1644addb6f97f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e900f09f8a00dbb44ca4b9791f0b1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12ef25789c2f5a1411718d3d6a0daf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20990473f3a7e573ff20213226e243a3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac619c3fe68533ed5d0c42611a848aa915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506b8d7dd9bbdf1761743fd8dd722f0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd70395928e9856e89924c423d20043917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9cc97f3a2767ef7b3bf1865a1dac3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bcc9a192252ac54c7da09c2291895919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa9640476e216d3e9cc36facf0c3db920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602ac1aea4a900631641840fdee621f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b88a651905cb628bdd7e4598fa26c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b95db79ec755f91321ee9e7a63089c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558059a5e77ce57fd36008655c85ea1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8ffba5fccf66b65cb7de618eebf4b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822d23e2745d49ad8086600cb51ccc0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003b984802a0a3b413429b4820597f1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eacad0e5016c41a327d994ea94bf1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e4bf47879e39e257e7fd02df64e9f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6c3f64ea6624ce5ff0bf38e1521a7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab481fdd4729f98643b36f1a9600368931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d0a27a17d177e6ce2c98c3145741c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b315cdc44e7b2285808b546044bf1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42297fe48cbd03b532df828834ef297a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201cfbc039eed97954909fb7babca76935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64086603313c1c5e7010f7558b42196f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6252b1b4e4546dc36647636eb847faf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9e12534d5a733858f18db9c8e7804938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c815922853c14103da21abd926a066939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eb671bd50d0b58bbe0f2842292775940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505d03f6c3686d6c153cbb29d03da62941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89322a040a0bcad35ca14d5b6c3579c7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefe70c48e8496ffd00d5a99fc121fc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08599ee108853804bd330387e201bbac944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc245574385e786fdeec2a72bbbf9dde945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bbcbe8b37740801cd9df5a68457f7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc06277c6b3feae71d18733403d295d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e04a046a7ed8295bf3cb1ac1370b1f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86c0adecc573c407b8c33c0e39e696949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d49b9539b989b234306abf81bf1e12950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f3f531a9093afcc4a0f905715e2ee951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386b48266585f139293571c5b6c518c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b3268d45bb14b684b6df90e1bf68c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aeee35be929c9b38a29501beb5bac954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa85236d24bb2c222f6c9687a617dea955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9ffccd65098363c3b9bf1014e7f32956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0892a7128d85ba8c2e231611ea5c9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ba48792b056ca943b54532692f451958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965513cb4292f8684e2574e343b514be959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480500fa136ed0307041b1a9e6e6d15960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8812d57ed1968282f036168c42e0fc3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9748a290773a124dd68fd7ee0e426962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3ef8ccb754ef9ac11cc08313d17a1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90239a216333ff8a57d1ed22dc98c994964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdf62668a1f93245c0f0e24942f4fe965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828ab714f94b8df3bc47a9c928743a7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b27ba3a1447cf56aa566e3f8c55a00967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe88fddf792689f7d9a763cf8a343fd968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a97b363160e6cc97510a39894b28a5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10944beb0204cd556fb2330aecde8a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793e78ab5a688b7b5ed06982cf1f5cc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613a676835279831d3e7ae26b78cccc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16608eed26cecc1080f90a0f9d33e0df973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2088299ef27999340798f07d85d62e3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a83130b8b248766701561c0b4e340b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942e2262c2955a72e2d31234cbeb89e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae08b7c5802076c2260ee3cb987460977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5f1cd0e1ee1df7bc4e17023dfa700978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d492e7bd4e5419d5450b0e8c916a651979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb64e6962ac126e5767acea29c12670980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33add03edfc9b9049f3761d6307d2b5e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccb3cfd2dd952ea4c763ebe8f47246982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67b340ef79a271e58d2702803ab79c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7048fe3f44f189561f588fc924115984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491e5d2a3e69763c58f7e8e834ef66b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da24d3fd3c71544661c560ffb4877f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbed9705d852c4678fb338dd3761f3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd96690f6ddcd51bb0b0de5d0d342f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e60f6579c6e64b461915d22634268989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b0d087b24592929e89fb5f5fedda4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ea32b837fa5bfd7bece2f5939ca86991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82975852785b7f1d9ea5b4049276187d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4128a9a857083fbd4251c4b569fc21993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0592fbb1f985ac775601009c24510d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550efa8d7fccff4b84b909b056d3ed6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef36b4dd745e7f419d832cc6736697996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe912f614539bb4d9b9d1ff47b6c2758997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61275a16de403ca0c6d00c4900544600998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8fc8f4b4786329a6d364f97aabf261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006049cebad4e74a6a8564b42b728ca02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b670f110ac370a0719f1e5df36a473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742c880fc828e53b3a8c78b58b165714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73288139160954634084d1fda5810b2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3400dc4c9fc6fa75553a4795788f7286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4e4e2216734da2c103ad0bb9e8dfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e9855326fdb8951f9fcb683cab7c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef5315aec2e77812ca654f679642d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fb247b354974b5eb33e39587d882810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22e7737ebfb1ac5656b1244af3d52211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4d233a679b45d453fdcb0f79ffd4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c3f2fd608e7739ed20d12e181a62d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ad8396052c864727d820afdfb220014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51886a986f52be2175c055863c4b23cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa9d7c14b0438f69713f4139822ef216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b38cd96e7ebd691bfa50c2c13570bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bc93b620c17ccdef26a345a91082d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cda99f407bc713509ae86614e73a2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e399ee05937721038c86be666381620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c139674485e3c0e31028634076ee921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3bbbdbc951e679bb8a80f6b75649c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467ea2ce62f97019b4c9755fff0ed6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74fd05139bf23ee3034cc95fee08d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d101553807bd4d9d1a3150285d1e4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94fd82d7051921926ed5b8d2e34fa526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304ec453d47c78ef0f3650ca79ac13b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96994bb0d352e81312611fe1084c473528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30658583aa1b369da399e83de6a07b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13736c12234dc8a1014686c4cd4f155430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9f6509a5b11aa11817e5f2650968631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a196421029562a9b40d81c2fa60eb7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046ff77c050149d29be1419a4489bed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77f4faa53b8559958333001fc9edf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52478302f30cc7b1ec746e1382ee7f9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c946f736810eaebf45562114a2b94a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c226bc203fb08e31cafcdb8c96f9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f0dd1ab4786591ddcb14175f126b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfaa8ab8ba5e42f60514c80ce14eec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11239b3f11015884379de18b4cac39940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30001fb9fffd106e7afd7ea2bc9b456b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eeacbf4d9c80d4d8a3bdf20bc852342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acff27324a578f5d14ce8b5db96c0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb9b8b56eb37e8d912bb0d8b76dec844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81099e4382d05ffb1f213a4a501ad7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d9ca9e4897ddcf67a1732da09e4be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4fa77e1ee8198e53f8f53883372ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c2ef84966f83c93cc94b59a9ec16248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397df87883af489232fc624eee2163f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69e267e0d7a88448670fa2aaa7a45c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ee6d2b03d9b4d90d7debafda8487b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad00b325c4127d41244b854e9e1ed7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6997b67a2722ae38a60d2524c432bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30104a1e8efe513f3445da0459576d7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f44335852000ae1d70e6f252cd553a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f379a01b78a3bb9f72f3ecec7238956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928792e9b63ecdba2f05668790ca8a9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fbf31553cbc195748f0b3d88aefd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668d13d07b9a9e0ff084c5c5ec61de759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7217f2f8f7b257324f3f62043ccf5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10278672c987cd29cf47c9a8749ced8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b1735437e402c0377b5f1c8340b5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a06176287c19d51985e8cb1edecd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8f67d89a30a0821395b7c1bb4389964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c672948532efa540a6379669a48e9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944bc60841a3530775d29bccafb1c8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98ac32f24eef6399ff888b9efe56a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3765b53ca6187680ca46aa18475e8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47078fe56170f8d81c6c9e6c8d0b5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df5da9e8cdc45738650f14970dc3b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ec6498dd6c01f6190136e1b3a741371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce466c8ab66e6bb425d9eed178f6761b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331fe3c2dc7cf1a2d0a9676340acc0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0921fae42c3d0b222c3af52ac596ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420aa6835a8c1b63653abcd9e9ca992075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4014007c94eb672a305e2e1a91f51176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f34993512763bc5b6479f16d31a7b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceda0bf7a93b45b1a559e69b679847a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3431048c4ef39a8a74d44d8df7a2d9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5509c6e1a7e0ea0ee30efcaa62a7c1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a20ccccbe7b3bfbd328b6b2a2bf0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbba2b8ad19164a46a295b337bbb52e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac295adc7d5bae3c99f7299012cd441d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0a114bfdc4f0abbec2e913ee970cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63692f10173c76a528c7ef464a0bfec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e383f923a647f7a425ff84975e9162886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed5e06c29f6ac69f84a9969522461c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803e187d26f0d3aeac7626152954dd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffc18c3290f64c271eb26649715a3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17737a058e586a3b532de5b522680a4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbc299fa6224bf9a8978e3cba95b2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b373c7e0646bed9e1e381bfebf3a8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7add00ee27dac7972b7eb65989893de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca092f2282957a0bdd0b068ba5c3b1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de79a8e2b0bc21ca4f08d3a5f8ae9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45194f1768462a61d997766efef27d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a301eeb51cf5560e2f1538dea00f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6495c4adbba3a172002338b5f6f4e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e8ebdfd835e15e407f6028f96c5c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9b26724aac0dcfda3e3a6d46a7306100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666e7914756e67b24f30e4054eddd75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0cebe0bec4046d5e9d0b4c68c2151102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b2e42dd9600a04b70e2365a9fbf0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2392db723c381595d5dbbbaf1889aa0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeee2bcfc1a0ba22dcfc7ad1f097852105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5e6d52ec3552151897097252cd94c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f9c43055af435a9768bb8aaf0610d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e969bfc533bc81ae65901104bb571108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550e9b60e18f92f1cecf0230ecafd7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eaceb02d9571587ca608c01bad9c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f2609dacf7247f7d667277a6b692c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070aef72a325d0be561f620406c11e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c93e05ecda365ed9701272707487c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030996a9e0f8dcb4a2f6a6e870220cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f00a2b0f4a68c07b3a2a341ee07a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5adef61739f8500387ee2291de336116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ed55a3ce42ac31bc2e0f215250a9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142a6fc904be0676be7d80e86f94a1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f185d92e2d10bfb003552dffbf0889119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47007d1dcf812954159b0c70effff0b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccae22657b4f61e1b7fc3cca8f1609d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef9cd6eafe2228f09208c896d3cd10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fc4998d857360fbccbab289c8c7a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5795143e91950d0fba9364cd6407049124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31de35e9327eb7b02491583acc092e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683b0ac9bc992e7b06761aafc40bd92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415737a0effab54e1246de05ab915a04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b196787402e1532953de56478512ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8378607f4b73176c93acd6dad5ea75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2be23c41afbda1989484489541a4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f424dd4c594c5b37e359fee52e6d9c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7795127cce49f016a3d9100dcff4aa7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1da70dbac66636854efc5e973d0cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a0162d557a7e2aa0ff0e7637c91ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213751bb4ef795310517db100935c364135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cf93d0424133b965e87a12b952c73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169362ac419cc9696354ece9b1e4d88a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764ffe2be6b6e6febb45f61ab957b07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b81fd0a53be6116bdbfe708d90475139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8af4c3230a073e8cbca1d4526f20c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70fc18e8b8f0391d117d4070b57e2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d829e349899f623f095d19cf7a4c83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42402a4a22ac8119291b8c53fe02d17a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de44d0b77d2ff1fa2d40f62a8f5b91e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810da7850f544a0cb0d35101084b890145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edfbf2422b279840f2d8d87e50de16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4044a800775d8d8f6a3d82ca7d6bb62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9df0a257f2afc6b6ff60e5e7ce5b38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48affde6063f25caaeb2a115cf4ba9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877748610273436063b787a33cc43441150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d5c7710049166bdafdd7c6d6e8aa0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b215137a8c664fceb32f03bcebd63a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241f4ed39019ebb303cf1200f852dfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9ec74d5cddeb7fbb5187d65e45eb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f253277c639b70ecd6e5c65f913ea7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427b41f602841d3f87817e105f85e52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddc85a3ff1f965f556e58a28842cf8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462021b8ab4cd9439171c72880bcb93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a2e178fd691d699c1f61ccb4087ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c250e36b7a73839c19ec6f5aab49ac4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4156375af649b1b51b2abbff03e60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336d3ef97b651776adeff5c61e419c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9c804146760dca80356525b5bf540163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9cfa639204a8fca23ff87905903b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd3fbb3f9804c76b5f55a3f84f010e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e0659d168addc9e75d48476b21005166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcf4cc15e0a33cffe9e91f04c8ffb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d448f75dbb926600440afa392b902d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94586be493444e01ae231060f9197292169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a404a2340a9b6bb3d357b41e1aade11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0cfba9adc414cdb835bb22f5f6f0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e287ca88a89bca3505f98e51c408b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ce2057b08645af0d6353a260f10d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db700e0f9c3d36fb318472983cae8d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a111821be2b19a5a193d88a54fbac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdfc8a5dc9b079612a57c96a6d2de7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3169a080c898473118a8ab649d0048c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f37eb90a3138a43aff3f55cfbe4ac7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b769cf2ff92fb50b2ee1700af0d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6272286f7b2e37a2636303ab2b234e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc5774843669361e442d79dfb10762181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a66d0e6890f6485bfda89f05543b27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a477e512213505b11599549111a990183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b04ecb030bee96f90fd21707c872a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71040505c481b0ac82c3349bb080cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba798c8b6ed9a02d26ef343701b9e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411f5c9de6cfa475853d99dcf95a2b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1ef554bf6307589929b1103293533188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584967e9943e179e7f1ca1e7c91ff5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87442d5d4d1640beb45f073e10c8a7a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605da179aa31ce6255bddcee184d587191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea795a7dc978af7709d8c740cc234ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcf2ee70549f9f529882e3c67f2874193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30405c1b1a655be2d8055c3037840ef5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d118ff14350c8b338ed1a9475a1d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eefc768ffb17fb37281ea1e218b904196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677622dfb4318aa5a0bc6844a3c49a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06fae8b436274700800345399a8ce1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303ed4c75090e6e8e02b391f42d9202199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378069d60f44a7fd44a79ded7e5249ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb186a3d45e90f3fb67acfafeda6d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f2eff91abbe96c26620ac27efac29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf159e14caf9ff6949882a05cf729af1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235d8e6ad5f3426d9358c56289bc634204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905df613f46eae873041118ca66083a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8019e4009c0949984171bb2ab5204206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487532c1295909f77177eefc5e66e6ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bbd97b0475d1ccfcce983adf7a9dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d26c1cb98364416cbaa3a8bc5e408209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d313c1d3007f742c81fb1ce484afff7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ab5fdb339544a3fa8a8277bba16fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5192e1bd54dc4daa732be6cc35df58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2697b7155dee83d0c7983a86d25ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4534acab20418324f2f3102cd00262214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15cf83b1b3ce8aab2d2d92772f7e90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf27a91c5ed9c402dc4730e81a7c41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896052668d57c41adc06021542ca7d8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83aba7ad7942338b12007236f5e20e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d925075ed04777cdb4af311c03994219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041ffc44f3c11aed6f88f765153b578220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28855e196ec27c808dca7649d72348c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504362742d28469baba82706f1dd3cd0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c4cc9482895045f329e9eebef2ab8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcb5cfa831d608fae27d69a2a65029224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e86aec80e18616cf4681d3387e280225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4217f76804df20ba79774bf67e39e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff19b30fb510a3761ce85cbdc821ce4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf4ab274437ab567b2806a74a83bae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758be5e150b4847d79990e6bee18e5f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dba2b8af5e1982de2b5ee5a969dfde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b858e9357657f5a74f05a469d76cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bd602625bf781ce42ae33bd4f7dc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b54e789c485253686ef1fb6eebfdd9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c45e21bca601c70d5916ad55e9f77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c004ee1cc975b2987330130a0f25e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e3fa85e9806682cc01c98c9938f27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1516a76b488728ae0726569b736076237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd123e0e9dda350d16b70246edd887a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6070d709fd7c29dde5d84e9346094239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72d21aee80f1dea6de0287d0164857240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367dfcdea5bd953f579871b753e9bcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4db9113fa76006b511d67548f280e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba9b10860a595b9993cf38e1fcb184243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c2d218505566b66ef12fc192f84f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20dcff114d3170b030858fba367533245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6c458758188abe1b8a1bc1e4481ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeaba0c3fc05a6faa58d32550a27fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bafd44087b7605c76321c55f79291248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ee46ea5ae8403abef9e63a40fc081249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be0de0d75297eda2a2b1018c4672c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d276ff75d8ace8e69f782cab748a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73c735a0af369d9e2e75ee6df9cf8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3afd30bc9cf6998864d786f7e5d88c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac2b13963180914f3b2618acb2f8a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f66919d5d5d37c788b6edb85e08f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b11f8e6d07ddbb1579975702f702af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d3f2c05698eb657dbb09331a07d6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e5e4091363510a5909807ea906e31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff476f0e63a603d38db43ebeec96b5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58a20234011d7aac803aa2511864b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9411ad23b8c7fa9d0bdaa06b1a36a4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dff36bc80b1472e7992e9becb1676262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be84c851a5d536597fd8c54e4385ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d20cd3d18fe5b84f11fdf2ef5b6a66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a6bdac232a66a931fe7cb13f8c1dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137a9e0a9f1bf186afd47c4ffbb91b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38041492a525c2d2b168a57403f84cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328516b070aa55695369c0e04098fce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcbf2960882eac6adb850cae6b2283269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae40f511ec5cae08818803b79d0836270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1504c5aa339a79a132760ae49fcbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b4c55c604bb22cf9f13310a38702c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ea063721512d621b80e018e33a23f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4c6156f356be6e9c9a7a4bb914855274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490591b8027495a97317390d6b610a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d606d7a5cbf8f8bc03a8a38d5097a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da75e3e7a37428cc7662bdd106f74c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214197dd5e879f66f186e431b1ceffc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccb353456a063ddcfd4438f6c7be35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254bb1805b5e2481f5aa6483565f302280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a451adbd557e2e51f493f255e1580b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1442f693785065a5caf508f6da958282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a885f7329f0e8ce6c95185db8a3fc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be0d3932c5f8fb7bd1efeaa4640d1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063ac49f327c7c652cef18c370c10ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a249262f0915e735d3332f7aba10a45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c17f2d0731e78eabc90fe31075bd52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36ef192a55204ff5c49b75bb6b405e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6097f7f6a984021348070db58b4e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002d5b174d4640d5a17f1bc9672525290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9b6b9f110979c01f51fa78ee6f856291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c5d98bc32875df5d591e81f6a057c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835bf4df8bcaa66edde7b5c31894b6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5221aac8ab0c7dac87646e4d73817294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621232ceff80454e3d6bd642cfa03c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f60fdb831c37b137eb7fbcfabac150296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39fbc16a5525faf9500b70c580e205297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb68ed8c4c6c94ecaa6454942e18360298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b221fc1b95dde7e90b2aad601a6ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fc7d04a1880331b19f5941680fc73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd880b91a2180abf00a63ac72c07945301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704efb38d2507757110c06366af3e46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062f84ac3a60580bdeaaf5fa458b6d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fd1bba432234b9e85ef00f427f6c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0cf00aaabb1406fed3d77792e97d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591afadf2c2f07b094cc3efdc841b5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c73b5ed217496c41cf980173a1066307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4722afdfc2bf27bf2d79e983828bc8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eeeacfa2d511313537b6e7e2c2752309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d85606f3f3e093f325b25431b2d9ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e24e409c7627d158b15e5e76088e3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd5943a2e165ed2e428c77bb0544b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e55e3fb00576f0bf76c8288340608c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951b3ff55f8e9b22101ae1564ff1915314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c63a5affe7964005ea7ba7f28c1325315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06202b7fc139e79bf330f68904c6df6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724313797bddbc95ddcca8910c0d305317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e03ebcf1a75d8a909020dbe4ad41ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0cc5c215dbf177c54d3ec2c8bb5db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932434935d4053962ca357ea0523c22c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d16440267a4426073a935044e0cdf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5854d259f63a77db01a0a8a472f5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42b573657e6100862b6493a37e5787323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4bc8cd6f916fc5906b76c2402842b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e948fc5ac25f62811779f9489af4726325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b5a9bf11ea60fb9c8c82f6375ac12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a17f12fe6db02ab914f58275a05bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59404aa24a02cd37f0a5000ed8d12b45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0015142c03b3e55c83de490878f93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1719f873d0f57b5efe043314c43c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc9ca63494a18d84dcc02def666333331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e7d628970960a240ce66ca01ee55c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26519bf3abd39031158f906e18bd6aa5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d862b1869d2fba9c768341542e8d91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece148ff295e00ecd320cc389e2e4f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445ced5b999ec28a60db77d0d81c69d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5b4ae9dcd85998ee2a229877f085f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da365a56b1ad2b24e21bad2548511128338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac044b88a55e1bb28be0e3df228535e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8c613bffc62c52b433257580c9632340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b428df1a1a4b81bd222bba4e58836e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72a853bc539c1bd969f675367df4b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaf495189490b0a09834c58f914fe3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be6dcc758eb2b69ab3b8c49ade5442344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70071331de47b1ededf2f99c49acc8af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd6208aa54ee8531c1ad2ba53b84d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31eb980bec3f4634a8c8c43cc9239e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4301615cc4611302ddddd0ec8b5e6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96322c1c6f84fe7ca8f85decfa87989349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ab45fc729a7d64a92e58155d2dbc8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b03487619454faafe5f8082762d0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c03d46d8d1930e794c536d21284cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3904e5270cd8812854d50d0c5ef360353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe8f9bcab67fc4605ca555e971e2b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28e3c8484350d0a68393661f78a398355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da987419aa2a7def46f0f23e322b1963356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d35423d4e6311bf7d49d47533cd101357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355503a909986e5bbd148589ae6f223a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837ac64287da00ce790e027f3d6be49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee13029471dbb2199b68b6398e80dae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946bc73aed6f0f2d941b68dac4e5171361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd3014f560bb9813806d67cfcc232b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e10cf54604f71d92527c6c8875430363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b462d5c9c0434e184efd390aafa29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620cf971e9f2568ad7b2b3f7b23575a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720980c03ebb03af9fc82c00771801d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b301c897ab44d3e7ca5d96dd8e68411367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6b15db3c19110d5640a1e2cf74919368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae769619e27feeadb88c99bf1644aefe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f695afe503006a3f4765d03134705370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c833514723bf1973506c17347b4d928371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73380374f354cfe742680ffe25f7748372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22688c2c8a9ffc6a256af2388fa4da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d4dde23e0a8703742bf2ae13abf06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f101daaca78867bf7b67d2605e7cf07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8acb66e46151ab68103727d34dc5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbac28e09ebae1a97f76220e6998ad0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7829106505ad1f7a2665a29dd51d9bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b75ba91ef20c258830dcef7434f1ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55598dcd7996a1f482921070b772fa1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a62cbfb204c6a0c407713891be75dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43899bff15eddc5ddaf79efb0636d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0f31fa50f911f7467afb30b29dcb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068a708b25dd4c7ba27ee38a3dcf824384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bddb1cfaa086b4866386cf0b94efb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55627ab9dc617e051045f5af02049a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90c3d0620b997590831fa4c4b429de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd98a15adffe345ac12350cc805c0b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80227f4af64039cd7fb29558f78ad4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd44c78b31505c5fd88da8f0a04aa1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da46635d7a605e6c28f8e7f13cb37c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c063b83b6204c851e17af7d746742392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb745c6154018749515e54255c0897d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cecfa10e0b29b463f4306e1d20b16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26a61edd8b59b0ed42da48dbed8d4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9509fd550b1d07165195d44f20c3571396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb968cc24e24f4d279c888df73022448397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441b0e078208703cb67f458e9b45871398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691b6c310d7da466641173fb8df816e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c26842165c764267d6e8cbe36dc702400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53aad4b98f8cc4e4fddafbc63649fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dc0d8e7c7fca37893c1966ed7474d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092057450046ab0a8c7a53440aae216403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d7ace493adb5177da78972c350f50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8378c396791048f79f94b408a70ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787c2fd1285389ae3d76644b701b0d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c94a714abd46ac1ff8e3ca5448ffe7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2a3ae24422bdd892b70ba405ee6c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5ed7aa5758729c7571e12e07098df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a532b8a428054600ee1dadd89e5c18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dac5d18e0b718c4546a1d0bcf98b69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e5cf93011581f1bce9e2ca2a2ead0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7e0ee18ddbe2dd3c9b56ad7f757f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186ca07e94e739649e64aa3e841fd8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efa63caea43acf1a4fff727fe246b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662674db670f4e75a1b7fae0e58108c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28349f2b8be8b2cdcb19571dfb17d89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a636d5b45654354ed57509971c455b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790efc1ea7aaea3ecaf8d321f1a47202419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed43a46c0586b3ff9af71244b7bd8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8f8dc7358e22fef8c4003fa693658421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d7cd344a22e48661a51e417b6a661422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e3f54635eac4f461718d478c30b28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfa3e3dd8c2b12b0d1df2b9f4c8967424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073594da153c86dbbbd211896e84f0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da10f9919d2d538816ba4918f89949b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c4326d8b3799e90f69f0db7d0639e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87862aadad0a02d1889c7e7e78a67f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b67386aba8dc7e90bab957cc9dcf4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f7cd7664338afd3fc905136665734430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28208f86faadb0ca6d9cafadd700e383431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317269f2bc16a516327b05a334edc5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526464498038a45f393d091fae41def3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527b5f362c04a8025007adfa3943d26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a8bb3c0f7b641c958304e6e3dccae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce18731b440ccf9ce11bca186a9639436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790de01740b0ac01aab4f36abfd74a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f9c16d4fe040abf47e2320ba33b57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6b243ef21c9a127c1e50c346eee4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a1c6a59b3d0de9ec9fd20a64030fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d491edc464efae534c8979eb5c69756441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d800ca9fb7c8bbb81467dbeea65e45f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e2f31674553edeab4a2506caad99b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a841bcd61447aa32b12f5421741d7aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16358a398c14822336cbc46544a219f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb78e5d838ad84bd5a870c3053cee6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23d1757d986dfd42cba614c5a1987d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bac10dde583bd7c67ef7d106f6637448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dadf5ba82f41cc05df0fc5976348d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf97180038039a4eb9e093e800b1dd3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec949fb0749b3616b5f97ea476bb4e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d997c3845b0f390378d8c2331743bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8c8819b86bab61118033fa6c5344e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005db999542c2f5f4c52ff6046d40a41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f95a2f3e1dc69c65085ef613092bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da87a51f77c32531818663f1938b0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc8238ae9ccc84b23f541e013b8ad5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85f2fbcf6f8dfd0b0296c2365b58e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce6d60a587a5f1ccf6872bf03453dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aadb1120b8a3e683bbfb70513d7637460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0b254d83e3e96a58be7ccae5ac5f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75624048366165cb82a18d404e9c580c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76046b883babd830bc308f228f134f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83317d329bc39bde16110472ad4c239464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e6a19b512d319ff1e838fa66aac3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5356bc228ff61c6f6ff007820e51f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8bcb47fb1ca3275d6842220053fdd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7849ec8cb117b30aadb6793e76f04dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c1e8ce24b933f25117d7228397199469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6f76158cb4cfadeec56ba4d7ef0b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d944603d16595a5a014dd20e6ac96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74510cb4d183397886a80f07fba19c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2d14e945ba2b4c871f0c59fdd9658473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b9f0a027b3666fb822e7c367f5c38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d3364b497003d6419ed8f9b39000b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379cf2c9a1e1a6ea388e7315a1d550e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da9e37f50e49fcdaacb49b41780fe6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028d76953578e82aa4318f6b415a08e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbe45587aeac78019e496fbb818e99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ea414f5f23e1b8cdda72dbe495e64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1887de8038c33b68fb27dfa17e74e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f26b5bc46b778c66236a0871a615b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb0cd7e93a91f866bc795c5985c697483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ff2dce6e8fae5f18431b68087df57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0009dd4fd3687145becc061b22894e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e328cc0c1ae8d04a4c512cf48908cfd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a5a62aef83adb39e0511743dedad3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b2d599d5627d5bfd274c4d347ad78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2312a087c05c6fe35b878a77ebb92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27738e783c535b0af7002e5a91fd03f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666982ba9b5a4bcc1a7e802603a9107e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d89b81f3fb6b7cf6662a46ccca68c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2af661afd54ae26fd9f38058597dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd8579b6d34d1f56de9573150b28bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bafa97eedc709ef7afe3653431ff24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11605128c5603ab9fd77ff71d99e825e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233859a68cf3bf86bde1435f495f14ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177bcaa15c336d7660dba69806d9e66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ae45364d6a1812d2d158ab4d2681f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382debde81f9f87f32d2e33d2449922a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2249ba1f76db660a0d5c71a1698cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cffa39e0aeb9f2e620128746f3ab9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2f3d71f39cc55b2e6d52f91ca47e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea749e551b3d103d30a897f65c22dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d03e42ce36826deced142bff972ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6156df19e630ae9d28bc69f21a1b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fef0ba91910f110bf188a83dd0efd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4d711e860e659363fcd6fbcda6ea4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4669c52758eb9bfff207be10ba191509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9a1e99f2e6dc22746e82be439b954510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a57f204db0583e48c04529f9cdddd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd5847426a989afa47c27e9058495f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cd829d54968768476966897d3b14a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a94561cdb33f3a4bcebbbd047b75c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ce375716399437a4e8496eb821d3f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900989d9399317e63abfb4de94390716516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251bc6957b6058d5a20af4638a49b07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c5bbc766969be00cf6bb5fe773a4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927fcbbd786a691fee641fd481348f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556447779bc322075da0964e4a275dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125aa601c4d16192284c478cf47cf91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64aaaf63bb1577918d0b3811753595522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214722bef85f55513d4cf8a0a8a7a4ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6c483c832a5a502ae57b42d4df990524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c480c4215c8470fd29131982a4a905525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f0f3a5a68d188d124f33471d22c7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26ccc08da9e566c1c30bacef5ed90a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514304efa715a0ad2322910b67a5e03a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e82c514f204b22e4267c78fbf3219b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bb3d1b1fd4357a0a5ddaffcccf08a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f211231e200c71761dd854a8eb7bff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b4ec5c4b168c99b395f8fcd24bb39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578db8cfc4cec47a962349a5b99d2ce7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3625220717b0f2915a0a55f33c1da40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e3263e475eaae1ba971bfbcccb933535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b16930f7c4524467decc75acb0082536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03fa37ce98b87eea10684b986d70cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d86245435a2c04b779ee170007eec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9962a041d68262cc2559f45f2875b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c3e48226d7b9c592aee676784748a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f045662fc30945680bbe85e9b5861541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2d4f8907052ab47450c1893ec089c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543de6853c0140c65b1d310341429ad6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347bea9a9dac866776dfe3220a33b7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b607dd1e37f6187d089fe2d32a2e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbb2a03d14be77e8ddaefd930c0a88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5db56cbb09b059917623900c55e92547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d71e98de961f3df935e22ebb7cf89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce84de8149670f4c5866828ce78290549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca7b827276fcdc2d7509b3bf0393e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3141ea1300347a80dfe2d1fda4715551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bf4051f5ac2ca282ad019359d6f64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7699d706c3e46fbd9bacbff16d354553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade163ec6b4ada191b1158cdbd8152c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a57d01d4bc2fae1e0b8f992bb29641555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcf656a580af924402650909b9c7b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143948e2ae4883a8a4a67391ca3ad88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225af4d865cd4a00b34c744c282dbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5c718b759570a1048df51a14e02d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0132f8be8e2f754f035149a3004a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e0dc5789d95fa94113004597875ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b2d4aa609fa979f053000ce8e5164562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d25844d04bda21cd0acd92ac3e29c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc03bcac641bbfc5f1fa402d0e11c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0162aaa729bde2c9cc87d71715306fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a88befc6a5f4421cc7ac764c47c4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bdf85bbab467f777f002d77693ee3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ff458691c9722d9d3edade8b7981a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621d24e003ce96963f5c4d16f314cc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614d7708511a96c65f48a017e80bed1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eec1a67148032269be4afa7a7ff1eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c2814179734c735a099ddbc7d6d86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48576257c0bdd2c80776c33fe0de3058573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f780f5d9ced9a6937baa0fd779ed9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1729ca7f74ed414af37b91fbda57f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8cd0eeb4f1a76eba95aefb3d59a46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e97e8aa57ab1f637600db7a8a0f5dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7291309f062b7fe7c807932e43a072578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5564fb9a2e1c505a108673d5457094b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedccf267dfb993f5ff4fa50c9ae2c91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3147b6feb751bbc0adda1f9ace500b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b8397af7194ce72d38ee75bb17f13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2e15260994fa75ccbaa4909fec31e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720dcef859df2acb137609b88f21644584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6aaf5cf8a9a5bfe086448073add621585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18758fc03202b410c606df358dcaac3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c14674ae8d3b8a657ebe73dd8c7f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcb40d9e9d837d2f0c121c7f612de6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5183e54fe79bbe0580e5111502bbb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56151a388fc308ef348f06da0c953768590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375543d07d6e7ec79c37c6ea1794bd5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b46cf9fee51d13d35644ce8700052592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b9eac569abe0eaaf461035b59fa13593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560bd540bb28af21d997f0d5191d13a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2637ad1f8ea60608165097c265465d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a4eb2829ac0c3386d34f1d6167a7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7a90314f52f4eedc23841aca27417597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85fb8e2714a3d97e5d39384117f8c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79649d9958c13542d99234a3ca8884599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c0023b080905936f06f9f9600c37d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa68c87bcf5908e208a53b2241b0ea8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174fc60867af0b033cc5bd815e141ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d29cfa92c37a1128e0e6a899687c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b959f35e3dfb65abb4ce2edbcfaf25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a57945ba1620b8dd559870506551aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc514338d996363a499d8e2246289a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cd48c6d3eb967852f3ba0825d1e81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a106f0a8f010561629659a212b684e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36315316c04898d0e516c70eb6a4edab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662d273e7c0aacb9e85eb4d8beeaae2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97652696b1b795d7de40a14c257c103d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2131c1f6c7075a90684e92a1f5fb1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b971a284cac037d87c4ea6169f0fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07bf60222a6a0a0b118b4348a23c2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b874f4919b3172ddad5b444fbb9daca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16646a8638d7835f2542a8d352fe51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1225c0d81c79cc2408466093833786c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eed2d7d65266ddd1f7f58b7cb5bfc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9ff7803cdd14e36feb553a24e8df0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e0ab7abc11ebdfd61c480c150a30f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f8b5de8b8743dd4e45b4035569002621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c8f91f942089aba9fb34960f1ca83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866375578578971cff31d8c6b60cbc2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafb97137dd17f0e64bafbe5fbe0760624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ffa16210aa2a4f4a3abe9b5ad053c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18e9f9327a3f8aae56395dd0ac166f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636eda1e8d5aa1ca95bf55a8cc0a0bfc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1ba61f7b10c7a7bfb6897bd45f5eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c10c55fe16f03b9079b530658310f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4a2ed78613ec00f6f2af3f7fdba1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eda38bb0fe7ffc63a60a6295c72d32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72d4d26368a49772ed9a757c52554d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a4f4caf86f93253c6fdfe9232078c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99fa76e43396f3e75267fbb9b664a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39172c03fdf6751f967056d217099e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4e758a43fb42003a47c68bcd52071636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18448b2124c47805c3ba0a1872bf976b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b13be17a0d80f5d9cae2600e135ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8658ae30b133cd76b767dc6c54a562b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f56fb548388a592bc3ae3f627ac75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ef6ca86369f19c996d10a293c4449641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7c8374913d0508d52856f5bb43252642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba2c81f3311f9f0aece8f7a0cd2930643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2af7a999a6a33b20031851d1b40557644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c69213a09c1b29eeecbc44fb85919645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ced3e33fb08435783f750f86197eb5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135483cea8b6147b799b8cd37d26f941647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c538b7b1215af915fabd86859094a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f21164a511ef6174c850f7a8484de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98741ecad00ee24ffbd76cb882a627fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb85f9de24736cc4b28d2a2cf00036d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05db3832e258a189adda8f4aafef732652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adac8668c40718cdbec1ac5d35610d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c369adac272e2ec2eed1a563e42a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51765a085bb4c438e1f744f1ed0862655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a08f8f67316a759c915bddcd36c8bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410823a4d217a79b2e4eb6c9f5ee783657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa18002797817584860b98f4827eebe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b92134d330421e2484c08676449c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea94d63f1a2efc5d5e9d90be6c2e8aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035057b993c2a916dd9a779cb26f3ceb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39550e0c1233c7dd1a92e43951ed0901662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14272acb90d8b3081ca755a5436d399e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b454ba05b64268214cc348bd42241664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa803267d21854b3803500cd5a4b38c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e10fc682496e23c801355c2a668f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68865c6328a5fb7d2356af85f9481308667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49d2334f0864af25099aa5c14cf45c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a35b66298a61b0799a7a1866420f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c365cbd54ab23b39fed1af0da3f82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ba11f9d5c1b631a0666d9fc30d337671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34682a84fc00787dad3194babac163cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90e8f1d39d3ba27eab41f882797216673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a84fdec4c22e271adbb0ee845af94d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0d63ae85a3ecc7151c6ccf1733727675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdd6554bfdb78e68d11ee132d59111676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec52a20a2fb0d22e60b8d1b6d2644c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e05582753b5313039c6afd7e8e2d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd12aa7e147913d720fb8cad94afba0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cff924bf6573e5c1efc2b5264d0bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964aa78e72292d88589279b5b98fcf69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba68e9519d3cd71c6c29338dcc9334682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcfcd9ddbfd11c3bc2bb2028d09959683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1823a3841040c71ce0c924453f36a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb8736023896d3ccddb0e95173ac8c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809ccf15d20d15025ec7dec309dc03b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eca151150d00d57219ebce9eaba69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368076a5a013725f2e7edd0187e5bb9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d3940aed8ee7dd559c012fe98bb66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc87574ba7f376a16819b5923fdc08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e6fc3b2bfc2c457d4f2b2f894e0bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f095e04bef73c30fe22af86fd6691692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c21157bbb7a151621f856b286dfb7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc806d481a00b89df4ac75da63b84988694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef7dbd2fd766c70769266e5a1380a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b43440645b14eb7204a2c17513f888696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d54cf679ee7db5b1650599d3aeef9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41596a1a59419958699c4a1435785cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385398097c05800da63ebc528604efc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7699ff7ccbb5c7ff70bd66b822b3d6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486462f4002254a75f831be9e344feb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c12b037cf8e09b417cf1d96353a0b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de22fd5c3c1b39d0b24f4d14f00c798703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b75dcce2f5de083999ac00fa4bc6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de9e160397f7a996a7cb9c24361429705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a302ba3dfb5e8806459d3b2061643706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc7da14e28af5288e54679f936e831707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceabb8d867ae576a2143d5682bcf06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fdcd901172a5f94ba24c3a870d394709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e58bbb41396e4a235708aa576a33b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636d734f7aae6556473532967be99c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7012064f89c2ffd43d4cfde36d3cac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3809ab3a4e3e4fd64a7635cb55974c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6740612ca5a63a13c37dc7a07351de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c61af51b46c281d8d9bda20d1e0693715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079bdfb422f3d585e709ef6d07c4327716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1c66e8c0074567c83756addb52904717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60177f7d6ce09571f0d2f9cb4c7f6f46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35875cd42767663d5c59206024cd6e8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd3f22fa0b7eafa766cad6f88e9e6c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb18ae386482880fe130cf17a8b962721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bce9109368d694df7e14727f71a226722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7257d1983f50dc2120e2751ae24f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9214d98966d4a774b2640634e8835fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0462e9488484a39521f5949e0fe2da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce66018716a5772cd320df88661adbd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363eb1c5f07728b93e0e6af9de1c947727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1f542ebb4ae5e212a822fefe3c7c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289f35799c85871e5e278d71b2e8327729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f2ca54eca6d97ef8b815ffb4fc860730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca4acd37988a1e333249faf66e54e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7cd91cb6ce2570c27f9b3f4961505732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506399c2b5f381648541786f45983b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b4b7a988fee93ac90311857bc3150734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de95f483d016105d77d02511d31a7cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd27268254b817969f4e83e006e2d31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3045317eccab7717ddba39faa9904737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742c9bb479193373351a600a428e76d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257ac7de5a2dab400e49788b213ec1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801769f5e25d90f045d05fef4140d17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5b59ead4d991ab468d594dbe39e63741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30cfc9268d9ef94b14a0e08df772ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386d37b1278e8492b788609115f3c94743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd066833e740127d448abff8e13878744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526e7eb7c61d08ea48b1c6732a6b3e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699355a94d53efa93046c08cc03273be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea6cfa3e40601b568277ec99e10098747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeca1148910bca4108cee67ab3c2a28748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6c9cdbfd06149f73d0426b0ac6adf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f66386b5e8fb5c73b8e9b76847a1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1d9ecbe432589549a81eea6e2035a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe619380a5ff4c83663b5c4306f585752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca8112bf700b3f543dabd8b30bc6f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfdc286491d11eb862398068ed3a0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dcd2f5e82296cab899fa2b3e38720755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01edfa6c79f5fee97962fcf396886e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db46d15d9e70adeb52f89dea4787ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56c52ae9fa89ab642c2a62384b0439758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd58374cfde6c28a253d7e35df0922759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5007c2704dd8a78f1c9767eb72a8825760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d75cc8d8a3e77687837a2ffd3ea5f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e5d653be254f01bb024cec15e0a37762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658297ea4c629c554fd49f7e00e34854763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89573c6cc1488783298403ded3ba0ce5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c731364c00c397573e7900e4dbc74765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149861f66f8616edadf5f1bc583630ab766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dd459d13e7e55e11b0273a9de7daf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aec7559d018082440a829b05262075768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb83e4d33bc957e6072f9433317f6e2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10308908bd2fd51270ba05bfa7c6f90770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a95c8f307cae79e09a8ae4c7172383771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5f1cfe9710d223a66f11bff2d6128772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7397644c446e4ca1708bdbfb96a72773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9497141f6903ed55976b3e57de8fad774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39ce856309103d76f07c32e86799ee775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2293d803f94b2cef89c12c36f6e60fc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529c78dac0142ddf22b2a8b0786992e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdba61f2a76477014da8a7fea84b46778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269f3b4038177a162a977a9959666fe779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5d5f6d8f4db40a3f973c0b7fbd6c9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddc655864d765411617a6d596ce8f0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7056ec5dd7f7b16df559337ae84f3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c8c15abf63210f985e517d51ceee3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708a0c038525761cd321b98d357dce3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646f5e170a83ce786fe2f3a42947d00785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee03a0025005198a0beb98d7fea723c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc45c04577a77fd1488f7e642ec158787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436a0d299cd882fa371d0f8fe33e8b8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640975b5db7128bf447476992bc60bd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6026cb39dd63c04610cb7435add1827790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845c8e8f7defb49d6be998e720fb340791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052c933550cdeed53ed023a8bc9436f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdb412d9344a6e55e67f8f7a33b909793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d260f53ae106a44c4bb5d11fa931c5d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281f7eceb772b143041b6d1aa147448795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f465da6e4f77c7fbcf224fe16ea81796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016da403a1b583b74922d6c27a6b8e2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7087ffa0c43f9d1492e3cd08d3c2d08798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ca310c414ada1be3710b0fddda2bc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408428fff60790dec49ade58f8091a65800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633a9e2963bb15bb5736a4cc6167e34801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d404f89cd5334f8ad696c2a984fd9b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796aa51f2579051bae6aff1c89703d32803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3df5ad85beff9ba12edba13e55713804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8200340692f3a2c087f14ed5cca3cf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3bf456fcdbdb7c0587fa5812ee878806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c51345fb2c48576c6baff480e497af807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935029bed4a8034c71a5e71475fc1e2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518a44fa20bfac640450360b254fdf7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed6b6be428ff01ccabeb94d6cca062810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dc41b62104251ce47b6fd2dac2874811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f661b46c4483ee2b875bf2040f5ad812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828acb4bdde76c79e73b54ede13e032813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5debf73221b8d90eb66175b5382a4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d133b66a0e6896f239460c8dc51bc2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954bebf72e9a95b18999d8b74395657816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8fb11b6ac435f6bdbed1d198ddefe817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bbc380b8715397aa919c5ceb92dd0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ca62697eef2e4e2f192257afca5db819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c3f1517fb7c895d496a2b9440fe01820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66932ad399d36515b0e5746eefdcc5f6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49026e408c6a9015ac78f2cf74caf452822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acb37b3d3de90ae93c7b11548ec9c7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19ca3a3ab11b93851c4da12f6af072824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bb8f66e76b0f7edaf4ea972d27fca825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb52e34db7bdb97e631eaa2425007a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42e186f1d9c3c885859b3a5dae0053827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a978b55d895ab95976b1997b39c58828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f6854e8daf9c806ee6adfa97c64c0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd037db05ecb88da3587f4f9e127c4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95e2bb8e88061ce104da11d79522d1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a35e371454bd90558dc1a83ff0c02832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9092cb076b270b5086cba9d31ddbca833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7f3fe73cd64084acf1f6d59cb51a8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0d19df313489073fa2219d3634b95835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd022c63892f2d9fe5005dd49dcc8f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660a58862f1caf4b509b8e1459b5843837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300e89b19b5419df320dcd67e1dca00838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca0b0d55dda8e49109defd7f024423839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfaf1728cf77130ba130a69786f437840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88634c58203b82a08a2e574655042ea841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac9e821ed1a89786ccf0b9a9877ff2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a05d8c48ffd45cc42e2d2b6c8040cc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aea682661166f00d7f77cd9906579844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3cfdc0b532d0f0bafe64032a817a9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be78a63bcff0fd259dae0b2e858689846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ee763cccc19ffbfb03c901d1a9dee847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70071ee30149d3bfff90859747842b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1f54824605db12b1b41f79cd8e127849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f68050b9fc8cdd929c72f1232d2c9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310bfea24986f30930fdf8759bea577851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9f3760e58aaa65829d38dc8b5b4d6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301582fe0de10b506309f528648e570853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99be104153d5834d9f7816490809c02854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a034b0bc86738aa8e73e81bcf56535855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2e0f275e5d37553cf6ea6935a845b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066790f75b2534e68d7a829d6b1d4fb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633d88b317070280fa0574e1b894f6e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32263a0b61b8ad249412b90a396cb86a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a462867d84e6f71407c5f9fe3d146db860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa160b7b12186e880f2499ccf9e675b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22c61ebcfd91bb6de6fbe8c92460b1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6e2539e96041a62116dc88540bbee863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571a6f361131beafbfb1530f5bdb3ae864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0a280617dd427758d05c8dd3d22a7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f9d1927ba0a4a383524d8620a7169866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705306e42fa980cead8af6aebdc669c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e6d3a7acf19885f8dc7e07fc781b6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc712eb99b97a6ad19da69b53c26f4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510207e21c7ee7c1b1b919bd85cb9dc1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4816e8a3ebf74ce954ba2a4f32bb22871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab76fd550eacff792a244a8b25c8ea872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891dd8a1ed9d5af678c0e31873c0ccb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af8e78085e87880ff7f5c06ff6d905874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e3d0bba65761b40fd36e748ba2a21875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e99243fb822477ea27a485c0ffb2ea876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368785d9391c5120809bd631462c9836877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29c0e4ae5f7719eda045de478c5bcc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc45045d5cb14ba56e058124ee5b132879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2f33f4cd53ec223bcf9089ce6dac4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaad538533e6761d1b01f8e30a944c8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baf798314bf9c12ec684270a90a6e1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd01c8c0b07d032a94216df6507b76b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc618aae9257f5a07273ca47d87c85c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b96a429ea401c7aaa796083e102252885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a97c373afe37344aa4197f81cdd7b3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42965bbe950e6f2820cd58303f81a82887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8349cea0ffd997646dbe0e8469361e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f141fd00aeba826684281564907ea1c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ccc44361293d09dce21d06de4b90e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dc4775a529c2a338416e91c57d69a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1cb1ebad379bdead500da4f771e6d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f8c89ab6a64f95ec005741647ece0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54633d0fd6e349cfbdc896f91243ee5e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd0590917f3d3f607d05634dc0c347895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dac21159c20ed809dfee855a1265f4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa061ba3c14a7a4c8258ebb0d0cd32897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba64de35f846fdf167c0d54cca48276898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b074998081befe331eacc01e6abe1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0fa4a46842456756954cbc060a19f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758fd8ff0b305e6bcdd1def302f2cb7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b963d8b9329a15432ad1970976a35902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd2e87ea1330d3cf297cfeca3198c4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accae98005b85614eb3973049e28103904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dae3b2586f25a355c0a110cee4c9ca905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85692c04ea4b69d56e4867845af76a93906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a33ccdac5ee1414fa1473bdf7c4924907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29572a6cfbf27e3401b9f28f1567b06908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77816c537a589b25344896e4d1b9e9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996df7a725f2093067005522a2f2439910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc501ebc6061db314fedcc75c6fff7a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb49299908715bd2963b554299e4602912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424df7d9d12c404416d06e760a29082c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614670c79be8b2d715f6a9bced38571b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6b4ac7a92e299ef9c30aa28e49c3f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec103105d9be1d589c6a0dea773e2e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9673c23b273aac2946d3bf454e2788917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebea9be368e73dde6f0cca783377d9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af6c2c1640c5f0f1861058ac041060919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369e9606004561fa6a5f76e5f19565e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95636ba98e2b5d896f4a192cbe508b83921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859623ed2d2c00a9d81a82ab75ea5e4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ce265505985d5dbc2dd7bc91d4fdd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8faf9dc8236fabf9d8528213c4fc1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c00a85eceab52faa0242e817aa56a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd4ca696ca145b3f7cde2619bab719926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c8f70f5c0127269fbb7201ae7e442927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a82e52ffa85cb8f0d78b6314e83637928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9d918c55e1f32656f9d91e5cddda4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36052474aab7b55608a5f95b525cef99930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce1b37f34fd7e0b2b12fed0f0cddf5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255316d73583e69c1d25104f4d5be724932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e5b92fe620941bfd370d73e217335933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a16dbfffd9dd0cb74cb12631d3ba8d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba48e3f915a5af0ea18f075e73a9384935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7adbcd64c7bf8a464d6cbece90b383936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320abf96c8f5fa6052fc453b6d737504937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ceda2e381d8284c6c759f4928f662938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b8e323ff29270f38fcfea1f610779939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7db0cbb91267acd243484c4d7b0b51940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5db8c698b446cc137792d0ec9a7b43941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da3355f86c3127e0fec51b925faaa6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ce2e444c8d5177d4beb27b5c46529943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1971329c0fc14684f1b0247f5df608944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981676d33e92d7e96a050cb4f42d96c6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a69757b307783528cfdd635a1d75a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9e22dde251811e8366bb8faea0d4f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad761f55de8a94c668ff2c12bd03a63948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe768d9ce6b9813df3f4ce32da5049949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f8210a82b37c0d011b805a686eacd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99449260e7729d9e7297b0dceaf9f515951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289f4751e9624aec407b4726e6ee5ad952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b33dc415a63437c9e01758045c6039953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c3ce4f97504cfa5634fd61027a4ae954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d20cf079cb19523c22e4b7fdc3188955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b65b3293b1b07f3f315a4419a942bc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca967491ba1aa66da1ff1bc4f35da1b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04169c21e4caa549e7733d6ed2925994958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a6544520cd11f168a9120e1c8c743959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068da837ea7310fdb2b0ab67c549d29960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458ae8eba5e924bd1e7ad98fbc154cf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a8e52c9b3df2d7155af25fb08c9f6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322525dd784f548db35c99d5d1c5fe1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b078f2990703721efe4d8338eba7fc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62ae23297d82cc9f254a6d2f4d1e61965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fd8b40798dccad47f68749015e157966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41929cbdeebab51f3d723b6afe9057bd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32263b14760957a5c78c558859108a6d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454740bb0ddfa2e36014e9a9f39e497969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce00da88a0a865e56ab7edc9701604c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff2461ef7e07d73484047b6e0e71d5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710c5fec760ed97e5bd43b180045c44972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30154797d4165a986d97c8501579b12e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a148e1592ce076f4b59357217b2a07d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b5cc715936c46646abb01032c3104975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb5ba5e26ba74f2350903b1aeb0664976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeea3b420f7930e3c9b1a7367bb935977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f5772b8a7bc5d2fc81f57239df440978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e112822e41ede7161261799fdb2adf979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df57b92e7674e45907f6c18ef83a979980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f95251a944095350c0b91e629f14ae981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417366e3ed09ca3a846e6b9a01d0303982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810c186d3f61cccf134c9c8d67a4951983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88bcc65e45171806f2736882c87d98984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4ca3c615bb24dd9b50cb374ccdf19985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62089c4861988420ead4289c361d659d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efd456adc8383f2076637c14e037e3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c96d9810f3fd5f108a26fd7ca10c9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f279693d2ae56e518e6af85c759da81989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd97845bdda61bcd985b02face23839990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f3a130a0369c4a4e4e02754d1be25991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ad612320a46ae255e8e3e9be63449992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfddc959ca072a349e63ad0c574c38993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42214ffd937386ed28194e682d362cb994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7c99e4983229615d03f25cc6c827b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b014b19e8513590188436c2246b93996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d492b1895d90c0581f6e34b8a78fa997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>