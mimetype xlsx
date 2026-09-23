--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589fde031dcc4fb3072685fe5afc82e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59097215919589bc6201c3baaf355192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11b94c163399177a03a755a5c3fb573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f2e3029dce64220418ea25f089c6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6953aac0b2f87df1eaa9206ebcd23345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6888e73dbd07ab6ded5a8444786516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afada2b202344020ff1097105d8a45637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29e0d1a3c24c168a0a208ea80f20d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815fae434008641094575ea1e1d15699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dc25a18991feae2ec5d7753b1eace10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c241fc228d1d5778c678dacfad534d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60574b886e7e83bb87c1ed867ac1c1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa1e4731907c3aecb25ba1e9c1acba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447acaa76908863fa0a2124cae38366714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59b48aac35de7c20f22151cdc9063f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5a10a52ce68dc7ff2bba9daa572ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932fca067157fbacae8c1e644b0e12d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acd3ba9d56f0c63fab979cfcf95b4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e00ecc369568ff82623a99735f663e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc428a27f70a43666b97c4abd8698b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ad724e370b8caa34dea1f62cd3a1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d64d014fcc5aa12fcec7d791597d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726a0130d92fe6d82e78389ea07afea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b58de580b83ebb4179832c71058db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394c1ebbdebd839f18f88d2542542a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd055fd187b2b9eaa36d27c735c3d4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f160a93eab3f28d563e6fb64db1553f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce621b3c7b758df76b730b96b74a2a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddfb4b248378cda0fab2384c2ad42b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b990815a0653cd522ca5dd867602fc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6367deebb619a85112ffa9710201cd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab421f1c8258335cbfd506facb52cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf7cefbd9963f53b96e8bd91b86adc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693459656e65a5957503be585d3a4bbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990476ff6bcf4cf9f8472e420a845a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb7a032e90619e3e13be95c564765836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57478d93123d7b010ae55d39b544fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c9ab529aa16b1b0fc78635fdbecf238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5db14fab4be593418c23bb185717e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a8c0e639f6dc0dc52f593fd82798740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c4c4807f8d1e617ef246ed371f94e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6480de3c7a7f2000fbbfb6b5cd56c2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaf26c8ab25f36d927fc9de17a788643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42691cbbfe1bc6791b8ccfef0c0da244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df8e636f84187110a98083e37918c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987eda31d5629f06183bcb16c530cfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306d0855a9fbe7e574de04adf79f77847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d51e316054212f63ba57e6b2436c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c7075e378f425d34f15b069ddae4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce621e2f28193211fe62bbe4ebfb2b3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbce02bb50b3b0cdf514fa8bf8619c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e76dd6b78bfec6b29979fb5549de852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130000bcdba114b9d122fc9c3d0a31853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f3ef859865626682fa2becd9cf69b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c21d613ad231d8b6ccb6a7fd7ccf555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e38c5360d454a72b308af1228536556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736bb4dafb034a0c3a99d0ca38e1d1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc961a6c76adf9de02593afdc62138058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d0fd81d358aea591030a6cd7541ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bea8b019a8b78e7588fc42a1e07e6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070d78d0bb38f0d8ab78e04d4a1172f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc2fca750560c0a59db4d8349d4c6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706063d8c3ecc131ee89b4dd5e91582363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7d02790c834ae99bb2a5ea7c538c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ff9c53b05fdf5e503d67c80b08b2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01adecc94f6e60f65a7f706159539966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aad3da49a995b1b78e1783734726367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e8391748d3a5780420d8a9de453ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9ec40234134f6a2eb9a9df7ad261c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc484a97912976347ef16d83c6ae0d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048d819d01f3ca33582eb8c3cc55a2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0577e3904f27b2dadc30eb7fad5ace472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dec09cd8f3f83722fe2c11b2279ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be52d418662911e9d1a0e360d05076574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71af12d3ac2348c0d1665670ae64c7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebfb0d8a57dca131aed6f98ffca85e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc79979c6688ba3f539fb9aa2e067477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb71419e1218d9e8cff1e0506515f7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecd94dc6b137a87317dc9a7c4b34ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7508757dc37f853b05b86c3660fb7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8a3aaffa912313888911067e196b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c97ef5aa92a2a7ecf9acd5f98d8b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b31a9c903ad158ee3e6e54cdc98e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c62d2544953f9bcb3d9aecd7e56ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af703889306ce797b9f2e714321fd7c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47871e3607ebd22c374e348738f0eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf15e794e42e58c0fa24d5d0584321287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451792913dbf044842320e1b418858788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c206800657d5f699f9c06b98f6f19d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c04603726b296b706e2eb6bccce5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27091d7ffe250a7ddf5174219adf5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b77bf2868bb861910c95b3f05352ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c652d113573a6fd32bb450b01e500093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89a49cb62f310ebdf7ad70468111a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b2ba37e0fee0164d432154375426795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53d72981c19323d6480949aa1835e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1a90dcad6183598700f2b87e4d45397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216261bad54c7214a098dc3f4754f5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166091c2b714dcd6c80c0bbd991d8c8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58506f77cf29eb165c28fd16e02669100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b82b2ca52307f944096eea93f37a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16988d2769b12f77408f02c627648a7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc276d51ee936efb7aecd3f5edbf53b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fc54c05c147b1b33bbbe6b1106b4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb45a58d89d3c8473707705aad1597105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aad9b6a9be6b59257bd4a6f0dcb840106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc13d12e0b65b4b537ad236fbd0b781107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4608f4bcefe25c06f530abaa35d1a2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f1079318dbcb7fc3a56282b73e8f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dc8377a3e2754738ad36103c174b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68f70fabf05e3533119db48074203d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d4c042a563444e3fc42ebcd71796b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa623c816c0d81b39262c9e980cfcd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8bf9806de78f712a466d3f4592dca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cd59f9cc1a8c8d063badc2c68fb82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26255e7d7bed904d9f5e0ebb85aa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb368e8004d034d588346b4c333c0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f987ac15bb8213d954d38d45d0ca1e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e80051a460cf69721ccdabc0f1ff42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df919ae126662a19ab0167a01506c85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e6e995eb8214e5cdcbd4ae8fedde5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7ce69d72ede78c0d838e10e0bc4af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ef18a672abdeb50bae3568c574785123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fa0fb275735d3b5c4ad94bb25125e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dd0b892fb3bf115e5b0ffcd2a2e72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa559a5f27bff429307ff461c3189126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786db94c2fda280789f079a77c30e05f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796e49bccd704ce3b1b8eb5eb2b17da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c711970f83bdb4fdb000962fb8d95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb820ef3c5e5207948c88e793f4e71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5a44cb1e204f1c2d3cab522e43159131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190634e1af28fbfa8672a931e039c6c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4ad7704be7d8ee58fcd157b0d3104133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374395271faa79ea0006ed2a7f3374b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df55d2fd184b1b301f8a03b11a15a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1942ecf4ab4ae5279129d1de81028136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f51cdd903bf790913556383588100137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3da759648483388bbedcaaa0af9c5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f17f2e37f892c1647ce68cbab4d2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d9ec16ea825ad956a6eda22a60373140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e92a90575924ae52ca6111b8a10ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abcb3fc7b871b2bf07f6faf76b690b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75976ada97bcf630d1cd985d6e5d2d22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5b7f11fc1a5d37cc91b7172bb5c05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b0fac53742b482795db508dd5bfe1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab54d0489ba1cea7b450e90f1ee7b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d797336fbc6dc04b754705559300e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8aaee04fc258f0405a1708552fe27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd9f14a88763f561eb782be6c65b32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7a0ea5a42749e6129d9353fd923d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836514836aaaad4c20b6d92d9102807151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d00d013404564d20ca047525f215b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837ac746c47f13b835a15a76ce39470153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326cbb65af4e1b1968d5fb4ddaea1d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105fd620c79a98536a5a854f7875fd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a22c0b0b4b2776639d9bbb1aea59f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f316e88fb22e97cc74b86d2d656993d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf815cb4fe8d7db57682ee9bc74da84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170fc730046237f7daf818ab709c26a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d734a0055a1e8c2b30140a15a258411160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642a5da1789a05251d7d04c2ea5bb9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40109853b0039e15f0c4c6e6c5296b8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b28b6702f7f83e5262b01c0a08acd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589152598fbcd8c116c41a234b8795d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b7b9f4c14fdb560720c1ff5d2a38f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837f6b04ada010b0b3788e9e9c1e7f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47089964706be0b976e9a3186c12be2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aa385c80531137d46c4b0d6149f61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ac7a7ae8f40cd67e7f51b9437ced9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f2cab53a34ddd3169ea712536141d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17be571bf910ed0812e52c54a2315f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa51b3359b8320b7eb0bbcbdfec2f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bc002f478935950fc51a70a192d66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0627ad267944cfc1b3befae9dc4c167174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877bbbdd2f614d97fcc5a4377cd3ade175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb8b12051f39eea4ffa79b3a78a0ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd829006d951cc1d7956402c1f9fd0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f96a65199317b7a2b14eb682f22db2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891243ad7ddf12aef8bd38b9064f062179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abb08c8b8f6dd7618462cb1bcda5ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd56bac6b5595a6924d4596e55d571181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812660d94219a9bcd2f7931ab361fbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed937024ed5aecf74a6ef355b0ad6eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371e72f038d80c5e585349b57c9c12b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf426ddcb79c12548d4bb543f0d28641185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60813ac69b4c8ed3890b4b1960b8a35c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0edbdf3ef783a1f390361347a3f61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6706202af73038454be89c1a8fe4a4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf3b248d89179353d49b57d81fb2b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0313f69d938ba66b8e8655fa9cde976190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed6c34bdb490259277aeead09c7844191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d9b9754c04433dcf9fe613101bf3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cd0266278ca32c113e585780fb5b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356af3608f8a8f5d1990ad34d0c43ad6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254acc13b731dfc3ce65dfc95d57a236195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de80069f92a1f2e89d633074e8e2cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3d73ed2f02b914d7cd9b134623d48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869b407b957f8ed3bdc59798ae51aa4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a17340d8151fe36ffac81228faabf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d789c55ddd917f9195b5bc54702599200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d19b0dc28dbf181ae4cacfdf81909201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e28a2b6988f97e55eccde1324ad11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e62ca5b3ddeca46b75d74cbf895bdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d77d883e1976e5a3993e4c21f7066204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81973e488d9304c2e7ea5c65eb36a890205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619a1100a9a7e0c31e66418082a97a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f48621b0b2467a7ad5ee65f00978a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc3e98247c201af2e031a39df5a163208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f895cd81971969757e4de879fa13016209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4adafbfdeb546b6e1bd1248f475fdc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ff4aa63665b4181fb2aa3c113a32d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8588c45e11f98b0e0b5e1db3548b22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f94bf3ba390d57a6ec4cdc4654b61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70041eeaf55b241d96a55fa4e1026f00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434c4df504d89ed48c39eeca1ff5c84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516a68d8e5ba827ccc1f3a040697edd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ae08dd56e2cc896b308fc1c426bc0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5a912eedfe445de635522eb58e1df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e68083b47f6550a209eb77d1a7e3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b746f792e3c8fd1833561851e45b45b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37068349e21e4f5df4f462a7d0a85168221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8e8e36e791c61bd0881efca079c9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7033f7b3d60676c77c94558a251bc1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec97a391038061ca5ab2a513d7c61b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018e9aa56b420873aa642bbb6213376225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a10b207eaa5443f5a7bbc1c1080a79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a70f36a7840099ecf037ea62a7df5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09520919737b9f5f01b0955d01d517b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe85234ff4292d739d1848d2503490229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c9b590e00e49ec679dea05e710253230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49697341936868afabe1448ed5da3df4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2117ec2d9f7cc9bf7c5d7d9081a82e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea3f9ae814126e2ec552cb0e0a33b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11502817080d6f5ee5e791fe3fb99e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0242e73c2cb051c165b958f1cd56d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96131ebdb8cd661e0182bd6943fbb24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9383b0a2c50be9c8f6e3dbd3c2e1d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd66ee733d709bae4468524b41b39d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0474e8749792e571f56019a45b03867239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c110fc153882e8624b59d754129337240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e66211acb36dea564adec6013e3349241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0404b8d83b92e066d7bd9ab1bd484f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eccac263782728aa8c7c2c5e9fc3ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3409f1ad10a36d88799cbe7cde01dc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a84e3ee9139af80f6f41f4682e0fd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df2d1290230e7e31faa9f4fd8f45b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0594a3912c97fbb50fabf765e5d77d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59ddf52dbc47deb202317b5f942ff6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b18919c215f63d94ac4997a0b7872d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d9a834fd4c2ee80ee6ab830734789250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1f25bd100f8f1f965d4f3bd51817f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957b01c69e6c9a9d6727f0a642aae68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4701ee539477687b8977462e436b68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963da5d8daf2a8b298c62d80bb55cd9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509ac474577312d1c4973979a62b0ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367837670adb2460f0dacefba35f182256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eaf8fa0f6fb0d05db5ba8d8d2f5c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4558ad8435eb44a892f6306cd2c76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655024dbfbadc2329d1bc2f6c34cc503259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2fb17305463018542164d7c74f48d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f897e42be869181394bc45a30473b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62b41ff3625fe7fed383b385991c97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6496fc62372cdb733d63fbce1f3fa2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7e826f8ea19576ec79642bcfd9c9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be51aae3c287da22cf582becb18e15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc1e5eb345aeeaf8f7c2b76d574526266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6e6eaff53c735860a063ea6dc6d55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523d1b5a3e410852a56067cbf8a32e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad88557d88776cabd09c6963773067269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aef522a80239ab150547bd077c1bdf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0712fb1f7760c654934711d73a9d321271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971b6ea87ec0fe7a9591858e2ba2475272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac1832d6fd5e03ad2f73126b7bf7ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978901c2ff0a3dc2c5db0b5b735bc44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65b2e628aceeabb65d79dbd9c1e162275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b66ad29ecee7d4458890910805c08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad1719d7919f757ceebd5101f007af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6864fac78cea7f36f96839b4bc950d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b86347e4c25e0b527f8f999adfc011279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32168d781bad79c76fc4810851d3c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3965fa5470f6dd49adf8887f5faf44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052aa6dc71d2573bab7ead83c5b2511282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3a570ed84340b5247811a1d288708283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f0bf8d860fb3a972bce9df180aff3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bae5370c9bfa11246ea6b0a6883ad1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2d9017c609b6b893db3aa497fa236286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e11587dafcb49a40246f08f348b5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad7d5270d1db882d92ec9ce0d0493d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181adc78279b4c6189707cb427f7373289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57220c0546b43a67a640022bf8d3467290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc6333891b38bf8067c46f5fa41c78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455f16041be3bf70367248ab5044f5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90612b4f08e703ed2af21832097f92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e785e2f8154f3f26e34adea7a3efdc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312ae9241ae81c7e3b6e6ada27adbbb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99bc51f3e8d2a1d6a15b1e79cc1326296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e42726e1dc2e9eb3f61b8a110a3b4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39b6d0de25c7f92a8c880e3310a500298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277430404c57f58f27fb2b3e1d132f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8a385c59fce48e2912a64ed4cdea5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26bad9038583252d52915171494f34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434ed11d8cd54724c379c31b651398e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e7cb803f66c4a89b208cdf22495d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13678b17620e7c76645cefef5ee08b86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8605a5d150a23a5e0d9b9446b86a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e9921c485ffa69e5b9e0b276ef353306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62f2f7079ab673dafea92257a44397307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c888bd351d64e30cd0d4c50348272308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a4a311cc3d66a22c1e0296c73c5f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91d54c642546bfbaafa6abbbbb6b9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca34d41d4eb0a092936c06e2c10cf8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a948715e6594cf1a9c4700fdd0931312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf845f42228b206bb423e9c8e7c493313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4bd77224fa104fbd3c486592be622314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ad7c949e53e06f5d0ed5a75a4aec6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71599f5220fb1f1178968fb19993bf89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0ade723d7a74c3df97d6fc827296b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2ea1a3c44075fd33b0a5419c49be4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2e2bc2152c1e79bce73773dc36f60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c8be171e19276258b59d649b81a26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1343d0966b1f4e9f56e5c06f400a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92625b5d1a6ff233f0600dec98702a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8ab1840ea68a1f1f9e8d0b7667f3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256feb1d6e7576758c200e1f7891a3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72e3e90e9920737e78660546b280d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68018715f2b9313d017964d9bd3f9283326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3e11de0ec89b6050da75ce978906b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278dd28bd933e4b01d6418ec9b15a6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f894d591e1b2aae4cd4f503bb3f77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f5bdbd8fde2f0bbd9efddfe915ef1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504dfed8599cbb75d1760f3a2f3e53c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766c0867ad80f23b3f144164ad33f91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ff1db7b01aad318b1ec0eb15aee10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa56d39854f0b338c0aa1f18131a98f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0cfe4f4b735241c4ed27fe5bb0509335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e954fe75877aaf6c47ea62dd6091942336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e2c52533abe5a1a65aa9265583e4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d812da30ec8f3bafddd75a8ddbf84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffdd584bfc5f2a9f1cc3f6f4a7eb79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190460624261cc2ef0d8eae4e7085d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910be73e5569a110513cb5e5a747b09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2362b16ec925035cf8067c849908a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c3147768b4ffff065defdec75102e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880b323a8a9fa46efc5207599ea86bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4faf79799323adc8456d6110a4a99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912300cfb7e79932c4739cbd2710df1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d2967a521e4188041bf011fa5758a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cad2343be03f1ad15f4489c76b8a66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305af685cf03a56f23b0967064520a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf7e5b8971d1b8e576d376004095c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028416a7f7f0add372222fa5fd6a00ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e00b84bb92ede77dc7f4dd1932753352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f55ea3f3c2b2c8a7246469ee785be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495452c583e7c02c74754b49fd70777354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa242ca3b4ae6d6c2c39233c36646f46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267a33e2983bfc644d2065945010983356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8459bd5fdbc0f801bb247d9aa4c73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41e98d8911cebc29b1fdad363c4191358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e409031e6cbb96e53d459056f9f1d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754d90fc640da416a05d835528580c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aade47e93c5b3d8af43a0e7059da2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fa9cbe8a895bfa86babbc185c8dde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43a523f1690f40d238f54813420ce6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5859a2377f4dbd8ede9f58af0b25bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3b226a6f58b30d88fadd76135a482365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d619696d0c09e089c46e6fcc55c8df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b0ae8ea201bfddd0c0993bda71a10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c40c4ce209a9696b1d792baf39716368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d6a2afabf12bce208f431489b6bed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887b2a4ccd1df306136589c30253382370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40927d871145296e3de8bc57e048182371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307772fd912210425fc7742e3972383372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962724404ed0ba055669cfe68a53ddc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053806fb3a6c28189e5746bba3ec088374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a1250895b4119d15276e0af3cc029375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a73b59418c5ed7833a76a0f84514e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91c7be2923c8f2c4c5907d1e77e426377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1154f1092d32966dcfaa44292e459ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47187f036491f834215b2615d78b466379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0296438c4c4c6c1ab217eaf009f3de5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfd9e6073e8974e1be806ecb27fbbd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52873b11434d9f55c7fbb8eeef400b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de24305f1c35b360b09d544a01f0fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0472ba52e4b2f1acc92fa56dd46fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19f525f9249a351240aa3282dc3e90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863f1e9cc6f24458c1aa9232a4dafad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341117f80a1ed6a3295ca5539a12e10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43253d7c722441ee80bc4647cf24a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081bd4d3d2c8f5e5fa9b1eb13f5af1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908670f2d1b7aadf85af34e1a43b5fad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945ba69fde8257c7c707108520695c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e320a3c507394e6c5aae91d1806be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bd9f236033571a43bf4385a70e563393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8533c7d4f3114ca7aaaf6f6ac66ad32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5759f33ee290defde255bb6cff563395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde616c528b297ce51840f6d6f45b340396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929adb100b42e91862ee8338b0f7720397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedad49f4253f709e98c0ba64a5b7296398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95e1d46fb3f2a91afc59278eb930c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645571c2b9b28d7e52d55e21907eb8fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc50962e88d2f3de722ba30d50e5c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c201efca052e1d64b9eadbef235dd9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec02e51977f167a774b0a8d6ccc0cfc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b00687bdc46b83ea529305a5e59c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d903546186f8dbfdec9246f10adf11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377556e68a1a69bbe942f18b3c184b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773ce1a606094107ed663fc6e205593407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9412abf0f635d5f25f2295a03ab22408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa8df31a5d085f4d326ec51548b93e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaaa0c960982813f6b3a9780f62e85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c49d36ef1b796cab15d706b5face39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc9a0a7c17d3d75dcb2a0c3301c4fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916982bff504ec8c4bb053974e7e3d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9f54b0a441c04fbf33dc9fb3b50e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a82881d8e21161c1b09f3c7cf227e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b437a3f7b49589b26b4c5386ffd6988416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011baa20240c2ca83605b3bd390b6fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841c32486e20c117c2ed440d5705a47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88cbf847a609aeb12d7b243eb58b32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d131bedb2b88c7b1b9bdf2e7432cbc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b50f88ced4f54c8c59e10d73399699421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0edf63255d50805d98d81e702efbf8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382b4a78b2577c95ef37f6f049a8f9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e7ce20c2b09827da582e6604fddb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b674ed12f540a1c475a38711785b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbfcaf72ba21371118ea3427150221426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5683dbad49dd5ca4ccabf7de8e40ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2973a46200a2a68662290e0955b5ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3036d9d9caec8bad78b1c210028a5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2748218a61c7a72ff7915ef687510430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83894ae1ae6440da39f83129fe138881431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b879b2037607a3143211fe792939739432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9811ad2ee427c301f11a37e4daa82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123d9beed6f3dd6c44ca93df1faaeb1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d071fce21933ba697a441bc3b4c7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16c855e95286becc6cd198a907a067436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116100df0240390fdaf42f206f3fc77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae5b5c5280162f5de803298207b1cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faca6fb49fa678601e2c6399cc8f1c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d39309bb95e126c0fdffa68f9f6ec2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fc3f5874d8e638e3d8e31cb49e5f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988a8329f9218925f61260882bb4d40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa81a70500e5f24826fb7711e231d54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b7891783f7aaded90a0a877381c24444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e018a0c9955507b87942ccb962208b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97741f2c25ed9a29c9916ce8dda8d191446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ec96bbb6868bfdaf7ef1f78668464447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684df9536a90e5b5fb601c3335582ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6c38fd5e1544d31bc0cf59e011b5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89116c01e3cfb1a7759c1d4b291125b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987a5681921051a0a11d9d476fc2a6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f001727dc3d83213df4c0b5aca9ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de32dbdf7412dfccd9f7e76c83460f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be622da03b29a37497cc093c9bddc137454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821fc09b1f0641d7d4231be574195df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a98f33ac66f289f3f1beccb47eca97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19481a1d3f7f185fa22c9505e4df2b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f03ea17a4c6261c188cce152ade57b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805c7494b49dbe0ea95c2f252a10a6c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef531d64f38e0bed5c6ca2cb701df95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551b50b08c65f46597184da9d3ac23c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159f402de5514d0caf227d9bdcfd072462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05196902b072a607196aa605e5cdeda6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29779e36106fef8aa2373b8dc5eee8f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646f6c55a9a9f33d2c35755d941c60a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd7282758fb857ac981567b1b59139466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd95b1d17ed6d515e1d96b19ceae4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f95d7a1fa12abd877a97e449db6c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185275586a247da1099c43d87c47d6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe0003b2f4e1946ff2d23d4db5ed5a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320d3364e242cef7baa8747d5361f44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b3c9a4406237170a27dee2f37d102472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744f14843bc97d8894fc4354d39af98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3840867a94704c12ade9fed9aa988a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282e1b148f61162cea33c594ddb5416475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ac9548f9dc8767b8a4e10e745bd09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effabd4fdd1f033388ac9a5406cfe98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d112a56428dcbf15879cdcebdc6f8cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd9d4bc92df06f0eed7fc18633aa44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55a2962781bd0c377006cc79df2d3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf4e0f7a13d995b98b1e0c81facf55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a666be75ad28b64dec2f5c2852827e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bd81e867ab70d68288c8725a85b8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5b2af5a27e7890eb5b15276394d31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a31be15c2e08a64f154b18254d7c27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f645479dc7192eafd6b02705272c143486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395870b5084806653ca79b9fc84a735a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177abd5c2f25931f2aa6da2763a7241c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dac0fdee1496ee0c28560a1cd0034489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c685857ce4649e75b7eea4ebab65918490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5802e3198c5ac85ef00abcaab2c494491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61025c1d83381997a247be1f221b948492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0ddc060247875043a5a163b8f7a7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698eec2954c60586c3ac4cea307b97a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b1734b41429f7a5613d43f9eaf0a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba18461ed0b3a79cdf4c4bf3cf2dd7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da9b0a377aa765043a920a45bb3e4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae91259603e833663f2dec2e296022d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db47733efc86d22c301e6dc5402cb5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452ffe47af52348dbbea2566060e1ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf524b0cfab64a95a22cde84611748501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5986ecddea179fd1f1a5bbb5e0d2883502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2abfee642b4926148c45ec3fa1a2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68cfbc1d9c88a3b35e8d0a9b810665504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f01a448eb1b9b40301b96c2cbcfb9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400aae13befcaf03bf4adfe25fad896506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5b33610edacfc8c019c422652374a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046948d03595d51023da6ffe371fea1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ca18244bddadfa1554da4e5c68846509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5981448dd11ac0e284c29f00a6a5d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f874e63aa03353ab7381e23d9ca97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a904046a0254c69615348ae4f482a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c326ec3b80175445f35b2a3f8e72a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92b8ac906392f35956921997b778a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dbe4d305a0f37064ba8cee53b7ac7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf793be7eb4b885601ce4430fffbe057516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0a1157e085e9e7da88d56123563ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407180a86c065b918b4d0ac3ac1c18e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db021e33b6ec2ad59b3ebf181da3323519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79194751e9660d48ad69f9597d0daf9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c322dc96ae05b9e32517af28ac81f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee27688b0b7b2600b0be531854d2f54522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50321371e6b21bad068f0ea6fc765525523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5761be09b61b2fb44ea9f006a29d63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa23c2deee1b73894b1a2d5ac447bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd33633da42cbadf5242a109951726b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca12d7b4822b4ea00de10a0d2fa08be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f062f30e468f2def0f37288b385aa6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44425a700e75272004e48e061bc66862529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc816df073f5993ba2755210ab87273a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb77649326feaec8cfebea2d82adc7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bf9d04df34fd1dac74a54c653f47c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf433dbaf4ac5b6bce3685a9dbe85c9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052dceb022986209482316b22bdaddf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb269f9af45c2d70e12b65080e0afb5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bff3a81bff5a8eade1c142ad1ccbb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e38e260e1eedcc6a86b86ea76e7642537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d062c67456093ac07cdd596ce7f8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149401aab2a8018dcdc71cd6aec9d663539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e7518c30266d8907ed9bf0e91ac46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21bceb23330428c456bf5e09362395541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e3fbf5965df76ac39e255c023c3b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e05865919a6ab31a0ee53c32f2172f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06778d99a3b702281767f7b8fabf213544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb0de3e74584a9b225dd67e5cc8835545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7f41cb68e8c55a58be4a8bb6abf4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ddf07b45d1330de54c399c9180ea6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb62a32d14cc2cef0f351a41b9b36d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5465537f9a851e2442161336fcb4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07ded5cab8ff772313ba3c59303bac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ebf46226ae85c4fefe289965eacd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9259e17e0e73e2b8686b345715943552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38817eba41d8d846d6184e46c44311f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6c5565055b80bd76b8ad1ca2df6e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa6fc94d6c893798680644d7dec994555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4886ed556863886939ac5c73f70463a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0dc04f8dd9a530d83bf325a6d52d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9635bb9f9b4d9e95edcbb0a996ef35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0ea626e7cf727ff44c5c398163ce0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7f2d359803896ecb51214404b653a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d8d26930aafa4ea61df8cd08568b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2e3e6dedcce45b6ad567cb8521adb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831653ae14986e8e6a6828a31bb16827563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b8f74ed51f48f3d441799483e460c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087f59e6e854dbef207ece44aadc7b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7dabb19d91fa9f2a40af735c2ef55566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64a422d906b8f9491aed84345bdf93567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41552756d0cc84d46c024623deaf7d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdfb4d0305b9b4140d3b8aa554eeea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10015af8c230b7120f00036b60bcb75570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792387bd342afc1074ec635c7ae8249571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e9434723c69c217c71ec866aafe5d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a819369a269457e9a4b6bc6674d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ddc9cc2084f4f103e1b871103df8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc964b08a2fb21511255141860d3a34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7663ca47122ebf2b6461cba95fee07a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2046b432db44296c07b44739d35a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a22043a8bee17c6e4b564cf084ca8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e0385974973f492bb0845ffbe016f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6da8a5267ac7030031c9c8d6925fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dab83f974048630ab1c125e80d12af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ccfe4ec157d382799663c7197e0ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013fe5215d13803fe4f2d5ead941a9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab6f6b7ac668b6ea23f93c0bf6455a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550c98fdcb4c86150f2e5d6b6386f6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555051c7381ae42087b81732f841ece586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d56944302eca6daa1d95b15e8d427587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c7ba01ff34802d86d9f479a9ab3ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d619ff91314bce0da9d036a2ad263589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dc0d13d13da25ea2efb9f7df94c9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a893dba5cf1ce56f5cac69775808f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a08ef8895cfb512bc082bb8f01b994592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77836a9ff22fdb716c91124ee355f64593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eecb193623d3095fe78e2350fa17d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1bab34a6b3797b5a8a84cc08de7b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe2f60bc5a9f1348ec44df11ef23c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d93121f27b2ee6fe75ca022ac6e6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712229f1924513b6ef69d060b1d0695598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3392f7d1419937eb0e83502f050180599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cbe5d3214026d686b8f1aa22a4118600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a811ad96774e0a183c8c9f3ac62abaa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a70cf36a25f68e6ba643fb183905a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad866f96c8f8097211a5cc96d555ee2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c239d5518e91045e62343bca4b82aef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fa36031202dfbf28c5c669a3602cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f53e5d4b85513c186ecaca5952d059606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d899de0fa4aeee072946d4aac3ab55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa32942b39f7868585633b2f4b12ba2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf50d1b6ad4453026225a33db6cf9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfbadea9181acd6955866d27713c2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7e6bd75de9f5fa3e7454b4141716a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b129e249fe6dcf6e43ad5afa00e54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d07b74bb671e52cd95d468957daa58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c82fc76cd27ae42bb8823bcf112146614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13914d963a10f1c28baf6625024f208c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb424948da10bd60c7991895daa9df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c799de832f3db7620f01c2980cdaa8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125b360854d3cb3d476a387ee46c448618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7825a48c2fb891946c4d6fab50daa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d4497d4bade99fd7c767b3bd4b2b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9aeb812aa2387e5eeba015cf410a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dc89d4d00b30390ddf09f156b54ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ffe0c600b9c31fce92d1554ed56e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72d7101974df07fba0d3182c9d9bd4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a0badb17465eb18fdde9a38b0a312625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1f2f578dc87285d2c583d44e24ad7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b31f0bfd5344722f332ec80b734db3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f1b0776813406e013afc868a05af8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb61295fba77c158aeede7f322f204a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c9e9283a652cac289fae01df7c7a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3342cb5f48e32da2e98fc458bf9dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb795ffde97a9480179e11eee175adc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebba2fa01345ad3ea037b4002342f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d6abbf3c7633a4a884b0a784fa7d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d09424dafc745500ecaccf3d52a5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621058dbcff41e36bef5a58ad305bb00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9705f8ddd84f5fbfd044bf46c5bfc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6735918ee8698e2f28512f57e7ef0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bca3b3213a18f471b2868a13c9144c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a11d33455f43dd365ed7980174da7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350aebe96f952f49fedf5f2ea3606d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade61b411a9746af0d02e32f4731373c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5683b60fb83013afb2951937db2e33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaefad1b696e6173d1bd38d27d23b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f1ecb2d4f60be4461001fe0b17d19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898606763f1b616dde8f65fb012736a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00a61eb77a1d9b67d5e788d09eaede647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e23c975e65d0734495d486f040cc9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee3e4f18f0974d688001cf8c4495bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c096f791d8c8ff10d213e324a5750b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b66a46031ada8b516137ab136ece5e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e964424de4e0380c0c9e5f840ea698652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2448325e4e6d006cf6c07deeb179e56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3fc4bedd29232be053d51fab72bae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46467bee550b7ce529190a191550b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7971bda2a79cfa3ed7ea012bb2506656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110eda005e552ab8c2ef3996019b8a22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f244d7f5da604b141854ea601834e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712892ea1eaf4860c5b7e82301589b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1bf435445e770a00a3f223782c365660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec7b067c26a3160168d8d93ed67c8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec2387eaff906a49e5f6c1db310fb3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbde7951b4442f5ef189f401d3a49e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487289a9e9672152c6b68619efa5e21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004863427513539d36e3b35737a6cfb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec4415a16f5bb613805667afd41fcc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515a4ebb4512b206e5886d970bd66a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313943c9bab8322b9b01d0a6e51ba13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd23f70249e0a32516db73222d4f432669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69686953ecce40eedcb7a9744b2fe23e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a873087a9868c26dd8aad5620f750671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683e9a4410f4183d8770ffae86a101f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636a27bfab63d58b234b3a32d499237673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ed06a6413ea48fdc0794d774399ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b73651b862eb73d0afee166962d766675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf680e95bb9e8d853f7d05ba40f05599676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fde5cc10dffc139d136e8bca9fb6b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7c592897c2e858ac576b47c4a1b7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464abe1ef53a47def6f6f66a5a64ce0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e238f27d94d34b80ffef9d9a297c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce5ce097ddccd898576f6989c1df68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4338ab011a510b258bb389241d75168682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327cfb0f0b512d01affee0c14fc1186683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c524089d3b92a8e3b46862d370472684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934da0c0e5f9aa9818526d0e363fd3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe89677da5ee12465882aa7accc45e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939f049aa441fe5c1eecff0837af884687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303b82d22711780866281b78bfc3899688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc81419cf80600cece95e596410873689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf424bf6ec406881ac87f74fa66f77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877e28e750ec9dbf9d01f56afb10dc9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e6e479154826a30e9449d7ee21a61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c24ee57cbd935f707317398d99806693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3799969d85904b67ca6d4d8a4758f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f4d4112779802e0c59e106cd527fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fd88046e570656f4c4b1ae805fc59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65a0d5ae36d34edf2c23408f657570697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37b861e132083fd4191acd708755da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188424e506d925856335addfaee1853699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b849d8d93c392ed0208a46cc0f3998700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ee2f6e8bfe9a47aa55604095bfffe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608e9fafa1b306ecabbdc5cb4a22105702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1954224a57bf035221a2dfe1ad577703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46add6fc50f5e6fe1ba90df0ea1dbf7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94102c73a8b343ae47024394e5c5ddf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358c4b01558d6f2d8446c007046009b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3e265a4955a0e9e14c7951669b28d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf5741cba3dd0d54119440091e13c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e348667adfc3f71535ec26dae7c904709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e4ae7955c3c0d9b6650b3e246adda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab74d59306a8f2b957593ebefe0b99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e08e7e91e2606c0b8837b9c29cab9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a49bb709f6fdfcbbd6c5bbb051354d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014be718461d5df818344f97fd679f16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b04a5e57376a0f671cbeec46ee44a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c8b4668de39d636e856b19c838c68716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd07aae119c91f39ecfa10a87c8a59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b818aa4938adf8e21f1f9a65d9e7318718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72192d0b45417c85992e18f98733cdaf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0df6fcca92ab8e8ed5b28109e791b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d27856cb2c6c675e7251ef212682b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442af47e48f925430bd6662b95c9003722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b530a6c72ed48d9db49d6643911d59c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0836d3e0a74f139be488818a3cfbe19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b2d9ec6f3031fdbb9886908bbc216725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cf313322e7cb512a60c9381d07980726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b5bc4fd2123f1dc0e2216ea319670727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e11d183894d3af214b362a50f6c55d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd8cc2056413898d767f1b0b1b49cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c4d3ffcb29635b559c3639666ed05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1041ffe1aae1468def1e0999b4e1939731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886896311eb9b2782b641a0c5bdb18c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312bd1713378081483c3444d4b23a4e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53a2abb2fecb96c20a9774c24dd1c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340742af393b2ff837fdcd5fb1f3d7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387960a32c32e27926f176339b103d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e24bada63ab8d64261b6c0df3d10c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235db725e2fcf6293333903b66d7b06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400577e243d4b87c07095cd4de5f8810739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8f96aec43ff662d78c140234d83b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108736cf9e6e41fbb5badf5736d66208741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccffa1b564f32a6e0b81597ca301f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14ec3da31f2dd319ae6f9d63213d95743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b6031202310a67b05897726cb4766744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508b36005ecd771a1666f4c316a8d96745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaad405cd10c62a26385dd99cdcced746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3c5d0cb6bf072b14dfe504289f590747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6ea28773d1e4399864d2e17cef5a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cd5b9dbf53aeb85132c1ebc1ed674749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e72296a6650788fec8894e5cb6e67a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a987b1ee87039cfadea47c6cc482a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d517594aaf8fb145367735611c9e46752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512920a3b5ce1a5ff22c5322a7258ff5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58aee3fa88a76c6ef67ca70fa5973c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae2b602d2b0e1e0bac66077ccb86ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5b1749b860e2441e956b105a49395756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa4273ae08933b955db2f681022375757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb5fda4a9d733c879f6e5bccb6f25a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705528c4202065fd9496045e12acd59759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b247d8c88fac37a1b41b921f4012aa4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561d9b7a2c95cfe5f71ed052db22a7f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea75face8a868fb2f413916117e5154762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae618e289402a085388b9c815d637c8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff68bfb6f8b9230ea3458e839d4ebf3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d87112e74173dd17fe915f836ee555765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ea3035624fd141792c5a8945da3d4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b0868dc13d4d08cfa321bfd48c211767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aabeee8aabd5c57a4f4f944e49cbb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09d802c1dd149197cb04dba8bc1db1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf871de0e81454ea198d5af6aa9a0d4a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e355bdc383b221d488c1f550ccfa9b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bd06e8b52018b946ed7d30b256a19772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6925470229e173a6650151f18b7c2e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9fb058385876cc935f929c7b22c7e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdd168e48635ab3e85a7199541d1be775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70bb11cfbfca321ad3077615a3057b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d98775ebd2e0e4da4b495e642b8464777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e75540124384c92b7b447952c307a4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9bddde21b382f4d54ce626a985646779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c9b45dedee7acd34dd064ba90c6d6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5be689561a8c4e3d8d8ee98d64952e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80515c928766bb10cc764e7da10beb4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55331f143c1650dc5b3e098ed07e9d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952caabaa23d022d5f6c8b4235819608784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c735cd8a19fbb22136690e2bf53e5a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f935e2ebb86ffbe6aea7aacac0e2dc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494b0575a25d5ecfbf8e63de8953a22787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ece2508dc4850f61801351ff9df4f0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c4f95d0ea3ce99b12678b359bb52c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4a4dfa1477b16b12e7a0b0a710810790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373acd4b3d016985d7cca8f4d574c2b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf05f385cc82b3a2199aa024ba5aec8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee8899a4f29dcd72381312e713bcd0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffe55907bbfaabe3568dc9dd8716d0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbed5387bbd3f1eca22f80b0cb404a0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24575cd0c9d388bc55bb60781db7efae796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7405d54e4630cbb2d86a7f083ce6c2e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9721c71ad567fe74c5e628f4f3bdb9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f3d5316a73b080b116f1df2487b49799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff556bd765b2861e4bcef999423340e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966ed27bb246f147900fc0c5ce12da4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea2677c0feaf201de30a0a1b0f54fd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c99ad8a23a84ec43444fa6dc424a0c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba7d257db78eb684c2e82cc63e11f1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29807274e8fa9889d1bb8f0fee2e5304805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c977e2f5be844db24ce088f876d50806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c0c70f677449dff063a6899e7e2aa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc77512ceb71ba6edb156f82952521b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5361df73f84807baef70d47799d7c0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bb8efcd7edffbf8b43353d1568adf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e4666bd864c4252e9f1af02d4d8c5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fa7c0252881484a157ed5c0eaf2d2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d51072c9aea0e1c6177960bb061bd0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3dc83b146baae0da5e06f6e427c4c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dea0eed07411ef35c35097fbed9037815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8bdd9573616ccd3fd949efac0c295816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85a346935d0c9d3974205a5a7a6984817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03717a9fdf3b219a6e7a0727769f3035818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e834d3f637f92c32cf57c0afe591baa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7f724401702e5ca48fc520490770c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e451e669bef076f4cad95b72bf629821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b947d2ccae0908eadbb82c78c2c524822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94abddda8db91fef618153576056be823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c91926cf7016e5f947608d6689b31f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b93ecabeb43cf4dd1792e420ed6c54825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9d5a85bd3fc0646d4ada9d810c6b7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69acd83dbc3abb90eb33e1c42626d3e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43d0db0df2bf35e962c8c38abd7b23828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19aa7768215fa4e9263d4fa33abb33829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed2fd54d105ba3705923512467ea2f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75736ecf88b96c292b5530b6be41d7b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4e769d7a72abb641758e38cdc1d8b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574564cd76466a379c9df711df1fdde8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeb0fb507a67fe7c6440d5cd986f72834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19a7eab9e9802cd9ce4f40400dc5ba835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1336c14564bba592e983219dae7d561836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f87475a3f283d101dd75645983b6a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e97ce0a420869a1ace962f5e2367f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada2b76bfec52540d5852c1a88572f6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed256d3483891a14d415ca6e4f8aca8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2369c444101f98c7448f9e30e1c565841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e79d696eda8932384e58424f497dd2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1807234a4540475ee5b9f6fffb36d5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78c9d27f90aa53223cbef11a7475fd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701620901730302e9a7a946a4588af8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f9c569ecf0f1bacac5e9a01b2a912846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4761ef0d07df95bc792d9270b08c38847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c64275b863f6715e5f6d92c18a150e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b75d64231b81db496dbcd18ff52b9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2466d29b356c657ce8d3d04322070850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734bb139e5b33ffd3bc967c707c2d6d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14ad9e48967a6edec126341ba41dd4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09f80223016ea317fe0d0779b4bb7c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6688e956601784e34777bd7336a71854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4d37a2d7849e797821e0682a293d8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e593c0cb2dbe037b918c7354b9efc2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265406d3571b3fe038dd13e6c7bfd894857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1170f7a9736f49bf8d9a0d76c008b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c477b793236b1ccd9b565cc91c782fc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19047c41bfd59cd02ea4cb7edc0bb349860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120017cfbbaf64f527420d0b5b0d4f4b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079f49c19b92276cafdc126cb282772862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340665e31d6d4c66b7f53f62b28b2c47863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4286b2b61c44ddc9cb0a6d33ad3283864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc7a882eefc6acd710bd81ff49a753865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ce26417d7ac32243691d2848e5306866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9958e5f9e9566edbafabc85d3af20867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fa3e26e78cbf773837ae0bb984ed1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ca7c5aee084df489f8c8d7f4e008d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618c5ea2bd6ca269fbc36ec2cb77dd5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c0d68f8fd2eac4cd492fd37f7ee8e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce7f1e8167bb1d22afb1f1b1cb8042872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e362b54a8f45920812f8a7aa1e5c29873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef6b7159b3bec961571d33d7080fd1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5a6d66c2b466070dc17497e8ce2c1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917fb4d8faaa15ee4e2af1eff0ebf44876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42074d74126cf9193f9bb59265025266877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4442d8caf510d200eb0e1bbc62ffab5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7952285fc4b3cc56bf0664657b8f9ec879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a343ca51b970419f426d12837e38858880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a94a9705bc8a945e5fcda34e99cbf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dabb9961c4a3422d2d00e20f7e3f9e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3278079ca14b7d6a3a383bbcb98b1b5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d7219af8d8b2c033ec7872295029c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d06a106e4f5c91e72c2c8726a1da08885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b3818cf150201259e3043964a4e7d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b1a965a078eddf48c2c13935e8b3c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ed0478d1638ed598e55d51ef48740888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431fce5637e502352bff1a884fd18e3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc854fbc9a7d809cf646b3060a5995b3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c8953acea7117633fcc9f3e978b03891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed4c9d30f89aae9047973b2c408d99892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded5c7a99ff58ce244003b4c8d3f6bc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3112fa81736268ea1323319ad68a8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1755a8a8a11aade27421f1c1a192f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d979142e035d44d564c0664068f611896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2830e20b5ad86f6fa60e9bc07b9622897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976b9365752fd79f64d67ec1b8e6609898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb914063266f024ae045afd1b577e7f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e69f84d4fe67edcb809eb549009e9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b045e4c25d3024de572ae00b0cbb25901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43d0e3d5c23bd1c85a970975243d9c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f046d76fb0c18ad051c87f639e9731903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019bb4e35d3bb2a3e915a1894e60aaf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646c6290f2595246ddd34885e4c4e65905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351d0f5e97aaba51479cb62d86e6ff5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b40a71b9fcc6d875af18c7f9704242907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33cad8a51f6fb1da7736568b79f176908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937ce9708aee4ae670e9e4a169fa32f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5215dee24bd619f31baf6c1a409340910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827fe985b65734ff83c5391d91c8918911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1a3f8981ab2d6e3340ec8c5e69b10912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcec3b1c1355cd83c6a8274b1adb2b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583a1d2b27bbe66c7482901c7a41efd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238ac4f277708926d8b43744574ff88915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64530e167414b55f37a1bd3fb47077916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a110d1aef7fe46133baf5814d9f812917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afae98354b9095aac81075f7e95aa19918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1f958dbca167e11f6ccfe8bec9db0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7747f5ee8c273d11cd02df64105f23b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75100a5898031254c3c22dbccb2bd236921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45a042a2d475a0ad7abcbbadbcae62922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7cc67e41076f0c5f5c1ac8271b9b3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4408c10899e4d8902487b89f720a936924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f433d35c5aea871c4dc5e195b9b429d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cfd59f6c0374875594ea502ff801d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c89a963855a80525ae0718588fa68927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab3440be8a349a8e5f314ba8809979928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d53b9490f3cc6cf2adf7f89f962dd0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241136b4aadba228823dc5a61fbe3f01930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db35510977afaed1f9bb3e64343a4a6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9e09e85b1cb30176fc3f993e80047932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7fc98edec0ebe20c33c4b831f250b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a2771fa6e3c18b66d7b395efd7664934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cc931e2edd41e48c66f415de27d9b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e106be6826dc5e6a656177813c56c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c82547598ccdb1be5284f88a0b08d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c25b687dc44a0dc1832120ddba3ec7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e37a4fab99b8665a0afcfe950bd18a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871e00841540e5677959ec97464fb84940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08b82b98bae6257a8243e2a0367f91941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d72464a07ea1c93a3dcefca587bbc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd089b976fc8f6665c0b96e13adb751943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abd60211b5792eb4d4f4ad431f0453944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dcdab6082d350537f43af804cdda3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd837c994404141b64ea109f91e1fe1f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141916170f8c4a05c4834cc8d440cb06947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0d5a3f47e2f70660090e53571a2d6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890e7fd71de9549dbf17c9c3b133157949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523c5b7160230f98b8677f5173432ff950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd158e17f8e5f3230d0e87f3739999951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204291a14281e6569ee23969b2502dc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02102877b93370a899183a980d7ea626953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f936f28148e867cc85ff1286231f51954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4803d8b613d424a18870540153922955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c53eec436804afa5743a9a5f53dc5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374ee8475d5118ff8a838f60d8b8624957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0b31e3216e52e90fc74fa22f88f4a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b324b24acd10d851b96e29614015485959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f554559332018625015d47591a58f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ed945f7f2aea19a9cd88eafed3a6d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048924fb6f7441aefa80b0a945d5ee1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268387b88a77074ae312c9ff244fe978963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0f10b6424eef51bab49d66632dcec964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775480060cc8ee25c266aef669c769e4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03475b792fd6deae361887901744bcd5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ef85b8d902f80c28f597f581db3b3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dc492079529fbb23d2fef559996fb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ee4c071ea20dc38d5ec2824dbb3e6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e619ef741d50b9fb37db279087060b8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362dae57d093da85c479f56d602d687971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c81e7d4db089e5de573671df8932fc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d918c8af1bf37efc1c60dce18a4ae973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a97831e273a16761b9cc109fabec9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9e0255d0b0a9e06434a5b858c17e1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d17fd2edc6d24676c8d71875f81ff976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a595ef62623a0df7d1be87b1ba18b8977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83e78588ba10dc29bf16536c9fa875978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8548c5bf373b83cb0182f37d051141979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a73218eefeda89d08ee37b36188cd980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24531cdf8a9c47cbf473081ae187f2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdec794867defaac0bf67978288a1c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc401027804963cbbb5f49321e695b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e01022a17240f0efc039f3eb9ca140984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6032eaf43abedb69c70dc51cfa530a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e135dd7257c198526228ddc6b445c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d369b4f5f6f0d7530d1535f58c6498a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6423c619703c063b617ec02d288fd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955714a23956b2f9fc21aa84a9af67e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f10cbbb8e10353893999409021a49e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98568c5829327967bc7f09f07c1690991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded703a77000881cec4f48a3b94a1ad5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0d831a11c79569cea7b8278285946993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ed8277dc0b29992be97a472befa91994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb70ab59ea3f740c61fff985eef1382995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016c455c104824ef0c59111802236ef996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d815a4a5ec2fe39ac82107e2236c510997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b112cc3a09646d33f0df370eac7e8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655f254d8681aa805412d43e3aa43382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a5b8238b2b36813edd57c09265f243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffde08e5f791c6fe94a937a425ba4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488be31d8c47e8919bd8b41c41c2e8d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80c7832459b0d58763bce6b3f1f5a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb1672c0f24defe203048bd6c8ad7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e027fc6c6e7528f555f0872242903b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe0c9615a6d73eda222011abc477e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57441e17eae370ecb8e156a60f9f7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b42311bc2e0203058567b093d9ae211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a53cb55fc4b31c6d03d9a79f2c15ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a665153b72edd1ae05cdbd31e587213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec9694e503d1aad0297f55165616d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ee62395a16348a4e8d67326f673a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c729e77742b1a7d6c77dc350b9f685916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0560476dfbcbd0625da43b331fe8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6762d7149eccef9821ac18643e8d8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1273b1515fb93772e230925110057eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4b4fa1f3764744efa4c84cf74cba920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e80b24906aa6e299c5d908ced482df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0b3ceabf46d9e486d2d6daa2832f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2789401c5dcc0e7e85c2f262a20e0a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd134373a8c1e326829a76a961f926624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6d19333377bfb4ee20302b46380c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b91e372428cb408d5408e70c4b06a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812df11f76d35d03cf17ed3c8312bf527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ad91194f46727367ee2c0eb58d5d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12148441947d2ad75dbddb98ffbe7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b977e046f8bc7dda7cbd4a05d39cff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db04b12049c17304d18fa6714df520531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ae128e331092d354b4cdcf8b43ec732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31928d9023f4a5fb646133dd96315c7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860f36adfb6d3c09731cabeedc7850b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f096384c7672152846e84f49806df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc87d679412b405b679205795a341cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df14f6e77362c21818a5fc7e67aecb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0224a8e6de9d133cb1db52384badff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b76b76164a1e7044ace3f4813932dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a0c835e3e3e24cd9ff93dfb85582540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21be048bb44caa10e74db074c4ecb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9417a4d76778ee3db52565d99ca2a3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c978ec971b9f4626f938cf2b75c9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2c317b4d521ee5ee5047f3a16979444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ed01dccc80a33019f8fb00795a99345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe4050cfeecbfa6839ea95d493f27a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a17ac5e24ddf6365e760bc2e2bf5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba332c4fde1db89eb8a8c45aa14483b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b38a4e21c60bb9ed7230137b8b579a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b015542e26b1ef9ff04de7a01243650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eee302e117e5398c80f54ef8484a8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb38f7b37e33473d9b40ffff2cfa2e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf5ef5390429c40373b49231cd598b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf0a7d67b01d30273c05ea6c21bf2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ed2ebd2092a45e8a63768fc9753ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad36d1b4fb908e89dadaa37990a65656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278d9b28b1594d3d477367742d8cba557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dc3bf6cc20fdf6e99c96da6f4cbb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7b3c55870f8e413730013a6794ec259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faae00cab7b8b47fa43fd72e084300760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e541214f3c8fad5c6e771cbc42e75761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dcdc6825ebf3040c30e0390b0390562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e75e739307dacdaeb7d15dcbaca0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d599dfb24092651b5669c8a7580f1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11dcf72b02c8049a80f4a500cbdc6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b51f71628b17df4ee784b8abdf1bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bcd6b87eacc10993cb6af50d2d29267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216c19724ecc1daa949c7a0164f933568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea3aebd29773177444f901825802b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698de733a86eb154d9ad76f99fc063ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dd0b9f6fb1b222f5c48801a0c9dde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6644af03fd9a4217866dc346b7316672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9ca732c242936e4158a8928aa9baa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38701a9efa3e85c134ae5543b881223974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fdc3e0153c147766342091700eff375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44b491e934ca4f9835d4d33243130176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e2c191c0b2536fffbb86a7a1de18477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902b56b9db394c6f72335a936f5650378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae4439abc2fd8faf3bea1a86566c1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739a553184a67ec245d6a969029a94f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddffcd05c06623325cb78a350bc82781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479f2c2db840669d3a8ba0e2165c43e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345a8438ebb5522919d105d5943fe8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e3a55a24794b67d52b9c0ceb00db684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32ac6707a434b293567d56e1849c5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ff5e1a6234ed574cc3ce3713becb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dfeb814e757cb02a1138fbd6c1e5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d44e6487a04835c833f851ca3da41c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eefab6f396c2bfc21ce8d92b3916289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8a95cd825f467d7a4b3e19250b37190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c0c97e6dba039d7fcae47f12266fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47db32f1921d864ce990577e3617b7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc15a707853fd912ea14d7e8b35fd8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f09134fba65b00d560a2a0ab05efe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08c52662a60e5a5b68566eac64f79795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8d6294f816236e70c63b60469e50d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451e6fe5b713ded4d90ec42f74d4abd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58796eac1461e3ed90033e26781230a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c3cf3d3f86c414ac52d8200f7064d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8d53924f31fac2b5dbf5627b93fea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad0046847379674bf768bce5aab8bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fc8a0d41d649378e9e5ff93c9be89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf1adad84fc8821a0920d87ba5a5e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8be4eec587544888046de970b8b8fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139b35c087c304004ba6c6fee98a205105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a948830382723e4909d3dcb2b666c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15831ae5c5e6dbe4b93a3bdc670e95cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f41be376240b3385b13f629f35606108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fd2f309193069526efe9a34c02e72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f9c58fc8585ef9e3e376af9b903f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7a629905f02b97decbd5db45b8fd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a5973116fdea9742fd47afe481e20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aff87cb85a28912438ac860ce3609113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7338934bb0091bd4146429f2595367114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bfa1069374620d9b9d03c9c82d6c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d47198253e70871decc30425453dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cf7466f101f02461fe3958ae3c059117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594970c67e3e2662e519946d880915c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb5373bef9df62e3fd9faf2becf32a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af5bb5999013e36569105af6cd6aad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9f891123108ab84d3f37160a16743121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a0458125055f9903b47b040075c01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635aee3141ac052a72b35ef410f3810123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4f051aae96c6fe85a54d3ced30b73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10858c0b51eccddccc2426d4a4a7108e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2b95bb96702dafd733b6cbc4443ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21c50b6be4a18ef7aba2fa2de1024d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971efb64ee84c0997f0bae44255fec2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9494c2d87427cbe16b40d2c81180c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fd4f01faf52b349f4c37c1a8c5554130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c09e022ecf57817eab734cd3b71b11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe67a3f982f40b40df6d22935969c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f595c828ea8c3f0fee94488b40de23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851d73316233306a6c2dd249f4afcd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed97436e74a267c1a786fc1a019e931135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0250b3d8ddcb0f2122a2fe4abea14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d87cf82d01f64ea52e3d59bcfd78a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e5e913fa504c5566eefe4a735222f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ceff9aa26d2a422e312d795432e8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a32114f6b2fe3431f13775490a97e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7ca3cbe5addcc9c4871b2654b9a08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215596251d2abd0efcad4292506c5ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64404db344d021e0c94fdd124c2e3f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65df039ecff6e50da00c01cf0d01ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e6b8eeaca704b9c01e956a7d05595145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f795a2f922911230563b26f42f200146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72323727be7a059506050f61dc846cf5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009e3a754a61617ab0a9c4766c6a3f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72991b6d48f1619d19a5231dc29f2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9815dc934dd7100646ac5a9dab75ad8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd7ed07a0fc9a27ed736a8e15739ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e75b027a601503b506336f510c20e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc32b7be658bd4e0d12a4b2419ea8fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca9febdfa2149d812aaca3cd69ebdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8985f4d8cd344cbf579a114fa941e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a03d3a98dc803fd598301c50c85ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b431dbed67f9499a155df3b14192f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d9da22c4b28b2c3ad520e23be7e99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70eab52c1ef582817db2107e2ee7124159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daaa80bd883cd546d5edcf29e3d6ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfff9ff21207be5ece5afad1dc8f5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45824ee844004804f842b41800e41c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7925ef0a3c7e239fbfd90c2374515163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6330d8526247e71c00e3d1d978fb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b7fabd93128f1921c63e6668e4fe6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cb26cb60d6a852f01c02493948e58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05039d0294dba959d521829cc29198e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef174cfaa7f6c07f53b5ee8443b456168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df6cc1fcdc4c46f64ebd130890f231169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fd72d9d615f30c539adeeb73b982d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377000c0d89e2ab78aa78fbdc3401d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989d2f8e40e1c766ec08d5a555b84f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d04cecfada9ab849ab442c9528fea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd0f0b5febfe1df966fdd3e9239f20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f07fc2c419423bddc2d2d2e284028175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9b18f998b0fa05999ef2de4c3f18c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d549e3adbc79368ae51eecad251f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1672d86194cc38edf522a7ce8f2e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3288e6314d4aab8f00d477ac5d5f9f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f566a1fb55fd33d1ef26cc59564ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48a1f08b84accdd0fc494154e2bae2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b33ef922ffddf98f38e2326d74a938182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a677cfb2dc69f1302bd52d660fb40b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57396e1a1944658a50d1c0c7c5c2c97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857da45c2ea8c222f200f2b0a4d27de3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364c783cb6d43dbd74b2a6e19cdbeab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b27bb390176d88db1c37513a96e40c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed232a22656abc3aa41e0ba0be8b10c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1e6cfa3ef0f55462018d0da269a63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f3a7907d886e956e827b4a34c1115190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab0d4f42e58ca86074bf763d151034191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eb6fd294517146707546a5dddbeb2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ef391f2e8d0f2df15d86714eef189193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac3c51edfc45e535b296cc20d340c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ee36581630966e170e1a634b42b58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9705ffe1bede28da1eacbcc209b3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c9df9814b571f3e2d2d23a7f117c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f591929e029ff3f1af6d2332c2ad6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c5de44d878ef91505e02ac5d8328b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ff222401b708f2eafeef488ebe996200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66396bc298c2183e675c827e9b3d975201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521467ccb03c652d8b8f9580c3853cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c052553f2e4bad04a125ece5713ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62378a110f164c8f91325e6d981d8ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764433542e47889866ff7a7cb41e9165205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e66725d361f59e3da3fa78cc78d35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af9065848600190dad67bd0ba781e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca212a121875b9e9477541d9bfe826208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fb9ab8d8854f3b7898f75b4dd4bfb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96734f0e3fabf208933e352acdc840e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c16052d8a360b3b35009f25cfa1fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f53c238645cfd5347ef737adcd88aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98bc79d69dccd90887f2e2bc1e3e3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960e425918b452205b5ad5b4f420cd5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4c5c33797ab6b5fa252f413e2072a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302635a7e6e2420924a28bd6ed7dac4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f5120ec1e4f6c1b8f5c2e60ab3f0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc093e4467f2d1fe0c52f306fcddff3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f691aa81efbb882de6b39d6bffad52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbba9e3d09c1d97db3b48a39eb2498f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6494319638e518c0cf9aaab8596648221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11604fbc6d378539a486a8c289589222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a08511804a4e75c4214e3bbd5a089223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ae2dc3501f9b9550646849d24b1a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9072c3dec1559ee3ec05c6664813f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de05d5852ac2dab6f82747cab3f5670226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87264fba19cb996a4754a22b6b042567227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356ab413a0abfabd5942645eb4d5a08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d395d20ccf3f51ff19b73b8a1a0cc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627289e5d94cf961720466992faedee1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ec4ba165b872dee81424da930e3a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ba63517a08634ac1f00d56a993d12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba600c9ae6555da552dca4b580f0f91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469d2406e6881d82af740f016369fb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57084a9e8181fb8135b72046ad023f3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e2aaa61327e28b3759bedf897e4c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218eca5a420f64adbce53944e9cb55a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ccaf27300e951b99b342e2b818b21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5a05d0c8c2a82f5fcb98a321e8a0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6340953e57f02838b2ad54ca03df7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55da042de00583623a850ba3afefd2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951caa9b8c206b41f315acc87754a53b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354dbb2d517ace7c007f5ca16ea50a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ee27779bc4e95b7362c00b134302b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8298afe8d3abe4c5def51ae366fc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f53a67d688316ed9be398b8f04615f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaec53f734cd6709b8b61ea56acbf4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d505e736b3413a284fe2a6dd8a11d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e443982bd7adbc9a446d5839653c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5e28dcc02949441ab53df9731e940250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22359d613f0c4fb271efb1b0c4bb5fcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfb45e21ed9e920a028f4d1013cfe6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb690b0c63a490cfb854fca96196d19c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94870b511ef4d72cef071af7cfb4a8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9cb616e48498a44c94617adc3d4cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560a430f8d221cd727583a2b5c7e71d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422899e770856e84a8892dd8afc70dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837adc5fd4d49f482b560700c30e5ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812436c97e2f6979f8f59fc7c75715f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13fe2a510554e7479a1ecd3649f3b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53febfc1d301b635d1e294d11422c2fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221bad8c2cf5e8df31c8878869b3fa5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39aa46523bd124fc819800b89bf5c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1ceace669c105c5211138742c4ee3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c9257bba2faf2ce076e0385202501265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52fd327f984efda4da6b0e7f533959266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357099d1bcf63449e2d125e1dfb9ea77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4151a8b8e1b796e536ae5892bbe24db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa2c8c60add5613f46f7224304dc6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa7ae1988059d5e74dc0c4db0cb080270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eae190ba9bf5cdb827c6725ef3d2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f206f35c3cd8df87859e5894262a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d9ff05e9da8882805ed0d74e5e0cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10289ec955df99983143a65a50aba50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67548e15fe0e1b30faa4417def5beb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299a231b86647ed6e8b349769113e80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e61f71257c41b428dda023cfdf7d3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387f576ed938e40bffaa732b7539c96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a96e5274128852d7c670ebd16bd7c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44926c47d8a28ad0cffdea1777554733280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9eefc11bbaa5997dc81c81d7ef988281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2541f68670c7f97180e48474399208282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed260bdb97bb878bbbdd39b8c24746283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f42ced9375e2b316ed4010df73acdf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bf1c5afab36cdd462d3819df4daed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62174fd3eb609c6df6ddd643ac8bf493286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a53c8ec8c1527d7be69102dbc7ec2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159aa963952058f067fbb88ed7df273288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325301d71133f6290cedb0515fdc35e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c699a3d57c197af81b227853e9bb9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf6ae609372eeabc36300cc53bad81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da8620ccfa684a7b20d3dc68a4db1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ae7a1c9ea0c0a5e6e39117a48464293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff33f2c1c2dcb3cc8ef3ebe8f9084b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775056a3ae873a428770161edf3e245295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fabcc824112d6dbcb08c11f5551932296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774e9772e644146ae272ced1d71f3f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f470122f8061e2c76101771ee131c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc0e9ba2927f6535839f44bb53415b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d97a741a5d8f6d5a04ecd90481bc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3c710c4fa7917c1904cb25828256e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826fcae25533dcfe226f5966f517d27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aefaab835a81efbae5498e3e4400f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba17272812796b2eff8429c311d778304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dfa894f60be53c0d673afaaa63a26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66a15a09fa4025f545c3bcd7618baa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906caa2bc371f58bfdeaa203a671a60c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb6c895ec38d36cc1098c584700360308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cc6b2ae029ac2aa1e436ce3e0b604309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89e5f4a99d88bcd5472604f45b73d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23bb8d0281651a89e9332355d8857a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2348749574274c545d36090cebb25e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381d18b99efe168fed2d9f142c74349313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859323da05a69fc17b0b7e51c22e3db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96331de7e991966850d99b6d8bf15426315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4ac6dfe3fe2b4dbf38184b5d4ef19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3cf1e30b78ef3e38857aa3e8eedd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b900f7584e4aa4a4523b0dea39cd46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927e46b9586f24e0ec2bd4d8b873fd6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32b87d4e4c9e822f2263228e6d0497320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ded1c23b0bcdb727241590d6a12a55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48da09c176e9366fc362cdba5718764322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027150e3db22ee7e96dd85ad848ef16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7af93f75d15f16cc479df01df2cac2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da97202a3f107fe9483047db3d4c89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d070f4371247feef39fa54ca70ea9d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783258d80dd830713da680b1e6eb99e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0836e2232d8d3388696d4c7d7e88b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba79199987b4e282d809fc375a7ae03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5fffd1e752e43661b8471bf43f893330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae9b3b2a09718c9b0c8a28ff0c132c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54d4a54f9f36b7a019f5834bb21f99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab937da6c5c6df1748a691c923b83dff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961250d9a814878ebf0cb2a098c67a2d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762e7261ac1f5f7ffa56aff3ff4b962335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789395e39f23986f1954b21c025ed5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33690068e6fdf7212a6f7a1999e7e80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417455c814849272232597d06ef60024338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab88e581bfeb0c84ce99f79e9396709339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69109af736520cf7ff82922347e9f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f39a87c900d2f6f2834536dd1f6fee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702502be3b386e80309cdf6e2c3c3c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ea294bb651523db4c292f5212eb1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91db322938e154ce53962ae1927c7b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657e453f5574e445fc742b603cce2b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99675a14bdcc029603971a9ff35b12c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83958b4f2a791c9cdb100a9b46bd50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dc760acaaa204c4867121ecc1eb55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1ef12ee5cc5374a617dab3ead4987349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1a1799a5d839f0ec0a187c9740fba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2781c8b6c7b7394b23517c2abfe29c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c88eb04f588faa63e31a4f837387f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51356d1a1a17ceb6763c8441ef351dd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd81b562ece078e9d999fb4314d07df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260bb944647a756202fede2befbf325355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520762136043334c4fa573b03cc0af72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed584b9e00111f3e6488af55fa7eba4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85101bcb4bf1184c65e5db93fbc55c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd509bd71c86ad457d1b542ecbad41a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0b11a32ebade2f0e78fe0bce31b83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617bbd6818caf619ff945263a70af82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784c0ebc5151235d665f9a099f428af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5ed096cc7e05bad1258efa16364cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a7cb685dbecda27fc9c752defe2cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b820a0bf6972bca14619dcba5f715bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa031c204fdb2c8f795a2da0f7ebb5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448b52961a5df08127eaa5ca6f90183367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f72ec7a365164beb2819f7633046f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb44741d0af3cfc5a66c3d8de75625369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78be296ef25626f7cec483d83c3084370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbe4d98b1f35aa2c2bded82b17fc72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc35a4a50fa0a9b0691e5d9c7df0d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00941ae9f87a1694aaa13972f91eadf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b284af94a2a137ba103647f3a853cb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e639f978ad32f70463c9b1a81d21a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a0eca384da06113c35323ad66d90e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38351343453ce7ee7a6e67e14adcd789377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043a30436b0b0b8b80faffa06f789d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c8baa3ca1b06df382782a41e1f282379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497a580bec1b0356207bba830281824380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636be2c452f125b94768ad1eb527cc50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424e9ae79af9d4d4109c1606f5f61c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cb97fda0304d3e29391d9cccd7214383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bfc140ec98c2d009dc0ed949786df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abd5cde6ee7750ebf118e7404d5f3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723e28ea5af99d5082020ec42787ff3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2a54a79794565abe151a19a031f50387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d00b83f94d4c4a65b84e3fbd8ec95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c973ed425c3ef52bdcc93152fa6efa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3489909494019bdbdb76fc7b4e49a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce379ded76bd97bc175d21465a75e17e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b8bd4a776457abdbc74fab88625d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18f4d7b0bf14b673415c8ea09112c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446cdf85fbeda1110037c2936876bbb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6016d4894231ac059e588fa166495a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecac1554028bf37ab056e8f4af5981396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99c6b6156b7c9d4e19bcc207d3e9cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab662a49654d0f8a1a052442de6ddf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8566d6a9504046195751d6f348f15c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247a5e06ee2537534b367b9e049324d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354323417a90a8c251135b7b17b53aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48771add77fec8159ac18da45b0f9675402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379eb72aae76decb2085f2fb4242437c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbad4d0c2b536dc5d86928f9d7d484404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e183d360411d3a7e6380613c95fef8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad02bb26b519b39823d9992a81b965406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60045d5900d18d1baca756789ca23eb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a19c9cf7892bf198dfff6f5215ec07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dc737cff0b79cba4330592ed4fab4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9199ca93b76bc441ce8d4bb112c983a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2b36548ca249114505ddd08416484411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a6de1c7a5ff01286e9aaed971e508412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cebc304d63991941011530e5f591e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c72913a90c64dcbfe908a3e142b20414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a3d9c9d0301dfbf8e3a61a2e2fb34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9e2a3d95e2505f3aa665ec339bb15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703720a88442271383737902b3c988a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9262cabfc86c6f6412b76c000a47f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe10f62fe719495f3e9dc070a2b7f0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6e0e5083a6da2701d78fcb6c498e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d2c5d879216d17498788aef5365cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59755192e6a8300e7827ab1582307627422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5dcd50385c854a0b0a03f48c0dca4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6ae005ff55e57f1100cb0cb9b818a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d389e38071c72e9d001cfeb9d839e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd4b91bf32dfe1233a1b2a68109313426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0455906d98101900324564fefcc272427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bad61ca70333f8f3f180efe58fc83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5d9329bd90a2f0226f2ca867a8fc6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9db2af7ff79e35f2cad039a9f82228430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303e610591b3b6bf7dec58b9f25aaec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c380896156795bf078019f768a596432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8e4e8a45e346dde213c76241e9433433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10212db29f305befddf753b767a89df5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ce10dac2d164ef488f1bbf84ff8dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38389ef394652a5f6a548f0a18ca0af4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55135f805c497b1a3ab7cfcad99c3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846976e05f7dbc125ac3ab0c1ed72275438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074d9e030f3bce12dae101908bb7468439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df46320abe6104aa3359656e8d18cb4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198347c818657b215d64ef0d928b3800441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e7620e7dc3cfc6c7f11589d4b6d4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608011bb58589442609bfdb4b128156443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4c627ed5176a645967525d765a09a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292abac441cfe3419cd8716b1f3993f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fdcd94d42ae3c1b8e98cdc086cda2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a850edbaf4a23eed1bb34a36fa8d92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b869e8fad272a240cdfc43cd25e49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390df31260f7039b4d2966b7666e1b6f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75832d6f4b8b794626bc508b09f6590450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41daecfeb1039796f65ffc9fdf43a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c3ec83b2c7614cd67f357bceb0075452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acbf2f2367c77e52cee93b1eb546d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665a4af0b78803b6c3f7d9992ac7666454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4d7a8aff9185bbfee5913c1e07c74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea4fab6816a643f3947f145ed35466456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5e7b97785600edb63cb0638f1fc53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede9bed7cf3eea52ac098ef192ec4d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352eea4a80c9177f5cab53692a05f6b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e8cf78696c58917b9d0b9cd432196460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0ca04152fb59701047be4e1624dbc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc97d164e31197a0360f957ab598882462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a707e5b0dff56bb25f197c417c66e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756c77354685de98d9909bff3e18b07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53ea24b16a9b59eca654d81edee56d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51639d71d37905eac8bedf2e97cb3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fced0b11621fb4a09d4a4d23ee18001467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8918bf1b7deda36f3047cd567d79cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeee93614cbd0be69198409f5037df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffbb8f42c170cca594d58195c7e9e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368402f9488b57b1b3ff83715066225471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7884ef29cae75c76add859f3e37b867472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b557246bea3a6f1ed2bd02aa1b7cd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f53e186b86c7621b24d0b1a898d922474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350f24a902b43ddb7a234d517a2ffa0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41ff510c326ae806ed89c959a042ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3a37eabfa311555195478dea83523477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a71331feacdd0e9d16ba9c278cdc72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d4268a2f3a485579bd240c211a86e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00316aba1da1bed5f2c6289614c91d26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756de0a2e0f4de50fa0ba062745c34e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91c731581c298dac0946984b1b319a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea72e0bf4fd504ddb50c79d61ceb73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2248342ed86308e968e4842d434e6a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d84c49f83bbc91179477d07fac790c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cf370417716f0a0bd86ee9723f1a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c3922a3f660ac1c11c950fe75817a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd482f8e56b05c380c79d305ddd42a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c17ffd99349c7ba540cde9fc551b35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708f687c79e502890580631605765c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055aadc5f40ce6a1310866eee7c0a23491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d894ceff0cba0b677d44771625e93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa83beb967cf5fdabf21200c6035688493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69fcb5feeabea2b6b7cdf2541019da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312e883ab72ffc3da945489ae096073495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab77befdc445919ee754941f27344d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4533f03aa4d261b1a814c333810c20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47e68ff7cd65cd7fd9fcfc63a75e96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25ac48b66a3cc0c50c4275aed97e97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8affe151f91657c5e8015c550fbf1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868bd6503df3c1ebebd98103c13ddd5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff64fbf08252d8fba0eb4a19477a4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694c108aba14313fb5ba458d5d84615503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554c376729cb66cf3cac9206b167a2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e74ff45962d0aabd3ecf425b920efa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ebcbc363217ef92fcd9cd2a945673506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a4bb02ba3da9436aa0febadea0bd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55720cd00c06ea478b216acc800fc751508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645b5b32a916b603fcc9a4f69606c95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02d44bdff945d1186ecf54d95dd2b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc24c2ed9574daa7695bdc2fa1787a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b3c3061160ef102be69c6b8c11abf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502f94196efe0eed283eb15ffc5605a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca8c7429b83f826e2634923b999c00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df00fab2ea7dcae7cc67d79ac90df52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf99dadc64ad2f3a5093141e2a7798516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3be0cada33c6bd49619c509518007517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e35064652504b6171ffd9b692bb79e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e29dcbd48fc0e74bdffd40d41bc25e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfcccadcf89b65cec7148e8e655628520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b57fb6a4478c395505d76b5e45f8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27d4fac374de00dc4e253534e039de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184f9fcf71c607eedcb870e0e636fea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dd7731e289ea02826b7539a38fc64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e737824196e318fb82c475eae7e10d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b37ef22daa20dba36187cfa99c158526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34831c3e78c6f0cf52cf5563b0394df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea4b2daea4f528c58e846f4f64c8bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d129855ce2ac908377d6667ee5f8c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e905137c6fc74a8da254def6152d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398297945ca62b898c85b88915515a35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9cda77d136c9f907668b8dc30d702532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46d9091999997b449c7b5862b39695533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b66ef88de3adfe3cade246c36ebe3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3c2a9d2cef32f7c88e5f7717c2920535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7c6415133e2079883cbd1fd210774536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4efc93bad67b303f6303b85ece3570537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33fb081f1f4b9b8ab04e686a378dd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a561977378bc95b4bff836e9f5e6d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7517726e8797db79bf5e8042e9a6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc0f23b1281a20808dee0708068ff3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cb94cdd37aee9ed8263c270479681542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89d4b552447729303e8a279e7df121543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf9e9f2a4bb372d226f253b8119784544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48788e569d8e9f280ffcb9724f083e10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96649821237a9c1e8d1f21321bf4050546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee57e63989a77d72dca1bd4f2368e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09069c026d625b9068c7bbcc37f60cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e958a80d882ef7811eb5b88ee3854d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abbad052a571d9f1f8c25b5f5934da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc659257b83ab69dfbbe88c9abd0eca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbc374218d41d7eb99aa29867469f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861e695b02e15b9e20412ece8988421553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9dd1c99b55622988adeae5c53869c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71813f8059432fd6972617642d68d9ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb0783c155b81c80a9dd549bbd10b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94f0f4af4d848521cec16c6ad3abac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d60a5f01af57def8bc44e4ad87815558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443cdbc489f61c254fafd06ab00816b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2c63a3403f06b191ac31ff4f52813560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e458dcbcb4e3cf8aeaef5ee821c980561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae13a423b8ad7488439fdaff08b502562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4348aa9c8eb4d8694be73aa16a700563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529bd403998fafe0c988a6713629379564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933038aba45ac2f7dad99dc84368c10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e33ef90e13d861888b747eadb1cb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613d8e2f4a4a03b5e8ba95e6b329a25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316e6728cc281de6666c3829e7cc639568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711d26a84aab6efecf8e53cf36b5872569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f52037442fa8d1d9872aeea0dcddb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da62ad7d4dc0905174073852682ea6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc212e9a577aaf4337b0ad0de2edc4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87934df01bd05dbe907d438963a93a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b0d8fd4e0aa06829325d4cccccf56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb79d7b9dfd4c837bb3eed3c408e26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fec717fe6500b93839f8399a87a172576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde5205cf99f9088caa0c8e345c0e37577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a95c587b67d9518641af25da5857aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c186b00e157152965bcb81f57b7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745930bc2386243d8ab494327a696ebb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76ce2b066e9589ca72907e33ec3233581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aa7ee058648356dc1e29d343ed118582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d7fd783759f6c2803971d06e94552583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea095dd4daf132161f4100839a2e5ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8529b77c440293a1a95534fdbb8c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26967a0f749cc287c11ee3b69710d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151e0008e84f16990d66c75ccb8e384587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a57a8bf07ef005d18a8d6bf8c9261588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33b1f860202df35c2fd8385275bb9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea5df74fe69df5c6ec5aefa3426c93590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6e522225283c6dd16e03158cea226591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b82cca0cc580af1d820499e23a30a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dafb98118893977cff931870c5d489593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beab044f7f74f140b59a117305356f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4f3e6b3a917cbb9986f6480c351cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d4e2a03436aa3538744075b9f9b8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7c67a73efc9c95b0667584832ac7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdbcaa742ee254e6018f9323880613598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b4c3e2ec057a472747e040b2ea2c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3838d6939308df721bc3166bc5f3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e420a676aa4788610c775ba3d9c79c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7353ad784180eb66de5b0450a35620602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a65b3fe3df8b6f4d9e245c735088e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60abca65780ae8cbcef7f004f48fb1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac4307dd7d46c520a5dfb10d7f038b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b1fb047e14c1bcc034aadacba71ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19287a2b7c8cc34ede5c0a55fb52ea9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baae8343ad2e4c548528c07022a3e40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48b06596642fa34313b99b508a6809609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2383e2969047e9c547b3fe82a726f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29641bfc84fbf8cd7ba158f4c73787611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cdf1acadbb57b4ac1c60234c50f53612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac87598ac7bc1801911800c946cfd9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d92dea72c2fb9992993ecec9524a2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652040066c5a99f7870d193047d7ab0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17e494c58887e52a69a68df1ac1524616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b831382f387e97b1ee6f7cedb16b73617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8880d30c23cccbdb7487d14ed3766618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae41de752e2dc0c45445861d486cc8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce270b47819a43ea379a1e7e2dc5e5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6dc9c61cf3923347cc842edfbbe4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4fd429c5c1f751a68218d1ec0819e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba3c7fd31f66d4e2f0e4da707f5482623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e17c9b7f0a172b84cc5576e3a627b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cc9078c6984ad7fcfc06af4373d03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bdb5922a144d9e0846f7fb8862074626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4621a2cc1705e307f3650227a698a1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267544716d93bfe95968a1c8a618d1d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744b61f32029787a8d5639423b5209d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d1b930dab13042dd15912cec1ba15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1844cf4515855d9bb7c5ed86920a638631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621ae0c41cfe86412b10188f210eee5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a31a00cc81c055773b49feb9dd24d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceab0299b2c360a956d3fbdeb61b5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d476bab5a42fa8ffac2d40e07f37f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8550aa06df3ccd065b325758ed20d16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d79f918867b84254922ea1c29ff44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df559cbd8e06038d7a1977a584b860638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cda62164b8834d6d1e73a5530bc448639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c52ddd7625dfc6fd5ecae3b39474a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989a7149aa646f7bda20cc28d4cc7e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf55e3bbe6a8b446e38958105353fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46065062627f356aa7549cce4860da70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cf086371bc8be03d26f27aac7cc57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871ae60f2bc6b099c2bff638f62c732645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e29131ff1f5ab50a2e6930d57930f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b8cfda37a1414a57dc5513f526e25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f330f30bc2494de81d1c5b14c2d04c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c5f5c5ad57e53300f97bcb53d3756649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d57b06bc221bc5f092344abe71e475650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3f8eeb336f87e0388aa4371c7a964651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546b8d636a4881234af132f08fbe601652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f4f88747476f79e4a3c19baba34e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df667ded038992d0ebe0f555d50e3c2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb39b5f5129a7dad538a27e68a3e4ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be438bde1c3f3383f4e9589268026d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852092f161af206e232fc4bcfe44e48a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7791b731e98e9a154edfde075ab9e5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a34772b5f90c2bd8311f00620139c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b949d8597b08c2c868e0803d5ad2d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9df8bcedafa1a86b2e01855fb47f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8df120eba0838bdc6b836c507f6a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f8a8cd9c266b13496de4eaf24191663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ebb061b994935bd3a9acf99ccafc2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc85b50b5e42bcc9d9bfce6495ad0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe62da2926436beb5c062e08692a08666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1398a9d53ee03bab3609ac0dfad0e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15a47610ef6ab29cf0556d197de867668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d18df31e456878633266b992c5f0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cd6b9f99e79a20a0dd80ad998ed14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de692353af52b6204b4b5edd365082e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059577d345d9a1cb1a436fb8468e28a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2d72511020b9d902c894296758221673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ec0c328a630689d7991c20ba89b5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dd45d6ddf149d7f6657e311142fac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7c246b7fe3ff9e31e1a09ae943479676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968395031f17c26d265c2b283a8c5dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd12f0d3647edd4de27bb082744770d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3577f3c55841aaf7f1685d8a58203679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433bf3e1c3bb8e40d69bb103cc16da3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f266f7b73520835fad4893ce2032950681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e519d354c618b3bf85ea4fab301fbba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec85ac4721a1e40934fd795a1d7979d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3b55f40dbcb8f85538bd868c16a2f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03fccac90ce077b22bc05d9f93cfdf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bbdb065dd0bf26acef7c160ac9d6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a85e8e6e82d956d71bde800963413687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42868bdd2efcb86d1dfb3348a199efcb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335879de2b8da1979bd9a990d3a9c78689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b942079d39c8e66b6b11e0e9ecb0a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46cf50cfeae03065b5b323b83e3244691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928e2bcfc99ab051e7f043a6115b021692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b081fbac4f022e10c53b375216b13693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea782dbbf6e4f60b9945713964c066a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230c5e6b728c8329ca96cc3cec265b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5607a51c033d42d4921b7ed32019240696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909475a9403e8745cb42c81ec6e99f90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6ff6698559361450e30b2e1d888c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e513877a75ac16d42ac85dd2d16ea83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448915dafa6541e0f8895030d0e82b05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ca2a81565a7d7d89f8dc52dab0c8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853a37b35ff79c343c16d8e0f6750a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65443c65be672395a41565e637f9281b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775f2701a851d12bd12e099126bde89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd2a271c4454ee0f82aff3ed2e184705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48aa94aceffa8d0bd3909c44e85bca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c6ff29b573d60a667774bd081607b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06046963db5b4cfa02e4a81077667611708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a33e5594621ae2a917ed8086ba293a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada24499bfaf2e6e675c0de32c52c001710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a0e93f04af0ea08a2bec4157230e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc86cb43544a4cad82cc11e436e2543712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c1577d83d6a9e24bb668955ff4e19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6cfdd74ca085d7322f49ab3dfb10d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7e2e4c777732f09f69093541c0bf7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d573dc223a1ff94d1df91e81985b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b5e53303ce7d118c21d4d9f6ebdad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3ce4f27704d9658c459e76857b6b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44856e93c235ec887c32788f1027f2bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5554573965f1efa5c72621cd32e4b24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ddcccac6b3d9c1f28fba2ad66e279721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f96cf8545e550698c2ec168dcb11db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e461385b74712c8a7d0b061bc3797de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be3200c63bd1d89c32cf7b39641ebe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c90d665826aae8b2478a89a93bda5e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4deaf695f08e3a3f67ce41943e1eca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7d67ffb23deb41998de3fd66fba6e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acd7bf8c6cbb993355c7667464143b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9c9385ac2cf6628c4c7c700e63a3b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269c66b41e72efe89c257db5fa5f905730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f14057fe8d841a68219dca4b619f5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6e22f2ea69da330f352ccf9aab46e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80906db480c5bf01ae4f70e2895a94ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68058f4f5165b9177cd0e8d4de0afb46734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e115e50c6eb1ecb618d0794deab6c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc8be63c3aaffbf7830118f3dc9e54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a17fb5b49a33916e92195ad7abf41737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea80fbeac0edd81b3804b43368490a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb7e4dabc7c0da3a59118ea2f59995739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21eb899dee4d41232053eddeb5379c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b78ef15c3442f7b65d68f42924a74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79399d2fb9467e800cfb9a8aa5c4680742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb241b18dc3d2e162289b849cc0d36743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288728d1b48cf935585dd1b78af07640744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2368fcc5bb9076668803701cd36e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbd6b720a23e66c4ff8b43b0cb502a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18234fd22ec5c8e80564deaef1a89d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413dd60e8b1892197a546ed6e0e9bc6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c994c6b50e9e64a85786ce2916fcd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb0dc4a901f7b21d6b061b414151e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b90b3e65b7363adf3467caae536cf5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf796f1ec938a190c9015c9ae3438bce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959427bed7d2dc444593e0126f6b20f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e89b808d72cbdf736b400385b88e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12710bbc647ef6f2797490f31c339a6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6580fe3cada06f36448f4ca0098ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f5a8494a9526527f934eaca8f72b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925014d2f3a84494f83b471689ed3b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b7bcbfe8f014968adc987cca1f687759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b1ad5160d33bf631cb6e931d90f25760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c516e0813a30ddabc5598d475c7e4b1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1475ce21a39bb2556fb0333acded0ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c730fa9385c7bcb9cd33afe7d73b9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00354f2b4262eeae3ad1af4a52c24e2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d872c6ed1abb0a5d83306d187eec5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91835bcddcb244ec45e3b78d71553c58766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9f53ae0bfb7533b6390cc6c5b6c19767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa57b64e09dfa3cdcffb5cd54c364c5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0ec96b5e0529ca1efa88d18107d40769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892fb061e9316f6568ab93ce102e101770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69e8f54a1ce3fb036b2b8f65f18e24771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c5ae5a53b351d1e791e875b7b49de772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76d1e096c51aa16daa395c0ebd31a1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f737664d73d2559c81eaaa0a04b2dc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2192d6753340462881026969f6375775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65715a5f6f367b7b7bc34435e232ad776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d05b47da36aad8ddfc5f83a6fd382a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc96664b98e3726ab829cc702ac5140778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607bc74b7f435bf38ca212924d22496779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cf62305c95bc20c0c731609e7ad4d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57fef7af2cbe723ed1d52a6119a2c9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4806ca758e11f38995927d8e64a952e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d86157565a1ae0a01f1e34e15e35ac783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e355156ef04c54b99495a3d76f794784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6c310da3e029a597c546f6aec638c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1bd1357dda2a2ee4478c15a2c9aa3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0decda5a7814e97dd6a8abc9e0ebf1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155e43a5e60cc4a0a2cd834fe1c0eac788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd6afcefa6ffea0c6be17323e21453789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab70f06022f94f6a4a72b73e656e6c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561137f053bfa6f25806b6ad8187a96791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2097de25cdbac89212a18bbb98858d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc50694853d286016b470d682f1e6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e478d5d70092518ac8c0ab1338c5ab794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72488a39bb7caad8ba212fad49f526fc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d93b4507df4edb9306bcd0c49ad114796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b25945c36c0eef6a18a03371f687c5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363d5d906662bc51bc51d5eefe0a0c1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dbdc978acc21e75288219614df77c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e142e9abc5f6c7edbd7ad02581aadd6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9243231494af56404ad193b69a7eb86801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a083d9a543435f360cc1adf31491f4f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590352209af9d53abd9c4bb3bc7373c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23477c9898d679eb3d58ba74e9476a3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9518e7122f0f1576abadee77a4d7d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a886294171f6d942cccefaf14230cbe806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736dc3188870e7cbc19f9b4640e7bf2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb9aec2d0372084c3b6abed1439ebc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db3cf18f44acc43d36cada6e46b420809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5339d029355ec99744c3b624a6ab2ea810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950da8121adf9aea58256a69f7d7043811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287b658b792060a472b425b7dec3cb2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431856be25887094c3f50ae6369ba493813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e425c52541e6c5443def73887c804f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de8dfd836cb63ae1226195a7f93f2b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621f09ae61e1ea0b7878d5f24f88d5d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a50ada9bab7cf413046d4f3935e38817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008d5fe13d2e0f472e427c9150db978818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a133e563d83bf4993916d886953dae1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0d32db6036498249c96e727a2d43c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b7509060166c67a4685f37d40b46c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2854dc079c877b408600967a1cc23d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37af59b486e9cd53ba1d92673cb5f5a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7705b2292653eb7649a223dfdc13b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10429a66137945e13704c4c750fff286825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601ae9c02c7e7973315fdb299bd87e2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aca9bad6cd7ef6f022ef6e345b8097827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b430999c34584337e175e06cabd47e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf18ee14e811bee5ce7b6893ecf1242829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486631275a86f2af8bd4006f9e20b19830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dce5f58da4c2889dc55fca6a7dd403831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34860ce17ff64d97fe34634e75029cc9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadfdd6654f03ea3ae57ce160e7ff6f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067c49c81d082b846ab42fcb1f41146834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89d29ddf137a9750389e49244129b1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb6626f65b319ce513b88bc426dccb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cecbc5d3d639e8aa59f08907dc47ff837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147063c0a367a5c409c9ffed921ff53838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fb471490c6cb82aa2705f7837569e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30874cca4ff7ab979650a27a1c41379840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391bacd1f6e6f644ddb927e5c8ce57b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da36c682d6079d2f158f9e09e5cf40842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2ba16fb9b5f78740d9fa343080bbd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a308a5103138214f3e507b6d07c6d7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5dc9f7423679293c18deaf1b05001845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d77ed332b01f4c268ee45d5331f8b9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5254c0adc74daf67706375d7dc1c91847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132a445e098d8dafef834ed9efd4656848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cf7e7ecbf584b6c97217a0e23dbe2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2423957e6932cf34fcbc0f472db5d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1c04a0fb8ee885dd671c3460bdc4c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e5fa9087544dbd339a547a5599c52852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d3720ac375649e7758f52ab05aed6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87c04bf93e741860cc60e99cdc214b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f51313cc031fd9c526eafa88e44ee7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab0e2bd7744068bd4f48670410321856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e904beb9e9cf289290db0ee8a884465857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b9fd858db879e287356f98e340b69858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e63368c6076fcbf54fa93add00fea859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d4264d41b03dc702f117f1bf5586c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86785d807359da38a59419101c8c63e0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059684a94eeabe75ce2ccb4d1aa05e44862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69381fdb60db800ef7c7417d9808152c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bd1d552d33447bb723b68affb0acb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca2f8cea644220f01825f72972070d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4796c141f1782d44d09ebd618ffb83866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858868fbbeaa8199a21ad38329cf075867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa4c05dc8182e3c1ff81498c659ad0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26773402019f64423d9e879ccf5ce4c2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acb1948f6a2344bc90c79de911d48f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bed4bb8840f67d9dcff20bdce3ef9c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffc32c4b01fb866e397dc6fc5d1f3d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27db55ba88bb5fdeaed1068725c0b1b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a0948a0402e28ffb47c09f730387b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f590330a5ee79a7a92fe53f8a7640aa875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ba5f523d06f95e80e075e7fcf3dcb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af888c2115857bb44ba2e8d27360a15877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7019289be4a64b99494fef8dfb44bf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c026642ab548b7c80be826a99680e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90971a28dcbf9082bda8905e3b32704880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb6850d60516c75776bec714660588881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dfd599575676061845ae9af136e2d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc49be0f5c5a8b63dc7c2eed738de2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91612a7f5a58d4aad6edd2c5345bd8d3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60805c814ff6dd9bdcdb9b3c772892885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54009f147af1b08176481bb258f7c8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f602441d0d1440fb637fe0958e30b8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efd0d4f81515d01f07e559153cf190888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516359d1f7190f2b76b57030f89dc27889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615f72acf4001d60e61901eacf5b994890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625bc29106dc61c9ec16b4816cbbe63891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf3529f6f4c8a2999e478c667a6712892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612af95f8c1af63f9828eeb10d990aa3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7543b49236698f7942c71365857f9fd894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7addde328827644849aca44d67d44895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e9733df752e3ad6ae7530fa23a3c8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f1ed9bc59bbb3741ef762c6c2b168897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d40006aa6678374113d39fe5b2ae27898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293f53eefb1e464c207b853b794c4ba899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fade163725daf9f754f4b16395138900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf3bcb7a4e933250f17a82787207d8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3556a33c79274ee2110032c0833654c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1978092fdbd094082e9f2ada1d399c6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1328563641ce84898dc947ec8e03c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84471cd0786e7487fde090e2d797270b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076de087a9a802e1f43d15a37d7d023e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033335ff564899acd1a4866adf5a943f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a9d62af1855d6af4e75f555eabe05908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf2ac36f6d0ae1ed6008de385952ff909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97755f65a65543037da27c279a8572fd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b82f8d43d9ea9cf0ee7e7ce42573f9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51053444ed8e3bd3856b631aa86bc44c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801980e9f3d5f5db2bc4470679568d7b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08890fa039dcc1babd7524099b3bd6ac914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72735dfbb875c13f72e2c330443ef4ef915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d492fb5b8fb584a74e2881bb17862d6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c1c9f18234b3d39e631f10fb76349917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa063dd33c061aa10720d50db5668a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609f4be3c0bc6e38ad52c8a5c491889919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234ad23ece9576df8e63f123f1a3be5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d79dc91bac90b35060a1ec6ee3f9b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08542ba0755aaf42f182e63e36fdb625922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f6b6b6a52e7da8a26108d61790e72923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeee97edb8de5b4afca0d86483096ef924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5ea516cc8d12e184541539dc72ec4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7051b781cad8455b3aeef8371d2485926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d4b6025b415297a2a0027daf447fd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd77bfebfd9552f42b98d18cc0ad403928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c21c36f7c124e25d50b5fa78919e7e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1addddcf733d656007fed6ee5f5e34a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32136cb1061400eaa4848a4727bdb4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e4f60279f952f90d402d981f595e4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bea5017cbfa2692cc604929cedf59c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52686fbebe9d99e3c1cc0fae92eebc0b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c40b3330d893d4218af8d89ee77f93935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a217b93c502d0b3228c7f0d4678eee936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb237b13b619b969bb5f5849a9bb0cc9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070ae267fe3a80f14bd40fe1f2a8f84938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67799614791414daad26b6ecd6b874c2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5debeccf0aee4f228aebbef8282c298940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ff9d595426fdf039c905821c5e7bb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83a228a2114a2488214f8dca2ced7b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2157f5c5e9d0eedfdd329980386c5e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf1386bbd6daaab5ee4e8d07ed6359944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575ff856d16079c19c6c845b9aa3bd6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba12da521b51d841b3355f75039034e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075b8f03e8df3fd230263691a7bff36947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758887a75438892d5103e4a4fd7b83e4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede66a83317fb114c8b617511543d3f3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181583368e4316158bb4bf16840b8ce1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c251bc6dcf1cd26dc2bd442bbb8525951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106abd1b53fc5a3f11c64651d6fa1296952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a703f7a84db4cb815ecee3ceaaed66953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d616db64a40e957f31a18d2caf282ca954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8e356b54bf6d552f197d30f427970955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1672113990528048fecd441453bec956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e067dfa8f1f43efe84c3fcc95647afd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47950c91d0434dbcc910e032f452312d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d1ade7c066cc66dd776ebe29f132f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cbc1441da598081aa0a212a2ed4e7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2fa655ae1c0f5fd3d4883c0163f10961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf39e8a7c04d146e6c9b6b4fa19dcf9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba218f0cb25478dd14e916ce9c0c9b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e230d200da77d7ec41385596de93d5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08741accaab29a89a1ada515bf3b5437965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13b40580818b51041d3e129c7ec22f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e45370c22920471a2ebcd623cfd031967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b2932f52c948be5da8359e1ba9836968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec960b6446931df1e31e538f411b4d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b1cf20ea30c6bc416fa671b6e40ae970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96f2d9891833fc71abbef780ee2350971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d754a4af6248ad2a6249afa5082901972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a196962618666c738948a4390593a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964ca1e14c22f7786671bc1d7b72cb1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a24fcefffcabecaad92161d9de4369975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5d5326a7b07441b3f2c32a6293067976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e3d579f686498a9186270cb42b309977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8052a256d3d9f81d54c9f3eeeb2b3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84ec8b96db28eb0d1b48cb78888736979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa27f957e05a6aefdd87dd3378e5b84980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da72cb0a582b941aadc85d990f9dc4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73907e4e40c27c646aa818c63d8821982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643191149dfe11c2400e25f8fe03229983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d2173cde8f6036f3663dd7ee7fe83984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb77d1708dcaf6bc62c5b3ac0a7ac30985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870e2c999ed1034e32214538339e658986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105fd03df60fe1e5fb2001f0738c458987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add81c28a355e6618917c8c7de8dc4f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ba5c0fad1606a208ea0c43b84c6d4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7b01fda3e926a95231683ce25b7f2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec49e6ab3bd3dc1b8c351e42c172ca5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7b9ceb9d331496a5c864671593207992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc2e083b9bad1ea3a8351e6533a256993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49080eae96f6cc5167f370c0e66b3b7d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79d0fe22a66c70b444c253ad098d62995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff67e0f58defddfd70bc4fefa5877ac996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d965c53df60d6ff385e4bb1a464a0d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>