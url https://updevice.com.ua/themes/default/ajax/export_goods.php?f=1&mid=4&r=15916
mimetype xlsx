--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c7249ef9cf7d911afd099b6477b801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a9068d18ef6d50db3d06c9b61930f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f6eb3ba4f5f78288aec0339ba58863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafc3962dc714a06a622e62c64c80784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78b6331e6b6c9ad8273895820627f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda607ed3c98ae29ded2c387f8360046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e615b403ea0c93ad80daba4cbe8867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04e1f32ac97c025b6528a6bc0095688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bd60de4da417493905b82b02ebc8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213de7431d9bedac3e8c4c3e5b64c2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72389bb586fa8837a85d909b1a64b69711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a29d8b12ca14f70f07b0e7e4c9c9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cbc18e1eb62a7d7c17e377187236c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55418834041ef6c1748d63b3ca976414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb0a826bd42b28d4753832a3051cd115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8700739f00521bc7cd657679421a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418afceff9dc8543a0c72b8120b0a64317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65586fc702c65e95e4a5ae07ad77c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd81e8571efdb8c8f656c26993b635219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463380dbdb1dc89b515e1d0429bea87720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696626fd44fd5cb946808d08f5e8362621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c0ff5855432f062a46e08b092bc2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7840d2d7ae5ad80fb788b45e8828523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a534909a556bc0be9f62133c65256df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535ec479c1f15ef2b97f66bbfa9612e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490f565048a332b6e00b228a66ee1d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3946e17d9f774f0be1cf0effb34d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5ed8f2a2b9e6f9afff212881bd26728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d4e47908487356e2f96d538bfac8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ac99608e141bfa5c11e58ec3cfea030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcdf164318590fcc19257a1c93bc8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5c2f3a696aaf9a929495ccf9aab5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c44db2f68bff4c07c47d246851ba2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565c1e24ab80ef1afbf1be6c8edb21134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6f940b9c21f34ec661cdefaa76bda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639db8a17766eb9b43799abf8333e3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415230ed84ff731a2cbf6bbf5aa68bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952aa6b0129f159d78a6a6b9201b4bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec78a3272efe4dbc6de70dda4a982039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b5d742838bd1b68123a7a6c7db35c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719623a9a1886a4447f4d4fe0edc77141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5d43521db244ddfed1ff9fc8cd4c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb536a47c6139a6a9262348d251807843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67cd859f2d43caf5c014c63879571b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a4268e6baaf0a883fd28006fbfe7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1a17f7ce85769971c413e1e421faa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1243379b6773c44f2c5ecc972c6ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d068b663f624cb638bec293ea946cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77499b8903fa35b3077c8b7360e6ff3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506ceff42d0ff87f9c109d093a7804250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3346875b45e223a0e52cc7300c6451751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8f1b19b226c84d7b18abe84a2a34d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e070ff2264090778d076d18833c3a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930f05d3c572172774e92ba65333fbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6cbcf868d3b89fe428c0de31e665455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddeea136a2e460ed2282d56566715556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9433ad79b34fa3dc3c6a05cb759053f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad5f7022496e4ec6d315d29a79c65058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa19455dfa6b05b44599997966d44f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705742ca9f8647b8e9bfc9efe054a47060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4201af2d36f54b31f1fcc955cf5a8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0238ea501aed8be734260d66087c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac7f24c35e263cfa15a7a4a764cab863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b1ed7d6d35755d288a72506bdfbf364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9bbd37117a396e14dbe758b05ef1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dd0b05026ddae0861ec9d428ac05866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f60829e57468a9e7f2ad511df6f9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f0729c5ab2e02cbad437cca7fe33868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebc8d3e491d31b44ec67a4b8ca671369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c302206a7aacacb78d1549d9489f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de68df029d9a1481c81e3e0fcbbed671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ec3d71b654cc0b4b5824520205d8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2042ea0d9734a09ca5ee79a9c135173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3173a6658fe0f7ef8bcea66ce1624a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e39a863e06d4757a6eccc405afd86675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb4dd7c54816cf60866cce543aae7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125267cc427138e8b4c057ae161120477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02c77b07dbaef8494bb3588bc457d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb251b78704a32e9ded527f1324c829579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc033e9cdf5c1a616676ea9623d7ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7701dca74ca5598bcb6a4d6a019c6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66559460ecb241fad41fd211d0116f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051fac1e235649fedfbfdb0fc5163fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087787e72335017af58b5302e83624f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28820537b0f6f1f89817362e575bc76085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad09c37cdf4656a8b25e54e5231e7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fc2cde623af50748b5b7a719eeaea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460bb463e28347532e8bdfc5043792488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fad06d304b2e0f90daa9572bb69f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3cc2940c35b01a0cef988c3e3494990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fa171d7d289f00b36540a4f30651991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53236470e17e43c9b1a686dde9d008992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f976010ee43958cdd30b034316d9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ff09819a77c8e776b6fe081d1dcb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c760bc247911993579165df4df9563995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30218a14aabf1d40619e93c3f29f7bad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d841f0d6d1cde4f6e009cd620ba73a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d0b75d37ca85fe3d37fad853a0e5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03de8ee9bbbd8ca18c19b11056a0e9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91488f14ea3d40134e1b42b41baac6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0b14b4b934159332ca86eae54ff78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c7afe55dcbefda7c20d0b0886f027102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3f9f531eea8606a892a949795e67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745e994ed72eb4192a3baf9cd6b66bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6d648232c143818257aa44301705b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89d6272ec13ea95d19afd090dba473106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc117d0e2b659a2225dfd784cdf564107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f41cc00ec1b8a0ca83723a22d3c210108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5033a5db32d77bb90ae7261bfcf792109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e865d342ed3a7cd0a6b176b2b4b87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0debd3dae65220e394e33ecac09fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89878b84c804fc5013e97a77edc00e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5af75528155d5c42f4bc656e607f0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed8c740a3521d20f0aafd477116fe8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70a59fa636cd49ba8d0457946ec46c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a14bf617bc6af6b117aeb76e59397116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b15d74f19ae64e0314fca1bbec616117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6750148f0c4ed35812395e2068a89e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54d71dedaa142135990617dc86d561119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a41c2d36abeb78dee0738dff68d109120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ab1f1395802908f5614afa4fb8093121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01727cf1896b4a3bd0234ef2968caf35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453a9e652c1b08ab90e5efcfb1f32d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac60ed21a3729263b5282d3bbf54a45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca1c49c682b7e20c9d67473185f311125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35d3d52b1e6bc5ec7c9a6bc6033c9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0855e960a21be7cef220285caa1e59f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff227f3699afc41fe5e4a763d6ffce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab56b15347a38b9bf61c92ea169302b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bc264a0e8d5bd6e1d7178ebf102ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656c33c8e65b0c317fe33bccae0e618131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486bd74ac13b199f5cb31e20dde7d07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da1227f4f75929c049a430f0e027a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399fb1f4a7b5693bf187a40c6216629134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90b8a4e2b28cbe1d2b4d9d502cbee2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84317a98d6fe0a050ce42ae9ed4636d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6c570189dfd0cbf9217d7daf8c98d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786225c58829075fcfab391d0cf94009138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de831169f8b9407685810c9f43b5b51b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2716d8164154749a65507a8f8903d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaabc5078bcdaa8de1b160dc6c3a885141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdf65f184a607baf9b1634aec4cad5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069464572a0ae1f8fc6f293c4402018143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0641c0e9766e980d118b3797850239a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d1ff6113bef66b471dd8e313b666e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d5ebe941fa7e043769de438d18257146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbddecf04a6ea5ff23e7138690648cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427211d63851b1a6936cf9ae63c95dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd1c2b92101cb2f91f16fcb2cd0881149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dcbde74895530ee5319f1b9f349de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0994bfcc982f96dcb9b1d9b31dad547151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca30e83bc56e2ca6b07078e948fed2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d11e043615493606665d45fa28e11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5690adeb6de600000927da6f8967158154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a8425ff01b98e35344f5c64714808155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faea2d8a1ddbf2e9b5d62de2c3705fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae8d5088f4b1581c230fb937bed012157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd90c4d6f0e99155120e8e7e83c19e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ecaf9989daea61c9e525cbb0bebae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8c4690f39bdc74215b9d7c4d6ddff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab68b0d23af4961fb9ee89aad45408161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9051e0ca6925ba3004f6f49262c4298162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea3731d1ff608a70f34f677415fc01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8906296b6d135b5fdc596e689756001164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b44054c3c7639c7683ded4ba7e32b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b095f8ece2be2a7f5aeaa1b1ec54483166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303f738544de977b2e10b69450f87f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f739436764429d26a1460e2534ac2d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4842532db68301c4f05373d445212d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a645d7d9e3bc5ab3608a6afe878fce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f13d6a9bad63d6d0a88c21236dfcf7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35731fd8d54d87987e430a4a8d68d103172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23775f213cb45c3311adb85709ad6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a7d074d97057639e2a4ea5f42a14a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42069aad28b830c0b9eb1c562df1f4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d6a7dfc6b6ff108189514a9cb51e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b30f1640cdcdca1e4628f20b73f5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b6783a03c1d165523629db541c7ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9ace6589a4e3ed1b1b83cd6b802ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3ad58da4ac17aa08b35b931478c45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd88bc1cd67af426c9cd7c79420b328181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604d8032eb5460078d1149e7d62df6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506cd39016a616a4bc327a0ddfeed7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f55988fed02a101e635540949d25b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8d7ab6388b96156e0ea0eae7a8f4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d02e6ee34d4fd205f87a409715c97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76aaffa4c2ec686fdfa50205e4ca75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbf1483510086b37799f074c8f1646188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466c2a5f6d54f3ee68b5c4532fdcd1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba9a3149d48965660a5294145a275e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeedb71e2082306c91ee84779f5f6da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a40f1d13b64d28be5d9dfd044b7cbd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea7f2514ad9d751ea137089a8c160b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b1a95259908b0c69e61036a9eb432194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d37b22fd7beefadaeaaf10cba56fbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c89e9bd07fc160b23f7f9860454a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42a0901c27ce65fdcfabccb49ee189197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d147998420d5ad54e017c44a2d9a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58851ffa67ad441e0584f50c8dd4c0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95696f3d8256db8e805741c097694597200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a08f160969a22c0a09e019a5cfbd36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e26370478a43ff799742c6b8962d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f77eb5f40612ee74f7a96439775a4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b45447b4fde122116adf5eaee97a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a9d3dcdf1417008f947a16cc77980205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b289da6687e9615009e4cbd09c19a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b46dd22baff4a649aee029b7f0630207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe5b16ee83f3de96e3979c5c615c40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9d7d5f074db3dad6b1c42ddea87c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27550571c908f2a9ad58f94430298297210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1dcd3af93987cd59ca5ca55ccaf6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7b06b45496f462a2b6bd695b08dfa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca6d4b4b8f545e77e7b4b00f116811213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34654337dcb0f1c0ab3300d345deb0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916695ad5061aed0c70f628ed1fe009215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b597d29213f511533ac75cde7d1dc0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2380be6711554406e28cfcf63a61014217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b948c0bebb27804647935a02cf119218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482a1c82b342a651574e193f430e591219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df63e3182d9308c823b7e88f8fdfc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e0cb77af57ab08202f46584308eb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892d2deeab9d84badf789b1fe493bd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a7e6bd651276c58c4bcfd19becf40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707c7f7c89f281a5b6ea1d901c9a8fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a410b405cde48adbdb65aca2b61f01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443a10f699aeb412ee6f4cbf6dd77ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9141ca8d3e4cdafe291332c241dac6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae97ed078e801cf6a63067aad3adb4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d55fb7baf453a9c6024481a167ac01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9b10c0d7e60f453991a689f578e78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3213af81d43b356c7390f0aef35f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92e2c32a7736de8470266781a2d3c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323456e8aa64f5e590806a57f1ca1674233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0759887d2e62ae39e2872a7142a220234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef057c9def44218b6433d034f058b0d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ea4544f0e8410f4380dbbc6a580a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d4b7e42f500955b63ea902899089f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b409aac6b9097c64a54f308b32972de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1085bf86f69322b3ec03a7db042e71b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c8e2c067ee8cf4ed218c15db97448240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd0bb89225d68a380843ebb20cb199241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa10a17f57a5b9b9c449408cf068f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ac5431d85a0329f46c145f845d02f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2274d56df00492279414801be4e1eef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01dceaa6e6a87ad62549c3a3bae5b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1462919b8ee32bec89ff039935dba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726249f01bd51648789ffe0d070833e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649630080f0fd60bab0808ed64c7a57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49ba4ddb2a00c8393b56291ca8908e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39a91823bf6a8e7a1dabebb16834a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08a80aff9e9b872f6fdac6b8aea037251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce818ff0968ed5dd2ea77a320c94cea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24df5bb2987f66618aaee461a1f8431253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a70d0fc713acf1b3697355a10070a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29b30dce4aa96038b2a8afabff0422255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c466d6193e662b297e41204b552d60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a70f4d843d5592f7bc0b34870f716257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef126db768e55fcd0eb75247e8cbe34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173616208839f5c9eeb6dc4a85b8d06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c2d6ca2f2e267c94b03f0f7ffa8bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761629041d912963e0e63b9eade787c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f056900166b24cdea0b82598a2848262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d4ad5fa553835601e036e4b160b32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60588271b1d8cca658ea4b93de90202264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5f45f9a515f3ba7f6f6a199b88075265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6fdd05a4726c8df4d4134287d83b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2767fad4bae2a40c14766dfe1e2fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b4ac51f4ecb69c9b576292cdc296c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4663f8f2ca02210280df1a9cec8a8f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccad63c6d561ebe3ad491547b5cc94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a8ac958a81e074a2ed69bbd8e4364271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb28c70c9c95f0c1f90b61a929cbb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fa7d55498925eb76289b904aed89c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739599814f7d65164a26243554b0656274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26184b46461b78ba5db83c0fe4051c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f6427486f72e338b9eea2ffc278c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcba0314f6429d98d6774d86f7dd05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fc28af25c1142c65806977bfa805e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d527fe84f3d068b2ea100a5eb39fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84d1a13b565285799b6188316a2013280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6481c992ddf0352eedb368cc2e05fe7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2679b7fc7c956d0c88a7933e4f1d98b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2645c759b00d6ce8db9ecca8327ae3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dcd0a572fe8386a34e590aae767c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eacb2a6f089d0a927cb82eab7ebfb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2b605a3354772090f44f2e790eb50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9c0843a2db0ed6db8e906cd29141a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fff10d703ed779423aa8adc3c981d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32002be620b41bc59f7285a5e06dab9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee486cc3382f9205bdf5f1222532a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecb0a2aa0c6f93dba382667349a1d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09a4c080a6daf4ca16a36cf184dfe3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3e25a915c1d2c2f51acbc96f44918293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a503ad0473a715ffe551a32268ff63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdd0d2ab1c6b67ccf0720655344c06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db66fc7120ecf2d091bdd6e852020d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb2490e3b86cb1b02c3f429d2db9b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9443ae986a6916b25dcc363ddf7242298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a143a7200db189be1d219e4347915299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e47a56aca2c4f3d86a57999733614300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981aae3660c7d9d790f757ef6a738d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebb23d7d142e808c2c8f4ba2a71542302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fabe9f2fd2ea9fe9cf61e3402bf3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32bf38d667b38eaebc517e7cf2fd08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a7c68a2fef36dbff0e4c6524548e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ddb42de4f8354e1c17dd2688d46a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85767401dbe3b6a525d195085e94ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0143eac422ea69c0e7341d075b084308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30fc3ce70a3fa3871a65e3528e6412309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11fde252c6b17e35376850c5c9a8c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374adc0faedadf3262aac6c4ab3f81d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda80ea7ab3103020a937583e103b85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b8584d760cd60e5141997f979dee4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850d2b662194147b9ba788fab872a93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809efb00b237beffde084c312d41b3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe39a9ab39e39c39006e97c16b1ba1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b250bcd30972204267a4636a6f5887317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4456cc8705ab9765990aa50049ccc42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b6e26bd153d1d4880b91ab310ec9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79fc5cb0db26d65252e05bb9c77263320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31a92391e332f5ccda5e242233fee5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d970e5798c386c78e8ad44759168f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac031d5075f6da41cca4e91a01fc5cf6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b20b75be97a73a39921a00d9cd99f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4c4df0d64bb7952c014217d1ecd46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29394f973171635c25747fcfd13662db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596065b81729343d2c082c606681a5b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b95ec598b1b7899699ecf46361cdc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec1642386485aa33c8bebcb1c94f70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bb31cd09a6ced81bed850ee6d15c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d90b36f7868936cc3e8ee9147a228a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb9a98d180cf534d568b8a0ad489a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc335f57382b56df0120e1a887ab0136333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d246d4a0b63d541f8b133851700df53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709730e0507635db48d80a2f8ce351eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1594c08430430ca2a70a215adbf05b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1058cce3717557954f42fc166e84463337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc83b3852d97e0c9c71d5bc54acaec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd022e0fd1fdd05356de6c1d0b89adb0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b340551e6ccc0bd75434e2d848bc1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f3c6ad3957e73638b7c1fdeac6503341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5103d1602d18765999f8c86a1f74927342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8d7bd6d9631f17600ef81e44a1c39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06662fac9614ffd1cd2303e023278eb2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacfd8113551332977026eeb965fe6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf4f364c4f55b81be359d00d6d4b8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf13eabb3416f6bc5a2c47e1715fd7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae33b28205c5a26f1407cecf6c1b757348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e438e9e9b5e4c170561bced0730bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ebfbc2ad55da9ef196c75a16a8176350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210fa0f803cfed7a5530c45fa53e99c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738139b29285f853ab81fb7fd9ccac59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0dd5939ba430f96f952eaa3b9118d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fe4eb9f7b62a17ab39717f77e5a43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446304e12c0fdb921a53315b27b3749355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c4ebbf37b7343192eb80b8c94e57b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248d94b98e856c85e80ca02e57010b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e35788c39ce3b58fbd55b3a0c4abfc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8b8e0583878b458ea3704ec23e343359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278785a2331631d27ef4d4242873fd6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147a5c9475a3f18cbdf2ea9c882139f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2d00455ea689296eb28ffa0132f60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46856f55f6dc145ecbacdc393b348f9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d1ff3166f010299f7619223221332364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877cf96df2c222444bb41b6d754d8a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be377e0d02f595e22e617f2d1910e968366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40d8aa87e807cf7e34b3360310132a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a48e07916ef9a39026d47c7e31276c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f722dc4529008b9a50c1d47e1799e80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf874fa76cfdcd08add2d6cd146d88e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b3a833ff41e69f8a2ad605a272b87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a001c0dad7912411381ce31cafc39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9ad347a8cd202e25f4db98c107380373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00093815c621351b3e46feebdf0ef66e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96509b86af8e7bd6a1fa561529c8d11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e6809490cbf09806bc5720d53e123376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dd5978a86b96c940a47d8b85ff367377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3648186e79207842a526b2ad109bb5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5696cb7c167e6fabed9a5df5af2348e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e394529d5c4fc87257b49d65ad8586380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f79a970ca2a647cced3087c71e298381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33937605d31b6efecaf4d6dde54584382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e9c6ddb781b0b5b86b319a4518393383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da49c3de93a79a0ec7eb064485f2fb2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3917fdf25136da174c3060498d054385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee5f612021fcdf2036a78492710377386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86b7dad5dec79f47fb7d401261201c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d9836977dcd48f48df87e8ac36f19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2a84fcb8db6d7869947f37b5c3e31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646f819533bb8c3880b600fd1ef1658390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291783dcd7315dd2d957a0d24ab4dd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b657acbaf8f083d7a4f1323ecfce041392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310daa08dc75e64876662493e20f8a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1739a4d2930b7a483281f884a6e90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d766516ea362dad60adb1284c7837b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a545b95263b74db42b5de5cb38c9422396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ee2183cca57b1f3da60fef998dc21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbdc8c9f8becbcc5fb722970f8f0b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca40f57ed364901a979bcf092b493a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65867bb32c12b5c0e13cf6441182e8b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517b25c4d80db5593b44cadb93cb7ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5cc760c4964758cc490ac9153a774402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72377758d1a48294cfa6c39784e1a3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e5ee4cd3ed3ecc1b8e9c0062cbbfd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c8aa1cd7565ae53b95ea9e1da67ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4385504d81b737bccaae1e7bfb4a91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8620a2afeee95f71c7835c2ae1cb9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bd5b51744e5a83e140eb74dc4af32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c6fdbce89d9cb11894b322a7277fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883fbe17ee3960519a910c383d73a87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c524faba24ca9f269da1cbe1ff902b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1c08d3a77dc9a747b754ef80c7683412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854251aa8b7abc0b1a11cc63afad914413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92976ba88d55bf5b3fd7f11757f89e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23d8bfd6993de814f19bf25f30d82c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170b88083dc1ea52fd17410540fd267416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f65896e25477ef0ff2d86e117e85d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e582cf7c99e016eb74f44eb10dc392c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34506ed9affd0f3e67f6b22dc67255ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0e46ec9f1559b2e2d3db512f45e49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386b82ff16d2e759f9412785fd1e022421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98a63c0f7b076fa76a91defc3eb71a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4433738b1717b3cb3855a9589c4ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f215b74b94c1a8978e5328342ffd9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e73fe6fc612ef57b4ce5d183b5319425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75742af7af80468331e26605d59e79a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009c6864c4c3315da65c1014c0b5684427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3399f91c23adcca2aa28380c54e6133428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e3059c08d731b07aee7c3fef5acda429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0d8910b47d45a28549febf27ea490430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86352483b543b10db5ae3154cec4ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdfb97f3dbe41a349a33a1de08bf35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23bb1e3f63e502efe6c4c8fa24d979433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e900b2231236f51eee4cd97e1caf923434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a6e96db8e53187b91d82df90873ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668611b2c45de8c8058a9eac148999c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b053a554356d2ace6216342c92c6b62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3060326c87fec3a4351864deafcd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db172e02ddb4bf4412866a1952a58d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16db5008b3dacfb44f0807340ba856b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a450382c20a4cffb01c33b6caafdb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212d23386da5184263da5795bf6745b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d237c9956fdfb613c1ddf86296a28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc343b7f42a2fec133d1205e8721cb7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324e437816ddf78eec7142308ccdbf3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211113c31e9fce03f1a136595ccfe6ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf9ea493e770588beb5cc34eedff00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daccaae4a5f0c646fefc1372ffb2a52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3852ddb09448ae5946cfbb59f8c88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35056822a556d93b0d95caff03298a9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30869eb47dc73f1be205cad397f5df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40ab89e61eb16bfbbaea2417725c05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080201de2112206cc090cf53d93b0f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0727206dedcf389e0e7aa0905c4179c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddb8ccd4377da1e81cf43bf9188098455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e3a7e0935485e1f7d65bb2e02ed8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813167fc5540bf967bba99877863fe7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0f2edc9697729a9b273f992c4c866458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f43adca4b0a7b95ce4b18114fb829459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5b4ba3ed3a6f0609ee3cbcd189c51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ca000f67d0e68cbb20c187a4982f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a2ef2da968978c32bacdf0b489dc7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6db4098a78334f10e9e5620ddec74a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485345db523659bbc221934f0b83cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b442eb5f76587712c4ef3885f44a7fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98760d5da4459c1be7927560d1795c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4046dca393917199fd4e91be081f2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152eb3c0bb20a60fb2aecff2474234f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19f8eb18282bc522412dbf6aeb9221469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f761a3091555aaebc49d6f557bae15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e01fb0e16f1182d34ec901e5fa8d34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65e44daa5de59b186f46bcfb110994472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa9c5f54d8aade5a05cc0b2c1a0951473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36b1d481e88880b6a14de63061fb4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaadaabb4c2dbfb23bb7dbe140a84f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31a64d08e56c168113b84ec372ba6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb623e317606d710f6d867010514b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a222c86e996b6bafa9e90593d814b9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e507134e6fc2d75db71c3e8344ef91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8536b4a743f2c45327bbeddfec4897a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b91569ceb206a0eae5724eaf7a4862481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf43c7aead1e7354e409ac25e7cb72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b137d1311bb7cdfe72d4cbc3357e17b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50802de3ebc6269d10d2bfdffcb74b9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18cb8122d8b465391f68feac974cb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73c6317b4f7745ba1e52b441bb43a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c31d8b14f81fca00cec9f7ec63d8c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d16e4c50d43965d4d6fba32e81d4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9f634797d0015f04bda9ae1e3fc06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e452448226e1a0386644bda4e4348490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0a595d6762f3222e9efe419694a00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e36759509d1d78a8ad9340be21a89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0cc3819dcc74fd13abfd683498d7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0421c17c41ba1219f0d8273a5e1b99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1bd24a15614b41a40d4d580d5cd0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6c0a9032bb4ca1843050da90911c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f483d5d35feccd102a7d2a514d8fb29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436291efcd096e644fc818190f8405b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0e9251f5b3a253c785c1668e25377499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dbbc3ce6fc82eac83e2248077b4dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3501026b65dd70a268f980fe497bab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd74d09bcc53c7e852e46500931df9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc24ec79423b51df64090c8b933358503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cc43d8ef4ed6a0fede27d14f9b82b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d39e2eb369f9e8ecb018d3e4a2cdeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6abbffbc6a484728e0a8a96527c616506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175e46e911c6eb97b3f5ad5592cfcd9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66248f066c73d717af70a061f908e89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265df2b7c02fefe676e83f42e12c233509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e910b32cd081069b0ab1c19bb5977510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84b20c373ad97eb9660fcba5164e05511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f60134c2a79f19383778702907f18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa771eca0aaf082eab31863ae80a94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93572fc75fa516336180e4e6c1c00704514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6186f41accb2ada10cda82fd19671515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a7f179ee05f582852e33a2e036aa7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e11f895049e1d987ac9c5ec034e84e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1747177892c5c6af990d0b709559d53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf649432643c01782f86aa256b5f40f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42da07f18e1b3d3cf572a414879eaf5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6977ca299ba88094966b31711d4eb90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57dd7bf84ce11ad508bf1873d82f58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427b5a4f5fd527bb9799133d5505f61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9a507d08de99403846d4f001de053524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966ebbcb95cfaf0190cc65434bd5fea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f901531900a255d4b1fdd339ec34eeb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c1d9880abca60446cbe7e4bd1f85a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a29d34d0381454ab045642bb00653f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603391adbdbe4c9efb10a96562a809e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216da15f240519c6d5e1ad560c660cca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253fff0c2b425305d6ec034b616bffa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51f4ab048b443c1ce0ffe152232547532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7523b4162118e52b968f6baeb9e6ed6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89254db6d3f5bd4d0664a91be354bfab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7a13349086f3f29f01a67faa9a579535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466751fa0d900c2b6c5c115ea9c5503536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee0204c145dfeb64cdbad3e05f2571537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4808c7359461471f87f75f226be34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12198b057cab7641a36f42fbe03ff036539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c62bc3e4f07ecf0b8cb69778f2f878540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1e383ee3100c700f0896a57983e80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f770378ebd869c4ebfcd34c7b148ac2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709e582fee8b963c7b1660ff23079f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2d5ef53bf6e25798a788662819d84544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023ea4a3b9c81ba1d25b6c81baa4443545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87947396c11a75606a9e2ed7911388546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689832fce2835f2b6838028810bfed3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2067b6c9a6b946a167ce8cba695e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef916098044666c8d901cf1977e2c751549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d766d3d943e45ac873649e5ca351f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1524698be8a1d0d9cbb34e0a4c3f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034188f407aeb5ec1d743b2f1ef2246552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121125e71e3d637d56661b5002bd831553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4f1b6f3948fb70dfba8c3851fa1a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7451492e7da5d3ff59d74ac79ca6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1c868f7eaa5d35b50850e64207287556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464b9cd151c33ef14780a39af2d1c56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858c92608f93aa07153e2fcc65efde5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1437f43091f5dcbf791d1ac920b7ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00a6a497cb12c7741d7ee60cd1ff83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7fec7c7373e3bf9ba8c6d45717c12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051977c214b6a2f9b8f370c81502035562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae59cd7baba35c0281ec360a883e58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113d2e2fae5f7f07b9ab3d938f32057564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a6a20ef4dba2be9a9e656d38d30cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71037acf0ffd33bedc7b9130c21c964b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc62bcde5973f1a124c4ed9e2443c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78016ed6e5793ab9cb38a242d74e7275568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b0a16b48c585e51e9fac2eaa46d46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f121241487c3042a321447a2fc6cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e425f2c3624263902c6c234fba0eec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e5e1825e462340caa4ef57fe99ea4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee7ce2c2f1a6fedfb7a66547c42c6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e56b983c8e2d66e89e40a803ca1a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c0b1f86925c5bec62f58efa6d80a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e5fa8ce1eed7033146caa58c209fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eeff2f309697aa644ce6b3f06d0e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f938a38d5fc1c98c118597fd6bba879578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799836def56373bef4b1b125851ae68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affc25531329550eb0bb3a3f755dc8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71980df0207d05fa5221fbc0ac5bb564581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858971e78202a3c1723a2984049a9380582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dccbd0c7fdd0991623e534cc37916c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb11a4e7dc632a18ce0a05b44f3c0cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d62dbcaf4f3cbde23eb33e15d26f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53abf4644982cd4830489e9be02e63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5146799a3184217af977f19cf0f8a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540939fd6639a3a58b9df5ea7bacd844588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469594204cad9560f2fe6edeadbba907589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babab018634cffd040abb6dc9c94aa38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9d53d2a0188d648cd2db037dbe36f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e94e8c8e191876c3ca212c0b4f4e2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1b3f27437f5c1dfefb6126b7bf0b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0463d7f0bcfc4f0b2054b05fb1e3fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546323fa5fe63b9582aca15d2bd67c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ba02aa0a2e9bae3cb09e412810c23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f043ff8aa0c7b73f04f576ccb9be66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa6fb06bac09374baad564bd069a8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205a29fec3e933663ce61451a8e5528599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd4b77781fbe1c794c97ce1c91f273600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d099cb1912f24e7301c0904a79558c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74353b422398bc3b2498d8f8de75e43602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d6369452ab344d92e4599272e3c64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e633da293489114c58a7b22fbd61c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb63f16fc97c0cc55f2e21c78d12de3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ad75d47ce087a77046221ec09959b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880388628c50e570ffd2695a1e31b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234b9d32a9aa606a5a17d41ed634cfe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f1e3f37f767a92d70f2183941f8c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f161b0fb99e45f052d16e7b48c159d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72707d20c3f6ae48e78d9788b1e8a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37a5e64a5ce684d6620ec768dfdbd6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a1bb67ea726f1e5720d7cb3ccdb79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04364001f1567cb79bac14faf93741614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95092cd0bc0e97eda80f0a5eea6e0b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5157fa4ee377c9cb016ca8753a8ae4d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca990624d99fb4f58b67148bf0b4c7df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8774bf9c2764ee0d44d6a0274e500f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5830dc5f1cd84bf6648470a7bd1a8b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59a700ba6566f2f3c23da2be0cbbe3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b18a0833cd4e08394b6a85b54bb34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9ca720bf74d39bee7d1b2e3d0cbfa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38ddf9561f20f2875e2daf784cc093623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a880eadfb9959896fbb7d5f0578474624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10950a1baca26c00328a2aa8904c3a2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e38bdf16683ccc97787fe1f7ca518626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f488ff56ea2628b0020aa656b82786627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cf2d06fa1df2413ddb972df838cce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6285cc06652c6faecd47637945d0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0955abf06cd903ebee1ba4b8be27ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa18aa5f74d112234719327a352709631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaeb4f553200779956a0f88a2de083632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c5c0ec6ad63fec347a0f6db885519633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046504d32f8446df89d3018f6a2a9220634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fa86601aef183f4212f54bbefbb61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc51b5697e9ca58369896991218e030636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ce0f3abf16c7b1a9c2b8440db9211637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a76c20f2c6009ce1a32ee8b9def36b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26dbdde456a9ed8757224beb8e95e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72d9e290475b59d14cab3144c74c8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109c02b4baa8961a9323150735003dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e86412c5372579d6b602373c435d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686791d5f8ddc478e396600b73f7406643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df74bf9b0d9d52c0500dc3be8d6ed4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba2ea69ea7d279697df905a677fd5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e68697329d3852114fbdb3cc4101d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3586585429741679d283617c91677647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82727e04ebda74e3087ec0f92cf2e567648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5768bb23468828499f6ac129f4f52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a904441ac3d2259b2be24a05e0f947650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e129f002ff3d0954f026712d9b9527651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f5745ca210f18f3bd3dd83b3ebfab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23d0350d98d69dd3f4650b5cb968a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedbb3d565d47ad5af8633b0f0e2dab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28cd208fed78d091d5f7a11dbff54e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c7570e0ca1ef1bf48847e1bb5d408656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8588077eb2a84bb7e0ab77f7a995f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9823546a1681f495525bc68a5142218658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca5a623fc42f4909feebf356fa3070659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810b2b549e1e7ea2a8de8a58547a4dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f33e271b1bbf22a752ebc8620c641b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0850e4ba90fd6ee5e47b6c890608a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc1b970cc50bd637ba4309775b01a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a125899fe7e093d40deff32e6cb5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5609e5d94fa4d271c3cb6349c93ac6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d86dae1b56095689be2e9d1ca63be5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b626e47908a79d81b35068050814d64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abbecb1738d4c01ec25d3c25c54317668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cfe600736a3ef49a6b0bbc6dffeb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3145ede61fb358dc278eea07aa8afd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630b9f1495a307df1f79cdbe3855127671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c290d34e0e819177c8163ac59d4a48d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1343635a2210d839f7e269d27c3ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a387004882549cabc2b17ad252fcb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c909a5845b077e808a93ddbfffcafee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6385db56319fd514abaec556cb8cfe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f4607394665549a374949b0768037677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc373125c64773a21c3ae2ac3742c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0758acd5e9df631346a00ee5a4274679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92765fe869fab6f31a1100364cb68104680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299da5a3e82087ff0f8749ffec22a8e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa73a5dbd9ce5a7241cca271ffcc16b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7382460161ce50dd5870da811a8967683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724641faa1b9594c7a032be59c4c36f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f414e539c6886f6db462cede4c200e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604e94aec27b0b501eb91de7bf16b18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46630b8e80d59b0c99cdfe0e8fd60b9c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ea8fdfd1ddae7ed18301fc21922a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ab05326b97e7246ea1861dd35d377689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab930a7a6a1d1770fe8a9b2419bbee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d3f638d876704b77b2514407e0449691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5b45497a2fd35b41ec5bb4b340057692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd12c5c752575be1b5d71fd495ec28693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a7198580cb1545be702972047e04c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f28e4da3ee4affb488182e9e006a8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3549059c36216dca2e9bbc559552e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b214820dc12ddb7d252ebf0c1805cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88df21dffff2315b238b553a8e31ffb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918289ddefbb101dbe15038465cd73bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e9a07b0b2d5da8b37d4b0c629ba54700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb5c71b4fa78058b0f8fe6fc175524701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069fb5854558bef1aa695aba244daa3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e714cc8aa3413f6a6455c93acdb209703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39c0c17e56a3f3f4ff671debc44e5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f681fcb590ec785aeec75ebe2185ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f9d69f54bdde5f76ce75913a441b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99614e134aa142e3f476624258e20b57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55007cbcbe5ccc8f4d046e013168b3ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e19ba5f469bd325bba9f26bf1e948709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a2a7de49d673fb6e0cee8c14b031710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290346510bd4dfeccd711a9397a88423711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e3350b9bd94c9de8e764668c39ea9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9721755af00e4721ca1e0fd738a668713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a41bf1441259c7dc5746bacd7ae9b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d093308df619cdf673e60f61db0a757715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf60c83b06c795630b07805c77d422d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83965cd4d074b7543ce6093ff8d29b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b066843b3221974d90f7f01b3e5e85c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39fca4c51de5a76455566992eede99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d9ea517acc0843e698f30101afe1e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8784742affd56c3b93f8a7b1cb538721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5d0e6dd1a4089b74de3aafd6d779e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aade01ae28ac0e99429bc0681e318723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067186586271eb18d5cd19b6f8dcb5fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7edb4e4880ed0ed878a9eca4a9f2b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9684a7d08450e3581359654d94cdca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87244ee377cd75c8f4fa350365e1d8f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4a175994d6613d5fe8a02257689ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc3c31f7403adddce938d3829bb73d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c1082abdc9294bfc7285f278c0d44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407cf96c6f292cc608c2eef0e982c75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad3c5edab54ccbcd7e9c741c51d83b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c09e27cfa5b3192daae44e66ad5824733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8ba980bff9dd64b2cd38a74529b7e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae31671a1b3570762a1988748f1a2a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81820cd2ca9994b5fc04b0b67e93cbc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a08e3b74773fe68b0232fcb269b011737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffebf09bd20e4dff33eb91a50d195be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2884e29b05e09e65a09cc6fa4a12c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f6680517f173dca9f40e488b2d1c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ea93fbae5609c747b1f1bf26b4440741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa58c06ffc1799870ce78342dcf281d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bde051c00c1d7aedef5569139b5cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba964a8dc2807566a2269f99fb021b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69782aedddfebb3e531cb8dd79fd681b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f548d6838e069609c7d2954420091746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab91c936dfcaaf04ccb898938368372747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf97d76a8ca140d593388815129e52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e369c28d0478e2e8bc723201f476a1a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2ccbc0e550f2cf196d22ab51a4d88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f170e14c2bf637be0e20f0321afda1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d2db739338806fbe60095ec78fcff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f60742e2e4c1c44b03117cacface55753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ca4d2874d345a8e7847ba5c8d2a6a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d9c1b2c34f68e931319cebbe6f879755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf944a5ca9206e6e470afc75f9afac9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c03f28d4602aebdb14b069cc62332757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453070cc50970f207fabe70f74dcb33f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d15fc8e0a9e3f1a2aa8fd4dcd067f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834ccf41ddb928fa0a8f156199b92d9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454524a86b8017f3a6d56e2b7faaa19761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfbcd7cb5cca54ca9a86d4bee5cbda762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6233f686dc6ee0a6145d7de26e1b62763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1985ea84660e67af3bcaea506a3c0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92a9b8650dc47959758aa56032e4ea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e89722d18e394585bb47414e7cffd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ef29cdeddcaa4d2da5ff142b34b7b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80e7b7b585829c5544fd903f97a183768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41048c15afe52308778233662ceaee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f42f18b1070f85eb9bc1f050547aa8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab58148076f74dc570e34cab2f98fa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3bd549c9bf425b8c44517b5fca04b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7160f5a48a9ca4efa6aed550b35d24773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad10967024acebb11c7295117d9799774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de658956fa3cc0d1de03a0e6df3333775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e9704dd6cbb426f0541f9441e4052776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedb8873a51962f3c5c3c3cc0d5a6b7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870c80c44beed4166b537ec588c5570778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a16e37856db526651892ca3c5d26779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d389fefd847e966fe24d993e7181139780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc5581bc916bbc6acc553276bf32c0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eb99245a688b59d33fd15e9d1ec0b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a77d6755fe91493a95695510d308d9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb31f4b48707f5b166a125f85fd9a1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55a2ac2457ff38e9ae10304a319452785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b5c1c7e144ef5fd1a4207048a89ce786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155978c938b73cd8c897cac48bf44a1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce8faad7f568b2cabe705db57c44c2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7af4235ec9ea93acc8b20b3d4c7d66789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267ee5e6cf301b850e22026ecd687fe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08329a2edbf39bfc8a70809dc17ae6b6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcc92c12fe3c76f8cf3ccd3e85c971792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec8d17bd2f85af07ff2fd50af16559793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec4e0032040f5b4123ca57e8910949794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001899b3b3d334c28f25f0b641e38531795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5802aea0d2d3da816a506fe21894a3a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415aba7c200985febaec32371e240f9e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dec6c51766f3921748e186ddce949798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f23fccdc1dbf78880972bb43fa4327799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc2570cf9c4eb7885f320ae63457ea800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddf630ab168b8e6b5898e56553923e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8efaee6e16434c898a8a7f92ca2e0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dbab3b605e4811ec14c2234d84527803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5c88c574d9011870197110480f72d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321db9719fb2d22162200f09367af755805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf880ea9f86184a6f6a2408cdc97e49806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4a30d2aba93599509e352285723e5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637d32414b44b3d0c322d12ec940e1a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda3cbfaa994b7a921e5439499c879e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579e4b143cc892d2525ad31b7198205810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db10b81ebb27c41aad43c6c52c47e9f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f283f838a3b32b17b0804d971af1c68812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585be52eeacfefa4737b9006c0527169813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4012b7372a57e5a10bcc03a0850c9a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87331c826a1b7128f1bcb597dddce32e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebace299ab39e9d16fade3c12af6a705816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694161344fe88eed6e31ca8d3f7501af817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413771d901724d1251110dae1b90fcf2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85e15ca0164892175abd4532a3af10819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a14639f641e5c92a57264254ff17e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479ce758c9519eb8cf38db2b835767d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be0747df7a567a1b061c55e932c560822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15be200961011c4435e4268e854a6b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f21ae7d573bacadd452b2dcbeb27ca824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbea69f0ed3cffeaf6032eeb9969c0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc79119b1615dc3950eda1b1b62e806826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a577d9275bc37ec73d0ed2ca9bdf31827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0869b0fe65b1ea4e537a7888b4586a6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf533be667731bfc6aa6c569635d02829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71a9ac4134d27944e69b7e1a636418830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7565dfcb0149c57880764cdcb4fdd8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d6170df853804ac8d33ac209ba733832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca71641980f6049adfd81ccc9564e39833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03eeaab7abd4fed0af35810d0828b5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb81bd0d0f387bcfd1308a5514d27e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3791439e9896209cc3668de02bddb8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010b9a3cd493388d344b965d04af450837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c444691d1a23b6bfad27c18bba1c1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53c4ae2e7d3a25f63a995f89eed005839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fb2ecd93953eb677da242f8e17107840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f6520d76de5f50a604ccdd3cebe60841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bbf0bf1f25d98eed3d42899879e5e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13c936e51a6aabd3615334a2122cf9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fa9ffc018a388b72d729f5d36f784844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb501d02764f14b98ecb4b5a4482d040845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a70f81963c2320ba44ed0ff55562846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526fc1f22660fcfe18092881873a907847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea69c3f3a8bc87de958c92e31711e3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0996b6ec3f024df191b448687b31b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef74603db12357bab38ba1532b1aa67850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28d5fb129e1b858152da171fbddfff851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63ea0e3ce927f5fa343bc5a9440dea852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80843ca023eba3cbcb2a71efc8a9d3c5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6b9394a585e4db998b815756638e8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51e2d18b445bccc2f7bb0a8cc10d3c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b718bdcf134015a02af3791d48a77e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46381b815dd933f179d82ef9ea1cdb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4d5afb37f503334e6dc5c65d9b3fa858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53dda693603593855e1f29e7917e79859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72127d76ddc6ff4841987585804da4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659c741be22d7fa702aa8a051a543c2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9f6211b29110ad76e24346017ef29862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe6ccced6bc90d31242f884f394e61863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c218cfc5600fab5df79d71e787db9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306ca5871614f60b27e242de365a986865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2974422c4de6586dbbaee7f2ad8253866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaec8650c19692950e517b928ff2786867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a621b5fb1ed17ce58b614964416244868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd01ac102577b8ab04d8c4d143530f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a749f603118d248db301c64ab1463870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331620aa281385a74101772bac1ad340871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc1903d41f3c3bcd90be52f8bc3afb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c217cdaa8a970ef7ff1ec24170d6c8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93c81a22a65ee1b44783142dd1e9ea874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd209572dc5c9d12603a5b76f0176ab8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c1425d3cf4f0a95060e5d83b48994876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45418a1010892229a6999250285d9e6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5756335611919344f1c3aa843e2e5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb58fd6d681612dfef45ecc442ebc73879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa23877da5a6343000b73987b272e55880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7db38efc92f3533ceced26a38d1b7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77e78b6db77d9af03fe5b92a4cdc4a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f057214f49ad56d4f776d9d3f16b74883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b14cd2520f5bbd3a1860caee1ec288884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94d2625dfb65472f00b81c55ed2ed2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5e3fcfaf24074fba1b2107c1025e4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc218092d5989d41c9d8fe6e0c64eb7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b547da09b06901c86ff816b42fb98a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48a439dd8920ef9f5c3504596a2d00889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf96f07a6fdae9a73bdc55d284d96d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f340a954c24e296ef1016725d2ef1bc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69203992a703e2b100737d41e6e4ad892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd4ec1d0f42f8e777f7a73c55d3ef8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4b1512519b8780ecf4f44a6607cb5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba38121109db1ee7127ee8f208edce895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7ab5be54042ef0508f4b8decffb40896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b086ccce2029a56e5826223129d18e1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a2e214aacf5bb11e8c27cb9c8b512898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bab1fbf8d3963d13ba87cc6376ae9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dee2ff2d74b992f6531ea0fe05a587900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f7887e9263c204fba72651370e5a2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1949205499088727a682efd7fcc321902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b548530b667c6e861ec81b91afbfba903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa0b12951c3ec8e7fa443b1f920f3a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230c4fd5d8f13d4fa1d4c81107e8875905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da731e41f7fa0e5ea70de8ddfc10169906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eadc837ca8e8f616609d7e2adbcbbd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4db328932aef78b8062c7ceabf0fa2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162e9ec9b6b631db4afc4a2b44429d5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce04e9e7577e26639951c08d4da4ac910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6cfc12636a4dd4245fb4133b576fe911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1049a2645d804c365e9ab726f8029912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9514738a4c55712b63ff481748f785913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c15fd099c29ccb118558d1374f591d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec13f0ef913aca88102fc6cfb0a22d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eda4a20bd5be9cb188fe0ffb9e3f49916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b60e56a72191a7df2b0bbc0f78f61917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff99a9d72da73b1fd6acd90bbff746918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab915607b6b9c0cb5924e57009bf446919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb9ece76f13a24557284f975a4e1c4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c476a7a38d25136928034eadf8315e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b58a3b14782cdd0f34d0f8b1a9558922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95d27f2804352f36d3612887683099923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8920ef2b169cd204fcf6011a0cadda924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23a5cddd9d394a78267aded01af39c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93224448fb45149d26268bb67c8442fa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5654a87f1c3d806ef21c890204f941927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b156c2ea4829f01b9fb3528096ff15928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51af28fe2f49f99667e391a2ce1a703929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2872e6cceacf3027b9ae3cff4cf17a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467c4c7837344c726c4bb0920b106f8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0377690095c017b1f23773ebeb2eb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f747c588414276fe9eb0adf340b90933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7a9ae1596ad4318613d458d37e855934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421beaa64f942d4f93638646004a3f6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83a96fcc76573d310f05f11ca3e261936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d0a7bb2c60135245727fec8d1ef23937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38294cf4ced261102e975e84f5e8fa1b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcca3bb5814c2f5ff51fbead17a484e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdbfec732ab9abd847a33c3462b959940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6852bbffcffdbd4481685199b70b9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb755d06504cb655080a6cf5ad46667c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18b33c367034a362ae2e717ac49e82943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99386dedca2f130da3c90f4dbf13409944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b013acdcc25ae6a6056669c48bd8f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fec6074b57920afa0820da2aee38c6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5ab6da22f98f816389177a3acf89e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665009ec9c148b91f979001d5db89384948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2e272705ffac1049210e32fc283e4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f66db657f6087b7105356a8ba23c04950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56bc582362ee8b58a9542f2f3528bf951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7fc1c9df8fcff869ecafdf6ad74e9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be077edd292c38cc6b446c102d2cdd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42fb248d9c0d79a7064f30dd969d6b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c9c5f8b3ef48929c30c9751812ee955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef45cd0c3e7e2008d883d16cac55423956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bccecbffb3219707deb445e889796b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0323212f3d38717cdd3a0bdd4ff322958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64d7235fc1df30654063ef10374cc9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476be3f337e0fda0cd4508e9ed200424960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4023a656347f3173dd26f0bc57381f1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c16b0887bbbcab2aa7636f77ee3e4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e73ba58dda4e7a6d540e83783b2121963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427e97a7dc02ef9000d25bd274b3eb7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a39949577f796beea0e0146802be0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154ef19d3af27733c7660dd40657985966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1166b41d4f34d82372cb3600b57d3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c36134446d31e208b27236bdebdd91968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c88239d94721fe69990131a818a15969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190679c568def4fe34c1835037b510d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a4ed3e4affa6949f38eb08b555d5f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b77de9ade6e611ab4ae8cdcebd33a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c36f37770b4161c50bd4c5cb10d2e6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e10191addd3c67392983aefa77f8f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7f19c56436be424b3e4a246311c62975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79fbfc8aaf4a7d7ecca5905510ea34976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c7f49e66abde4f02bdf9f4eb09a08977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c1bee89fe9dd6b12a47bd12b15843978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab4495f1311fb7099831dc6e6a5725979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14e5ba6aa3f67ef60abfc838cc0426980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b578d874397dad4ae45e85f69b304981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15795291593671928abe90bb1587f411982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccafae1928eff26d315ee5e5a9e9682983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7e87df53fb67c0526992dcae4597d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa30eb9ba5acc91351bf4d781a35c54985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9863ecdfbaead34b43cba65c5976329986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a32ff5d86c276f05f624da42c5c8f4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50556099fe72629ca3b1469d12e47114988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c7febd0dee5eb5c8226fb20e8dba989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676e2bf904ede282ea115b24e0ca3ae990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde8546098ccf035611840f00fbb298991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04050240b83bc895dc28f2077903be992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11a6d793b56af056266f159b528540993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96162e54af7b8fc8d61b7779424def994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91cb22caa7b83460846e8b8d148ecd995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad5892aebfcec4919980a8840952bf996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9474def14d62030be27d2fdc10edbe997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18606ef3d74559cfc4070a28eb6e1ce71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fb129d1597119d501275ae1c433182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed46720237b4e487fcfc894be1fcd6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2e67c31421757ace2195cd8d4c06b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad857ded0e34ded7d78f7b9997b2009f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41970cdcd0fa6fdfe603e8336ddb5716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aa7c27367605ce4ed7791ca3c798d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c304377a28b4db76601d856d34385b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed28e61db6a24fb8c585961218e913f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4954e8765ee124ebe2af14fa0de0d9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6c78e459865ee908da88ef0742f4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261c899ad60c639a7819e2c4fe0c1a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917a39d701dc40ccefdf1c6b83c1a0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc7f82d4d1e80e2d38a526c3d6b8d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ab40004ca39f02561af5cd2aeb49315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d50996ab9aee111e56a1e28dbe21f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc3680f1b73b225a7ecc6161f8589617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f03e1506b4ef98fb5e7b8a14bd21218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6442943df50887ae55479a8e46ff8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b7e041bdb5a6ed306dbcfd37907c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b89e7ce1df3529ae2fea2b21e5823521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d3f3baf6dd0f6a71b5673d5161f3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc148140ee45adebd9913012bacdd46b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7639c573ca32ea124ca5493d35f23724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c41f977a2b74740306873010d8598025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c40e6fabff3cc5aabe85be21131c9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73fd2a39d7bfd0ae20c58f2e0f71df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8526c69d4160a657b28256e9eab27628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae775bff55e0f15cd8d6862bb4123a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12341f1c7b1a91d577c01b358c191330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3524d19f132bcf7e19210db9bc72f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d12dfbbdca911981c6f059fd3eacaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115450ffa798cfb3f8b1bfeaf6509e1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7639b2a835cbc55c6371e782f09fb8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8adea3e34bff0c9da45c64325daf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68c2dce17aa02c96a8e7029d6bd92b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93dd44326d1f25135f13198bd5d97637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657b2c27b650d86bcb15bf1fac1906138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be03cb381c0d8dfe0d5d8755a4b9f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716c7289c3c6239f03fc6aa1bf2958c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d364a81be77241767cc15de2f3caad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab97cf4829279a53207c7fd205de1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6675098c0b4c91769c05c41f9e46d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec8b46d8ede4803f34958a0ba7f44a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e611df960e726e5701e9fc29e61179b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e38da11e02c32e2bc26f6d19a13c6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548fc75eb43ed9406145b515f0c390747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89500cedc47178768b1dbd83128e8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c3473d64495fb4446ef389d0194b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f49d400045ac36c933da7b5130441850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c0759a86190c176423dd2824f80d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a644cc8169495859d7b9b4f752ed8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bff7b56b6e110db8291079d3daa7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad0b37310c86c6d5ed0b7c9f59f88954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b5eaac37de07688e9b828af96bc9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c7b36a9bfc22adebff9f1811db56256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0bd469e8df6344ce4b98afd50e33357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37275cd1d8d9cd0a2d3651cf064b32858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68063bbc25fd95034c76ec6222afa559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79592e6ca4ca899b7b099fe193ef8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb570e663e47d54eac0a959c639f6c2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49991bca2ea20364cf690e0229aafb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c33d10b0fca69e4daa0e4d6092c2b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4ee8605d5813883300afb52eecbac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd7941994a7efd46af0c491826bfd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b419d2ec534f3cbac36cdb05b4e733366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87898b69d93e4d044f26a647a4d9444567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17436fc343ed482b7b542a388722aa1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4d84647d6f6b140c368f6cbbece0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315cf20ba6ddddcea057549a2fbd45f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e51bce36a6bc966ed800173afca25171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e1fc2d930a6f51fc251fe4c31cbf972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f835c2112e946d9262cd2c5f0568973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1033a970eaf6fb477d2961460db87974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb2f062e4eb5b767c3a558f344b29e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea1e0998c0f0cedaca47380544132776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cc4ec31dab44c3ee37a68c06b7cf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3f1f53936bd2c58fcc39715baac7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c85d418e5ead28145d6704f05320ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc344a9ef73ead33f7be20f647118280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da98b048aad15a6d5fd470cc7f988da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598b35764ff5b7d2609fefe960e39ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66e41a30263f32989df58e77a04e2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a61e106099a4302c9ddc3667bc586784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b710c2ffd4dd926168e963b4a5950b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4673204fc130f86be8472ead622e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39b7e5f5ae2b3a09e1bad9483ac21687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa755dab4c41aad8c0ad4f7fa05871288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eace0263b960f36884bd7c8e105ecf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407034e1556667461d812c9cfb0ac10d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571f5d738630db800afbeb566217b7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ded9e6c3eb3d9dd0a300d5a9ed5ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496310fe3096cbc563d72c55843207e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b3c658446f60d5b19a1fb544c02af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039c8fc8302196f2b104983ee75492c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0315e7963dd49e7c2abde6eff0995e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e755ca315d0f97569e35570c4350a4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5b0ba0c5743fdf181f673b5cbca0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c9ac9bdd85d7af5c67e11ac38a48199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1f5686b57e3417daceab7671556f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbaf1b21c6f993b184207523ea8395101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5bb08677fea5d97d201ce6e862851102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db314628a8df9fde10a496b8327ac92e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4057ad6beffab0de8bca2f47669d4eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4da20fea3f66b90c103f0812fa943105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51233b13d90e4d4ee41ec713d84cae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1e66c37a4f4e535adb9ec5e683220107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c34ac049faa6a0d67c54411ecf3183108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107e3c05a4f758bc944d23c5307dfad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a4dae895416a85fa68a67f6280ac4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfe2bc3663d8fc3cd05ae68aaafea7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec423b8587a0ddeb439b26df21e23b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac96e7af3c136546d6507d7e29124c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d05988b4fcf99b3cff40332c252c15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7127ffc20bb6a56d2b5176fc85f3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9ee96f299a75277305efab067cf9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafe34de1655f2683798508195e30f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16469fa95d4c621c1cf7d76d3f9424118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540feb214eda909dc26bc7b3c09de9f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820b129108f9878ec87af044095a54c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b536951aff13421ba25c8accf8c6f54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c1f492626a219d20760a9e3372946122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb282cdd23a9db694ee255be8faa67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c8e8839b8562baf3d6bf1f927fe3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f202d141eae5b4a9c779cbafc9e652a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076e294953747a945969c0d0b7c2bfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447337a468c041806e0e23b9fe197455127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5878b6d9e0cc356770c1f638a7743128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c5e99346e6499f3156a73f3975fe3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a3fe649079f05b2dd9e509d75ca44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316d7570fa28f50f13dc16b35042ace131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156ebb3003a97173a658462a8f567f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004706cfe24711d4ba030b2804177d73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267690e20a74d3ab06aea9c297083ecc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b4cef5ae24a2e49e368fbc16e97ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaa04822e5a2221a45e9551f6ba30c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5568427d41d9d7f8c485521394b0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55c8932960e946d71c8118ea4e1518138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d674190016b1fbb19a94890715be11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16469451ff077498d2a04712d896ed5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cf7653b3c740d4ddff5f4168b3be9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f724570dcb90246a60098b7abe348142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dee297ece6559a1c24440e42a3146143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758c5191fc9de811ff589ef5be20f99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79964fec59b48fd558ccbc90820f334145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6711164969c0aff6d831699815b12a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696af41d4ce2c94cc2812263640e665147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fc6d3e2e24399700bb9262d9148cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c511af369a31ba0beaedaab7ab3a506149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1c203b1533d0f8e24e68001432f10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdef584a27177d520b7a9f7739316d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4c2f6e9f3482f8267bbeb58b882bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581dfbbc6d2b9e91bce689f67b5a922153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37712b2b6749d2b05c0b554041247d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c91adf41b42c8fa9249556516b11df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253537c24a049ee7b2b3cba9d2fe9172156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e798d091063c7a677515b9da4c339a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff3cd652e9fef8149f867bd0e94103158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161236fc3fe3146d6b9fa6328df97a44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee730c441cc457304fb9f46f3a882e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c948c66fba9813be0cbd35f4254d7a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fbde042853fdab625ab5c4194e23a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ec4f922703d1107147b43a0fe1e76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3e9c7dcdb9074d024e0fc7eb07c61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f24d4294ce81570f247f1ace26bf2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80157c5dc9b69dc6964cfa67ba9bef0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179c5250e8d0112a85f2bfd77ee364d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ee9fb13576ad403946fd68cab3c87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf31a33a467a777171f7a826e1a1fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d3459cdbc6cd9dc1d57533069ff24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc15732b19d34901318d1013a117ed1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb163889325aa914c55f0d31b56cd593172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4e8e211e0e3f7ba8caf344a45dfa4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d7553c9cc2184e67b6d6ac080c273174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fe0ae765f18008c2255dff8bce20b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d3994fea05b86ca173197e214b4f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2a1e57b37fdd5b0de385989f99ba8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5126388ad684ef8fbfb26a183575dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20d06086453e4843a7a752d67d754f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc1324287d31035c80f142fa75ad54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadc9672a5a9a83b87fcab3a0b0ddc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33b853c386d4a58297161f18941da7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92999cd894581e9c218204a5d040761c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984b2293ec6267fb26d0f8ee3fb9c98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0453950aed41cda0ccb67b02fd342f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b317cb34abda5bc9675a1906d51baeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d312a3b85ac848d1271021ab3a2e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa76e3153e31c4dcbe0c16435e01534188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dcccdecf15c5f00f90ef9d1ad46c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad71d367fe9ad196057cff1cdbc58cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e127e9e13ec2c1310b425ef626ba6d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd542443221e6be16d4056144462fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51196c6e22e8450133c13a2c5a389e9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf159a26be3d391477e9ad940c6b37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df7dfc45efe610c9a19760308789cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051bbf8bbe2c52f25eb46b34d75c2a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d29681eac21c40c7aa56e861e6cbab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051982abb86819335408da8943f799d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85a70220cb73a87514460a8787781e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f69fb644a644cc149c9b8c8df549d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2a8c885739469f2041e280ffd9910201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb1cf3401ec74937cd6e30e6122c5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b81d242b2f7ec4297c9b2e47abf81b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdcdce24c8fbe39eeabd76a040cbf7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9a0d4372a5b109cd821005f9649b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b48f58187f68e8f87e551511088481206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782a6e1233b55bcf9814e41cb00370d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6054f2030b181212bd0f74ad9c0c1a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9b0a4011971b3b6bcdfaf7c7706af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c537bc9feb025641704fc953c6efb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124245f7c35831a841bda3f793671712211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971139f7163e039f63ed557717bf690212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de09993fb599f1c44fc30a369f50ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acbadae11ed81baee4566316dc1449214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37943c5c4a205270ecf25f15976c4a92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1cfa462e15993081554039752e1fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8652ad19316c7a4520d0c5edd3c071d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34386d496cf7d4f4cc3470dcc93f42f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f00184ce585bb98c2df34ee72eb2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a16140e1d531d942fcbb4a07cf26a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa51a79163f43f51305bdfe48160dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969559edf2fd3bc6e920f3a5f956fb75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f86fac4727f883a94f0e97d4ec8d90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737596c4a7a040049e11e6846bc1e055224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe19b86e23b0926c50fb2c81b934f3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa26d28e6efa09442bd0ad31ba79c56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f89dc57f780359d83ee7417344674c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b03a9a6b4b48ec534fa1e91c9b270228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fc279492f4a2d73bbf637e030ee7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594908d9d111c337b3c51554b51401ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcce4e979c36cde9b20413816f4a05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a2e59cdde8cfc78588b5297667258232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b0f68929f391f6f8b674913c9fe4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eae61df17b2e9956767b1d349b3c2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3691676adbc436c560c23e465285a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d432540e9be33c352023fb41537b09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4a699b4168abbec467f238693cefb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb6fb3588f957bead0f56e066b8c97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2ec7af98cd82d7d2c078f3115eb7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59808d2f581cf9b249ead239156b85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0557ad90c1a5ccad638b4224ce0843d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52307e67e45a046ccddac5fe9beedc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb096a45ea1d6d630dcde25a463832243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f352e8206749260463e159bc8f8a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a535d635eafbfa47e5290c5c5e71bb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cce6436e2c213cd819d1f54a3270e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e492bde5c16d01aa114be3d06dbaacb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd325c2a61aa194ec972828d7f4c7c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b1a7034322c195af285dcdaeb796b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cba1595aae844f8dbe665a834498f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ad922aac41c6fdef80f27a9a9bced251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d49e5a02b7408e1a2a726cf5e7245252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c883286d15f3b78384846daea068a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed3e18f0c9ba7ac0c6a95bee7cd42d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081f6f5bec68b1dfb910a0992cf6ccd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4915aae6135d24d45df56f9dde01a2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c2c409c3c36cc1170a91034e9fb47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57891e27080632f29053850f328dad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7497efb21349383ee4c1b6d7833d99a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352e80307f487a7f8b2b26bcf5265fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72651213af358eeca72648756e1aba6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26004bb8d7c7408f4a388c7bf60c5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067c97dd761f45ee80159dda4c8ae01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526920025ca9e82a9a8067cea6a69b2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb747f2f3ed808ecf6a1ec5bde2bd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7390690a0f236062be51463194738266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c826a5dc1dd430419dfa76b2ced53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60ffa8662a2b5239250c325c203a1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254438cdb88f91007af521493b802b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b48b697602fe61df16fd8fd4eedab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca089270a1e117e70fea0c467311184271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3814f7ee61f7828dea985fbd909b76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76391dedea3886d18b93636cd4250b90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418458f68877656ba09adbd622d3fa5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84266d6af2cd449463327a4526b7083e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e656a35fa868118656db982759908d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ce3b3f91285b577c2d27586c68c63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed13db9f08207a271b6679256a8c8c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c81309333015bde6534227ced0d97d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d5b33d3af78364d520e62bd1c4ec3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096456b7deb40fc55a3d891c305b996b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83545647019e72737d343f4a89985cb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24985f894aa4f048cbe9fcc512c938d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdeccbddf317f5f47e8ab1ab09ae491284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55410e8d55a354ddca6c37efe81b2ef6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085fe5b99da2ba10a9213a532cb2447286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde4bde8a35855e8950c0ab6c9a7b2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746519d8735b54ce714770b0d51bec8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee1d07025a5aed8dfc50149396b322289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485aa9c28b41ed10b2c4fb7fa6f4261290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438d21a90bd79bb1da002262353df17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62155807f2ea992a0157f990ce8491d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af050adc403928540f6ad14703ed3b21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccbbf7b593e05f2457d03b2b21e51e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3073d4c8531210d530c0914a4bb459295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aed33f7a14e0cabb85e181459ed58c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076cc4cc43ee0c65637e516f2cfb04c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e81fcf632b4fc7221c7501fc6ea08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58ce05a0ab995b44dfde89f565318d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9753aabcb74d15d309144834d3ae093300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbfae2966c21ce0fe5b610be877777301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3763c3f89ed160608c9797c40c0472302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a778e858d4b8da8d10621d898f8f2ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163442226e25f6058df6c64ecad56571304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b6eec32b7c34379dad9642a2838f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c665cab95d4c11d1cfe39cbdc43bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282faae9a1a25fac81626d85152871ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f9f97295f17de47272d296f18009d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeec804db35222d910de3619dcc821309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9012176dbb4c22ed74e28b65b76007310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb27a118a3738c269a9be297d76308311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83f7e4e37e16cdaaa81e25ce461098312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dba308a28f56eec54b600734f831fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910cca4248fcf044dcb35a7cb8c8278314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7f0f858adf9cd04f06c01ef0afcb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524e6b896ae350b9d08000a6c31ea5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff109a523528a7db8b2adba0c58b41b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad903a3c3d47d54dc25f1af7fd057a25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e832f71edf7b105cb978a050e8def319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212804258b562be578d68033bcad9e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e0feacad5a6f8103ae6f3cd2327c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b80ea060b8ca1b201ae6db2bf79c4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7753b71843fbbb1b5d1bab530cafe4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b21c9b240a1a2b2d46c065ebc0683b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0af552abc4d9f5bc86f42852a4ad0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e39eb127d582b11eb730a34b08644326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f470be613248df2705c474e0a9ed3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf45469ffbd9be000a64539a8fe4e09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dd4a94a95bc93507745766bf91827329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b97fede76547eed21b5bbb16446b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fc00708242d8cf6db1b5e97876c27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303fb6d8ed5455b2948da1438866a0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c30b5e14b71e329fb7a40f42b1704a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950200641f86319f32b772a7459946a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d98200c65852e45151fa6f197460a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652370b04532e9d44687d7053b146e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dbc9f56682239f9f45174829ffef1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bbe07ecd41bd4233982f81d10e34b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099e097be1347d8621d0674b8861537339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385eb11f8807fe96ac049be71a18c43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758623aaf0c484576e1b16bf21e99fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0abbc335cedfa4b900d106a814d3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783aa19f6db994d38ca9f9b6bdf03f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073269d950df4def1c9960b2aff41e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0edefcece98ef699f8e59f0f19d6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca72ffb74c90ed3639e7de3ff30f9d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d1e3556015c3870798e0bb5d16ba2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a99bef59495fc0182d70ba96a8401348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5ea3bc36dc83df689f30e2cf6f9b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa829617830b2752b20abd5e23b4802b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca389047e8d908a9e76ad338adc26d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0e4bd9983ddb5ed9e9e9f110ba4d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e66a7d5c8e5a672f1a25f9d9a95c21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cff2074ee63f568600b9e84c09b9ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bf35c737f6255f4105926b0f12746355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc6afcd8e54b1c3961de4e27dae1b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddbcb313303fe01fb84ec2660c4346357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147578c561f1190f89fc82781ebcc49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5118e80e5462bd59c6142fcb9fdd47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a85798e53a28a4a8ae8f31cb5a0fe1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8a9a5f20c2708b64155e92b0d7be1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92686d142b8db60951e1855c3c9de8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecde58ba9d90591d50226d1302e0927363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d6f245d7ac2221cb89a8acda9d20a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fbbf80d4a8ea1225cf57ce7575701365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f0ca5b37dab346dfd75f7ed1f30f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769a62e28a4fab3415889a55ea0e174367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb77f8779472cc6fb225dc789abb60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09403183100cbe8e1ee0ba74e6d4f56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f98706c8210874006b13231f788d2f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67521b624e240fa2769c44ba82c843a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cea9e8700c737d53d8ca308a3e0cd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509a6894bff1f7b1c3b1bc3a76c33e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf57744d83144c0904d16098d7ef332374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735179adc7412960be7074cef8d7ff7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8def37d9ea92ca1b98da905cf89e943376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a751081ba3969fbe982385a2b646fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38b7339b60db0d6a5a64552b07960f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6732d37621968cc4393e64f8fefde379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158edf5a01f230ee6493f0b59f4f9d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c649a8f2ec13fb714f3e1601250ac7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d10705abd43062802befe349dd8f72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2fec0177aedd9274235e171378d9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87545b79cec1628b62fef3e360dbd996384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76e1772f48e7f41036a9af3125ba1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9e5378f817b1274a34b3b4f8bf9fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760566c7662a5eb3815c52ad187068e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c1407d4fbfcfa84ddb0b6955c21fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae07e9d5297718d315734ba7f1dfe74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585337dd1988c26c1be3167e4d7100f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c960e3d015bdebe9edeb4b8da8be045391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385edb85cb650a6597fcac7a77142565392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc1dab80cdea73fcd70ccc1bc79635393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02d8b87c23c179fe014c0021004981394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5eea0e073f30846691bf20e96a031395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ab5d67a2ac24598d5cabd4bb782f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d729b571449bedacdd74a741e2a8e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcae4801a372854e94ee81d7f9dbe8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa769cc0c6f0c45044cf6d4baf68c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3a6e14547331b2f4e3de548b956ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acc0e3c13216d1bd13deecf7ce6e29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9ff56e376051efde47ecfb1ef78fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ac0f5d6392692ef0086a9ca8b781c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75a60bec146452f8acbf367bf711d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e59ad7b48d07d53ee2106dfef8332405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6717aa036e4434702c597c940c1a347406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56422cdf866aa016a44d9791611e40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9069f041357ce2ea02b2828394dfae7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234111053698193f059a148e3dcbdebd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6847c69b1e4a1507dbf8b6a5bac8d4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce17bcbfcdcc89c9fd9fff9e09bacb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a8e505aa0e3a7a324e2a322b39125412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584fa9bbd976f9e48babc53d42f952d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978030e118489d6b7f13925ded8b2d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88830660eb9eed69cc06b4e98ab30a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86b87eca7d916d4e46b6f2c37ce89c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb476bd83c6c211d0a1d2a5e56c7d463417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff95a1922af758c7e227afd75d41c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2e865dd20e9148f9897688a83fed7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73b6ef324fbc6241492b701afeff25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f261fb47d4a765092d0254bec63e530421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d970569aa8ac90af62b535de5741c51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa97e79a793ae5189902cc1e9d64e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fedc49c957527a40649d37cfb792c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a177bdeea7c182e17ec4d881a4efa2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9a5d227ebc6eb2acf4890cad8edf1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5548ceadb80e1fb09766bd373feb2c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501685504c541755e1490013b6f7c39d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e93f258930ad7afb0623001de06831429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61dc1a2d985b12b36938f97df3a3e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472fc8b208e2a80b994171db849820b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93578a8cbc93539f0dab2a922ff1be23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fab9ff04ea680e93bbe7626a2f56fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cd94ee2133d2ab8be66b1c8a179c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4540f20fe84e9f119037e82e27e629435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ac5b46736a0f264edd13ad7d185ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a0c0ef327bee249ca5f2c145f15ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192cb6663611ebbdaefba09a7ea29d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2ba028010682a177fa8ba791becec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78e4becf13fe00cd464bb03d3a690c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68a3b7eb1ee69af826a19e746232d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a27211759de6d82cfba739e22c256442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db9a57c85834477814fb1e3541151e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcfc5c71eaf37c6e3b490fc09ba99f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964ee6d8caaf99607621f6452f02f4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87485b7d076adff8b1afb2395f5052b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1ba0c0851259b4cc738cda587667c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5c346404d38cabfaabc1f8d847516448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2cfc1f8ef1b664abb936045841b67449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c3e5b9c1f1b9fe4f744c8a514d0c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea55c17b9ec8bf8f01ddc710513c440451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb868427f852501c34ee4b719149578452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bb7bc153b19f4569d91d6464f3a6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf172f89ff9282799976bfb46a3c533454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709a139c70862f92acd9ffd4db7f2ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ec179cec886434ee1e8009870f502456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23604ae93479ffee61191bc856598bcc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04580950cec6976eef9f96a5c4fd887e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824b52c5b95a39a17acb2c776cb07ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d50c2c3b6f0da073bc6e890b2cf87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380094b0e8c342711024faf79327927c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f215a46ad0a9ad3037b0437802f67e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04830c65e96a607766643a2a981e60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796e237a86d31d5d39bc74fa8936cb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a1e43a6004c72243796c1af0cd7fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79efc00415a506880b4a04c9b94e524466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6a316c998127081111aaea215478e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393dbe0bb92217e23afefa0ee2226b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ca0b5690dfe6342f2fc33ec79f50a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadad5fdab39d4f3694020c766423303470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cec636711e679eaca0725f1ce0938471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3eb535575a18a955a834c0abe5f08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31edf6b5125a23ff6f8e0aa005986e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98da374255895b3689c85cd4b1e496474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38632e7baf552d9c940958a28ccfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e515bc9461f8d0e4ac62a7c4f88570476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd649b136395ec379aea8928c1f69cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad6e7a91f1d043115a68e7b9dbc3a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196bac18bae7e68b11c8dabf874face479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066728c009cb160ad5006ea6089a0288480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f5ef852179349cdfa32c8ebf49342481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac32ba73c41ef4305ee661807c317f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e9e7864f3ee53554d91fbb8a19a9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58838c838a64dfdc18668979d79361ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1633c71f2b41f4db2abf57cd5c5c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c4617f3ad385b2f7948201cfa921a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca089827bf8eb235df6b910bf9f282487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f202ecbcda0d7a5a6a5cb864ec1ec2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c216337ee7f4c41bfe5fa06a1e1d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa563e92fca588b71590a78d6922a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cd2a083134595485dacbdb9f8c868491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fccf18851f846a43c3c3315d3859c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e6c834850f49f691462a11b3c3efa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17459b0c0982bf224865ef93b6d8208c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255c6c06a42a4b5d5009170f44858d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc8b028f880fa31852d589d30a14ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d2c971d7b119cdc43b85952e05cac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a44a760f7b4b4be13bf3097a32c4c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1889d9f73cf84c8eb5551c95af3e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceedc149a420b4f5294624e325d231500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1bb4472e7aa9b1e620da3914bf24b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ef9abfff2adb803cd70d9d771dfad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8662f43950ad044d7dcc558b807cf8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25505f0baf9f82c179bac07e6854ad8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51d5efaf895b2578923048222a9ab1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530c7e620d54762cee1f3dbb851a1b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe12b5a0d35b0560203837edce9498507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1be42e15866ccf460127aa46d5ad1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cde4a625b65dc11a6b6fa1cfabf25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea91ccbe322fa4a90db2cb2fda54c71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037f74d042aa6ac876410c4dd65de96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264544733260918f015e54866dffac9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09291cbc917881f843f22763c5e11765513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ef1d0aad0bdf33f2e93492d3f8674514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874c4ece6ac7cecc2e4085fb878edcd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796f0759646b79d4082d3aa32638803516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688046f521449714559ffba0b5dbf7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97404205e88cd2843bd77a62a68fd364518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44de59bf0d3445d23ee1a2423571685519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fa3cb97fd41e9c022b30110bb88eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8768e71c61b18421368bc33aa2bf1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566ad7f3c0c5137427a7df5bbf0a348522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03080664d2af8146936b7ad09f7a8d1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47255035f163c3e3d3d577642bd5a57524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c6c0f76f17cc7885386a245c4e682525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29337d14f4c86b18ffd7fd87ffed165526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013d29f402f18ede0e8d1724057b1cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca28e877bff78c5cd277adaaaa359f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c2fce4a11a7237032dd8d4f9a92c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47b47864be844b6eb6c644c29b20aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ffb34cd0661182abb579d75927540531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884ffea9f4eff39ab67d494a329b71e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282c6151f00732a8447f1b191102dab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92014f73bfb69a8642a672c0df5275ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46fb258f9082d002c73afabc5350f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43ff511c039da82f01292f532fefc9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063ede2cb6f84bb21af265bef355048537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40710055ad772fdddf43d5d8c5681f4f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b39b85d65459ce0f1c93473d14d509539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a5278e4de8b87a447d14bf0aea654540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a698c4fed694b7d214b196ae31154541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653634a0de93ecf7d2aa276cce278183542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e66e28936f6787243710b868e258d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1f5b487893c1a6df030d2d61abd29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c40690e9c682b9dc0b61e7fddfd81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5781c1e93dbacfb6ef4f7718958daca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adab4d480f5e3862be4800394d557f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577faa435c7cfbb8ddd9d0472097b35a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5b88ee71a90b33156264470af11e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dcff3bb7105c02a3f45d675edd893550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30a70153e394dcf76a881932860a5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf425e589c8e005669bb33a0ecaf1d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345662a0bef8b35b8d969b56d8c709f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587acea308449d5c7596e52a16e341ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e1ea0e1df56df594888b478254fac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bce56bd167178cb6d4cf56df95eaf7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283e0686a1f3bcfd32f2b47db30fd20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59089b3ddc55a2986da0e06a62fb0479558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57085b65c0163ba98f32d4f54ffd85bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5191e0a3b2dbf412b638829713d0aee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730052e33ddb9f7366f467c1fbb47b36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf9529c065b06becb648960198270e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5006597b7b16a8ef87898e2c91841563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4bfa2900332d5c30347860865dcd1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cd2650d2825cdaa8dee8808e75cb1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53ce8954511b9379cc017ab9107305566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17488386eb07824f206b9c1e6fc899f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0b2e9e88421af0638619584c9ed52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387ae1a352b767fb3c05685c2049838569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5f2acc801bc85f01e7e6f80543cc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b948e00f2105eb444d0ec1b8268ca27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3604a98f4e8f014b436e5845cc7cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15b37f4860c438617adf1383975113573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d9da191809d4764795593975a520b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edfadb52b04933c8216fe41e4fea54575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfa0eebca55182c77ddd8fa9fdfa89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2760c3253837655e057d830a21386e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119895a4ad3b6f49fe2a75e0b711791578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348228346f9d6b4253a3d366fc269497579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27775d2c56048d7ca4755f23bf9a73ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893bcbd76a5f83b413e9ef045f5ffac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ed0c089d8e28b6bc5281dbf7f4b35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feba6d25a644450493fc0c718e33fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f31a0571ac5da0059188e5cf9556584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03264978c522defc772619f1573de42d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13744be64b4793b95fa6f60e8e5eec34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07087fe2c82df3e9bf875a006b5ab32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3c0cc01497969b67d561e4512cf68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead00b1fa41bf744c47fec4daeb9e4b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73abf22765d5003d1cacc0563ecdde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fcde8705d323d4290a8157878ef00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bf2af00a49064c8bb57d0828b3482592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c09fac78763e06eb088ebac20f5e01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4250a57f539e958bda63de937bec2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0d04f0f4c2efe422a97d2e173bf80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5764d95b851832357ce1080df38e7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1677cdbc62f65d43dd7f51f28dcc012597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73419e0bc6cb325c6943c258294125c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5befecbd227a3d0d555b7054b9c207b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d86b2c139bea817b13515973e3bba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ca14443bdec94bab1adb10d3165d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab2d2910c3d9b86180c9872c4752b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7f858ad4566b3738f6ff6273308e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b56dcf637fa2dd4fefa018588a0e56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd3fe8329c4e02b1538aed5f8fe17f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0c2cdc61f383814699d86c3a91652606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6be122027fca2cb3341b5a5a8165c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d5385bff025a887f27ed241b5c3a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e1c555e2cdff536919ac121da0881609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8839d7e54f129c754dffb24dbbbf2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd553e7f02c42aeca12a8d43222d47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc755a650c6958a97864dbeecf85cc48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedde36edaac2909a6138b965398dd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb4c321f6cbbb921d199e104d5a68a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f2834f55bb5b53bc8368aeaa999e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39528dc7c4f4c4072e04498368b1d2f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd16c18486ff85bddd2ce05972afea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8831d402590b8bb10a5caa54a0e09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764e26a29e4094640c8326a215addf5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a3a923cd6a2014b3321b5c9ca9d36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282feb5fd40d7a1af4e8da8dfc99842e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91942a50978514ce607f9635c859ccc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95001dba23b949f2317e28eecd36545b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90297524298996cb2de30d1c8b18c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8be6b9aed2f23f9582354a605f0c69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc0c4effe90936beffcbcf4ad02dd3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc435c693214692e58cc97380a3dfa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a525339b60d330fd99825d0399a2751628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eacc2ee304b320a5956acd6e54728a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbfb677cb2d1051b352b92842e4dda630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e40973f355bca8a48292d6331e000631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16689e6af257c99531b5a27910f39108632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a80e05aadc4c75285b3d9dd98ebff2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c14e23d2b318ec8e5076ea8d70aa57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8270f98bbf42f7f745bd40256719c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ceaeec3db0b31751fed69da47ae50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe9be097ba8537d9dc29f1af86986e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2c6cef6d74d0db4327df8ef7a3dab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c23053981be7902adb8c043d1388e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c09aaac49590440ecd416befe982fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef6dad8291ec1cb488c4404c4d6d0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca0cc6b188bd2f544b8a7f32c8ad4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d8cbf13a5713cc304b7ef039e0b72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c312a07faa88a65551132e0edefca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e195b88e04f62f8f862e5baff78b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a82ced00309404b4384a4b6e88bdd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775212321294e22d0797f330b908c35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579763b20a5e4bda3387ecaa7cab2334648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c5346b91afa45295efb10604ab24f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042793cc021099b1575bb9999fe455cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbca5f331f4c64a68a210461adeb1d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482dbfa2c31a420466aa1eedbe09e9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2ec549414d7c5f050c13ff6a66060653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9aeeb5f97ffe81b80053bf841c3c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cbbbd306227387abdf92f9b9fcb44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b04970c662fbf55531890063177e94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46919d0f14631b12e00773d137bc234e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139188dcf33aea0d1e8459f74db5118658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011783d95a9969f0cd96b247e92937ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246abe4c43178a24ec9a3fd40041d59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089e754ef3ce9be7638bc1b43f11a89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202b0ffae9890dd0f4d8ea09fd08a49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a57ab8e7f3262c141221b8d74dbb3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f700b94c345721f5f814d14c7f93c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9f96493a0f888702a749680996994665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c906bf9ac56095590317c549d9bfc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192f0d261d3bd1eb893156e57f4ebd3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa0f3ad7f63f9dea3892e543388066668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0ed9b0faa975c3a64d4ffcaddf6f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21064743f72ada2fd7d2b6140d22bf5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed7074cdb231221a8cb6b5f07d0571671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091373d4d712c3cd0f8c38d00408e148672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37adddd70c57d689800c65dd913f54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f69efd1a1ad2c4a364b8cddb8647a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6639549431f58e9b78b96c2af90b13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feae407948493d8749cac6e356833c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14e4277bc528d26dbb9e3c5ffcb3c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeb901cef41e030f6b37e94724f436678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f26b26d139298039a01f93b9d2576b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15147f602c010e2eb5508085b07c5a95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2680a7fd8331dbd14c60eafa046fe1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cb63649054c7d895b18b12b2ef1e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785ae2d6aa5f9ec9537b59a879b72f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e9ebbc91e42f932ed1a430161146c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0009899eaffa961ce5a54100eb0cfa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1f8c94d088cc41a6df5942c786095686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46179b7eaf6d97bfa601c4c97a88f2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345638aede7fd20c20442589b29f06e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4e8463d6133f8ed4d11ae3f64e02f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789d6ee63d32e09679d5072c3f47287690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116d69d745f3eb33e11365ee2ee18ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf499aeeaff8b460a017928d5d36de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f2347c47e5fc83fbad408de27dea3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570a7b22f3abb7cc38f5240e526577f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aa04f594f98d5ef3ef0055bd04a73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6643994fa2ab80148afc95f0f2852696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b0c25a51a336ec754cdd496062275697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311240a7e1e64d559ceddaada34e893698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8223df31899d459fe848695e0479ead699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3527cc9fe2d71d055433bdc6cf6f975700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429e15f5742c86097f5f2cf6001eada701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90550b1fbe5c2109e20a6573f97e8bbe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea104ba9a63961fc1a439d36d15d6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301589b8348a38a72fb8227b8d3da6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d4b16a82f4f6a59ea8c9c2f426cdd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cdbfd710e2ce4592e776cad6e600f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af800f1dcf438d1c33612e6d5d5724707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d928436b8af6e61c4d063be4185c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60d5b98f70ebbe9e6790a12dc26159709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649ee0ffad44fb0a025cc81d1036677710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cb46a87886b7eba92db48cbebce21711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0fd374a96e7973b16d347d97a3494712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11e2687d043f9584e90630142629a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a074dde48961502c19e3b5998842e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44215b047efd490fa97afff4861560715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8cad51b7bc55f9f4fb9ef9492cc29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70589968db5db82fcb26bf2e110582d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3247027dab8d37c2dffa12957bb19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919f245d32b3ea4e05a02551bc0ab78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9b1663e42b748fb9d82a80f3d85e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025591a42b4c344ce76204d01c0165c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949b88d9763f4c7f398ad85559c0e8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e787ad2d383f1608d4b2dfd5eed3ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9b282e9efcd096f6322b71022d84b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa39834d6339be43f516aa562556b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91129361c10163c7516c89477e993c8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390f9f3b4ac72655b4b9c991dd6ab10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c19a9c01d8b43d3fd08c2a30c4b95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc181c2b048ca9fcd039c4811ecef1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd7e442be4818fbbd1e33b04c20731730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44090c77b32517811ac0dd556066ae1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846763d59b465bdee6ad3786b689da00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fbc3472d534676348694a978986f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe109c6f79aeda95e6616b3e72765f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1184b21b156bd4c2b43f9bf3cd5f5a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c75825e09cd308c4d321fb300dd84736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a6e8f3b405a4a817207ccd51cc5ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19fa859e9dc8c078ce47405dd94365738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671a9a1e01f563bc3bee55adcbdbb20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471f19ff21c87bc5edac99249652117740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451274bc75e700c598b7d25eb8339f4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b51b3fbccb868327d687f85bd8e14742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9cae702ef62a09d2c6f4ecccd68ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961b0f320ea3ae7b6a859b63d01e66b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eebcd0b7b9b7afb6b6b8f2323f32c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacf694625d979dd18595b31a9745c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad534d9c6db29c2f60436b3893e413747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e31610bc2857376a82787b2131891f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0de6c8fd3d8290a56c639c8afa9e1a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6846d4d4098a9bdeb859f7f6079a89750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff010ed1b4f3736f7da560a287531ef6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec1a03e33748f5bd0005f794751475752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa5403256249095fd1c2e6ea0124b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ff2f9adfce5f34b46e5f580732f49754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaff6cfa3488485c8f988415004051d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fb846c06a06935607ed4b3aa5f6fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9480168c11374a7010e854b6042c287757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8348f95e355d514f737ae120a3bdad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce86d3876d974e171a033f023a03d7e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f15593eac8645705a86d918d324e5b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e043e0edcbcc959ba1359d102788c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10726e51d41257137cd21758a6e024ad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f2982ac6b44a4077491c8406a5a3a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e30959af14e146e79a2c6bf7d26307764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1cea6ff311418c3b08c49dceb8f5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a0bc475ab942bb19893f01108297d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa4561c30177ed063dd7add04de106767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae876ad482beeb53e77e92a9b29446a9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ba9565ee1bbf016849a3d7ce20a99769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0510cb88231a08919dd4bc17bd002770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaaa7b6833300d13ba7c554dba84e1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec26c245047ec508f3e2439403bdd9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0387a0caa70893773539c3610e92e1a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e214696694c67fca68de3f347e2f1b3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889b4aedeb8ae789a1ef53c693d2e5c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b366e0c4b64e0317273e3c08ef9a3d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41ce21e19065d1ec2c418d8936ab3e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db18bfbb7b2fae5aee46cb82d4668d2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e568a14b9ad44864b279adfa7d9b6e6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b91e8c0f005f252c14100104f76bad780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaaa91a73fb59a90c9be6cb69a6b3b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0de21d30769236ebb5b9daaa23070782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428b2f3d97711746f5e2088125b924c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce2e318693ed6e0ca70588b274af3e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc298d6bea2d568bc10267306ba4d2a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96a674851d2f32e92cfcbe27cdc51c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c7b1e121610bf509c6d1049078eba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772a17ad288c0919b3c53bbe4b5a004788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f911a197c946072cba949d6b44f6c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a84e37fc96091e7c9108fcc0b7d54790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d1313e3e4d5f128e65be3f4315849791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fdb66ef685490c102ba37e7b60514792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056ed4ad02f04ea8a8f0789ce4aa449793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6f9a8eb11e063b790aa5c926229c9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12770ae461841bb3cff2b17df318da8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3638fa13634490b55eaa8e564f1279796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdb09fb69155a2caf4d1cb016722e5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839d37add7814f0cd90459aa1547239798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480102b60ca89ec875fbd56d2618d93b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70119797f430ff062e20ad474cac2eab800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fa20bca5a01bc375458df1d2984d0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc03a6e0c30d21ff923cc15c719712802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049630bf5e5bff2205d71beae25244f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b208228690860c796cef0488af748d7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abca2ac49a22e50b90fc9b8a1552c8d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4e6edb1ef8e30920020c5ed72c2c0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02236702440804fdb86a35c47ffd38a4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9665ff49a0f453ac06b4578f4a9f852808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcc723a279e2bdfcb9c0f7094871d0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346e179707104feb226aaca45de1fbb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76705bf713e0b61d52ab323908aa55f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3444fb7dc0b8639d09c124759cfcd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0986037c59cf5f50a826c756f59cd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3444b2e4ecb3b05ef72ca85845b3f68814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af3f062d5cf8d2d163d49da9ddfcdf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6e9896fc45ec0825143c93afa84a8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929be076955fa4b41e640902ff56f231817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24496f861d67715e6d6b6ac339b793bd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06630c145c75ccfd9675bbb28c015e22819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d5ce69e22d8318a52e29ab22aa104820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ff5d94c706578b9bf649505533c13821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111026b0927e67a95cb7c433be91636a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebe52139c49524819a831649de06d9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774895c7f3dae434b6e8eef06d809d2d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48c463f12ec1e0fa9f5392069cca45825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e22aff99360b4837c862a7c6d0994f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f346723824d47b9f514b8a9f3bf20a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6935c17d136959251608139040d7e10828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02768c4868549fb22e688653f109363e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0dd9dc9ee69d211f1cf267f76e20b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23365e4fb2e4626abd1fc9b3a5cc1c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2b47c9f52147314a2efcf56d90b20832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01327a1d3acbaeb19a554766d415e56833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6abe2188581fae29f43348642a1f3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc939cf40d43d8549bdd189b7972c25a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2045e8e48484ca8e0cb6db61d99e9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888ec859ce6a12435e2aacd01fdceeb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565114bc8377dddacfb25102ac8bf05838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c944579fd4537eefc95a834f89d96839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ad8d3a44c87b410ccc30012d690d6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f45806ef74767489c50e98ee27fe44841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb23d4cf21f9a828a236099d8557fdc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013d29df4eec635b61fb148e02ea2c7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073be10269fdf3dd48e3bdebead3853844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7aec0e0492bd3cf4a8a654f12c48f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f721af9a934a40ece8b11dbb4882524846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df799346ce94e38ac05cdd25d6f015847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259aa75ca10df299f95082581e4573a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2e4d81f1c5c96481c8a489c89cadd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e58a2e6d305fcad487f4b2615b5703850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e4677fbf33f390b7765d0f36aaec5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ec507ed84f2b35622eef2aa78e21f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61b3a6319b70c859e67bea25a2f642853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3308329c28c222f27747bba94757a3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7eb231bc6e5ae75a312da2978678f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a379e46a9a04ee88b26c37b237f51b3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1677baa8ecba7db7ba552f85cbd10c2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df424dffde49c1f9c31a789d13abe41858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4e8ebe29ae59f1c86ec715e72f2f3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205dcb8b2e854f815e4c231e77e8333860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98388ca24db1ee548f9d336662d49f7a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d24d24edee221b27bc3a5637fecf3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00be2ac2683bbaf146b545566fb668f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104d4dab81c5a63fcfbb902e32c3eb0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f25da2c3960b134bcc913283eb1936865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f69b104160063295fdab34e9cd1325866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea7ae50e167766c53c1961b129ff6f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611399b1ee8e5b34e6485e128ea48ed868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482b44233d46e81f0f7bdfd68cc65a6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e9250745ec98c73a4d3f100de35d6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de916748552ed1c77a84aedbec0f1c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbe614a5c18bd99a4666da7c9cb685872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed778fdd2fd3b4e78955e8b5704e1bd1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6826c7dc22a24fbd69b9808ed33dfb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a084484905dfe33dc4fd7e0c61cdb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c210c721b2308d7806623f643069af876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aeab5a69adaad007339e6f842e49d4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fcb82e806060b1f3b5600faf722df878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77c5092c3b1d7aa0582ca9fbfe5de7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe08f0a2873fbe5720b3f58c9106137880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c749d1b022fae7854facbddb612b45881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da80e3c29c007fc124e6c926294cee882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b34a514ff5c40f0fd9df8673bd1e63883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2c8ac79b07310130483124fc954cd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef3f4795e0397f8c55fe09613a78c2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08093ef658c9b7a2f87f5e16548d4b01886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848964a675c8b7bc1f893a25002afad887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfcfbfff6a3b280749efbf290cfb5f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c03e3b819758266e4536b2dfb4358889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced9fb835013643b94f75e992bfbda4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7e5f2e10438863e9164af05fd3d7c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d931a82c6c2c6e98a0aee823d502a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60c0738146e3f3128d43e2ad1af43c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6d4a6d9cc723b05f7091c79d10c6b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8d2387b9c0d66a76419c9fef086e4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e286734f0b3050d3ed754986de61be896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743540bc9738c549c00bddf8d6c19b9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f96115e6693f9306c7f43e09befb9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32446c31479122738557b093b1c02b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093888217a98f75b20be2f23dda77617900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb9ab0ae404701e4ba7ab5f236d526901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078385f123f1d95d4faa5c6f53d289f0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4bbe6cf5c23be8244862c70f01ca4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636d6aaa7b16d4e0a0d86aba6d8115e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021e9a70a7f836b116cf33c9a2569ba905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c18ce100034de3acb3ca3d6189577906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3564109573194ea6e6173e0a4a27fd5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a451479680bd11c9f563e1534fde305908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89255a6dfade9410ad0b88312344bd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8dd4d52dd3fb1fe8cbdd95f9eda58910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dcf348618fb087e1ab9dbe8434485911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a4d3819896239fb24fe338a50392e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38262270afc7870aa7005be266a46bbd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f13124a22443078e980972c3da85c0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b0e43d80e1adea8973963afaedaa8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8cacdbcca079d39689b181a61e6b7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07971ae6b6d52454defc6e15426d9d2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8780052c71836a0d7d5894597654f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691e1c792a7dfadc69ba7e91458f9de919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb516d24529216cdcf1bdccfc934208920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef16bfb9954bc7fa765d2a94cd57e94921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa91fef53392c3d4adcc9b2bd26bd8f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d47b1daafd94f6d99bd1a4495fb071923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7dd85e8a6423686be63b82880181a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a4f1d2ec1b80500725e9b21d8040b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a3b72fa8f2372dfd88fce504aaa3b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ed6d4d0cf4592a02f003ee0a5c8d0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fe418c93d1122112715280a735adb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc27388bb114abbd89cc899b0d3573929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b10c937af30113cafa98028dbae7cd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff3318c485d6b3460ad0f452127955931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3860c44dc8e90b271ee09142e52f39932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782a180aadbeee01c45edf328e04fc4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1f981a1b1ace1537dc668e06b99ad934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c18ed1888ba7d2d320b6abc34d90a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883dac82e2fbf98d82538d99937afdf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788a635c6a89f1aa71c95ea7d129c11937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6078df76be4bc9f5f03150b35314d56938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e21fe6766e605100617f4db7a989d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd3455eb79f7ce0e8f5956a66ac40d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bef8fa9ac61dca882395383ba7eed4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd219cdfd842ee4a1516848a984d9f0e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866f045a5025ac7976e4a17df4a4f93943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e023ccfb627f74ad1b583b2e930d0c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b00485b429ed240a7075cdb22dadc7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440b19d0ba43591fb79d9462cdf2485946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa08a467cf9a28f9c0796d1a68db5c6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d381a4e6ce6a18dec84c8281364c3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92800681b4546a15c542ddcd26d50b3b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23229fe646e0598c7b3ea48aa81eb94a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ac31c86587a8f181fbc4e01675a6d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b00c963ea5531cc54e6df126a9c5c0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08b628e519c8924dd7b6365002cdbb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aab12080dd1672ceb9d6339b0dd59e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d204cae913e3b9eafd81b943ad15ae1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35523cf351ff15a586c5d671e7a62ed2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87351fe43c8c134a12fb9943e7920c7e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c8d488b8f006e9d4cb67b9d9331a6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9a66521c2ab0672dc7701202d9b5b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486f77609df7b65be9249ea515fb4e2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702557d39b20f8b5380abe5c259956c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f766245e37dcf815f22ec606af3c18e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bc4924ea55ebe9031e22917e3d589963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64eb95cf9d3bec5659ad6a9f71d2c2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34184daa344b577b67af0308f5769b4c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561234371435810c0eb37c65769e943966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912203a8dd141fe91bd08fab17dda321967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974f81421330b0916914fb2ec9924f9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf93599211f14c44052d05842c3c869969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a625cd6da5d43281adb6d47968acb970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab2a565a376a991e2bb827bcd0e86f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545f2a351252534fbd7d4c50c9b8429972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd6f13c9fbf43032cc9c2ec7a8aa2a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fb6eda9fb66e864156844858203ac974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa30426cc89da2441ff83bcafe5bc5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6838e01513bcb8db5f5810ef739c9ff976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2871888ca07b79bf2852d5d72930d6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af32235c80c440f3d5a24e8ac4e828978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065efeea58d25be98d6e179b34a4feb979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aee04bd59d22ebea259dd04de9c2a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5279315f1c9c4c95af2dd4ced737f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359888f747acc8b6d85ccc6051db3ee4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c756d85c9a458beff10e4a86de809983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b9f992f06691bfe6d69094177f06d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798d2f2f5a4753fffe10c65e489f001985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254914b638c613641b6e7cb530fca31986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a861059c0cb468450b10b05da8a26b9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e3a74ee659f7a0743d92a577115ef988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac6804861c8a8abc65df73c112d132989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444eb973e3657de94e3f1c8343f195d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6711efef74ca5df77ab0dd98af839c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81486a77c011c7954da1ff23b4c5d8f5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb16188f94fd4e6cdcb0e0a6f365e7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49e6ff6e3a9bc56836513bb1c09862994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6434b853bdf97d2a43a1d0d2adbdd2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067dd6b7b2ae38061ada908c625d68a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cce7f28583997a155205148ab827a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>