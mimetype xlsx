--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d09d78a1385aca2e8af8d3ee2d8c871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72af5a9e047942883bef5f238ed3232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d255fe67a7980987c1fbef0c969f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a17b8120320fc016bd38a379ee7ef54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c76a762671311305b268278a713bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb831ab68419f33bfa179385fa78e506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b179d857a2a039c251a6225cc26447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2de743a2bab6e54b58c462cbb75908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2852ee2b04298c65d2b0200fdd4d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ecacd9bf3abccd01a73bcd3c122ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c002507c9586706b216cd6f65723f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e2af2c4c85343969792ca2999ec8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5f00a73b205624df7e0f6f56b47a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff391c16335e3f301ed6c99a0672dbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbaeb9e4710f46f44a6b2b644b106c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf0f8ffd44c0660505048308ec343b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a98d359e27551d0a08051a247af01c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d737a2e73ae95c3cbfdce3020256918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa8f1405f34ff2672127d2d00e465319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2adfabd628d568a79b131ca1df68320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd130276733a87c27a6df537f360b36f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a09ead752ea7da2ec86b54f3bb24922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce69e46010899d51a661f57aa5e1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012b8dab0ef0708b0be814c430574aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd50106fc6cf1b9e176c29413530f6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987c2aadb9a2ecbc801174293d48a5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea484e8773dd678540c074560edd8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e375d145ace780a7e4fed3541c84f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbca5b60359f8f8194a63f54bc8eda029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a112f90991c96ffae4d847350ff498830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0293aa0b7e872e912dc71ed9c700831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4408aedf9a7d6b3c0580abada5f70ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6caa805d281a10eed300694ec0a3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faddd645202af2fb6cc37f8821222034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bea65c57e537dbf25c62de62b4588b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1cc5a01d10adbc0291fc106784a2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3329422033aa9bbed243feb95b2763f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dc2c9373c95b083b344a77de1f26c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a8d9d9fabe292d49bdfc79f4463c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435bb7e55252c5538b9dce65184094d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47de1c47712f6a80a7edb8b29cfc72a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a031945c840d22646e99245e4ff0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e274778725f7123762a66eb87316043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda420d933afce5f0bb01ddfe29c9cca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195cb45cc3ad4b4099159a6a7e1778f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d360e3419a24b5380c845080123cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab79ce4c2849622450d5dc8ad9fa2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e235c1c13498670efd2ce117c125848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4944024d0c29fc494610ebaa6515349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa46a187e3028ada68fabaf029db8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbd49a3c13eaa55769ec19c1b1354851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef8f203cd8991a982ddb5c01f2942252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601550054c18485d678a2814abd44df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a54ed4f39d8ab5ab29b494e368fbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779bae2e8b6eaa1bb1c9220f650e90455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74971a1c1f5013005ebd3e4bf19e4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a5df052ab1b1e7581b7a615d2808b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40f15a542c06c639234911e85ab28e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96529102b99c32cf76539a5d4479534759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf2fad0b5b84c7a25a94b1ad20094c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770497042e386962b474797f8560c0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f7287136104886b27285b71e4cba562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830d687bdd27f7dc0d6971a321a3a4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34834785910cb4775ad9df3134e9f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937d81f3ee0972b699849974df2199165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309390ffe05510ec9fc159e9652da94e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03690bf0dc549bb61a3ef27d191d9b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdba707710a5e4296b276a0750e9b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3f48170f9ebdb1980a677a6f278ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843dccc1213f27fd8153483ee50796770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96557e0a3121e1ecd143f6aea02fc4d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7533e3c2c717cbf40d0219f2e17cdb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efff59a828e1f70b855a0eab491624d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668ad697d9b0c92331a5c626fb4607d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1ae1fe3073e04d53220c60120844175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27dcff9c04e03f6162debfe2e2ab9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f6a1ba541232048151b886577e8b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17642f05d254949c6b0aca178b341c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d0d7661582a2e5cc93f1558fdd93d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd975f3bb9da08dc02158a74d4b27f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f3b53038690ed0344e99ae579195e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5af2903673a3cc2110a407e0d6ca682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8055b062dd5f3b418a180345bce55a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca59def19f5bbbe7463394469d41ed484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa3b90c770f1df93c35f273dface8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25733c379b6048ac3ee66e6c3d75e15f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e8b7fa2a2c88fee2b36be5d6926c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ad8ceb07c0058072a0eac71e5703e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8baf8b43d9f40e91a5ce1da429c0e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2ed2374914793c6fda65f5732726190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae5b3720a8348e55a7d48536a7564791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe67b2604c45c4c38f9ed61e9a66ffe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb036598be2f26c00e1556a1f0d59d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f45c7397199c3aaacbbb64288618d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639dc8731888c3119ec45933772198195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f26fccd0ef296c4315460ae98655096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b196324c974f46014ce8444196d1a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae570821c7d5b8e148500185f01e7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807624d4ab25b96322cd44133e3a630e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0efb796523363765f43e5b2f31fa85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd710b2442efe6117d282065dfb40247101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a1712c0bd284da2e8f31e1b1620bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975a9f2029f7391c8e5606e5a27c16f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8df70357dd4f7831dcd9f96c8fd64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b984206ef4b825f4dfadf61182ea4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae2e4154851b1497f90d6bdfb57372106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc53a239d93382ed3798429a289d41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537de07bb8eada79131d642f01a7144108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0a5b56cb37d5142dbad7644209eab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1bb42b54b08f168fe9206ad3eb00f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d9db1ca9b11f7adacb782a3381db3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8773aa05c32824ce6e98c6ed1fe8ca7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f624368e0e81ad8688752cde1a8f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfc8d858948dad4789594f9debfe29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b54c2fefe7229a9eb68614de83bb92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc62884fed7cfd1030bd1972592339b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a867df569004bc8d973b38d5ee762d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ad24e486add187fb6f515f900bf74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2767911a19a323dc27e04f88fbe8a19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c3e5932cdb3ed53a25c42cace35af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d93989642d5ee05f038a1e1fd8db4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafbe9a50f06887affd720fcf31db09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d6624b6388e69bd5f2c1ded672338123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dbc38c9417010b0f7982f6cf29b49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7105207eda854d2290cb66c8513f2c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b517a15a994c0aabf874f8239018e75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfedb2d17dbb405be29b3f673248e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392a9c5429687a8581da784acc51eef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e98acb6b7f8eefe28714de52695be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48db3e552e214c58ff095594c280091130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9cf964f99bae475281ad3a74f2278131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb961502774a1009f72b1170b85fc156132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11878268e0c855bf924804bc774a5b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30518b945bee8aa31a98577557919b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e8e5cbe9a1dc464c2a44ad4336816135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6c20a0156e844e027f36d806cd721136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b03d2b77fb1983e7fbccf5750fc62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f140e8c4ea8fa76ab069394d82b7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f31eb03a5cac177d7384a24bd73f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a63dd4025ab01314f81b896228c0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c1da463a32401c05a68f52cd81fe6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6cd3bba26a689f6ae5ec0f7e3fb4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbe9d197fac1ec2801bd7227330639143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad3be23f699320ecf9942787baeb8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfd0dbd9ac7cef9784e17f4fa87abf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af571a7e886cb7a56977aa21dadf014146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb468aa1aeff5e53a71fdc87409d1397147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca044e1e7933ef3d4d5b9833b0f401a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044964b75a53683220421c36928f3c66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3477e2495977dee54263ace94cc9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33753bd09cad40ef2cebadb20c8573151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6f133f4a6e9ca46c64e0faf4e27fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc8c02ce18f733978c2a2fb32eb759153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f1bce5e48809f1ebc6ad319a497f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bb3b16f462fb88a43df642603657b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351e07a1b0585a34438e6ae303659a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eb7a4115a7e4f73303565aaf54180157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c1c34b6adf139625fb3051e944f7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fb78ed43772152081bca12b42869a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987f791dcd880b3c4948be682176969160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f7711806721b8c1a4a9f7563e2c3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4e4efd51058544f45358eb32e07eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0333faef4f151b9fba50a71ca8c191f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b292c3cd645dc1a66032908e8e792164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67a8bbb259a99e8b4be67d1ab18329165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17d301b157424ded74bb9a62e89994166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50253f1ef07ec300246e518cdc8b8e7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acbbf1871d79af393fd9454f6b620d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d58086d9b04636dcd43c064c487780169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a024e8d292029113402ae05a8b42d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e98f89164bdb4e185045bd28b9245171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57c063983530390bf2a1d00d82f436172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4085f6cb4206ed88ee5538b400f6cdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3a4c19801427e8d53d78bb646acd7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a768d028e531a49f061d449bcc4a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf74dddfc4f350b0a5ee0f4a590e86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b708890df4743f8ecddd9ccc9c3414f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022a5baf4d7bfbce6603d83b6b92a8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080fb72aa304a996e514d33b3236c92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1aebd34c3c525651bef1e529f1b8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44144cef6e7117c9076fdb529a7cf72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a85527f2bd459f07d3f034fe2bdb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addd5a2924ee525f28653fd1fd12cbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935175237d3ca55577f053789a1417e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212ae3ee1308fbcbfb9c7bcffdc58d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b09e4aa389ba8bb6c86c0e2817114186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6713de2c68746e67f4c38446359d30f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3421ba2625b1b85f9422c63770015188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db06bdcc5f876c9f0f801f518a527b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6def4ea86cfec1ccceed205d19a56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d18c94be91e364e5ff3ba98c039f56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2d555abfd7d5b23c8a85be3f969a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5337d3079d9f16196c524349707e0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafb5059b9bceb6cb18aaad75e2b888194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6289162556e8d032809a908665fc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecf02f39d575c6e0f940dc338f743c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d6f90b68bdeb0945f59a823c5bd48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbe05790fe53f48c0ad142c046b5cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403045c352061e63e1271dd374f500ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac3cdf66cea6df0333be71121b03d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f91ca2b2eb003a4270b511c22541a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c2da896089ad2c801b64aa61a74ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5a36393bb48cf0cc663887d0a15f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c94cff95168f5716c75d27dc9da24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b43742f02dc0977071ce73ce4cb52f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca9d3d921f8445cc7578ada47e14b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d711755cc0c9df9b9fe0762440017d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9bac9944902d378716eb6bfe4f44f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e626d917d69f4303604d156d44d2d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37c785e4d7712f0cbe63cf360053a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e152fcd737969cc15d37d973293778211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373a5c4bbb8e4113d6c1db0f375ec9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d177e80fdbf5fd8fd5f931bcea7a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259764ce97a8565c49d59d9057b00e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef264b77155b192bfd95c05d0239b3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d6312fcdc277bb2d64a8d4e7cd1c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f8dd0675a63eac56ecdd3ae8526e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96066cfab7e54b3aa89e90e90fad13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8722cf1967ca6ff44b15e694ec4cdfc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b39b2d8f290dbf4adf8fd8ac070fef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467dfd57649e2d722cb8fd14c5b4b50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b39011bb635edcd388c87b097941a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7091451b0138e9ccca2bcd5cf9135a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde1e2f3419d06b84b220887e065ccf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c332fbf1f78ff1ed88c51db643c87225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575a2eebe8a6a0dcacd6f5ce64a6be3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb4c7855e4153777d5739494c71d26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbb5e4b682784554b65f3f05004448228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8ed13ab0b3ae89f662f0a00c1a3bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec4f8609e5350bc64015deb5243bf4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d75c868120a0c3179848642c1ce38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450b106411ddbf19a4bd3d2b19d2233232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919c5da44415531cbbae8cbdb477fe7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4370265dbfc37e72fd540c9d3992e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39b9f58caaeb0d7452335b0999dc78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f161e8d20173e2842a298a395648ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff3b3b5187b43ac2c3aa340d8bf6e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ae49e4e9602718c5f2c45f0dff076238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059fec4c97b133110ef3ede9ded2a03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5be7d88ed190208a76d97e6e87a187240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946919a4ae30c4afdf2151281975358241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c322c4306d930c920ba74e361e5ab5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296f8f29fa692456ce9075cc730b19e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f7d145f84c75cf6b127b3672a3eef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ba27fe17edd64f190e11f6d43771d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eac35e1926b852124525b716407cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e41bfff110e7af37dae7d990ad6c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a97f09ab8cc98ed6e3870f659aa2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413c521d05ef1cb7c537367014d26e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e82a05a5374ca8da15a03f05be8d16250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b033867d30d6a317dbe549e9b4e55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2168caaeddea096b49e835d7f6124252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5284a1d71cae633c717b3adafca556253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed691195c3628eebc9a6562f687a17d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2f6b13d824d11b3dc4eb5003de59f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b019aeaefddbda4ad2b2e1ed29a8aba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1090b82be8adb9be03e0a435d8c33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb954d64256a78801277080521e641258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f580f8eb9c01188d13fa26423578ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3314413e7183948b8a3b00267431ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9c286125e07fad43131366d046ff5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a84d733ed44a517a433744788b5d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df998cc268af27a7db0b0ecd587a5d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf8b75f9a7d46ac5a20a121a3852c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08878b6aa58fb006a5cdbc83026ace4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3a20d92e55f61e142441dff782b42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dc4f7cb81b02ee09ccabf311c68b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaeb0e19965c5fb01e087620cfcea1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b27d0351ccfb268889a46d5306adf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c65a3a79ead490ec9c1dc9db7c6cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ed1d70bd62edf0336dad6ed28dae0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad11c5098bf49ea5700f65b2e29897272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62090691b37795ebe302a7039ca9aefa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ca927de063d0f980a68544cadfde0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28298c45ba172cec2bd06e444be1a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03cdb62d21822e58986d4600a433ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cbafa97299db4b0135f3880c7ce19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80923ba1c3a46e01f2dd5f1c506f06bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9887a36324eb9df992e52d50db864f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc8b289d1a14e4709552a0dc0e1e65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613b55a58427082ebf7c006700783d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870121f2afb95dc2768d1a0324c327c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b952a975cd6c1987c7f951b6c0960e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c8f8d18d8b503dcfdf705acf07dfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180052fac035f4504e5e0d78ccb2c784285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f37f0bfc5fa85c17b6e88c1c0c43a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5711e5e51fecbd60fab86e481774757287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d1028237a5d4414d60a95ff7349da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ae8f6f972f156995a8ce6a8c8aa6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fae11ae3fc0bf033700e4258d37936290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f1fab7b113c9b9b3c8758374959d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3d60cef3c9b4c7359c368bf385818292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f60162a1d5b89f7313652e369de5e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9d155bb4f969029efb753b201f85f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45640adca86b2ea503be234b31f4a318295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e76521cdd7e3d06afc6f92455b1e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0853c67ada084ede293842ac86749f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fae63b79136c86e207702da55b0ddb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217ffc262faaefd20f8de6b6b20fa1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6df0138b95bdc231bf98420ba2047300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf846550511fb2adcc9021b7981220301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7130a23f71c05365a2331e004fde82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639163b20c453328ff8a86fb213eaf6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1438a8389bc68570ce7314b2c9de30e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771954eff7c07109066225dad70ceea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42726ba8967147b63233eccc4d93ac18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14766e216054e437cfbf2fdb62ebfe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296d2d4a20e0680013c20b173662e5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fc082846304fd2ea353d3dcb8852e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c17fe523357cb53458e20f50917ba1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9038cbcf9e52b712254c75122c8a65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9be6b1b6cab841064e0e7159d01b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37886123e6a90b66d32b3882c6fd7d8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bce83c6f7e1dece6e6e46184648fb9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb87fa7ce0a021974f8eaaf9d1099b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dfb14edf56db54f8fde135f52429a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf6e3743508f0eac028d6c2675e2bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d53db6634dbe5a7c3a7d1fd4b740b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd58a8912fafabbea2ba16c6cdc0e98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ab0cb6761bddea29e993b2e56277a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01d64abb9618563c6881c5ce7f1449321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63541fef22da179246074f4341ab5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da49f1d1157a684a16f9ea36c195714323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc09b60cf8800f35d4a346519f03bd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113742e55b40d0d89b077dc6f9affcad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e7790d91b0ccb30823b25bab53331326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee032d6190e5ce16cf70a5f0158ece2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d02a14c18b9ef15c032eb5f625fad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a51e9818ab9761b7c67e98e0a1d59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec386e72e98332662df72d575072bde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8011e19c82e16ee348c1c75d3964f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001b69eca57de12b52bd3fbe0abc245332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f47004eca2fb4b40d404fa7cad86ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e692148b9ec2bbaacb1e640eb002d00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ee49da87e662d43417f9f3c8de7c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e6b8036231e57fb23694716ccfb26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7ba1708a382d65cea53a95d3340d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944ce38981bed9edcb96db1a5dae364338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f0c952dec110028f31bf5dc24c85b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868fbd83bd175c0b53e3cebbcdb5236340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0bd3de031c123101e6a5103f535ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1cdbdfefd001df76f45ad8b4a087c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea0616adadfea85bab110947a90381343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb7cf34c8e90dd70e19b0e5867e95a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513b7cac35229dcfa3989751d4c6b9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8d19167765881d72cb90fa08fec3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9bb123dc5c12d0ffe9d332550d9f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffd784762b60298693789ba3fd1329348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54b724b722af0fe8ebe4126110269e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8f1fcdd323df3571c85c4be8031ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e7e34d175f452d902c950b64acc09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71811bc1d4089b018f95bce7e54003c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59cfa55eed15bf9206e78091ed4265353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca6992658ace57ee9524b4f973efe8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac49e0cfc8bd65355277c4753e4a9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4de712a66e4a521cb584cdf6690bf0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1a24149ddb76b004db309dd5a5227357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b3e10f81b4087b27cf0ff78f5ca07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571f0e65cb4868dfc3220269a917206359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f344aa020f0dd0a8ff0dc352abf9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6e9f4c20beae9b8fe9e29babf5141361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f254311aac21d773a993760ee96aec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027bb522c4a4dfd31f23bfe7474c3db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03482fc69337b1cf09e260121183e28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2db1d8f538a8b50612d7d60bbd38b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a083cac17790750e0c65c2ae0abb89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361d1bdf5c8cf1422db02e699282771367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cf291a6fbc46006f1c492b8ef1053368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33615bfec292a41f2fbb7064d19e52db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32162bb32f883052ca3b9f78246b46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3c5da6609c01bf1ac76394ac20c3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77a6915dff597f6083a54b8fa1faef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e449dbf33a920978fe86a892fb91e34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5ad9d4574367f002859cd4fcbfc9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c214293a0f29b5603c23b8413f818b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d4bcdd1e50bc61c81b0953d17a5c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a69312683fb7bca2e0e205d37e725377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa348446d0f09378ee1abb4a660bb002378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670933da728ebca569154ab72a982b1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b47c1bf676250dd24d122a812bdfd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5165fc7398896630d57273c16ad9dba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038af60e5794965e5223f49e395f04b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4ac860c882641b23bd09a82b75051383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb5b4c210a6f810a30fdc1722ea0aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef22749188b5fa0283c136be868b38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76897e2285960b4ee8c41d45dbe2d4ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888c0368e9168cc66128978a6687b4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d230bbc53322956b3ecca87484549e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeff5ed3ba89db9ed29ee1584813b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d00352a8803c71b4a177ffabb400d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8256d5a7f442173a573c287cbe62f4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca8ed90b5ef49c31f4e493c3bb6f5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f187ba662b7169ad0adb47b6b343e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6505f36c486e2f856997060d9e49651394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8095d865224fa9a13ba4ce889ae385395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f209866bbc9ec1c1cc4e65e67ceda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e078775ae24562553365156e7a50a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6c9d6e0c314d3101aa723d971ad20398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a06686f9bc61a8733313ffe0472c8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6bdb551d5826aca47efa4eaedf5ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6833c04d07e221e72b9c998fbf3fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8949ece0dfebc3ca13f30250ffba5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4223b864d182f576c870906c2996e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fa3fa06d9330bc4b1becb6c77cecb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93a39a1e3ac6ba4062b53a3dd6d40e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad6190e87cb850f23ea24ca9931ad5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df0474b0121e9de0a8b66729d11dc4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31764d7403fdd83f810abfbbbde79dfc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5f456aa2e9e65afe7b37bcf7f2b57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689f59601815e69d12b9a5e92829c3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ff7f410168a897470db2263f01ea9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b63f3fbe2080149bb72876f6bdbc4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca157b4cceb29a147ba596da5ca6856413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d53149d5e75bd3538e9e678fa2c5e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d4a93f8952ed1af5ec04cdea4b9b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8de8fc3a7563e0cc23031fe42f8adb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365915ecd5c80042de51ad1a2c8a578417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660c84a896028d91751ef5fa4083769418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2dd00cc8d5ec50011cd1c4ff00751419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808488c386dcd3087aaba7d30d5b31d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e9edb8f27369f9a0eb3c61770e5f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0527a57034a7c7a24257dc64d9ac74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165795d491d9e0241379425c884cc7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960ceb0bee0d9346daf8b739377dcb1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3054401dfe9f2c5ba89812f2c4c41425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee4e1f4b843ca26ebaebe8bf6d88ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112072968b096fdc3c9a63b14ec3b9c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffcc9dc5e74d2a56f7783398bd8c0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeb5a4287538f8ab066a266bd0a14e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544c855a6571e324732ded8ba08d04e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd811c4fb39c827a7ccee0ab5ea8f7a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3aca41eefdf8df722807dcdee38c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75a6ebad09db0702da42ef9ba08bb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e6e084880941520385862f0e27587434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bc4a5fde9dc2c851dd73bc34f4226435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124f56829ec5dbadba4621c6c505bdf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aadd63c7372c1a9d278d6e12cf43a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01445214fe0ed6271b10686d67efe248438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dd36d2ae46cd1cd2decbc3ef26182439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1964d4182da85c851da51ed5194881440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f3a922c75fdd0c715ce625e58bfbd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31077f85fcedc50d637cf834c26c709442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d998070afa57e4a8846a227dce9800e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242a4407730d48d8fa15d9a3571853e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec570971af9a655e05eff8a40997ca70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b66e2a229303550123fbe98d09b2e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cbc7553614a0d1dafb97984001792447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6b78ce124cbe7fedbace2192a866b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03f5bad46464918fc4d2eba3261ecf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73aec075e3971d0c5c3a6cb2f2c7ab4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e561e64751b17886cd78b8dabbb6be6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8936c9799ce4b71825f70baa3d7ca13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ba8dd6cea1191ff14c333c0c758d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c37a443ac8625c2a9257d08eb0c0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8375e5a7cd378a1c006d64522aabba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b984e0038e03325f5449fbd4ac05c0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a923b450f88687301e57ae76586dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5c1dc973b426eb66708e497c35ff3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689abb0a1cec63e4924fab9d088e2842459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285f2266f413bb3f24caf70b1ce7cc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd207019de871ec1905684557bffab7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5ef6895a3c570ad9bcd441ee9e326462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae29e93de6f5de1bbfb7763d40a9a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad809cfba10414d431a14b756c1861464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962ac741f0196c00cac02a8ae8db625465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3e6c69c93e0d7c24a49f9d00c0508466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d0124f8a3ed7abb47633943d2802d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355515ca5b0834c806fd7efd08d7a57468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c63181b0c41e3c11f064c3fa6bd1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fcc29251e65fcdb6bb258a1d49751470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff2dd2dd2d364f5792c655d8c2ee72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c41cf02cb7ff780be49515a89f20e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93369d29a41f8aa632f641f29ad5d94d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61405b35513fa9bb27a3558591665216474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffe4fd40e002d0cb109cfeac43148e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5167b18c00fcbf5a9cfcc6f6a8eca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a11cd75fe057d894f9bdd3564a549d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668ee6d1959353771ad4519693a7fe0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdf5e88ab9a29fc283bbc9020ea5f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff43a442fbd3bfc8c159e3c4ea4749a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312cca361dfdcfbc0b1338f6eea6950481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44afe8e37337e3aaf43b14da2a6f3df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876470c394fbedc5240e85ac93cdac7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130fe3ce2fb3480783b12bf7e3557de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd1d6277f9a09a7855c6d45a7cae39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d23d55a3358ab83cc0f99b4210e7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca654495dc40f72e2ba69cf004f2656b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd7f78c724191deb9d9f0a8743a098488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5f5949045d3959c5154d9ad403930489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef544211a773ef807b5c80b24b9fe210490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9852b3bb43b453ef0f22e010268fb5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4ec51d79c8ab3a4c7bdc4f669e3cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559f0e4a95c7f833090f6da514f1dae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c03e89d9048dae6998ba2683058772494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7de54081a8c7b9cedb3ab63d6a360495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c0e8bb81836f9f59f70ada27856ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f69e64f8ce3c52a5b6039848def7ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb623bd47a39d9276fb7f9459d9398498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c07d823fc0b1e4b9e892052771ad97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fde3b5d2974ab41d0b532bf4e2b1b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52881320255eb7b4fa661844c11972501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e192c955ed2267a06e8329774b45b9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8804e7ac696586bafb91997a7f0302b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62221ae3b24727df6791e571021e81504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f899c91a8bf8222302c6db0ff3e381d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ae4ee7a83798a07b50c36f2763f6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e678bd237c686cfa561ee4fa0794c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774d0ce75548dd28dd63cffefc66014508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1f4dae4b6c36190f3b4b3f22ddf0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6a81cac26924abd17efb5dc92e4b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd629940cff5ee636c81bfcbc84708511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455685309c30f436e7240632caef2a51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ab2cbae9668600a93094fbadd6501513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1f3921cd54cb1802bc29d36e99780514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03b05eff7afab6331c5b2a319c36aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaa92a583048598725b4f2245118ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2339bd55cfa60c799337bed891d7594517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392cd8204aed788c91c2d8a948ff1b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86ada06f4f9f94fe7c0241477be851519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11c02d72aa2a718b2ca620100d2f64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0be03032b2954c30756375f3bab9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7211d134744fde8c2f80c396b4b75522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167b16c1d60c6b6452f321c427c43b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe0a65408cfdb54885fb07c3daf3df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e398447a99673cc4a5e876421cff398525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27d80bc9020c6a834bb2b422bb6419526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61341b90a6012d1cd39ee722f8986b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633511062726c25ecf579e0f136754e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2731c462850df342c07d79295012f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bd22c9d0f58ee47a2f0ebe8de70dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f97cbf05f20dd252edafaa3a248f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f033cae842c03fe0370aff9d61f3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47c272eb957c59c38660d123435c5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abea4d3eaa0fb9524c2d55b4c99c30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13031aa74fd6e25b8c71b4f015ebc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938ec777c769a61923e3e8b90c0f5e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6f28f97ac41ca39d3fb7b2ff04e56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60878cbd59b5540e4f7a34589df1aecd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94850b63d23e27782f7038a29ae61909539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3de5ec80617f5714295257f5f8c6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17086a6e9ee8b22447056c11d409ee5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d67be64fd7534e1c58acaf7c8d282d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576404c24e1587b9a7b0b6a4ed5d4cb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4ba684f40eb78eef5e379e4aeed0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5a50cd9144a9c7110e3eb0c38c35f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3a39b7387348f2900065c3f509b0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00b7dfea24e60978e0dc82dfa914a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487592dc3f2c1a1fe3553a6360d5034b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f4c0cc399b115f3009007aa9dbae1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc80cfcbe2df14fb0be83e3c84417ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89873689066a8ca8c07952597080a78d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dc3dafff6762de590b43e74ba1713552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd707bbf54a14304edfc9417fc1ed3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715fcc6f4ca1b01c333acd2c90b68b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85911ad2723fbceb2040b3adb6f9c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4798f92d6ecb8a6cdef0e1fccc91621556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2f8e62dcd89d20a06d303d7a0d924557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e40e7ea104e69b3ec69147bd196748558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e831beb51ef19dd145437faccb867f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48910d386d6db92c9481a83a76643965560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4f13ab0e078d66cc79f9107619ba0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f57193eaae13c4acc49335d891e0d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c96896880a041c66c1cc29639a278563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647976b7f01eac9b6edd3e6ef13167bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280507d0b3fb45b9f764e5d381174777565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56961c70e1bc9aca158ba6db2811a46b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251016bc03f6fd46ca5e6410fbd4926f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3f5edfd6d49403e5e4667088ece5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cbfff925faf203661606716c4c55a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c464f704689a677e5027f0217e7718e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16b5e8435419d22c41279c7675d4e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e58632b399104fabed659ac5966ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e147bb1ebe0dc8dd52f9bb8efae1f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c77199f68e745447a39555baef3a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e865fc65253bf37a5514670159190a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4fd68afb6a82d897d1194f77fc8b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e00779bb87a13037e9e90732cd4096577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a542ab788fd9f0ec0f8939eabacef7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37cae1732979d21bb6471faeb686cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7332f513d4fbdf688e4806753e5e46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ae2f2c9a87c083a5fd66f85e7307d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eb2840b73aea272569acf9309d2ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa47aa5882ab8e035066beb6c89f86e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639e819c070526c6877a2d4f871b2bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6963fa67c76cd5bbf04296b9a781db2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f25f67699da1ebd7104781d34e26c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc64902b9211ae4b275ecb3c0cb89fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e238a367319ea9445c1b53690282e61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08615c40d0179d960d86ea463bbdf0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c5d9a05b8f6763ed1641c4c4714f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349cff79969bd4b17f86beb8c1255a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f67ac5c8eb3fa3bc9a084fa0726d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457758d67f6c0fc505b138255796224593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1620e06c496435fa0ad202a50e6c90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44927fff19224a5fab8f36ccdad1a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf755a1438eef279da5d3b4a94634f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4265d40af2e7e24177452583891355597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8520a35e79e5d97d2ea5ae7dba2bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82c198141dacf91e850ebd277f65f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce0ebcc8f34efe173052e3045124f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4583f8a2354ba212fe34533635ce51d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c086c8d8a42bb9a05fab119ee0ab2b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e615dbbe1ae813317f0d9fca79b8c2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b11140664682491fcd1b19b5aace64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b4b5c794b2f8ff9d157aaa35d3eb6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177fd4fb7f568036ba4db096b2e2ff5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad980b4f5bf9a3a17fb749ea946ae8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00548fe53c2c439826f4e3334fff9f4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4e522025ee4e50a58c337cd7becd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25232cfb3e621c226b477d9474c86b73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2286cd4320170a06fcf6b1e1fe32c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8618c5bd6531cf21eb32c0b7045bf6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e0c60a7090a15649ca9af01aa8d07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34411b96af0517e8819ac16044d8770614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647b5e1791d4ad111dcb3c9ce334e16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7492d675b98c4ef2d983c99edca9ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f948adff30b4b6026096cf1666a81c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594a7f6049de7374b8094e46848610a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e0aba0f9fe4bfd2aca379e4f3c5a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a5055dc6de6e9d63eb536e7501507620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d0b041bcd66abd8e0fea85d852945621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc881ccb5e91539ea31a4f4f578b1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f732e409ddbaa730636e18ebe6ab2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f527ed512006e3b1c77ead43ba31ad7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef0e2250be7890626135dd73e4736a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69f0523fffdcad8ff11cdb7e253e2a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e83428f1e3f486b25ef2a9a5f42103627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259453a415314615ea9835fdff0cd45c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6313256fa2a382449601c0d89165b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf5a9b03c85f642ced3d03da539d88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77bf09aca286a7aa87cfd9d2ab6745631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20afe054c5f116bad99caa92666992a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc2647e3d5bdadb778c32d3a0f2f63633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a86e4e58d4b5d0a4738215f8e9e50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6452348a33035114ec26594a22708e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fdb9a35192131c83a4ee8307b9916636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb057100b9982e35f7e79911853f5f82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebe26dc843f0207c1aa0f6d2c31499638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae2f97d020379be8a32925cfeb6bf3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebbc7a61fb6cfb5359c8bedfe5249b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd180ec53cb3056a94bbb87a0d85c06641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f279aaf73322a98dfa86d46ea69c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735b2d6b5199c5c80d134a69270b079643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692daea619fc16198bcc04d335d267b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25dec9a5e818d169c9ec29eec389ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e30c5d165849c6d92521917c59c8b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4587604f80fbb0afac50b816f2fc5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7de709ac0fe89ac2d63710038c587a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385b0d65193626a47f62804b24b983a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99d665a0bdbf12711a41ab5a88463c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14d1cefe2fa46b17f5d1bc2c94590b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd21e32504be181404708d9c55c929652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072d176a26fe22f0b321dc4e862b0ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f19e19674a5574ce3948cdbf7a7dc7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98dd7b932466cdc2c9ca7981385da5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fa9aab26f11c9afc33f6ee2674ed8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb82282cb00d55286de3935c9ab7932657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fb4a09d4a411006cc6a3b8b10f74d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1615bf0756879c30e53db89356e2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c3d3e7ce65b507ddb29d02e5f0afd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2414bae289d652f2e7dadad1cafc7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af253ee7185c2ba70a5cd2fc08ae0041662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888aae583f4e9c8809970c95026d5258663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a66372a63a33e90801217985f7aa2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e7f554aa152524bae1403e2bd615e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123b26b90a19f00cb5ea019e80e8ade666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48935c0003bef940561934319bc5a712667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457503825b3c72e984c736901051744668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bd083fde08b251b9d41f3aed781e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d52c5cb0d91ed375871dbbc9737eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af54d525cdaafd4be99ca140967f06671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901d128cffe4129d72864f179f482db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10073f3e91875d7c7c17700c85642c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf28bdd6efb0beca484fd6524ca56a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffabfbf529200ddb613c70e825f940b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb9afa40f4e6296432272f41c328d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412b99409de6cc6d8abf291f5642c2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb691b8b568d77091100bebe7bf4c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4214ce11b6fa8a0f1b4052386c2c1d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac7617d9786f5a157322a3a36dd4ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eb237776df0909cbd563ba09c748a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68f0b5fe9ec1b5a07c5e29ada66a16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac1c7f3590791e5980bbd7faaadc1c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc4ab9777db6dca299a0bf907d18b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed322d490d7bd8e6b02feaafe81f14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10096d0f7fb3a0c8aa771a20370e84686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c04d9e7f51ced435001e51819fcb57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18c6ed9fda31585b112d02df7f1e69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c543f1fbc8cf1256fb4c110c41cc4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f312b826464727e7595d9b2522010f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e50f7767f64ff528e93e8f39c53e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d19e7e9d0b4cb90cf420bea8712ff0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abfb8f8e95086b81ed5b6837b525a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7750e4c23c73daa6b517393733d64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119b80405caab7cfe5195b38f1c9629695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a63bb8dc306386054bfb92c8b4d13c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccfabd9f85954bfd1b8d8bfa87d8c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988bd354ee5c6d85910438eaea84982698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdd910f1cf43d105b45d947104f059699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390d37935dcb1be31d08bf9300dbdbd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482470a827e2cedaf6f12c98f5869ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae2e1773611a56892ec7dbac067589702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e58f9ad2a2507c263f549eee206c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f447dfe8d43dc079cdc6c372dd1a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c9a9cf3988043f9b870cb75af10bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee47d7314cbbcb7117631a6366a1b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944dad077dc524857fc79e3de646cc8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018cd6e54ff263558092b8e9c868f76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961245c52a285b6e2df5f3e5dba951d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111d1807a6bd96d63d0b77cbfe7bcec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081c29cdbf8bb1af83f32386238bf71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661baecf0abfb5258900b513827f061712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9d5434cb655152861d75e76a1d885713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04aabae65b29c6eedb1c7966ba871a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54999d3592186a4c934bd4ea6f9641ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af3eb0fc3895d20b1b4a07cd314262716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ab2c41c7b707a1c0a77dd4a6ab6ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8ec8eb3345bd2ecdb2a0c77180a5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1493e1c15d66722a401adb57cc72d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ce3227647658438549f9410802ad8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e8fa53ffcafb86c143aab53d73b9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e99ecd1e6a617441b660913b68667f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5a26a5597d3b365bf2d3de6a2b5d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26a4a7df322e73e8edfbffc5dc9c3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bd5904ce7d9aaa9d8d94874baa0ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88be26f241eba9bd7bfec67b463899726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680d7f45419b8d6f31970eeff745d1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb773a956dedb7ad6148021156d05fba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409a9acd94dba08daef11ad320cea2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b773e577715de3bafcd253106ad31d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7505e9b6dbbae94b16726cd767c34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5826d43f39918f0a2e767a524aee5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03dcabc75556b1a16b6c337374f716733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc73da61dc70865663ec2ec5c20519734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc5e2af11a06cb3924ae561866067e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340597e653786d50da292235c001f32736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27328251e8dcdf0a92098af00ae694dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c2a864d741babf4b06037eb0c2b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93b7cfd541ecfebbde68e458792923739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44236564589703551e2b0073533ba2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aec46ce395bf77007846cf7effbcd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ada657e0ed8859ecbce11d461eb1fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35caafd4135784ee2146c9c153561e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b743c81cc16ff04824f3781756c82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502b7865e68d521bae40786cc6bb679745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f90013f2a2d345b6c3b82edd64629d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4767932ae950da48375b985c1a3ed92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb0d351d9be8d677bf7167cc365f37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691b67c52e364d5dcbed64ace2c2eff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a86bd40058eac5d212261edfd989d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ac3bdb01c6e6b2aad8963ab4c9ae6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4e8f64fb3b36c7703ce7f03392efb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf0e07bc031ac5638bcc96e1ba5011753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f43abce29136c0bf52108cce74d1d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc109d30b6c04645765002d926918f6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a62bf3d4cff7f63cf2ecf0b743f01756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ee0a166372cf03b431a214edc3799757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36de6279a2cb639f95f9f877de6a60d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f962f6a18232767ad204971027b41759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877d358748cc8ae2625388a96b3abb7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad829f407cd3e29db31db3c7fdcceb7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdbd0440938f1654c79556065fc243762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896eea696b113378d58496b82672c6f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00661d53d89c3cba992ba766519f1cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c658ce6cfbe13da2f1cec201bdb72765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e76898f39f888f919e69493634ad4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d60cc5a9aa444d76df36f9515f207d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35635409780ed5a52fdda7e1658e4f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de29395a973365fc7bd26a68fbdc911769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12444a9b3bf6e756297e474b8be42d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138f23c820b55cd83a4951f36ceba78771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea55d14f847c62ad7ca34292c50de28772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92811f01fdb0dd8a99aa750deeed5fe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab480389c2bde9d75098511cf2cc941b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e3158bb14d1db88005609b5654d2e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefaf60f48e938d0286da117be391c2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33b9b675afff62980151aa866b4596777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77082a94b9541a030b82d67cdc8eccee778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321253b1be6d0e3fea4b4e9c220b687779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21779917f448abaa03e2efe100c7f8a0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a597e3d76c77af1be7e31f7dbecd94781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805b217ae1b3c5d03d47890b0988a1c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865fab336e12a18bc37591df0387b5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1060788971205b5dd141ac8ff959ae784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f6f860a0de5b40bde6bab6c57d6bd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6ae773abc1f4dbd36155cea8ca2ab786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54388ff8ead366b092e4f6e734f604787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a73c99b2910c15dff2b8e0441e68f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661dcaa7d21af441865277ea73cb6fd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f4b617365f409860427b30d41be3d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a3ce720de901d98c24e1178320b0f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773028b9690c019ba4696282a479806792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c043f94dfb10cec7304ea7d57e133793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434394d62d673043c8147719546b76ec794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb604330db1556e03d9e62d0358db02795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caec007c59fc5b409f9b8bc272774f5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051c600c352752a7201031f19247dd2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e969dd32c46c20edc5b7f2dbdad1b4b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d0a9ba1a971b9c4cf4d7ad6b1f53f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72727dc72c79f684cb22bdc424b99de5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90678326106900e0e67cb7726eb7d993801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e30732fa22a69e4b8559368d64fbd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e6a1eba5921eb99f1687a3d051f49803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fdeb487a2d4d18510a43bfda73daf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c48d39c7c1f48ff86991329983f89805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0d0e71a0171cf1adf095cdc409d4e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578fd71ea96d51a85397d02c1dfbbd5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cedd441567b12bb9fadc339177104d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e9dc5ad2326d4e98c329fc4fd990c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd432e1a0087d99984651db22c3947810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd4404a9686cfd6e75bddfeb6c72fe811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bd46a0811af9a45ad4ec68e05ff7c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1f9c8a9d478c07b6b55c168d4c23a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea56327e38e4c84ec84776172d95ac814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a2561093d8993e949587dfd946596815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0703858a50fb193ea7d1f07c37120816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d16b39c7e620d41c99f2a930cea61d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24346cf483052f090a91e6d74f56bdbc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69bb282a90d4dc6a91fda256a29904819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e78f07c1339e4e734152e345154e78820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35fdf12265832843a20807ac6bfea7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9990195788e01e912f4d8c36a2f695d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919e920f5b8f67c70dae41af42e65d8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c343052e0693492c7febeb3477a69824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098b41878e77771a962874cd0e6f292825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579533c9d3f245ea9413cbf923145b7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577b56abee3425d748fb1f8bc849050827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036433ac5e2c8ad300f9e6233569853828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a865f731402faa8e2af26c28540bc1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee2b78bc0c0bfeb66c43961b58094f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629760d53e4becb375cc8bccbd2bae2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e21f58c0e57476df4c088a27c1479832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126bf45bc1ccacae23d97f862be2cec833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba179a130178ce8302c0482acdc5dcb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079718d0f3a3100574e5cb101444ff61835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a63260555936a07ca46dea5dd3ae77836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940577268e52124127f08b8a38be155b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc757f5b467c1bb7b6c11a378822e11a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ef031f54e1735d970d99609c94e3d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7771c27878a5a9f71285bb0cd065967840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6b002bb52a279a8b116f091f77aff841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f187ba000ae6af349c3ab7e003ba68842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16ae4224b208b1a173dd8a9e3d157f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a3d8097771738aae3c9f98874fbee844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff04c4d4a48e7f4d71be7a3ce3fca91845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e402a1caa58e6673be4d226e57b49846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b426d24c1f1ad0744f0fb9491bd2c4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c82294c482e8eab0df02283e4e94a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e8ff76af9514b0985982e1d97870d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd80f86abd26697ca71f6665d40e8a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63f8f7588c4006a746b8eed1c17893851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc85e471c30c00a8ce58d167d38cf1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225adbcb7d67f1618473c215e1e4d20853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199d63f20b84afc40986503aa51105e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63027ad84e056b8ba4a1d178bea8b593855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7bb22d704c0c4189d2e02330727f9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6a8c83002f1b1227b07fb82b6aaa3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275802b11d0b10d037d146f203732b2a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84876eec65e3fa1aeb25ee057ca526a2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b618eeb16b566eccb4ba266bf060a9e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf451a7b032c04b086b5c40f5e47e3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f442331e0ec5acb2327596cfc9de99862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b1bb84cb47dec74b73e9118173548863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d3c56844f32e11511d2c25c5c6a4d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4e896ee6f6f4fe065e8d7ecef570e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359afd42e3d120b94ff9fdd3cd32e3c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca9dfef5e8308e38ac01394334f450867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5690bddcc8090c0d493caf87f17e32f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96e41b68ac1277ae4c8b6aeb70ad76869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a762ef36b8499ae4533f4b656e81a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04e2b697da4a38bbc33c266a77f812871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b40ba76b383f8c58183841457b5971872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd668487733b103959fb0226b2c88e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eef0be328773aab405ca6d2a99baf0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d44f9c308cbc8bc766f2189cd3c6af875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf6fa98fc05319e3c52bef1f6c1203876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4d2520eeb56c91cdc00b6ba3f5cb9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9d3b63e9c894fae0768dce17d5e68878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f189ec833e91d66df86f324f25fb44879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17776e1f958148fc614bef9e62de26880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68956609dfcded31995cba4e566fa1a0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8366401ab7d8db8d373d5a1a68328882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe849de35c71e9534bf007723c26c0d6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ff981e211d878e3c8a729d823d922884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee156186aa0851f2508d7f581e04b037885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8315c404d04127de7ccb5cdcd7056e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40089227dce63341eb6b2371ec1ccb55887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589607efc58b4c617ba0f6a303843c0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac263bda1272f388516f52b7268653e2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6e75b34b7832d1326c1684d98118c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fc34002b2bf2242af0749f77b6cbc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0870c5606dcb5d088f70130c2fe7abb892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4800a260417f47ef281dc7c0d4e17893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e0d39f3b4a6e11c1f14a1eae599fe894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b14ac9b8d3eb074f4790dc1dcd9be0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac06decced06efd59b3407a96a1d36896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7663c1d4770abce8a88a766aa1d6c3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc20431a1dbd833db84172292523ab898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d80558fd6ef7d0f70c1bf0fd50181e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7b60c6223562d54c029ce41a0e545900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3027384be7086b39b71af484b61f4e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5ddc632cb6277aa5c10c7c1f0197c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33c96684ceb63abcad7f609ff1392b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41c20a281d16616c8da568a1e20c12904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2862a5a945eefc4beb6ce3db0953239905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8e5627aad25809daf82bd707e13ef906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f954e09da58ced0e5169c07fb65ae907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a4b4120ac35ea6ae54a535d5fddd0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4811362c2e3a664e9c45a148c41cf4b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21413244154cec0027c36580082157910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897666cc74ed7a9e558ab3c9a085c7b9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe533c8ea0e3bb0409f72cd3abd91585912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9705a1aaba05d6cdced9b1236b790f2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a84d4cb1aae2b7b4b66699fcca576914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b053036cf058f7afa7847aa7006b36915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5342f26938e090c00abf1498da250a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6e434fdd6a319c5850b61e4eb50fb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d3494da453a2a52d40ca2b38d4d03918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d490f3af2b1cc4408179d2215e028919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beb232e002fe17444200daa642b4bb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e7ee7c01f069309db064ac05f84ea921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9d405ac72dea928ae4356fdde74f6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a056610ff0acb1d3dcda3b0fc9b70923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7569b6b925008f4677513c4414fe9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f2c5f17e0e2543ac6820b9ba2d096925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2c52e789dbf8369dbb19b322bff7e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e5dc81da8c8e61a00ff1989552db927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0de81851aca80998891b619a8cf2fa928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2e254522c9901bfbb7a8e706d843d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473716a738e454f0db33c28e4cad7dd2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2928c840740eb21851040c85d5cb53931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1209d129cf186b7849f9d4733951b4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee14b49ea4e8d6cf0a195af740a5985933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f88b82dc1a50c8d9fd84a3ba50ea0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65317da73bc1645a1feabe00609b05935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad580cde6b28656f7766abdfb15aeb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4587a542e217e962d2f608ceefb1df937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374ef3938c655ca8b1437a7a0e9d6c8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d156fd1187cac88ed1d9173f6d4e6d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4015a8dd77f02670c644e543cf92ebe940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b90cd2cf2eb8141ac2915f2f5572fd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028f3e06db8db91da43b9e229c9d3ce942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c09bc95a34f59c3f5cf6d440e2b6dd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc468f7c92c508d883b940b09a3b6f7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b81c3c3d9f98aeb9d6d8c814cb48b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dd22ab8c8cc4b3aaef8aeafb9b8df946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42caebfa09d636c86a81d25ec2b5b3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1b66c051f3ab73cf196e9b1447a17948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fa79f05a039820bb7668ab915e96c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be424d1277fed6a59e223eb59b048c9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bb84a432f93346c13c4fc75736077951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b3bda071752874b247d5d453dc729952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd9bbec067602b1f9c028175180f31953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9d83f333d2d62c6b1b14f289abbf0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc504325575c604bb3c1359eb940a8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5b624ac9b2e17504546187c93c278956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef74be52ae98e937ee0344ac409b85e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bc728b1e8adae9679c8ce62fb4f54958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b95427e828d5198492dde88dcac21959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e771670f1199ed0945354a96ef7fb6c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77321b308e5ed3a8906f9cc978e419961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f34544ffa9a9bfddc6cc3aa33b5726962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5548c858c74856c098a13b6fe3dee39963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c365e7df576a3eb1df82eb0d6d48015964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6eed048207536d6ec9c4e38c15080965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc86592eef2dc2427ccbcc2fbfcc27966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f666907ada8ff80c37c6739d7ffdad967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56732ca6c1437a7816287e56083531968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bb4b5a76da5c061f392c74b2fd67d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc980c4ae70dac42e298cad6d56f3823970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a513d453ed1fe17b29beabfc04ac2a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df4e58cb1f00a5f930431ffa1f9137972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee3392772ccbc325393b9552b09a79973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07cee85dab514f8075f189cbf958e5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16933d573cb8af6fbd1e21ff6a74210e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143c1e5d0af89d7963307dba6edaeca976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689c97c4902db0d6e4ef690d0612203977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4ca486f22ee79dba19c81b05391a9978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca72aa2e7de80d6afb948c801d7b62c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595913cecb989850eac7f4e2348852b3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadd37e7333caf8aecddfa4c7b5690f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7977fcaaca6032ed88366e5b3c5939982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e497bd60d0d67d3ea3954e4c3d5543e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49732cb8f6024f36757131593b5e62b9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c554ec497a0be61d6b5a3c7a4d1811b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e086c9810deab5527b03ebac9e73608986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896d1e195025456164f498b9dbbc275987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccf54ffd52d0546c2210e27e4097f1988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b631b257e80b8ea9f08af98e2c1ac6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b969a8b537dcc2d91e471a40476d0a3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd935d4c7ee971a9bdec1ed48e09192991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d75d4755f3abdb94cf6d6e6a12ab9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca747b2ee3b4cc02d3bd51bb93803a6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043378f325a70b5e545be5d73060b855994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f97d29cc640b8b38a957dc3a5808e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efcafbd64b6b361e3277d6f2c350a8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a1b076926ab7a6f41e9633e5c6c34997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163702a6584a64d4e93f6841a11d5b641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1125cf72f44b9c89bd42387204504132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2cb5d5f23bda5a20ea91ea1221d903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023c20c803370618c7a8792026ff6f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b94f79f9a84e717f2d381776887475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b631ac94d818f93ba0fabca4627846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac92af39a663b8d13e3c9735e659fdd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf205b649b92bc5df7462068c8be1a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be28d56d113c3e5b4607c084bace299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde0bcd57f30db847c9377fc619d9b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd10a344016a8734dfd2ee4250060db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f379c0d8a36bfa0666ea03b802362bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d27cbb80aa9ad7af15153b2313a94913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ee8cd58404c9c17385ae02c25e91f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4483c87d43a20cfd1fb8891274e60fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2b4ad1810ad0f2aa3c4ca1ded70ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb185f258bd0717ec556eb70d8957c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba3a8865d557a56dceb55927d3c77c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba321350c741dd2f3bf565bb75304819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dfc6790e2f7d930bd468883e9b6b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf2108169269e52467ca128693be6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d77e5c362356b062bbee3bcddf023722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d475b1bf7a9df36238c3c76a9291c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013579c782cdcde47e0d51e7f90bcc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef2be6285fe78b745d1c98542428ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb0d70ef38867b60d9055837be611526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80a057e0256b6bee917c99876e207627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44f51b530cb8f7ce16f29a44b6e80028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492213d7acd167efe440e2aa23bf4f3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9099444367a53655e0112c02e016030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a6ad8e56d842efcc3f8a2140a76c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987d39414f79ff1b613213c9121b48f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51a3eb7366c75a497566f59d7e2f9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b726d4dad9bf06c766dbc38293ede34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623493c714c4ae832a250f7ec65a4b1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc075862fe66c6b94abb1d8ae4c91f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6429499edeb9d51bc64f290ceb01e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad61de6035fa0e8edb804977416f51738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c558e2bb4778aac217bbd1157c2ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87379c6b03bbc8c1a4ea83273e5102840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b050926f87f87a61740941ecadafb2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad02335129382e9d5229369cbd9a3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4092fb89c7e6c99f36468ba8ab4a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd24211acda7403bd8f219166a4509144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2df7d4d7822b64acf7bd85060e3b0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41427b6dafb7d09b4fcfeeebb0503bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1374406c86d964593b16232e76f3f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b3a3b2c0cf380b4b52b625e6791248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009eb94742a59eec4de0d288381dae9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1e289b0a08a1ef5ccbc46cf40db4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68878122467b37054bd42825d7bf77b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0229f6a499c5cc399cfd457b8994c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b213afb3340ae3a70cc855b4c03bc3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a837a2653718d4d0c5112ee01f62f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b4c35fdf2db9e8b5ce141480e8fd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3597509a6034d0e20f24c58d9ed7dc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fee7d3f7a124bb4c86b767cac37e3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720536bef7687133e0ccfe6f72aa41e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0e7898787899e3f20c17ff489c52559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66426368398f2b9aa52ed926e64857760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cf3807afb7ac6543ea5a68fa5a03d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8dc9497a7704cd81b616d44ba0eca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64a8e6256aabf947fe37168162e05363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ef2292044c1e3b08bf1fa3c6b7d8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c58b07d8b476b8fe8aedc4900532fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd2f1645fa9aae89de324a8215bc1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53945740ee1a1069d2831df612f4e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc47504f0c60c0454f505099bc9618a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c1053abfb246fe73a8a5414444b4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e044af66dafb46f1895acdaa492a5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b628e75d7a8ee7692d0a1eea9cde571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e71ac48e89e4b165a2e49a021108972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aab5e901d07f5fd48aa1733e586dd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dc9122e69e03143d17231b78a67e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04413ce992c3fdc671a57b582890b42475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5b9acaeb65b09155a5f24ed0af62676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97bf8e5dc9449d9c169f94b49f5f6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1fbe2c93c4573c2fbb9fbb12582f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8a222416167cf958d0cd6c6188e5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b294143693a6b02c134d66dbcd48a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d9d98c2b1afb65b41c83e1dda8f8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7f7dfb2ab817e8476d4df94235a9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0bf090dcfa7d0ecbefba3e7e19d1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956059b501d1434b3a8bfe7796370c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbc68e439e75fdcd68cbae8110bdbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29f54209b22f0d4f4317530c8ffa7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a10e07a457bd81ea49f2edbcb2a7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91760549600e8cde94e7037faf709188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b988ebf0e1616eb69855ce2adc71e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10fc3cbc490bad0e667d37234ad03a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37796d3090a44ccc7a60f1f447f9200d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af532ab1ca1c7df3f2eb137249056bea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173d681a1cbae31f9f0d04cf292465a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055936694108a18d532c35b54e2776c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886136c4820ec4c0e44e0ec925a970cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0b9d4557837dcf252c37dfef8238196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eabfb2ee4994d82f58deec2c2a0d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fa9121de93fea484f6c6082b2c56a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf447a235f531d593a9ca855fc643da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fbd0194d4e47a2dcb2335491195da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc3e6fe175552e1e96704f6c5e76ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3187670e0f66e7939f080430ae6a9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825b93d029e4ed9022ab510f4d7242e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd537e7f9f7ef3c7ee707c231a91228104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb46f2792a6c6603fb573cb0ac72a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639525677776b45550f1fd6064b2d15f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec828e24a3cdc48c02de7281b1d896107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4872f6bd5dc4f507bcb9212f978a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6f06a87015f6d5dd5c6f79502018f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815427b6f96d829a90b96424e5962f3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1be24cb8f7af3f1f347f5a17bfca41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3102689eb8efbf6e306c0202675f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90712406c8791b7f3952d1469deb1328113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b21e87bd931841d6e4e7632277f71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d134b81486a24980e8ab7febab242c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebe0559ef7596f1118c3f16b0bc563116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd76f596ab9908c4c519fedab381b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbc867bc7f173647098cc16858b721118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec73fa439a2fa52aeb71cc4978a19b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff4e92900e1b23ec9e8664a7574f3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9db0a1e011be4634dacdb35677d335121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285ca639debdc3ed9ab95476e7c5c81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395ae3066b4232ef500a449c737bf55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafed8a8c3aea7cee4efd44fa1707ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d17a2a71a2e306e5568bad64b0115125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96eaa10769863cae0a3f1a7ee64cdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48bd36ded2ef75e335dd54ceba02b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003be7be51aac6c4e9320cd280885fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d968a4bb73286b83dcb92b998f7f04c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5f0a9301da6479a61b328b5a26454130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782ad3b81cffeefff446627d37fa4c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d505d8335cb21f57edb28727aea047132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0ae4ce4f3744aef71dcfc1fd7fd60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88505a73572addd6c380bd2f2580c885134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89e5aef3d7292c235cce45b5ed748d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeab5b4eb5e38eb1b8082d95aa68ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1da1ecd0aef26daeef4577435f0b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389f460c138a10ccb541bc9804c8944138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff146a2e9b5028d10596812647c001139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546f7149c911e525e3429848017277a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf76330a6f86ae1d399e1fab7d5d82d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a24ca55e72f71fa0327a7298cc5e35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa40fdefbda5bf8e113d2224866920e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4dc80f188e7340710aa1440e2e985144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909dc08554937da21078451efd017d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748358b295d6106e0a900c8ac137e027146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592030c438fa4588c1d5581cd88d4e65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099a06d97c44b40469b8fb877f4613f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349445544853e3629400b78006a067c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0e4193415abb5a5c818dfba53ef61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa974ce2e2796aada1c56da809b9a5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16542d9c8da81b8f8c7414e56dfcf3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87beda49946c6c375bf61720cf8346153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fa286f623f6175cac02fdddce2092154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f2813ba3278addd1806900b8ea88d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55992f6e0590aa0c570f696f4b8d671156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a30ace4066ec01ad0d7aa2056c8a48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e555c7cce07fb6d60067907d1723af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b384ebcc64c5ffcce75ab8676bd6e2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821424c430c2fdb1fb8f79722b8fbc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3195138d8b72c4d393e3d412182047161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c85a3a560559f8055f1850abf0dc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeac1a944127f176bb0e6bf17a31a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545b87be9e3758a90e3a4186be91a91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f265f468e5e0012ec92449ffd3aa6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31b8945fb956cd1993e102f2ce22ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743a6a64fe8a3f400e1f1213645d559167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d02279196260bf7304e991688bf0af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb369d09e56b3fd33b135d5594dd6959169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b67d259f18741a6a435f6e83fa88dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d73b92fbecb3b6658c738d17d967f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f60c319a0ce3ec31b2f069251873c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3aa26cbc7fa13f61f6c171254cbe4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4225c8ce1b27f5e05d3926e21c54ef9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccb61bb580b265b2f6204e89938f15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705b6c55aa5269f0e42310495f543ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427211015e4d95f358ba167b9a14842d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14305a49794e6bc67011d5379ea8c565178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eafbc6c37e3cb195cdb8647e38ff56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319b807679114f8b875a6dca8b1bedb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98d6898f2b76167fe8adc7f99a1b8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d985d4dad9687a67f5921d9b70adc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b2b926e3ab3498a9724a7667386ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec419fa38e05fba325a493476016445184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4bbffe5a467006fa9560000c708e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd3d16fd7fb73fa044868730120a9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003df3ad2af4043eee8429a199e65a9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fb009d4aacb8255d75a2363defe03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b93090577081a3e1a4cd617a29e84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47307ddace986ab4a2fead44d09f67c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9e9cb508e550e59fe21422430cdbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfc4e966b73e00a8aae7018be3b019192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7214f1311ec2cc04d14b3cb19d2e74a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2475a5274a1ee078420313c57221020194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6b94f1e4d5f75e542031681082c50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d5dcd660e591100235680037709f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d694dc1c9e3e716d8c1bd76a125c44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23762e24891ad3e028e6c202fb812bb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9163ec1cdaf76beeb814e83c6e56d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a6f8393cbc9bf9f73c2430e988c3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779cb9a8112fcf77847e10cb6e8ff4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2220f999554aea789b71b851539519202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cee34122c07599bd692a49f027ebb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e0334236b42ff734fd1668084ebdf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f733c710432de286ad7dead2dd1b057205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054a8f3ca765ace76c3bdc186179f5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe58c419848d90a0afbacc64b40bb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6a586ae656b46e0a330648fb0c9c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef6afd332a0213a250a011965e8915209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74967790abf5054b46c25e56e6fa9098210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eca7ff4ca9d689f68614e62081ff4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6952a69a55bbf82a5e20e87b12ec924212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50a9c3655f69a5ea8590861a558b2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26366d829e60c4803aee15a13b37a43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9bb0b664937308c750efa661ce283215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fceb10636565fd34fff57e756addb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a565cbecc851fd25f4d5d9ad0ed69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb439a6cbcbae646df8189ebea2caa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412861f743529bac21f96d0bcf4f569219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d69d95a2e01f6393d60df4a8ee4c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a18f417c7fa23f1ba20d6b28b8ba30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb47f8bcff17c13dc1f45637a8588ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec751608b22216941bde180513cbed0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c2f0b0eda804a11656ec07998d80b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9e3a607eba014147124ecb1a85573225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f48b6e5d924c399ecdd15d829d6a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a39270bf1a877a057c09e1eec0ffc6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edc693f346d047defaf7b625193574228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba45f080432dbf725509ed40b29736b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e3514e67a878f3334a80ec4455651230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eac3dd0207d62abb1ea83c6ec565e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf1ab1faf991797bb9f4b8940ecaa2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1e079205611cd2e38b436977b2367233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afba077badf18618faebd1613e90d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b2a6a4b6b0ac74ff94b96e272f66b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8520fcb73e9c66365b5223eb75e357b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b48b3ae3d3a3edd1f03305ae45f278237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba11ce70c5231b192a2dc7c41610ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3e9df3683c563821ef5cc0593af40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5665a25c05918a6eeaeffcc41d7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afd53fab466529c075c5243d6f750a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488445da7b9a75942251d05a1d6421b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482079fd8bdfc4dabb5500cab5f76df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ab8157f6c10960a8387d2c226a702244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124867ab1896ca6064319d2ad3346172245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f07478a152e6398838d7ae1ed83838246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ef5736b42973ee05c9333dccef613247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c506196d8255375640bba3302554d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfe2389783d1d3b61b0b8608553f7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b819a4f337e955b731e0941c103a542250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e011e17ea5c5f46b757b83508905b70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee9db72d17314d59fdd12c9c973de8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb688a2521bb02b099b57c8189cee928253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951270be0453681c0523861cd06f4553254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2ffe8b160154052a7e2b7ac364c42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bddb514686360ea07885c9de6245ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bc38f83b41881fa1c870494cf56de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15f22cce6d2582ea68323e494f7c74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4657c7ecc40b8f91b8093619ec2f71e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250b997f5a44aaa6cb01f89ae343519260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ed47039735aad338334237d9bc1d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b20c4476a2f14d04b36cf0f670013262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559634eb0047da7cf7080fea6aecbb3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a7da9034b7b5983abd0ffe760a314264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d999f23ba1f7cc9e04ecdef2e4cea5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e6064e5129eb6d827059a095dee20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833cece92c782dfb68463a7b5e38b54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fccf2f2db6b7e6e27650d410bf26ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f5a449f04ec668efb25996640b474269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047bfdbfe48ebc6bc6cbba75af6418e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eaa8a368231511b1d51bccc6bd371271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42949f5bb628401f4ff7c8a2e22da6f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e2636c734d1b0db2b2e47e132d2fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592bdbab87379a96d3c607836b23cfe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eda43d705a6272ee24f8e35f531f80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2414347ae78ffb104fdb566ac3d5ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff6eb85915873261de0569b7a9b403277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987b81d708d65c5b0b593a080a36c53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55014953c3013985ce6af875d5f161d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ac2fa5e4dcd5f9152fce65d0146c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb1920b9e9c354cb4e3608059ecc4a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e3b07072013fd4c27a36e0174856a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a0409199ca62e596d0f45c45be9a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7256e3605b6e2e2295edd01f8adb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c2abdd64d8c6d01584785f7065d13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cd7a916ef0a73f5ffcf0c524d0a04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560cda6557191ca0409585c8cef0de9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40071885acbaf1e941170d2ed23275b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65674a472d339e29f70a64e4081e694d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86893a68da10efaf1991a716ec25e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0cd02512e8e7fbac764f4b49ef837291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0e25a562d0eae3b4e2bcadd2e4107292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1981da086ab13df1644db54c6c10699293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfee79ca9948e31ee96dd6769067484294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367adc2f4df4c9fbd8458f5dee37493295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4449166f46e160de1c7ba09e8b0d38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70110b8eeba0e398f51868f710c4bb34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073032666ba4da6897af0ccad61d624d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3a22541b7eb3ff22fd40e86904431299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6637f301a2e6e72c2365d5223bade1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e391ec507fa42fc08cb9de23f216c7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00e30be9f9db0c7853cd0cb132c21f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacae5baaaa21d619df58ebf4ba8850303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695b581eecc87ca5a04f97c86b86af2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b602520e91f816be1ca3264b2dc214305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d700b4d15118004b1afc98df83401306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cc03fb668a2bbdfc36360d43f7fb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ebb099ee2815d300d5bd70360b2d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef22cad8a25e025bff27f79532ab27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929ceecde2c2e7a6587c4ae61a73522310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b63fd4e078bed84bfa6ffacda14c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32830990c3c1e3233404bd7b94da2724312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b833c6ed9c00a03415c709577ce99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771590a308e053fbee65e5ab99719623314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f09d2d4c8ef116fe338f757bf6bfa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f278c3ec232f93e5b641decc2435613316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51637c1c16ca8e83c52bcc2150be1b5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69141b614444c33160361fcfdbc34c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bc2cccf5a95e47318e2efb3ab7d95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05905ac51a3d97897f87c828738cbbcf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967d65a90312b1df3f1ff30b72cbf8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610706100fdf4dc55c1e8e3c108ddc84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f834843a66148686c0c7e19647d837323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf22db3d27214c386c20f2f6af3f7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf23ec6370357bfbff1f7e3cb2e019a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ecf018978e06299b9fc274e12db73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f38e775c5d848613cc907880dd882b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aab886233ab9d8cfd6c5e6d2a4544a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970fbfb56a5a3003ae57d75eaddf835329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502787514059a8fd396e047b4527b68e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7556046eb8094b3713c3acfc32af49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d37b71ee398e6fa0539f3ffb776cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5897fa6532934715484d15383a15602333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8422c4438fa075c4fbc167424863d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365618c1f842492deed2bccfe82a0c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225dcbc81f8b98b89018e685efe4220336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196091c4467558762bcc802162d29b58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d4d3110b6190399a64f27a86428b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2d6ea4bb623e83c4231bb40dd23f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb99950d65cebf48b9385725a404535340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aeb0c096a13a85568ad0af0c3c1b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0418685e6b4135e7cc52f263c4ef306342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f26ce8afba586b59459347f2a8b79f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c87949092a768b87ba98959d5a53c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2a20f611b473ff1e0c42525087430345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0866a350116d57cf802daa88fb90ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cfb6f11cb0bfbae1809363de551a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e5a1e347822fc98aa119c4108a0d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684915056b4da9f31ffd3a1b847f114349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79aa20bd5f1613fd4522c0c324e2d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524a5d48908d105189ea43cfdc4137f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d68aae3cfbc5945a2d15fdd17d9446352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34846786a7ca29a19f6187269a84bef1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c1d55a5c167ff02ef0d9b9b6318a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41b15450fee79c053e36420b21920c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb506e7df67044967f08201409520dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec39dbfdbd942a7947156d845d0e90a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fccb5f29924ea9a1f63bd55d89437a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc371dcffa6e43c42ccbb5c3fe43f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbaac2de7137ec8bcdbaa76ae1f739360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cf98be03a3d14fa4ab2fee19c7566361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40c362e8f409070ff49b08e07f4ce9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4d0f5d4b9b7500aba949a0937b511363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8d4f168133813cf1229ef188fe5b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cde52ca1730253e90ef7e9a7555bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7994a76b90e3203db3dc9057cb00d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d596da62b49d78650947f19791787367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90840ad1f683926b82dc1a82aee5b4a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8620f674c8fa3100626e6dd42ae18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05c1e488ea3e1e17863b2ab2910a92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ad9127dd364aef8de9e321faf861b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de3eedc2cf22b156f5e1eca9cb8c25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d56bde2ad6e51b5ffd90b2584606d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df3d834a21d4f39ef8b5948c04d42d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b63f1fb23bde34fdebf11240fc639d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6478905b8706214529c2487a04d6a89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11ccd483dd0c5340b0225e9b31a7e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab1f8e737c859b4910324e643e9589378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381d47a78f66a1f3ac7e5b892609aa2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc592d34d63ad117fd8add02cc4366380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8715d94c68574a3d6262cea6187198e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5ec37abccbc6564611e3f7d14d74c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55064db87c4e8fc761777c793329bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6843f0ef2208db244f1c3b199d7c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088311d54dc694c745222024f4896a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9849ba8dfaf0fb5d8f3a95433fe14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d8dfdb5f7a47359fa027e45d5fa54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e3d7ec3caa5c4a3e437dd8a202b1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a881ce9d3d2daeba4d2c3fea7cfc940389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c02ef2219b8a1687e93b3c1eec570390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aa510c779fa13b395e404f2593a6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f608b0ed546262144651281f1a1559392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfc93a86f0023f3192debf2a1ee140393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9994355fade8a14ca98c811c479ac0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a449323126db7bd4d01b94fdb0718d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae0174e2b4b6d72e538fc01a263a5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc16cc523b9afd35e2ed688e4dde5f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f68398964928a29d6d0cea5f8547e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706ae510e794c467a28aa74676ae627399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc770af09f7b3396f83b0d9ea6a3d12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f263b44ec95704ced5b3a5c82d88b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02783029da6e14969aa9c9fc7d543a3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c8be3032cfec9818c7adc5f04c686403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9cec82672af3c671959c3cfe7bd0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8d23141ae57fb93d97435408e600405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6feef6acc93f87814a05d2345bed0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca265ba920a47505b805257ccbd1815407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7f3f3884f32b099f5d05f8bdf5640408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb1b1e487982722e3a515ff8346073409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4a761f37f83e1b3d96eac874798dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc119caf0b84246e46b87da853dc80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a3d0283d3e1158e9f25af84e55c62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be8b637b1190fec5986837dd972c7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323cbe4ecaadb67c0d57ac04299418a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9760f2c54e0edf880c84ab7b5904b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178439a0d9c78141ed159d5bc7923ea3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f707a7079fe126ac646253519fa1d9e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d7962c8e62791a0451a4b36ab58d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39af5c0431de4a8a7cf5512b267aba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6f27f0b7b3ab2c38c5cd0084de17a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429cff849db7083928f81ee348de497421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfe322725cf74815fbe3500cd33889422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998f46498b87935ac4666fcc2ea5f26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52805441fbfdb9908fed024af4da829424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba67dfeda60756fcdc60c6bac334541425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc976b9191ec24d80f0e61535c4286426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7023084e171f0865ab1df84086da2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea47851a089b0772a9ee7eec1218f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aec434e2d9260b74604a4221663ba1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3ed4318db7cc955f309e68f57d4a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23be04a8469d247aadbdda71c2636f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d436c8e36ec216b0bffaf7fde9499432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031637647f20b252e45ebebc6932442e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f7c1783607da971c5aa74c7ddb9a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed347d98190b5d335328114baf7a6819435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac3895b89884545f51e274525dfa4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565d4b79a71eeaa34be4a83f41c362a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e9cb8f5db40dc2ad68119a19bb5d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ea1a86a025c053fb68222bcf80f39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7b883ff4bfb5d64bde7be5926a072440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df35f3ad7f50243b0ea9b85e05dca1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af60dbdcf356a78e0d4bfbfbe6e5176442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a40792b28218556554130a2de0257443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee14c29f875d7e016186fbc90dea938444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8496dd24a2917ad7d8f2d900d2e3c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b43f1d48034fac089cfe311f1eab22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab259889a8d5b4c8e20e7c40ffd516447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d73eb855843fd05f543b204f76a3cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70382f24f6b35a2df20ef2920f41eef3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f4c471326ffa0058c3ae6ed8a3807450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169197a83b32ac60e34ec5566f5699c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c57a1e78b1f912896ff00819ed882a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a53bff49ee7ab0db42269677cd8666453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16a38958c275cfb3db7acecb3d3e26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eed7eeece70280d855b6ab38031c10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb67622768ad91a230408b0d3544cec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe62f0a2d470407c4b96c8ef025739457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8d3552390e26709ea4927f68dd306458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648f297515793b6d801beec24ffde24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f13c3e821f5ed260b1ec43a8f6c09a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b055242977b591b4b81166d81e4ff3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b804f2b25a6d4fba2001985979007be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01ff2373719851968572ef48373043463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd1eb3203ad90a4b694e9a479fd27d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8edcac41f8bf5b970bbbea8d51851465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaf45e5e5383c1383c2ace6efb2037466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57341add167e2f138904353be44ab259467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e38952eec73ccf6890b2e12d21fef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c8bce3325f71f5f1f2635f4ac3321469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce6e6d035ea207cd214439a3e4a995470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182f994cd3483d0b62994a4322b38e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3fb76ea21e017a059c74a49f83fe8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a49082ca30a8a7897b46bf6d881b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c016cfd8fef3d2228194a9e7a634b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3abba07c06dfe1a58049a47058f1f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91273ca12c694f62c09f7cbdff87fdef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0a992f55069ae43f93b443ebecd20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002dca95cd2bcc2993f851c6f851fe0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9563e7a9a175a6fdfe0d1456b333a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745ec93f5c2fa10078548ec09e6b2c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b303d671200a7548772b96800e026a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac90502d87b2b7461d3af05ecc1cb16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27624dfc1695c6734e873252a6496095483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6445acfa8fbc6a5ece92997a48056aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4933bcb88e29afd742c0b2bb860ba6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e8866e67504c96f31f429ecc9fbc4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7973b6fdefac342378a2a6e8669919487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313a455b95bfde50729958176420700488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d89e5bb86909231ab9fc9cf028f2f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77be6fd5e7f04ba384bae53d04b6af4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02952393ef5d801959572da0fe5f63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbddfe820ae79df5c4c4443599e2f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a7610f07276aff132791da0d2f618493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98146ceb13b0fe8f410b313511b3f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f568d87c7757998ba29aa0d26b1a53e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae1e99eca94be309d2320033de1eb1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa32bf149b4c30ff43a8147372ca9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49520a2e7eb722cbdde54654a8c5004498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18f4744e6b63e444e36da2b87d985e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a207b1f3f321f318c911d21bcd1f3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39db13d7dab67654f0f270c19a632e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1b2f0738c35333c4a004aa242752f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6aa5ba7f46ce5342598138c078ba6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20ff8f11ea935713f902a18575f542504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39076a898f2298a683ed46674bc2901d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f895fce89867e43a21d4d76f3d2e96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bec62c3fd576156d867834af946861507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f23729514d8f29a76535f585f5fa2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cf6f0ecf158cc7bb1730e426bca55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840a2c3b66238fbb7a0f271bf514733510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbe88b9184595d36af9ff62d099399511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59adbd5eb458f54a7b0daee5d80be8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480415499bb207b3dec99657db13952513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3977a57086abb12e69c2c69a2b753514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8dab18b8adb648a210b5f8b5bee12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501f233416155f928354bba61ad14c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c605ab824e8f015dbb9546817d87d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4fefc5204dac6928be97ad10cb2ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8146ed89fc5ff7f141acc4f28ef955519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f334efa963ba2120f95c17d60b930d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c575c9030e58a413ba8a3381f8f8d01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ff650589209f7358b52166a56bd1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733003e31a8e805e8b01f9654f029c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972e5974dc0eb339fd6d06c20bb422b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea002714653705cb9077b627945e7c5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176ecec228928eaebca0e1dd5998b01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065d7fe104b5e257c5f282a647107f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1569398893af5f06f272f3575c9c85528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b17baf0f13789db0000e77993ca4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339776a6f9e14ad4f6f215073dd8ed97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34635075fccf8f3a6a5cdaa61f446242531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcb37636408890423015306c165e15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a706ae67dc4b034644d5130b06bf9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b544e4eb3a29a0ade3a52ea6759117f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afdf4d0de98ec1c8d06b80be92018d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb0d07e7e884f27e25a906595a1b4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ca785dbd1fb52b9d423516abc9baa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6e6af08d76a1bf0f9683220cf99d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f83533904820456e51cdf1bcf610f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107947ed13a7e407574b8c20d5c6111540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad8d1733a41a5b13c8e2b535b8764c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c990d0ee246ee8e0bed314ea49e271542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282e914bcbd6ff15f91d2c5df5edb6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98352eeb5e056c87eb7451231020739544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f05807809dcd1a75f13e6408470b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dd88af78ea357719e6613bec96fd5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcb329d7a44d952aea66659176ebd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfaeab05ea1a20ccf4c627e6c40e09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab798942de40f97ee49aa36eaa7ec1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78fe3dff0d8ba077bfec5cf273fffc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5f5dcbee7d3e3494e05861275fc72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bcb52f5829918a22f0ac505c03ce6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48a054f0f32bc9269483cd05fd57cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88510ca8323217611c819ed9dc468c03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5ad168b7ae553f3b06696fd15ea34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff509f36ae9314eabe720530d4ebad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ba5b59a230fd418eb70d76cccc563557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a18c19884b80d7c5e4ffc2eec87767558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e7f5c718c275d2a88956d3bac0747559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b194ecde3d47e5ca7237397b2f5904560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f3aa499729031e2045c7bafeeb013561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a343c240157f2c5705a15c03b15f06f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb0d0768027c97c2fb297bcc1a05c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda4f457643cd7b454f52ee17633a1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7b75dc8eb26b75278ebaf0031a7d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5cea8f036076e6e7d550f5ebf4e8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66c1aad9021e42c7adcc2c7559677b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdce74427842f5a4c34754929fa9a8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743970ac60546544b2dae9f7a64dc561569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747c5c0065622fc24950ed1c36474b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105d4dd9230ae8eecd015c9a12291bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8de29e1e284abf999c5db1f9655b34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca82fd271cd6933c6755d344d92bd07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df4d7df5bf850a436d7ed9317fdb41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f92b9ef319d589725be60069839f57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b002aa685036f01ee772b2f3f7d9e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38ca1abd1ff9eaa3ce05a99d53b8d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901858559dd917df2488edb7ce5e67e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dbe7cd8e4689fc7d3c9b364641687579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd6ae34b2a6f60f5c16c6c7c15f44e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f91195c1a786b402815d72308af24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ede24318c2f6f8cf353a565a954c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c3d29480eae96a601fcb19ee4b446583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417eb7e06a9309de128919f2f2c130e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18721fd24711eb6b990a870fa789ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25359f77f4b83446fda4799012fdb4a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e277cb186386f2c5de5cd6844af975c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd777b230bc0ad1c34061ffa4b52388b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776952bbfec7f1723b7428ee51b83172589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007557bedcb9de121e2d0e10358336f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11049c96e070f196f989359318ea5836591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d811341cd81d6f3927b867d4da82b3c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829860a0ea12b6517600247123150b14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b0cbf5328ec113956976a1eea8ddf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8345fc6552c19b0a9afe250091327595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50949ccdfa74793530cfee97a489c100596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f65db5224048ee2934f615c6cc94a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccff050d8d3b7526a839412500c1e2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994acf7fcd70e4aca3b1a5240af0ee16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0471d0bbaea8e539deeafd538fb16f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb0f001b545361aca776da20a4e854601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974cf0777ef67e166e178aac061387b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5773d49b42bf5b2991bd52e18b8e2a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731c52de173f5d61ea3154c144d3b69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d77dd107f9b110fc23b7c1ca266aa5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241902d828afd9fe3e1f7a8e1bf6fc8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d0ce4f54084868f8d73371ba8c51c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07b73e627e2cc2e01cd3459e590c29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a204fb10acd5bf2d98cd1b4c37b317609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175156f1cab2fdccf7d84af62ad4cb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e45bef2d5394b9668c4c9c5197e3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760c89eec3e98b29a01d28f511ffa6f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6972978f920cbcf51fc5530db9f0c42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990eb4943064dd153d77ddbf9493a1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c026673f13415e65a86df053b07d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895c41c4c8f9f2035fa54263d77006f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f3cb0c6f13e562333d32cfbf1adcf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8abdf67f04c09c1ff32f7502c5ac07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb8757d7dda303257a9335d64488ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453da80af4bb1aa580e1378d85a0328620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60802582f850e21d3cb8923ec0e4c4b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427ca14588d04d454fad91332da685e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96afa8df061301ce4914b0235e2e1e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b4f72d317c2b9973e508cba083829624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98266da9481ee2b1bcadf31e6231a2cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0b6f64a483be36c6c6a37e8eafca9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7358a41414323fd5b67c0ce99f190627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e40de41abc1116bc9b4dd544d1e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd31b008170f6085cdd22a3432c97e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b53024235c140d90bb4786df0fa02a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579a118a5aa5a9874604f626a9afa56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51c5c86e0e7e53655a01a3acb81374632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcd8e93c2ab65b8e5d864d39640221633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f5bec22c169c83bb67aa533afe590634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11820c3d7498014bd3f0d2eddf97779635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e69c9de89a691fb5d6bd40eb1340fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7313285a5514cddc0b365fcf08d2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe27b79c0349294fb8e46ed18b88a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b68f97191945b87d246aa1b295d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6054d2147c184b8d96275919895c25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfcb3bd02136d7b7f1f508b9c06ee9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc85c1f1fb1aa5605476d951b9a722642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9920b1c22b820ee3b02ed43690c4c28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d90d0e79760e744ae2d9e15ac220d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd789a7d3818be006313740885f837b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc612101fb86139e94e24edca478f1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020004eb879a270688f5ea1dc911bbec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3550436270e497749a4453666ec5b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887559353ffe4f41db562c9732922a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf74cf3b921f8b622e533013f8a04a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0de0df14ffde5929da8950e821512e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22519a9f7cbca1821dbed09a7ed5a40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa62d99b807d483e76dd36330489cd0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6ef7310159823982130f0860f1569654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc025dfc801efbf999099b2a2899ce3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abe66e1e95f89851f0b4a867594102656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29665fab1be872b3112baeacd76062b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee19e83f67f23aa58d47236219ff688658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6b15c5799c0e2b1f6251d0c855457659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f12c2e6d1123f36520bf871c3cc7ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c412ef3bc4cb66e03725939df43bff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bf4202a41decb7844beb7f9fffc88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73760bbe20f85c80d700a80ebb23269663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3dd8bcf2b94cbe292956be7840cdb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96627a922fb9dfba391dfd4defdc87e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cc81a96f19a2d656221767123bb0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bf23cbb41b258accd4f850d3dad78667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb800816e2ca59b1d01b10e47fd7b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078db4121582d18c8c3d0268f04421d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d587c19ec0753e53115559c13f983670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24857b6e12c11b9baab973761b594876671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c6b4bbfa14ac7b1b07f75f8afc024672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d86727f0fd09e5ecd13755fa0ef99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666248a48d043e5bb72dc617eaf59f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa263822af627f5c3d0280631493c25a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046249f35f1a992d2d233ac09996e9c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1680251204533b190e34f501200d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9ee2648a325257aa95390a308703e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcd8130c18fe2163f0190b1d048fd6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e911ba91de1790ed51e8af4a233359680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102071dd0fb336b50bac777537e854a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273efee72e53696d9302eb70b158a74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80209c5dbed19b7430feb3e2228782683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab11dd4a772753c804bb284bae8b20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0d5c0b9ef025a67644c3edfc78f2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80a6dd8622d05410417c4017eb9ca0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c1a1e290733b3af9de92cb15295fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c40bd87ca5d7c8f1ba283d775ed0c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bb7e221edc50951d6306909658c26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96967a2f011204cdc861c5df34016c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e069362a02e26b42b32417ed80cd397691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8398b1f8be59bab7724cfd6e16db540692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683eecd667aaf4d9c6eaadb32db28b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fb49b6ab5321fcf6ff34b9b994e69694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16300cd907a090677cec9598bce7511a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82752468f517591f12fc802d43e6228696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cabe0c661e1a7bf7671a0520466a3c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04f977708ddd2963a515a87037f772698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617297b4c9266a067509e8a82e58a35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4ef1d81671045daf2a4f26531133f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119edee43b84fa05c91b88ff25994b2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37eaa49c85143c4e0ba9f808d7ba24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453363efdc3360dea4da65556df4476703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd286c8132802bebae2eccacdb03b72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed972c4df69b4dfa1fa2d2fc4c7221fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b52aa4bf1cdc5e7d2f7376b67dba1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cccd8830863fb62db79c692592ad6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580912beb6a83c9e5df311f1b4aec49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e53b94c57a21a8446119775d8d7471709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc318d8a3fcbc0510391b234b3aadf0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4507d115b912b25e910ee46f031336c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e000036308bbff2e742f157a98b11712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813875db38ec1bc9ac36cc441088dfb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f9ca96e98436dcf1ded1f654b812e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c1c057309c225d8523d57016aeb42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66debda202dc8d02db36f36da5c425a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cc64b616a551abd304b18bcb43b53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939a136b75bdd391054e8ad6357dc6d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669484dc06e0d2e497a4e0e3282599c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f9b2b6063f6d524c1202394fb210c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143777abfc7d87799c27ecaa71267218721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f0aadeb064bc8a411b4c8a07f9480722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3887aa72e538d547079d866c7f858723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a351d3de134b3ce9283818ebef786c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e408e0acb994fbe40581b34441353725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eb672b2f73a37a8e9150acff977ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a84c7eb8186803d8dcd43aa45b041727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bb1c078b5a8fa50e9114a573f5e00728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203b168ecd0f5dcff5a6e8aaa4d3b58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae238fb6703a4bdb34fa9dada38a98ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddba7768cf7fec84af97800ecb63c5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ea941cbd9621e60d1dd82ce8e95b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a48f439b2edb07237eaa992d46098e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3598287ec3ea7a8f2fe071a9d2bb1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdb17f26d28d428cd4cefeb135c24c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a7daa880527de32a00976448b40c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a01de4db5a1492741a549980957bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcb85d151ff595a5ed71ca82c8175a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e008de5c9408fbd6d71356fad4f7e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cb7b65f990027b25eacd42db9b6e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ce3f2b9bba6c6991a18ef64dcffc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb48318de5897ce1793fb7021a7be83742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c4d7371e92e8d2d21e76ff66b8a6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3070dcdf8fb0efdd522c8ed5a8ebfd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3159f6b4add3da3e4c33d54e74796745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eac018f104a89fc45bd47e3b8c880746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbdd316b2bed2406cb9343ebe067fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2009561c116b65acc29d5c989a0a29d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549b8fae3b20250446b4e0740a073d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b1b2ae32f377ce527a000aba45e2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a21fa0c0d62ad3d895edfccd59fa40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154f3c0164283f1fb8f5b3d083a474c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ade2515fb03a0ea02dd64a8f30a306753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a516eeaff4e007b07208ddb0855e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8424ff7b79af051aaea6cdf535645a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e3907832d5a53a05e991bbf210a6e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937cc7b0b5270b00416463db8edd530757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc1e7f0ff82086ec2cbfd6b5f5fd2a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318b670598320837d319d3a172a6246759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc852e877203336e2ac7835016f74b6e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d959fc8a58a757c8dd539e18e9f855a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403804ae7700a615bb011ccdc3a33ee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8313ffe4b186c0c47b05096d90a0bb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2a86cb8f112a079526ca02e06ae30764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6058a65915ddf4d66c78e0589c222765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff218255b7d270861bb36b84786df9dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcad367fefad6ae5ea7adbfbaeaf80767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d0ac401a7bc29f85c1cdd02475391768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bda17a6f830bbdf7fd648fadff2e29769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2596683b57e9ee7d9582e6506b5b4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73bcc38ed2211cdb41172b21693f59771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4a317aa12b8af6c0dc6e7eec40a9e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e3304cc9e83bcf1aeeebd6c09c888773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad12cbfed974da7f02b9a6b6fec93c9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5259b34d5fe15cb681c9242e71e79775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9395db19299c215f337f7936e2bc7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26c3442866c038df58a102d447dc7f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff645a6202f3bfab6d03a9473d8a7b82778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf29fdbf7510cf1ac5c567055dd416779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d36727c454b923d4a433cd9c94f3e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fcedc46359e7007229c888a580407781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9aaecdaf8b141b72819b3d3124c76782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87e297c35c2171bd901e0e73ab84aa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620317c36301294ff8c069b5eb594fd4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e09aea56ecc61123ebc8ecf50f0f5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3cbc0a52286a06bd6bc41e9138a56786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f2b8b9215b7023542f80c637f6998787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ac52a229a8d9a886655a98d706a08788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16381682038a253b0324796ca42fdbd3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a28fd5f46be65eb8f0ac9fd17167e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe0d15f3fa7aab345880f9d8c8df4e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6381e1c291c2ee581793a8afc96afa0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8768a6e68d066508303177596e1823793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e4675cc7bb21e059b4a3c88a93091794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8b951bd61b566c531d4d5433b1852795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2afcb5c4a358a993da7a5fe2de41e7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09526ec7515b3344f4a140a5ce638fba797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e71b9540f92fd0d834efcaf528992798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb7ea626205f411862d15b014a2235799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04c24875122b17b315afbe2683cc4e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a3d5c2f692d356b7baa01ca635de801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfc5a549a402ab85bd3c25766dfaac802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325e4f7932e5060f8ecd90c81452a7c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495339376a96f742b8df84993253d5c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfbabcf1886d2576f44fab0879b24f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e45a47ffb76ae9121fb338700ba23806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb566708e7579e3846ea503e5a81b0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beaec86901a96b9ab15438a7c91fe4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728c5111bc8008dfea452a52a36e93a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e824f7116258bb7d1147be4010f1fc8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86603403d3f16baeca5efd8789fd6b6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e5ace2c8d6d0c152fe53e0c60a7e6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59c189ed60f8ba7e8b994259fe049a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59d0f21a82c970e76b86d01f04dc21814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e89a3b12b372590d60212376b12467815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d2096d8cf3952bf9c1184dc060725816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43665d986b16b620d6ce0c330414b066817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2583c4cfa9f0b9ab19830430073aa18818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd43e195a6f62499d94d4a8e064433819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8426c737094e16815a724ee337aac820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440215242ad7e701f23fa3dd6c0f692d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636201deeeecf1edbf9703b3e0c4e7c9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707f50140cc1206d1b44f03a87f0a37823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4106c217d0b0c2a12e474e875b8a2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157aeff319c6e5af05191e78ebe7d0e5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3c88aba458a069bc80f27d3d6c611826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141670dc540d4b168e0ddb618b2bd29827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70872e1c9c2f2a3f82f2510c06576410828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763783ef1ed9bdd2263b6b63e31c7dc0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2fc61fe64df155644dd2263b2769b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f65b9e131d8e596dfe51f457e01efc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9a9bd0bf9614e15382ea3fa9c4d0f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaed5a55189d82ec8ea44027da792ee833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e530b1b7ce433dd3fa0d889b0264967834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a83f00d7d99fc77b0ce8e0c3c84cc1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3b4300a319284820659f7c7ca8465836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df1e24d78b9ffbbaf8858ea07f4ca5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5b42cca13599c09b51a56d5f8ef94838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09574aa289be3c60d728ba118db28005839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515ac15d297eee8347a0b1f8eb18857840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfef00ab857ddc4fed27f9b1be76fc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c38031f1d237172ae3e9c4521692d9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422dcfd39ba05ef60ed6aacbaaf8543843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118af8a446138a927d115c663d03a7a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0760805e127ba0c2d2e52ab8e412751845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62add3b1619cd71ba1846073a90013e3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ae472f06404b51f3ab4d66b04ac27847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f7f129cdd720e65b3172bfe28e361848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a24d4891f945b39c6dd9c6041f819c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1583d17bf99ebf29e2a6239f90a5462850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10043f88ecaa96bc0b69214b9cb29e12851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f33a816b99be6d5217ef7621571cb2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f60831dc1704e454848495a24b5d4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eaa3a6d3651833c9436bc30319a8e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb0c730a203aa074305aa94f9e1a65855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be924a3cdaa31ba8d49d84981424d973856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb16dbc849eef10d35d7e2d265a67f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6841d9a701af689402f87c521c578a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19ffa48dfc23b868d6b2be2cb2530f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b479da022fd9ad196f2b27016054a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd91b87e2971d2c2fa478da115ed3b6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb83a1423b9bcb8cd14d19499f27d2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd625028987802600f2339705fd148f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcedd6577886191f83d76052b893b8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ada713601d614626934c83f838881865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c929410ca8f6d97e1cf587bf8cb169866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3aa0c276f3cc642df77bcc005a56fe867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c5df5a61295439d9853ea7d53eb92868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efb4b7d1e6faa9b15f9d1c68c494e4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaba5d6fe291bf0c4c24577fa24fea870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786710fa180635dc0042e198bbea277871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e20e845135a84745dcf65a6546de2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bab39f16663dce96588a12895e9c1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f06ed6ccfeda9d5be6e67747628bc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5883e851b71d54fae31119d193b7139875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0e923941ec41727b696f9dea70713876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22eca943cdd09aa5cba853184067a1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea114e47e9f7162a6c26bbb85d62503878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45288fec76403966d472fe7e1374054879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820476dc39b7ba6aa95ad7335235852b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6a1a9d0ea4e483a475a370f9db630881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237860945c258a55fb21c0fe4d6750ab882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b10c41a1a8a9fc8c2926080a934ad6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508ea0d82d18719c2682ea4529c67fd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdde2a94dda40686a718edb2562cb70885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d128eeffc76e23db0001fdd50ba9e2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dc85163351ff8d7a2980cf91efe15887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164278bdbeb014c0c3c14cd369a2520888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272a76ec4a27ce51cf6d141c1e83065889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757627cb5c4cca753452c06d7569c669890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1da08bc34560de12d22ced14b7eae891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807239278cd1e0ad17343d3b3784a100892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f8dbba8292274cbab03ca6b6c61d0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196cfecdfd7a295e875415e2672d6df894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885148c76b1d0b387edb0bad8db1d6a4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fb1824fc3e838a93a6a9356c32918896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1614b9de698a12b67dc0c0aacc9ceed897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b713d2817f6999c7c9ed5ef976b3406898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243367ee7921708ea55868abc53d618899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5507e001d28b84af3e4ec6085a6eb33900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d953930fbc0f71f25050630301362901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3358d3f040f68d2228c37e416c7f0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258141653effc6cd4441f4450ac4cea1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6652939321eea8f9bb375e65a4ba65c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123368a9ff7ea1156bb3fbca3658296905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cf1f1547758c057d6a86e082c5056906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c305f2d3156f87693456f220f0b43e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea580040584c2cdbae2318595209bb2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b54282993a2d46b82232fbc7e3adf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9202bd527772a9b6757f8b3a48ef32e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e899fe86c73db3a79eae0913b26443b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5ef56c45a9d797c769eed46ea68f2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553aede3de15e32410e6c511ec63487913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ddbdfa22b8847d566feac62adb52e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e490bcfaa8a6a014602c6a0f83d17915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafc938b792fe8604bdff1ce50da9d2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f769c0e07ad759783cfdc0c545d0e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938b2a48ebd9c1f13d6fea1434368ae918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed40a1f2e577adca8496da5c678eb51919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8b8c8bc226f66b26b6de83ca057b1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd5b210d8435561ecae27a9ffb6c48921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8035b26ac222f1a5f752db81873426922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf53a6c9223b10fb7069482a3f6ca2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2e9f5b9d1038ae399a5708cb102c8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8ad55980b868f00e927e7558e95a3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7979298dc579942e311cd63b3bf83f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a3e9eb6c11dbbec53c4a2680e83a5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbf2b652f9ef1c991385ee30cafc6f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1862245621c2eac4280a8bc5d3273c3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131664e571def4b4036c928a4456f4a2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f505bd01bf65cf6a4b3b002e6b3d74931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130100529a39c9ea3036937b639c1281932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1161f0b90c41e460219677e44700940933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688c83a2dd177c3321b6083de790765934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9e229e39ab04430c1cb3e4f6fd542935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f8e4519367370cc9166a6f25187e2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0251f8dfac24ba9dfc41171a8aee2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f854c9f740b15f298231017a5d97b2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9de298b32a31f073d3a72f0766615939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14da68c6f6756be38b05e3a1c5c97e6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b3a367b5f5c7db1c2571dc84d4646941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4aa2c9037032566ce4e6af24fd258942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa08bb536a929624ca4ac5ee96e8609943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dc54a6a6a5e579273dd9b05322563944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35506b71c664c66deff67231ab3c25bf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65c5c3916f9f14d751a0fb0222d053946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8335743eca5fe37bd3a82c7208fec947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098c538d740a44a758cbb1fb26b9590948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11eb141e7b63ec9363fa534d5d2f7d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191e8e47e4fb478dc8873aa71f1f9a8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075f19c4621cacf98884e008400b199951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b0d21231b1bf5e6aa1398d5c16cd9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07d3c3909753588a4f704d3552b7e5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758b2642bdd7938fff957afd3ef28e8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1222ca69329bd9d74f454e645f6dd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117be5b3eee66b4ddec603e85dd90268956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5445f7e1dab5b873ec4bb729b468ed957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02377c39aafc04140c195c69a3eea116958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b1ba8eb2327469916a1dd8502dc2e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48e63625a9392889f6e0c13da04f43960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24214abed18fcec45d17760d0b61eb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6b61a4a67d440efe6c47d775b6f12962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26131a5c7a73947bb7ca96ce5c46505963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336bb923bf81dcc650adc20da20f498964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04cc1aae479d347a9577b57adb4e16965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6a8f73fbab0cf8d3c59f60e7e29f0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa1557117ae520277d50bf7c395825967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dad3f42dc01226b3bc6c4492759e08968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd858a35f1366b5932e3c169d9960b69969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c543b13f9346039d09ea1a91bb4527d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b3b67365bde8ee0aaf0d56be4d58a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e12ca0a2fc41985ff7613847bce7ae972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249870d8d5f771b0b925b316cdfc2d2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d5803150ce1a1bf042daa375935e2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9befb37c3c001a417af3c740dc118975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1c72897ace08faddb5a6fa9d763da976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25b8fe7ef0ee601bbefa2c1d7933f0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132b8e639a5ca54198022752713795a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333aff48a020a154bb8142e5a9bed99979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7b177f7bd7c8e11f1d736fcd8e757980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfabbbd6d4a70b4e0298dc44ff2b285981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453a8aca6acfba6ede171ef54a65c08982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44be8510fca7cdb14f3fb2c640e345983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175eebe9c1588980f9e2b817efba83f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a6a66baf5fb104738c3097b6073cd985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181418088cf5565d07a5752cf4814bbd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ae8e9bd9e89f7af2474ffc42420f6987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f353cec61a8e40969145c70ccc756b8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f04debb92a9979a573f09d33fc2ab989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498160a2272133224f1df3fa48f0d880990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362e484ddc4e443f3eb59f134fd0247991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594f0a20a90cb1701f0e7d66d25f942992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b81ccb30ca329186807061dae6953a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc035a83599c6396c2fe312fa475b9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9b6f81b8e0a4a986bfd234a18e164995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1fa92d12a724966b1a6ff937d0466996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcd4081b918a598cc64a8e501adfe9997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>