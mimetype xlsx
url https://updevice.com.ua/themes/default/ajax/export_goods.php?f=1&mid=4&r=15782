--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a87bbcb01570bb7ef2e4aa98b51ec81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f23c099b75548a7d1e6ac026cc80cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1984e003c89a59a310ae4bc795e56293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb833fd3f9bebc1c8a695da422bbcbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cc1c279fe91f612b63921a14ede2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea36a14eb968eab1cf7612c5b1a9ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefef3562d38000dd6ee8a4030c14a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8b1543c3527de5c21bc51d135efe68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617dc9c908cb4173a3864d9eb5a94489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4271ed93dbcc6d8843dcdb27df7f80c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f12e88ca7c7179ce48c90e5c4ffd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fee130e61dbb95126d7535962ab7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222076cc3145c54239f63b871960ad713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449b2e3fb85c8e5d3dcd49bfd987fb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a14d2f303be4be3391bfa1652eb2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cdb6ad1fbea11a464bdcd5b593ecd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91515f7171c9c96587c990460d4ca0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c6815f982c616f80293849baef1c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1392c5a8749661db2a0fcfad2e2f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76683b29eb327e5bb7d0947fe0e8c1f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56800221b5fa3c02ae984d1ad3943d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5f96e63890c114d35c6bd5597733922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad08d0d08573649998e30a59117b9ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9418c55d1945c07df886d4946d09824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779703164df6dcb92378f68e8420dae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb7a60b990a533241db6123705af8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e653e64e7fbd246c64a7c17f65ac2c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530182dbdd7eb4751e34e4194de1f4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cd09d8b5071e87bd998657ef4368b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e332243e4cf4e6ca43e2c55954c00330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35f609d750c0c4c18e1d41b0a6f1c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c114c97fadc19927b4fbce63183a1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565941b3c1f41298d7e11bbe032d8cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730daa3663e231b1d596745399c637c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1edbc64d6afb80fc02e2283027eb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f37dd0a5216d85a5c84cf8297c45d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6e149494b933d07f132a3fcd723c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f427a5fddd656a0c6493754eebf3cf638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0dccde8a5c39210c0803ce1bd010939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799643a61103d5f40cf79db476ac0dff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536ce920ada6d44f9311cd05066411941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0408a429aa83fe5e8f6b5dc642d1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124286234cf40a6513ab9ce124d241143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2f18067ebe635033a04665801e4e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2edc5cb43d7627598d789f054951e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16709a269345bcdad913d67f771c7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1810467563836b9cd7f7354f43b8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89511b33662e04c3436525b7912d81e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6645372823d7db2375cb3bd82ffa77f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a993f9e9b5ee99a646a1e0057cf8d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2988e4b338a65d1a1379a172febf67851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e99b36cc2a455f2bbab2e003f7d2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c3c531e9ee79b0be810f0e8a1647853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e729bd7dda77afdd568021a85fdc7ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eb03a4798d92619444c0ac987469455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6777b969e20ebb7a8029d60f501e6c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644fa450ccc91f81568076aa545fd3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeaadcd3291279f2761ff2bfb9958b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882e920e6063770adf38b25c17c0b2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f825fde30775eae0c500593e23a309c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309108cb835b1d3d453e46dae5c412d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea19dc7ebae90c1f5c0748d2ba1032b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8bf57b80a0e676d307c9e0d8d016f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bb36098e7b03652dba08f1158ad1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22f38f4c06c9908663fc2dda0c9d2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a72a5548870b05e5934b2b3a984f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279fe8a46d8ffb283b03e434d47e6d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4c46ca5d9fa48758918dccf3fefd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5657d6a9e4734193c727ec73f22d1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e2b7e39b5eb3daf8578a8d6955bba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a3d327afed67464ad4bddafb210e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee460d5b410bbbb6fbfc2a7068b494472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7763a518886742ff5c55f2f3e1a4a7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a24ca8c2eec4570494a284a8cb71274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73306d9c5163a405aa875659465128575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd31c29fc033c91bf7c3c4c6543fe776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ad29993f97264274dc35170ae0a4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741f679fa7a78db5a958e1fb1a588c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42d623ccfad3fa94d9c4b2bc2d142579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e410aaa86cbccf8886c266aa216df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9123ff711fbee3577e0d2a92a5969cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245f29960600b2344cc0fabbda66bab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eef03b13a69a28ff5e47bc7c7b46683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98881b66cca7cc1adcc42bb99a8c2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5c09f0c132e8cf4b4346eb27d464b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8d8cdc92d744df1b28a2f8b28b00986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf8b07931bb0f402b772f7814e1a0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1535c0f281b49a679d394a359ecd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae95e2093d8c0a12ff6549a1cd2836489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7dc9d4568f6bf1ca39f388768a9e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d8d7f01f7d291a72663dcdadc11ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5e1e0fd83b5230377f22cfeb2013192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27236d75dcb1a409f1baeac5e09a12d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ace0e92c8281a78ffdd6985a5fba194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f166126cfe97eaf2da0a9dd8c6c11f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b63e03b34e1dd49c7f294f18e717b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d84608fce77f5d3b1498245780f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4272ef53bc86e4491bf6ed0fe0596698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb4b7e6ce1f70175e6c16b3f5e15c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31a1df43d460f0c26f553bdca5803d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6f18aa1bdf3716ca6bae4e2636242101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5b237e095b8724813eb0d159df3aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a606806407b5585b01d521c62d0a94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e6968f3407335d33c6c30af9e5a46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e7b7f05e41862bf9e047ea4dd95b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda9942741c03982596aad0ba82f3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88e20ecb3a8ad51c4d6a8a88dd030f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b08a440cd17c55c53a72b898f62349108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360da56ae44284db751059fef038d45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde06b9ae96fee72fae914406766186110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d71400064105106517867520cbf07e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadc08515e8263d9bcdf26f3b0a0db8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800ac7ff15ffc49c1932ba45f17c3cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb00a3b08e6a6fe8e17954ed08c4db9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8bee868632ed08200df68c76b92e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872f13df699c110cb45270180836644116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c97ed6f163be5c97d0965d4cf42d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d290acad3b3bd844fce6f248f1707118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdd422da97213222dba8d36fea8022119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c47a7b330169387846837015330919120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02ea879fdebb7f6d9a08091b10d7eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7933a1fdbb58729126ba28cba23fc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840328a0c701d82d8b8445a8b4070cbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc463bee63a0b2df785e78f8a59f5ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eca7fa6dcf22f226c8bbc07900c1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05673bd0ad5a4045868d41dde733e6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad64bc5532f84e495e7635f26a70853127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa084267adb50a2c7bb4c562d5c044128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e68bd8aee6d1c271877d1447d80ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b04a52b02fc0a44a753c70a795d213130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9cf66d694d1bc00ee27163e59a197131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7db167e40ba8f894ac706c4484e0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcfed3b4ff17e2df2fe2ccafd35044133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9caf6d25dadd3942055c61f9bd927f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38173ac4000f8d0e2ff47159ba52958d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442278210a70c8ad1767dfc75e15044d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b804b53fa208583e769bd8f9d2ed17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2addfc752c0aaa1fad7cbaa7b801ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fea6b08abb921c3221d4aea3daa76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3970f6637495ca674d292297c71ade6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4985acc5258dcd065b9d70ead6f5c91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14356326b2c0599a64eeff2f5b0c8526142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aca92bb48e3e5c5fd8b768e723b9c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeb030676cd4ccac124a5508a22419144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a352948e1dad96dec96ddc7ed761b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9c0592742cc1dd51727839829e38f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851dd196b872f967b0c8bafca2c320b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866d1d40e50399e6409822582001e6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef289de3802b4560cccca993e5717e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2b1d649eab0e0bed2f2522dc07a34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4109087bae7cb64c0941fe3721a326151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852264a671af8ec96061b61c72d59377152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c361b21fddf2fc35668bfc71bac97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b6b828d2ee2f9f433f839dfb54ee9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cba58b696e0d9b4e76c9bf673990c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45462e8fb20664e835f952060ece3ab9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5ca5fccf8352d25d91d70addad9b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fa2e5c8dad876b575472fdd5658c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7f3b3b6518dfcf98321f47c679ea8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410d932f8e3416a00b05bc83b9f4059160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082cf6a03bf23102066f36c6da72781161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dee2c8cf17e0b229571cf60958c183162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4069d5bad393cb9c3e50c1554bf6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2219bf5d9e8e9f5cf96e5acea7b76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee20776ca026492ad51d22545300dd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3967262b332256adfef5a80e0826c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f8d481a75d806f0ad2b0235f2c7d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cb5c7d3376c138e810f4f6b6ff0d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f569efc51415733e596171118e87f01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a75456ae147ba7fbc4589aab8f678170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714889690cd77a1060923cd02105df5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672b831f90320e81a60e3b78a249a05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6bd1015bb51b2e9d91f8a37d32887173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3507dd2de172d5988f399edadb333ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d547b1c5f09313c091d679af4eff6e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ea5b43d1ed23812217b4c7fcd24d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de9edd5d98190efa29a2e1efbff5f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337e101d45fb7a02030ac13fbb9c70f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9624b07b58b476c2507bb44e97e04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d52c74053e4d177081e0f66f1cca0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680870cdff28fe6e7f5f2b77e3b2613181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecebf354f5d955e040088d1aeb66c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500c450c0ec28f6f7018f0a030d3eeb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482615b6847adb1b52a194d110b07406184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4892edaebf4dee166abece34d8bae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fbce7376e5e0ed17620093cd2f74b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd73b4820c06e7724107838977b0f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051131c8fb4ecb24e0bef4e43b5a8e83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d629bf384fca1c2095beb5078e72e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcbe7b6a1443cbd9e2083c478efd7d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505886167a1a9fc05089d9213b11d140191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789109378b8d90db0699484b1fbec2ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849735d711c36f70d6aae3cb4e2e6ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4b140e51a2178204cbbfc3e5f73ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d6febcd7b1b8cfdcda10e8c2b1346195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43a35a36f522f64996055ecd68350d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba0ef100bea07a978e5c9beab23ad3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec50060c5488a1e837ad65865d2b7b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5afd73475ce0cf12e37cd7f8e1832d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7717bff4dee9c4a765614a1f7aaed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c3ab07521d38906c7c4a654ae1fe2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540622af19d622a47213c2abf47be08f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb35d51d8224123006971f39d691392203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ac32ca46b5333d0ec6ed5f7636ebb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cb00e776761ad82560605a2d3729f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7971d03f3b77e9121564c0abb50b695206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28400db18942beaa382668caaa0aeec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db42f7021b2954c40b99c37478198c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96656259658bd8cac3db3c6890345165209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7799ea4dcccdb9941422191683facee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fb46ee67479154e279ba301a61feb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625406d658ca492f29bb3cea4eee792212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8efc9d4e8a5810d8a3f3bac9cca95d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184dc5b25d64f28cfbcea7ec1a5f693214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e5b5c5a2c9de1f91fa35c1602ea1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3dd40bd8a9466ada00bb34aa9e949216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bc13723f030a864c490ccc1118860217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6c0ae8b700396cb544c9b6e2bac0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5489c0b4273ca78f027c1369c6b8545219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa66bf5f39d3ab4342d223b3043f72b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c9be8bbe880d3dde3a2f42505da4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2e1f140252356e1aadf2d31708d9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd52f1498dc409eb1a87a55c59ee57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51183062a653694ba49dc851e56c339224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197846c551618d519e3d6c8b67e42bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9959788b32dfd30dad622369d4217d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071b69b0cffa4864ba65b5a2ba811fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712d50edca5c040592809c9d6bfabe9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fce3d15f45a7a185a6f79df6a1989a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec66c32a0f4ac8a13d0d1e93378605230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6279b9d57897aa7ce25c343d5e4658231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5f706f87470c7bedaedadec200610232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab642718b82e67279c1e31fb9b084669233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16602ae01670f8e4158f76a3bc3e0f02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55709154477a837508f7a207c832c03a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80299ae08c83eb80787e357fd24fe82b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb046193a32076359a8390c1073dd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0c4df2fe44edec022a91af3fc474b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ca2e4cef2d48298579c8137b78abf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05774625c0c61b804a1362a3692aaed3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a8b9f8453ea3021e1dd0415a20bc0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a9fb23d023795b474656300aac25f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e74fc6c8690af906682ade8aff200243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29f506ebad064b853027dc2e646341244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba8e7616eeef79b9d1bef73f143f58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c8a5a6ebed2392029f45b72b3f2ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd479ddbb1e789d8bd145b24175a8f67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdce1f1157630a82eb6e1ca4ae261c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360f316883d656f5842201b77e394d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d406b6d05069886debfc32d4abaf055250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b2ea6eb045c5fc000e07cc3909ea3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0d0263d3985a14ba8619332ae8d67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613825bf0dbd68cac9fc758f1200688253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedda19d960979fe2185afbc451b418254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf53e65ef959be7b66e0fe60f46a2e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78719151b16001cdb2431bf621d1190256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a4587905e8d5afbbef0142bb3ca5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f7d3d4b31a490bcd4136813cba839258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dc88aaed18c1be8f4789f9a492b11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fc06a49f0b948901a0defa48ffc31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a9258d0a7fc916b5275c3d0a8829261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80882879c52f06280d9fbd48a14e0eb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cabf38748bad0b62d27cef074c4950263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a04f426e814b1b26bb58da4f3d8d0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013432422bf7fc13a17f2107bf746ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f63fecdaf7cd08994c03a27980659c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696acca7fa705c219eb61e5e42bb6eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0da7a74fd2e440743224f7ac866ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6a048163b8791115ea5e3c90ff9d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641b692c1c2d36131c7c558e6aa22bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b4fa7a06a3d4e32740ff6ec5a169b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3c20e43b1718228ba42437c12cd76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba85b440063bdb829672e209a022c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453744228645030d0f7a0cf748f35a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c4e9f77472366bf450c7107e1e962275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9a01ebd061c6ac20518b7c31afabb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffc221787a8270ed6dd0e71808a504277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476239be7dcbd6409ccae3562f67cc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bddaaae8f82912de363d23ae0c3e76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f75aa76e20743ac71c20e07189e6ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85384068c3f456e3177a9df18663ee65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078976e1b5c2609f6ca45b05f33fc11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3403be843443b1725dc8383947eecd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d6e14f239b0e68eb6149b697e3067284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d039fc09ade494d7a7397bb5c08b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cd3de22b61f66e2067b5b7a794373286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af9048a144aa7906146a3cd75ef8f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568be98a8a721189282fe2dcf359b0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563c59b3d31b86c74cbdf281a225996289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f5d7926fe58df8d060394ee35b0bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c793b904ef9e22feb438e1624f92c2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bd47c0efba33a165c763f898a18e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965a8bc01b205fc610ec605dac14264293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ef9dea001022d4559f0271787859c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fc96f509c30fd0887a6100cea9237295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6848ede9551ce2889724ebdae537ff6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45528fb976b6378c4c5b725eafeb6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428301f8ccb43d319921c22682ad30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c1c6ba1ca426775ca62d2e926d64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb6feb3834d6593e17b3adc35c90e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971d8fe47b889bd3c27cd21c4098588301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed41919f92a304fa8818100e287cbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7310931185001aee770b5b6deb9463303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ad6748dcfd23d454fa2f82b87796304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01007609bc87da2ab72c9bd5b8b2f937305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e5b5a6c0be09fa418153077ebd224306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be177f51ff4e538250d0841f7f1826307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06042e7f457f2ff7c56d1867b9aece70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d45a7df52a433bbba534389b850c4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f251cc47cd5335b6a014bb9171a55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae16aa5a1612d437fa6d812021dfc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d05dbbc3aa309d5c69e4db40e157f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20f8ee3a83f0022f29ffb86cf5005e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4aa4c0dbf512251f7f9192865a7f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ea0e5d81a7d7cfb84134d2eed03eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bc8d18275dea86f630b9c4922dafa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012f5241d43d1e198ea049e6c82b2bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f1756e5a0b66e3f2d504488948757318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb925c4029b26c7461d647ecd2c929e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f946249e717d0b4f9b559a43569b120320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fbfeab3f0b85eddb3d94bf372b743321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58642bcc455180bbb4b54d75c3dc8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee582e6ac61174de300c68a386bdc703323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5ec9bb08468887f3474602948b3e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3e118ba9ed25899f95229bc6280e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc990a2b5608a6bc91eac9577383fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531be89fae4b82ed72d5ac49512d4cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abf1b4b60928c6295fcada8c1bb615328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dacb8751266c34d680a4d77f46c90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb5aab703d2ec7d54b9c5283e8f2ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf6d8d8194d3c5adf58aa4156c6b7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8146448536561ff5dba9fa231aedf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a015238de0e01378dcf17447f20e454333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ba8eb791a8a5db4ee90081d22bcb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14065120590983333cf6751ea49571335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a918c5d5282882428cf460222a115336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b765d6c42beff19fd6575e02e959cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad5190cc9a9574de5dbb8d1b4207ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d292308dd46ce106d7360a103aaf9fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739ad932702677d4f85d870c2937d1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71556284fd0eea21da1411eeb7b5a63e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7e968be9b13b849fd0fa2fb8b5a6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadd24284273a3fd470ab5aee5bf063343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840c902e70a065964835ee1aaefad55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e08db637a79d2b3e78e74019a7fef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880fdd4c2f3ecfb19a07d1ea2074dcc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c7bf486b634ce3056fef1f4e004e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4777a644cb9bdfd4cf5fd2c7a7314ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad459dda2363b7577b1834c5c57663349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e73e210a3dbb6d396aeac50eb5ca8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5010809fd0f4fd293aaaaa3815e84d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d418f829e76b2183ec173297270c806352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072c47eedc59a8566b827b1cc478f20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88c88a952af3ba1e2461325a4dc6e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6684fe5cccc6c7d9c3338fb2f04ac9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f375ef38159b16401fee794d6236a42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee02e934214de30f074a854b91b733d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ec43b4d3a212cb90edbd10a748d5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df57b942c05eb691baf173566454c7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa736895dc7748b97423a2a564270d62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18534e4c036210f104dce2e4c4ee67d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd820d0ba39a46a84d1dd18f5f27de9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849f508b6694d102ae17f1b9838377f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192365567fa651c5e5f7d65c16f60c49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71673c493a01801b148ef28c84c49e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ce820b0fb5ce2fdc7ceaa799b6a21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e0fe59d351d44763cddeb8048e8d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038e75228d631c416f77ae9779180e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d23bc168327ca0138f64cff6342bc6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5604ed7f42e1bc5560f7618fe98981d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5c97dce63e7618ff347adb587d036371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308639b2a5ccdd8cd13bf56c7c97860372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754f8d9a35dcc537296cea4625a802f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cba1b5dd2556ccfbc18712f788001374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265164cd54d3737023793b5ba83294bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad1900adf02e99d1ddc820d9c37445376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba5f356e0274ee30c7b63892109204377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e55009c0231c994dfccd89288075ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66c5dff0fd16687597ee4a76a85671379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c292a72889abaf3c984d014f8c81402380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f5c7dd9ace965884c19879b4334d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da931b3cca3598ae4d6c3fe74d4564382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07ef9c7cd00fe2f93d3eb3b8439cfe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c63bad5370c62220f272b237cab04384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90155a90ba12a9c9d3e06912b5be5f4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1896462d2e3c52a93e68c23b576cba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b19507e817dc4811b4a038d9a924e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b979fac200101c99a4b0113aa10e3d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56220a2ba63e83fe7494aeb0d6f48e18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a295ce66c1295a7f79e266c59e1cae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed5c96c90404f850d15176af9dfbf3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d858fa4fc7cb93659eca200fee6684392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b591dd7d8c637dd50b07ff735d83c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a39574001ac591279ff1dc76e9bf7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347e177501ca523692b0287e953b756395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db8a1cd8756737679f5f6ffec8172e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca038139c8908b71ce52b970023a22c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29408cf1ff0421f7bbb007c3280e39fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9eb55b378a8eae64f34145fc6ba884399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc9592054b2d7ce9d525cb5f673654400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164061a735cff009cef323859675f0d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c123e2eb648468a670529c1470cfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cec7dd3945a7b9b7762ee1dfedafd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f6c7266500c898214fe9a15c24c54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516b926a0f83acb79b7fbcdf2252e11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea76bd2a4eaac1c30ccb50e17965d34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f85a5617a27de474156fed63cd478407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da72ec055698b34f69d5d4116cee63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb510a6c83254cc0644216332971ee5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffd7031ea26f4bba233ce0c33f5144410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359564dccfdad09e9a17739fa1dc94c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60433ff6a6b8577a7c5e8518bff7cf81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24000495bc84f807ad8cff0fb67b6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ea84912cd17371b8aff7b4a634294414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23adb75a9f1d2368dbc2384a559e1b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e4bb7efa039210456f278b69eab1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4e21d7b13dce9d494ae8ce704d05a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51943379676f0620b353e5098ebdaee0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d05f16b1a4965ff2ff843b56195f7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fefefcaeb0abf9af0fd4e420368df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f36e9f39251fa189c08b72daa8f8b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7f22485a8bf1b8754445957419fc2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce08aa9681ca289c00179f255be0c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf83370fef831862563b10ee5f6576a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051eb36f7a694b9b224fc682ac18558425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962845c88c9e88c02182311a31fadf07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28313e5723bdfae597e6fb0261ce440427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f64b304e181c01634673fea8e11485428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a222dafe7a48e12fe0d95b22d85afcf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4590c22f8ec5ecf423f10fe4f4236fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6b05f6c0d158704920e6e2bf8b7f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c4400c9d66ab694a8925a5a16f368432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb1729ac1eac11526c0adaa00b81cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fce4ee0ca3ad48ba59f43320967a8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281f27d9a27901426b36a5845970f81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32553e8b5b32a7d4085ac001b62903d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b050a2265e36c458ff077e0bd1e2d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7addd2f0eeced381ee117286b312e6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec718a9450d1f1273fe64ff5a46fbb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f8bfab40dfb929f5346b32e55cfd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf64000f8219ce66efdf371e005d633441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdada10098ae35aef48994b2e8ebc1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f384a5af3e4c2e6b73fb6d60da6bb7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b26a2322357abcd6e03ca85e83776e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7db5e74b297049d9c0bdbe0220551b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54d6f44d785de519d58d6ff1511568446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934774303a40407d8311ee6f3b13e7cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648160977e248cef1fcc4fe8642e367448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5e7ec4885cfb427c2759ddf552910449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f2ab074a065d41282bf4eca71a6db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c0fda032b159a6f310e8a35024228451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ed23b4233774a4e0aa0e6fcf3a1ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eefc40375b70cf1cabe25f87f07872453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6dac2bc3b15458c8eae840c567706454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182b39477f6e8af914d9d5d99f300d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10e0d9f1fae4bd5f2b26e45a6ccbd5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b831622514f7532505fc6f9820bfa7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d55e1cbd16a276134d22914358049f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a45d2825f3767ab6c568bc1a8b569a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6844f686ffcdb12809741a21bf4e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822dac0494d5405749a420e2988a556461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760f5c522a0bd435289bd022de0e7b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00232002d42b5753057e08a45b4a83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0337944936dffd82bebd61f1d3cd0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78593351e6d90bfee4adb3e8eb796e62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698458c6520d9a2459b30c9b3339b5f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967ad181033146fdd8774f8b2316cae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c096686c59a081f633d7d9c193c83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443173f911c067b10865f8f0a9494fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84052de847148ea81267ddc63a3d9c71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470d574be953db36dfa813c2db04008471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd4c95dd12d687831310b43ccef246472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731e28acbd2e527b85f79aeb88e6c58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04541c547c2684be04654288b781151d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05539c80fe4eeb8fd7f6524552f695b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89030e18f145b993a40c44426a22d74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a6d42bafbb43b69e3f5a11cd373d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8a79b0c8fb84f5a2ee0fb8cdf10d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f6657af51053b421d8a8bf9e6385e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8342a5841ea3d4077c72938d055701480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf92259235e64f86bd406d4d57663e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af95b91e10a2a796eef983b65ff625482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f268166f04ed5e765896751e4fea684483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0af3f58dc393dff7ba181e58e18c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab4561ae97d9405b8acf4620e6fa43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af932f787e51de82d859c4293090503a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f44d25d02bad435c3b1c5dda172c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fb75d9c07108f7b10cdac092501db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890f74da37c26ff7b98318303453dd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6d63ad50eb13a234754c803d18159490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928a4b939d976da4b428929e45d3524491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d79afe13ef99f1361f08f1b4fcce3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c1f9a1e0af1809fdb9e1bc9c489c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6e87109f65b18ec30f9d1e70f682f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df2218b3ccc58af12c40e60ee4bd45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fb5139ea55209c2a1985b6e154bd5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a1b4c2abf8e057c0ec6d28bf8a23e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e895668a11c1703e600d8ef1aefb0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bfb783aaed5898336df4f34b274a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13189a5e2124a5d9d22d26585d3cc3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7fab99617038ea77df56a4757189a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ae12f14bd6bf13665706fd96cfdbe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786861a7090586bcdc0d59851c2c162503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8ff17c14d8ad908d7113659a1e8c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638ef4bc1133baa41281a993b6beda4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a109bf5c92ad40345b9a85e4a2c4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab123b3501c7ce52e3c64c6ecf053e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd12b0050e26e55b6ecd821238214b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83819dec6babec856a9de30916fbe041509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7ed6719f46f54eb14f89a98d437c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb78b9f0866bccb33ca6f94152a2f2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6a5ba39e8bf4beb4209f6609ec2e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d79dd4f3ee877dd44c6b354891811513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acb7ae86325a4840a8e0c148dee36a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544dba1506fc85072ba7ac296c75bbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd32b45d893892fa4a4b57556be38d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c022b8de372251bcce3b45df5b0bc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bcab3d9d4b4253183c8b4ff5c38bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45b493b860317823c9ebcd30c4643e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8a681fd8475a0e7c48fe65cc7912c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ebbf31a176e8547bab97a319fc86c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2647e47d6c0042b0b0d156897150b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7238cbbabf28a931dd7cba5d7a6828523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef341a71efa0a3fcc132747bc5ecf4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227cb078a32a531c8e52a53a4d511ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4c106553823c78f11571db5f1e8b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69036051c1c44df86d046c085cbb9cc2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196e7fd8584fd4e37a98b3d3c6597d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100399eff42edd616a8738aa64a4d73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85d1754131f1d2b1cce48125447b9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf291d7367a2fc6e7e50b174b7292a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4b6574ace5b107782bd613c7f23a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58789455c24a2e263858407ff06e37fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caa87f06280be037f87c7c6696d09c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca2f30600362a42c28b5f01c2151b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa744e3451566fbb652dfa9d3ce6d0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323c6603448c8d2f69314f6e0940fd9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda84dde93ed9ea4140b0c684ed75a93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21498623f9986135e524ea622b6ee473539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8818378aca62bb6bd543dee77dddcd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f3f53c9da034d93a5508dc9c91cd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3599bac6bc8c8906784c41a0b92ecd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c9b0f10b32531ddc02b7f1c8d9f64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351736af8abd63582e3dbfb4094d736544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96bbfd5e5e485df2332752a2e7ff7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bc8a32e5e2dddf91ee499f9841284546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4ffa728b70d4cebea7c16f4f4c167547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a97788d9f96384c7405d1553543def548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd54222346b951db7ac173045e8c023549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aff7e04fbc64dd814f9db830b12f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06423ae264ab47ef10deddb024a18918551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183330ee17d007ec53e54206ee90d72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae43352b4f9eafe40ba1381a0d5fb16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efaf4bcdaa961109191e8ff9f53537554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329c9f2c54762aadb5a4016e85e0f70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169daf47613736649c83ead0f32b1b40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc2f4f51f0f21d55ef2e8b60b51226557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88fa0b8914aef5bad9ef572b9cc79c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2b0068ec6c62a8af28c1e8da47907559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa1ec2a94db35a39bbcdb3b8c969b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bd1ad88f056f69fd28596631315ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722c6ae7003af48d7054f940c460efb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c04deab33c0d77692de7a9697beee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68259f703e822180bc2d04429f3ac1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afe6052ac43d33217a74e513e74fc5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af16b81e53e6add1bfb39af31a4570566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed875c36ce2c63c68d527564e7737d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba154f601e4315a9661d6be8bbf3b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91612ceacd143834bbf559bc9241032569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2cdaaadba7646689ffb4a443e03d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06980f0e71e126ee25ac8b3ac5e05fb4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dd517841543ede99d47dac5a573a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b78afe4317c0d4e95b9ae590b9320573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a8660c8b8efa2610a8885f09c4232574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f134a72716986a77fcff8d6d6203eb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30467046e11103ae2fbd24e51f5ea48e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0994d5c03e225065bf60e38732733577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac72c92c33c97235cdc61cacc7c352578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e16301941819be728dda56510a965579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e564e3d68a60c779916748880f6faac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d27218da52ab8fa96477fd16114cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb25235a74f7debe0efb79204f697d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27e715c22f7dfb3af86ae69edcc986583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a591d55e3ba3cf49369a529ccef0e15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114ce37048969a179dc47139f1f3b5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01e5cb4ce1c7f5343ef820bdc5f767586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaec872d9d93b3e86fb3d7ac8bf148587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febef0609858cd61ce482a82a63a53ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3ca1918a93aab20dd95638f438891589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7291c2fee80aff370fc641ab1804a8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f7bb3707b2a21b0204914853f393e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84546eb2401b3e4967bb03ea52fd1dd5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b9e9b5b2e3f2090ea870302bf2c5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aea0d305dc17eb753515d7831f5594594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47fb96497cf9852ab9b8f3803f23a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c8b529b5910ca7519c23c2913add8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8298c4cbca4bb42a738bc16fabd889597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad3b6045fdc2a647f3689e78039ff0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b041af453d64a20cee6aae5d20e20e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7ff7f56c20bd087cf2a0a5d409f1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e502a4563512651741f73347315e4d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0012745c979dcaedd9914488055c301602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae002cd2dcdb376c99c816653230938b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e3ebaf482f82f534e1a8e05698592604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee439dd4c922af49df23977e20e507c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa956668573d1f80aa50ddb7daef89606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94040ed4d3a5692ecd8bb39c5fa7096607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecd5716183e0a8858fedd7201721ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e2c5749def99af430c265de3e3026609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576a912f26717f022bdd9a8ff37bb58610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b79dbd49aca8eef5a191ef0667a63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fea32359fd007fdcac8384e0fb8f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082e14894e933484d508af5f3418403613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d417915d759092fff62dc7d2d470c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345cf005028d20c8bf8f9924670db0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9d81fcf4718378d6d6a696856fb26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7ebb8dd49fa842b309df68f68186c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eeadb725a7167de628d6453f39230618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed305261c05342edf44cf8e301c2e5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfa0e6f0c61bb47ebe8b177eb52130620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c557d669c7aae7ed56b503d3bcb2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a924c2e9fc0c79d334a53707d7b7a03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe347c43f9f3d08cef2aec35b669812623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd4dee1db00e260105194d04e14207624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7359aa76ec12d21948f76183305b90625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755df3209de531fe6982dfc2cd4531cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d63fddc508d53489f2e70d58cc23e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0ae2564232c88a4b8923e31286b8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad82db55a45d15a5ebd6317da7c28c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbc897e97985ed72435e1b94ec163e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb554cc4da6a78ce73cafe229b7e928631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc848123994523c16e8c4baf37b529632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d45287f88155a5657cb9ff5ffd171a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1c43a83854e1284e941ff18814ba3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad223b4698a11124392db826694094e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceae60228fdc6135287da151fa55a71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cf92d7974c82b1333d01f6ec3ab4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4be8a2a5a5ca96582efb528f5cb1d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f63762247a594d93bf45ae38a685ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9287b694bf393d8056ab658c0bb8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be4a01727edeb041e9e38bed1a3196641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874a2acb5ef97957e4bb4439a46fc37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0386d95b5be0e2e33fa96c8d7f8908643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57365703aeab22e9dc29465807e2cbcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae67474340b62d013254cb1c963337645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca9c862895104710287936940713ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8f7fa4a93fd6e2f8e7a1fbe31c8b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a9b05a681a87f91566b2376446942648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149f97f7cb3b7751e59a77fb02fc750649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eadcfc24dfe5a603ad37c21e84a17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e517893b210b5a0d6964189940b52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623002354e529b9957a880b24b5a667652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a754494211f83af21e955570524dbe0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7916da5bfd8af76d4b279252abb4930654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e20982bd1fea21095e7e77018a98b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3cd713af218ba02afd76f43a4c4b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57069e1bb771e9aa54a8d49e018f8b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d6e2acbebcc671cbe689e3a465b08658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9b8bb5714b56af6fce156de6b8106659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bec3915c81149e25b1d816bfbae2a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb05d49a699748e03f12d7aeb6fbcf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef3e27eca532f727547d5a73603ad6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f1b4b1a432684bbeafbd48cf1cd52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35279ce2c19248e40b05395747486e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68677b043ca965e63662d2a270079271665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8345da0d68b76e3252733856025b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4c019c66f5248bc12139be3bab766667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad66ee69f8e04d6301a08f4bde6f44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c719eda15818f68a1d36577d13c6fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb291403dde9b3f6d4cf03e31862d38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5171e1ac47d1c8e13c015f3cf1d398671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46294368fa497735e11f08907492d06672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686c1650ba019070b65b0b0d6b2deec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24a0c85d9808105789beeb62bf4100674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555e72ae0435326fe6fc5df76ac0de8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025d6b9fc7b03634948522f2180e349676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708f172ea0b36792b4c6ca1464faaab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6814b3ec384e535b756d79b21213ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065f79c3d16566227769d73992f7110679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a521bf7f9bf3748c03af0f658f491b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0f120c722fc7ae99e9ba9aaa27c32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9f26b92056071778ca158db7b02ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a796fc89583ed3e2f89a229f204079683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092bbc87a6478fbd655dcbceddf41ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27cfe6c112a26c4de99d2753087ee3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0c8639320dced6e4fc9db3e99f01b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab209eb500e91b72022ef64b84fa36687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5e464b02458a50e9470bf3373d067688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea258e63047aa358178a6cbabc78ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7318abf50a7b630eebea7948eb93bdf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afd1f6cb7fc87b2bd2fc286a8c5465691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7efce17867dadb36d101d6bceabf46692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043572085f0c665f7129266fe1bcc9ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8bf8b43a520b7a113c7465075fffa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b56070f72323923f8cb22f01f5201695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006ac8312831fcb6fce8a702bd05151696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ffaac641b31928da714530ee110f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e931951ed2dfd0a03ad71157f35b6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d68818bfe71013eb2d439f80d22a30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cbba2ccca41fe1a6c4b644b4e8e7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe54ee6599a615a952b6d78cfe52687701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d5461bf7144295a0253d47d51839c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c646c690ffd470544a60c5159d0495703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4d6c62bba42facf5b49d6f9c76d09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379741e79bbe1ad79a87b87b6cc7e385705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28cb777076245f54e31ce51af9887b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fcc1eba3a27ae48d21204f311c558707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22997e073aa4a70f38274b9e1c8ce1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e161752773d0fb5369f39f892fe46709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a708e47a9f702c44ec1ce26135237710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec4617edc42625455657d957c15971711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53675107ca24e1364aa0422f812c46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b21c40ef84d9d58a226900ef559698713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc989825f2a527af721d3b1234dc198714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305f9479c94e95599f042c81e7f5e91715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe3f789748a61c619a91b9b9d22f47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736914db9a8a3828baa4ade93b01b15a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa11935bb397026da24c230a164e40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa5f8286fd4611c92ea350c93fe983719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f179440b5711911cd4944e3e2addbe4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018effad7706245d1862888816d619e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a506e1ed8f8f72759bfbca293c334722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f18b92cb408f796cac0b92520feba5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd62626a6ca6fc2014a1b249186ac50724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c34aa6b262beeeaacc5d8e5219887725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5a7562903d232dd024cbcd0d0dcb0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1ee6e039429af3a1339afa808aaec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6c52b7a1a9bdc36f781c7ca1099d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff2b4c4f6f6308bd80d6f4cb1111dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a678f165f44d0d2ee8a0f607e553c18730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3669a1d58e0b0757af90961c4709e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6281ff28c76afe18cb2d85c1ef61595732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2b20eb70e67ddab4e657f52fc071e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b2d69699a885c79604022dbb74a08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41f34c434e1fb0a7379d184d576ad9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eb3ad8330d2608e8a6551119344e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94288609a88fabf25324dc5042ca52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851eda8a3804b7821f2fb433c17bf3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dfb8dab8eaafc2c186d6ddb7aa1c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceec50516a5616446545e78c530a9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970fca8ed00266d87303f99dffe8ef6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d448dbc62e5370156b55c821d235a31742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fc58f6cb1d427cf6047fb17c9eced743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b69a6a4aa9a81ea17f341ea092649744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930fa9e6d194b07a6e73680d3e9676c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1118c8244d3d65b166c5a5b1fcd928746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab223e0e813f9296a7799336c5820c25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1236b1a151aa965be466899606e7bd2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479496706370f23b96fc5ccac758879749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02dc4918c4e9636cce01e6b9f07b8a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebea5926e6ea44511e45b84aabdcb0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5840fb3844d8ae854540fdeec9ea6a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851889dbc6aa55c6db97c036a9b9e0ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45419b1e7fb21c4db7011b3141627ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41c2b3d6f61fbb19956fcc4058657f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba835f87074c0cbef848d0b47bb91428756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7b7295f4a305fbdbc08045751045757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d109e4b3319503b4e734af8a5581f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f130ff83c0886d8ededd2584e9cbd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6aba7dd13d4c4b84147e0f20224e1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b904770f6e62d11f4b1e01d328c1235761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb92c955655b5fd23b4c9d86878284762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b4c80f5f599774aa3f145bfbf8aa6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73444301d874fdfb1962e532777365764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee9cbd51abe7bacfe1c193f7d55854765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536ea61da14ff282b28a380510c1839766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4943341fbcf7111eb4b7cf48f16c798767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad5805fcb96774eef81a6ef8aa87b0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fa1501509ffa30f2660ddaec0a8f3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b415103eb65ea7868c8defdc86426770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840c8eac3cb64d7f312feb7f4df06b2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a40486f2dbcb250367674414c5c4d4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e59a2547a92049e268cdb5488ffbf6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1e5a219b94018fc7e3d6fdfb89ebc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e20ebba6cf1a993e3987fd23eaf82f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d849d078b00539ca504c2f4665d8a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab159944aee93a37e2e1fc55c214f9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a38e6ca4a452983137ad1073aaa875778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad260e338df98039c71aafdeccb7d55779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437ceb9ed2f51cce0058434ff73c574780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e3a017d26b9cff3032e218f408344781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162578bd3e6f5ec8b751f4f60459eb7b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eba8fcca5883e15ce6fd0cde1d19e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c805e412e218736534387556665e2e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f94fbfb1d915e3f6498dd6f88d6dd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c050838f4975da0beffbaeb1adeec1d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761516d13ee14473b68b6fe32b2116e7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f48e5cd50ea90ded5a80b5673ff30d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3c94bdd06596beb5adcf5b66c7f7c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47b97e8b9455fe867bb2b53173db7c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657e329d08257c11152d213b0a4e5ba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95ddcbf4bc5f80ccf98a9213520158792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcfa72ed2e5219ccb9fc44ad3964b7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f473656a80e84b43db81cf764f04fd1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1d0dda4a31caf13c52147d9b60f26795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab3b91c18a1efe58b84a2bcaa5af67796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d56e37f0580d25fb236091c4efbbc1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40286a5f3cfcaf2cf4fbeba80c9c506f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3894588afd562d73121a4b7e8ca6629799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777120e879a71e5dd3f0c1311548a8f9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1bc1e3331053c78bcd15c3227f59f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7f515288354702ae005a4d326effd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32175c055c13ada868b5e01f3c05b10803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909ccb241fc580c189ae8f4f3277b48804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4e67440eeedabb8febc6a3723672d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea51cc203cf52291a0c9efd0d797a0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2649b8f93098bec7c870916ec6eab807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27ba2a1835e28ec4f8c5011ca063dd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7752647782a04058ed4dbd18494447809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e82b12d942e35ba2ad987570e8e07810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b611cf1077c41d660a8e4aaa4d1e8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b806bf675a7b1ec7cca62c027d154db812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94c3c088ef41d36cd4cddc58525008813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf800babe41746c17c4b19a1b36cc8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19ddad080ab13c5cd2c0175299300f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5b54d5a7516f052095c8245a401ef816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef24e733a5128ead372a1e65ee23cc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117920401a6effd44b47354e86d242e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c57605d1f3116328a8ebff04240b5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62716dee84fa78489d73228a035df5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b17f39759a72e0a0949013eed4bf86821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ad66d8cf0a1bdda5501d5ee30c10a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8228198b299f8fef5429259762995823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e3ce2631a5867ad2b87d7b7bcd03d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575bf3947e2dbc2fa60f868241c5700825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce04d55b8e5ba047295c07cb697473826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5797e5958f8ab6f5aa34fc1e854db1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d961bbf7f8453ded854c5db96282283828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26650dae963574db7b37457d59afa07f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181bc51103b1c338cd6f3491c91465d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a96588ee59780a89bdd7df39cb17e1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c850132099bce612da42e036a796d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e75ad95e2df7109ac1a02cccd08aa1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86774157cc24c978731795db4e9d11834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7b0f4b90df41df4ded67629b9dfc8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977300060535c12469ca641164f40e46836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297919fedb2a84b1481d4df6ce28bf19837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe84014f5bd3c559cd258d19012654838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb64555404ebd1fe814426fe9034e07839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45622aeed5956e6d9b3034db1383dd8c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156b75a859914c5d5c7b012ca36f329841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851835483a627845c7b80419cb300a26842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31363a87afd6c36d5fee239f0dbe5117843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3d0f4cb20784f079851876bbb3f4c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702b39b9a8e887f70299e5834507a57845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055a4a088decc2f25ad0cbb52b48542846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe911c0716e536020f50d6281cbd32847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37bc7cec974a287e6d64d2bbb275b1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60808d5b2f8a836ce1cd34b5c5437c4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398f094b9ba9a1ce3e9e2f526467ccd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ca3007a9517f8fdf8b52bf0c9bdd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee7023d0a6ece88631c27d25656746852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76947cb62d934038924b9b220b905d0a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2f793d1ee8b2cd58295236d3d5d99854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58340cc71d0326972a375e03391200b9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bfa31d8d3fda0db1134b2296b2865856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9b12116e90888b8ce7596670ac681857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21904afae6e7889381956fb4cb31f22d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0960a59017c58b5cc8a6a0f6e945d74859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68770046f6dcb79f843f7bf257ceef64860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36838ad0aa1ffaa37b10867b8f11a7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf3f0745d1285125fed8f37412d7e3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83258ea0ddf8f5c1dedfd3d86da427863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf3e53af0f57e9b49544dcf08a2df8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb523db7c70b1c99e125108cd2599ec865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49899cf8ccade20f1ccaed9aa3d9731866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fff2679e760f1cfb5cd0811c459197867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6057c3ecf3b5174b6e3d06ae82d61868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd158b4da03fb90b19dac8ca4cdc426869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5dd756bcc71e512a8f20d73fef96c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfc5c531707965dcc6b558b3c472eb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86308c63dcc350e9c01f65019bb8ec872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c296618ec5a49bdb11f0c54e479dd9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cfa63d3370c23a2ec34bf1bd11dae874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa2e52a6ace30dbd5312b203feaecb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e300123ccb92663453b004d58d3d74876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672ea24f22ca2c686a3429f549c7f3a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc325355f94e8943416e3484fe50d327878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853c15dd385cfba9d348c9fa6caee53879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1e8931b02cf0d190f55a595c1e627880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafe6a00a3690badb6c1f478ad411a0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db9e602d322ca3e19fb375cc5c0778882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93a06c3fc0524d69e47a1f014d3ad0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054835256f9c776f8337b390e6643784884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8457b1f0e52532ae832a11c0539f61885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbd022914c4d635d86e0694197fa68886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fed8f98dcf3653b613e154bafb0cf887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb49c99ff893ab3062955b10a586b06888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828a2ff5cdacb052ddaa9f93c1fe29b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f190e9545bb1418033bcfbd0dc4d2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fc7569ce4eda72a18b1df45463d9b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506eb264f72af183b79bca515a40cc7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ecb22eccb13c1ff75916d046b09d2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e6c7c4a8e2e52e374e1a735bd5c5a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285d7955ff77f8c281c5c70b31d2fd0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d34af3cee5a59371791c7be19ef54e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d77feb4831fd4409a84e76cdad1676897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347690a2fbc9bc06f405855abd9b677898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43abe33c5e703700f46db0d0b953db899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1646ca5dd1cdb76fa49129c7cb85ae900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c18407e9b9daea0b0830ca3f78714c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee772b6ff8ac806bab5f5c8a1c40ad902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea224f2498a6b8726a9d07adcb32c5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4384c1b9bc31c65519f3eed6a0376904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2f784de599bfdf870c575a52c1549905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256a09356a2217197c58925593bd2e2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba150f5c04ffd98560ed3977d7b42ae9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba20c5b179f4cc22268e6197604569908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb10a37843523e619f8ea6b1bf3eb4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc99642ae7ce99a0ae1e78ec07edf0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c396da8c430c301484c3d30ab419f9c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255798e2b2951268d0a5dd911592764e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe55eb3fc7e6deb3e77c2242824029913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ef2e7f1d66b65c65908e45c55a8df914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29fa875306cb64433d8e9298f2f844915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b613d3461e317351f86d01dc5ee40916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0fbdfc87f7de01b9600bf6b588c67917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c69e34e7bfce942a46f3cc7607edd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcdc2c9ad1aa11333d50ed2a0d7773919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7963a0a054807796cbaccd88c04f693920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73fe895a17e82e19f69778c7e0d31c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea340d0e0917b62c0e7266312daae2fd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2944e78d90e9aad3ff85b9cdfd49b6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f07ed80c8c5e9d2274bcc4581761c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b27e2ac1e537c204a82307e42c090925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5912f2ddc78fa586b52be2349e02e32926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad906fb1248f40a4d784bb95660ad0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa681252ba0462fbc54b7f5e2af8988f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d48819ee2c0a9dfaea77c93929281929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6e3a1d01c6d4f71dca8ef1de16b47930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733bff93d0b9f543482723224501d43931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645f2065085d25fc760f2cdaabe712b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e69e62819553f13df3054ab7d3210933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a298b3e76090f21140e9472a155883934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b21d3924bd31b4512e7adde18aade935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571820963afb41edb8964163b570d81a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3225ce80c0c977ce292aeeb663155937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4654c859e9e6fe9e741a06b1dc4c391938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09a48cf426a9438aae78db7bac819c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3053a5af473da27dcbc9e9c5f57e7f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d77090df19f7624aabbb6ec97ea96941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b24a31a7e96b3b273f60895f953eeb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a2fe90ecef0f9a810952ade701304943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73023cbdb99a82d5b66b07572c4ce03b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732fba947a4b9e11264c67e099e9df2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b95609f0a0700584f14567864537a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddecf59fa2b5ffcd1adb0f922714029947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdd7c26d58288700efec4438e46224948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a67c3c163dc8f8683b80f87902f78949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455ab03080c7d2d6d11be42a7bc7f62950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b65c70bcc1603d2ec0c4747736f0b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b4ac52fa3761d4e2d0f621a228eeb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524ec93e0ebd4ca4bdd4f2138bfd2a6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd218824151f369a8a80e6cef5072af4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86584fa70899fba3cb0a7c7a1f661d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89442b62f8690c8451f043c6341e4344956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1baad07d49f18ece4db5273f8c4640957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2cd0a74e34a60acb947a5c846e105958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0812682e10d718511fd886eb3f332959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225302de8327dab8460e189e745f2da960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cd28e67cf4b19dd95fa9c24edf315961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224426f043f548b1f51b2b75de3d3b47962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd323b6235f653a99f2968185a20cd1e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff14a786e4bb6f60d5d8a700de3da2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199742238e747ff524c8474dbe8b551965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34a4a60fefd371c925b5ab6844ef1a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7467c67542db53a9a5d69762cdcc43c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133adc8a5fad8010ceee2f1b99087f2f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc311da8275e89d986886e4978eab0d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f44d0f0c3066609a0316be04404b90970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c778e0883cb15cd64cd880aeea372971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ed3875b72af3be7d749e68e9439d9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afa32cb953602b87db64dfae9d912e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438f89afe1a37eb94bfdaafd1b264e7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f6905b8d1d84f1e5ec96512ffbd90975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ba267e8c7a632021af51af3852e2b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9feaef44b18caccfabe2a715f7d4ea977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab70ee8dafdb3558b6665ec8860e4d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd18d10436da86cd8e36fdcc68a9cf5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdc9f2a36d6ebdc30afbd8374e1e92980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b8639a934d8c87c76a74c418e9f25981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3265f807d8dae6ebb4977eeb8c5e3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f81791fd558d84745a47c2cb5d753c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bda34107c6468a1afc5bf7ec4dd602984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9f7375c80364b9231a86d9aac32bf985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730592d817d7ad381a87a22c8004770986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ff0187b2595e96bc890c282ca0bc0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eefa2ac4fa693e52c3838a14d5709988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bb5bf413d497e97cf07cad30ec72e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff1c83459b658d5eee80d9587b6b56990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f995ea2647f7c52d643801f03a989a1991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4490d55fcf8e0c8d9f005d35e48ba992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e90a61ff9617521655541b0b92f5b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab103d4a6642f814badfe260f5f64a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5454f07f533607a4a37cdb97c86218995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ce62526f9574d558f72a3cf43e3de996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb0557f82fe4a5f6d889c1b2c783c3997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78902f6e79b93572a2219f4c6f6945da998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a725ee61c0491ad44ad503dbdb3661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b5931692fd972193f7b8b10c324712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06092b94071d9c436d4d1e47e70f53663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ad80273d11ba66dcabb469581a1224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0d0712bb0e80a73c351fbd87a8bd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5b959b2bb2919c50279b3a30ceb4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153048553ab4c07a4def0920a7d9d6fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71488f1a2a116675fc66fd265ffaee298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6706f876e9df5b862658adaa65a53c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531c9f3a51295c57b5839f4c8a2a3db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99c588164b0fef450b978614fb36a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a574bf484788ba48cdda40cabd27d7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0911183a53c9471482b13d4159415f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bec775df301eb7bbfa0e59e50bddab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad049a02288572d7de4fdbd11179d8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d002c66fa437b1bd8f5ce16e09cad416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459f692ebcc091cd9123fa4e972ac3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86905fe268bea448ca4a111ffb83182b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2e282c24684836c6d4f6d2d41453f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222b60193e60766e36ca85b3bb48a6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa4866e44daa246d6ecdfd61c299c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b076b1db28f0ed8ac0894da660439e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618152e424f4d4b0feb1d56d52c029223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04c744eef40c08d77e56284eb2145d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf60d8298c557262c051a0c2d4e58525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ffd09764b34e407d6ddd85a1ac59726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17405cfe67f9911fb9e95790161710527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52bd3ce59c41369c772619ab52ece928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984ffeb8147cd719a00c4ef526a262529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eb34a51482eb897dc211b6eba66c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50894954ee7e611a243702587201022d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831aa4c7e7aebcd95d61c9ddbb3234132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1205a92fa999d7cc31cfb3119be278b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6514aaf66a0e80f4eb4894b55f0dd8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a66106feeeb680e197daa6b28d0c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc42b83f60e47f9b14f11d6d21d281136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b277daf9ff4a2aa83497f09ceaf6d7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2837c788e7d7e1f027cf6837457cf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706410821a5a25ba25c224de1722ef0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8f267425685573b6122338958e82940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeaee5134e7d9d4d5bb68f0877fc5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835181d38ffefb685fa0d11d46dacb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfed74a0ccc40c823f371d15e7614543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7280c7f115067afcc6689403dfd6a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b0a41b1c878f091d4c22df4fd008c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fc06c6bf2f7556a04bceb9222eb0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18342065cce22a38aa8b82ae37c585dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d5c432bd69091d93f8c3b9ef3eddd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0f1876a43de3830c1b2b7f704abf649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0d05a9c231eacdddca93f66d6580850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc555d8657d00a402a57959c95e18551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fe8e10ada71cf479928a41af120c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e53b43b4dba4c1b99d63c62289a1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60bb10f2638a1ad1e52bfc00d3be1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0133f22491eec47a299b516595c0b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b79afedc266a2924012a982cd6d2c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4420e32266e39cce637b138beb83f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146de2f7601148e53e0db3c82f292d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7179ca58d2ed99281bc93d18546adb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7467b6e95a502c1b80d08d7fba9b7b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b5586160f1af87ca389f20232422261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4821c0046beca1c28f831ba30b6cef262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c39caa33972fe34ce701feb477c4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e336019e221933016e800d840c107364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e253a9f2a0fe38d32f0c4bf2adff46565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f35a4b500df4eee600c18170676df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe1e45aa83a1ac9d7b419a7a558aeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f509c6597eea24edb31282053fff9e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237e09a975ca33aca66a0970593dae869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cb7f3642cebf5d92f31bdf426517c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b996e927cca5696cbdb90b7f678b6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f19ff0b62e20942a310207b4a7b22972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba0c3047137729edb25497c4a2d62c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b3ab1df1d94975bda641b6c1af80074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fc5bb122db97d1f18494089d6bbd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fedc7b6a354701d3499372321f2e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4419169fbec76c9697f686e8a4b22d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0d756b67c5b50b58e6ec476679d7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ac537ff8722ba81bd5fe0353e79c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867f132f38d2646a97ea9c49521f06a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c79ed1cba5d915d7649e255b7c51b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbca7d58e28cc1ffd299dccfa7847682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15742ed0b5843a28b7530e958846c1d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053352d8520a20656bd931e250c2483a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23321ec7ef11c5c20948e948ff872385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041c35e7d0a4721a2a08b43efc2fb7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f2e0d4726e46e524909e7f239d78d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c037b044242ebe23f909d5df9978688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29ab20a5d21fb4823a49859a1d919689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc6fff779d7a114edb0dc0d441519f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f7d021948496aed39678da1c237d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abddd5b792cc96cd7c58d0f96b671d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62837ad133db2f7d88be7f4c0596e4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69366e891e1ef1103287dba25eefac3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967b98ca76595f242a6158240d79b1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f1f98e2a360f097c02ade6ec2116096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d157f86b9c8c9d0c657a3a85e9ff47a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c5b50f2a3eada83fab2fa8a189a9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a015108757a26d73ac9239a876e921499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f65b863ac89d1768ba7dfca5223013100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27264263548b30d02c6aa156062a6794101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10772670219fb8ebb00e3ea2e6944522102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ddca486ee18531e922610e63ae0e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32639fbfcbf93f415b8a90b8863f75b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb639be1b19008abee62980e8c60c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a25cca21f8b18d1651b5a701a3311b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93892f06e13da5ad439f28cd510c08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f23bbb6063f0d89d5a58fec31f9a60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a3730b4e836ddf2b0057205aeb552109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e3a2044dee67e0674d7270c079d0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135772514560450ac0e300828bb589b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75427acc1267a8ba5610e0c0a739cceb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ca2fb4430facfb0f3d91e42d348cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cb973aa5bd3e90d6228486016348e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d786a5aea1a8fc8c53b080a5531644f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc392a8c762308239a5c5541b8b7c79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a5345a39c8770a1217eeb9a00ec95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528938bdec22809b67d18f89f57e1a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd386d86749be484876ee6f620b0859119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e4673d02c18c9466521cf4515dc2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432260304968e3804ddbf8adac7ae3c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06f9c930a8a08dcd1d9f4890603cf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43a50d1ed79ca7ac1ed7ecce03c106123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d4e71e3d8d9ea95310007af8b0285124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b74d79a60f170dfddc2ac5e308356125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da730061d8ca057c644b51c2733d381126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef8079de8064a80bc7ddeae89c933d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e2adc828af1e93e69a83985e1def0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc5ede4cddcebee066febbb7a2545a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a1dffe73ca0d2ea59ec1522ea6dee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f57ef3db714278c40b5035aa8d294131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53de0a235fd55b36794b7a771a073c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83ced063101fb62f351a0664256b13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ff9d5094f78089360955160d84964134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77036cde93975d25c9d6629c81cab275135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45fba76ecbbd95cbaeb50259aaeed1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af0f7a3c3d889fcc515eb5267b0898137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39151f11db22bbd43203e699388f0dd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172e748b68fc04039fe1f08a70cf631139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723d3a3ef344db15b593c9841a1208c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012dfe92e8c80add1bb7845a98670db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f6484cdb43c73f2a7db9a8247ed8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb2fb0a95e7b01f414c33d34014251143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e656a7da6d31902eae25f938ebec692144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40df76c2d54858f27f492d99c23a82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1df13bde2082d85693c3aceacfa0a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853dc07ace42decad170c1e37561f30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597a9ea1fe7156c9baa7698d8658346148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155c2e95f5d0d484d7a163925225c06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498708b432e71c01f39dd06034b666f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0015fee828c494df119e960e4497a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ea476bd5175cd087be9fbc333fa6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119632b3c110038d1726933e9b1a05c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243d0d2a0cdf5211eaa05fd9b71309c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dadb045307d197a9229b7b9fc455a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119586a7ba5e771a2b4c94a4f4c9276156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938aab680b1dc12f7e8981cf89e0b94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05969de92a5a9b09068ea44e1fc4ddfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c24668be0615a0a4e873024255445159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190bc3661b6664b1466d5ad9591a43c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d64813eb2d063336ee3ab1fb7d7f0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf5960b215b8e3da5e639decd97831162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d26873eb6c306a9c0bba30251725e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5fd42958194c6bcd94a2cbe220300164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022117a32d89619062b799f0b10c62a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f42b264841c7f008bb1790441e9039166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2f9357c8a2acbd69cdd172f5fa6d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e42b04d8d9a370793ea44c6cdefa0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511e9c3efa649186a7fe3b6622343f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce17b734258320c1beff0437fd5dabc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cfba58e3ae6248e49c380115883ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74924120244624930fa8b23a6de2d03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b87d80bd4504403830a1e03c073b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19770c595a6ad0eef06cca95dd623308174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e1bc02fb5dc8dd350b67cbafcdf75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf51b65ed2f4291bfdf79b35a3ac33d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a41fd442e0e816ff5f03004c49ca15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7c377ad573ec2171af3f8b9ac44a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18594a09d0b59af4957a41cf852597c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3edd597c5e6e833e15a23ed16de087180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b745ee7b2eb5863488ee891d6a000e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d21d2bd012a834f4e898245f936466182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc084b8b9b194ac5a94d10376f1247f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea0c587041bbc32b3aaaeb0a9a3eb6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17d3e51ac6bccfcaaf96a2798b2993185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f2851659d46466a319b7470229ab5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ceb662f518708a6afb8e13ed8c512187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c943242e397c5d48ad30147a32e28a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba79737e0bda54592467cb435cce57d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1000e9bdcac9f2c458f9e494a2640d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689bdf746c9722b3b213dc2cc5c22c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09243807faa1f1950bb6c1c0aca83fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a81190f2775fe29d1a5ccc1518b17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220fc3b3e6d7a79e9e34cf76025f160194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b22d2436ad9899fee5f3da7d567e35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9762f5639a1bc0a2d7c3dcb21ebcc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a41225bd2072a825b94688d0cbaec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1fa6bd91f93b4d1e31f244e459fd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280fe0711fd65ddde798f2cb36d68bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156daeeab79e8b806c12d3fa8d1c093e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2b32b9b01a15f189d723cb20aa48c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235224d6f7829e6c763b20c838b45e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1c3d287ac59f759c952601ba5c9cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87dd323bbf2866f945944a83578fb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17b14ac69f0f605f36d33fefb0437d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee69c586724a527d9abd1dc19efc86a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebec0124bb4ad9af1a4aec2f26ed9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560af26680b3ec6e15d6b56ffef89c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66a146c3b207303778ca9049d941c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e13e6f207ce8c484e1392ec14e9e51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cb9da4c5e4d4e050eb964f787eed4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df224a968bfb59548ce1f60779e242f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31902051ba0a6541e20b07205f60b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaca6249b2df7ab19568c993446e63d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe315cf3157bd3898fd981196dbbf70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1751cecf54864612c5017d600b64bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee7a2e100e744092831d9272198948217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ffb798fc3e55d3400a01764a92c4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b943ec98a485a901a8f7a3070d92b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3317457e4ca6c3b038297a9d0a3a83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd2be473d58fb5ded86730b701e65d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14223d5cb7e0b38acc9d303393d762a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89559b7fc17a05a65a4731d1459de635223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee64018835a289878fb351158b5188b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abade0e0d039c0f0d24cba64ce5ce77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80c2e424cdbc09e333ca78005a40db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc51eb49d538e5735e079246908daf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816c7f9edd04cd1f4cb5ea6b1fa2cd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4fb28c5de8b1fa371ba7974aa7ebd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cc6f5e42f2c7d1a8e52e6ec92a540230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bb0bebfc0571479bffb90532bc63a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e567ae0628cedbfc9d7dddbd6709ade232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432885fa3382ee5887af9e47be90b5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07840ec9a7c5401d57d37fc8c0d6f0e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2495320678eb82cafc679b32122481235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bb3ad36e65e745cc9c2adba23d405236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1b215bae29592419e91f9c9fe86d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba89261b6fc0dc688ee4a25688b69f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399c4f669602a327c4472324cef5c04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbb2f846f40860dc4ad8d95c241a87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a0562b937634e5525def827e2b2c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27947b8826e818c3eed5d264d3a17b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828b96bb27952b3c33c456b327bbc85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5bf269570e8bd8bd7cd61597dc361244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd68319993fc7eca695a1f964f0a857245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509a71612bdd8011d8188ce4323d40c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2544c37c6a37747cdc099d60544bfad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e41c99e0ed77e6250b4e19262d18eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da6b93d450fd8ee3bc82469479c413249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d46508f85cb45df55e774ff0c41131250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52e668981ca85e02445378cdc42c25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e644233101da32cb1b0200a91af6745252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa89f12c5b44a90ff037f66305c8648253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde2ebaa7caae6fb08d7aa3fee6efc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a76d817b5cd539f58d59da97a51499255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d3592c3b4e7b5096a5c711589fb94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ebc1eb9170c997029e9d6fe0adc2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d105da49d1a212d994136d3284a08d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311e14d5d7d57447292e59b06581837259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0bd69682eed3f0d30fb04ee09ba0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c611805956806f80c64c6201243b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea831c934ed7543e99ea4de7f881ebd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09748d6ec17a6e4f90ef3533f5172cbf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916daaf304677a316827189103017348264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8d07b94f3f401a9846249597c3302265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421e718fa27412d20852fe905deade6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716c6152b8cd0d23976e324a55a151a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f477887f16c38251e4985416c6e2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7d005aaffd60907a11c51954cce94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545ce855fcd50ef1c26f2536f87a1f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f61f26abdfa74f677cb3b202e46bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7da3659e4791f561c5c389467ad88e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc213778e0ca603d437ce81c5962fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5be7dffb0a1569a442fdf4723efcc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c732b76703bf406fef7fd1c43957ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e0f2c1de888ea428d4fd8cea9f71d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85133fe9ac184e9778e0d1884005bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943a21cff9015ee53ad1bfb8fefc1bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a5119313c5d7ce7a4056a8c94ed14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd98bd2d2b78114a47a673caf456213280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b67ad1f8ca533fdfb4c99852cbe89b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb09bef7c9add499e101caa3f4df6b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2b3ba4511a5b1624443b38a8ad296283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89c9efe58c570549c2583da2945879284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165457c7e29bcb9e1f665d6358f85a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a4509d3acab639b454a854c4da7c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee714f3934d07e52ff21af38787e566287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edc2a23ef9269b4d8e17a91b6b519a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238feb4024b89d45ddb9596920adc27d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b08986deae74edcf42ef053c77979290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb0efb73786be389b8b4374490d4fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba901ddb2f76e50b732d32fcae190297292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448114a4adfef80a9c5c9be299feabe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0032bc4677f12ae9b94093d36cef859294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bfa43b02ddb2929eac27a8b32eaf8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefc797231bbaeccfa46430ee1628d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e7258f5bc68fcda17a7b1f057681c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acaa873fcfa34ada10abf25f28d2aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97e1eca0b1170dc2bde957c0134c35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b0356970ea98df8a57f999cf8b6c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd50602445142a1b6ab285d6d08082f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c10f39a397dffac455eff8de52039302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56846321fa3d1c91df673c5385bc25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f815f97ca4c2c7fb722d37b9c87b8b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57671910698436290a1c582c39310673305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62244dde51f22dd8b5945a6b7164745306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3a3e23e9f7fca96dcc7c92e550fda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7182738614113a8c00c8f15e108b27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cc18051723875c6b2d9740c15545a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa500508028a558135891b82f1a4ac8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b625913896e3c3743e1303016f46b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e87243a0d612af9ccce314fd0960a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1ccbe16ade2fe195e2dfaf8855f01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18597f1823c3d89fba607c3ac6d2b0e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37985a6b6aafb950dd2efd20fd5ae3e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65db8547ecbfb418ec60c56cdb54111316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5bf4de8c459dd78b07bcb177f664a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d15f3e3ac873028e6ea7126a96c84e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732e93ac092c3f90d2a049a3d05b7c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cae0d33336305a7ef9e285561895de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cfe6b84dbf625a754eeed4b88baed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebf5c6f6d936e26ab2e3715f5ce220322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e90921a7609bec7a643d872603e80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfbc81770f035e72bf1be66a9bb29c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49320170ab525c383575ad3b343f0cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5293f477ddf64e798075198bf6caef4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639fbe92a743ae3bb95c1033f2ca584327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd89f6d779ee8cb535cc424786514328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7884abec76bffb2ba1686164f3ef5f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f12adf4e713ae320d5132867f66c12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c14fe53b5466c20e32670224048ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325251fc6749616f20b6e43f9fa8ead332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd20debfef1b92d42a87704b7bb0ca2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df26dc923bdb272db45f7fb9ef1686334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac41e439c733bda69cdd0c1396bd4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f90f93bff6e99aeeb8f22376221ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1017bdcf13b6fab59c021af418ceb50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7db1ca6476cd06782e891dcb8d13a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f714ddeed87ad832e938524d45ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003aba5d6f56d3ef9c3ae57a5cd6140340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a0d9b97614dcf58acfedd3bad42ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3fe5e425e3d20c17013fe2cedc147342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb96cf5c01bfef94c4fa54661c9c94f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4987cbbecb9f5291f110d50a0b0d37b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8e17fb6d3aa14c145e7940b654f1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417c6cc49a3a2f0c44bcb50ceed87de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc6996559916099e20df3e83d0579e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a3eb9d5ced9eae3bf5673ed42f4ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e5d9bd405b6427dcb8fe4010c9e70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dfcf5cbb175aefa3e1a8a23e0f77e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a49dd9f6f4fccc9d87952b133b329351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd45a92e33c806bbf7aac9af33b5792352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8c43b41342f0e0db76ce548d8e0f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009f93165f3e93f7cb9371d6fb6a817354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9a6a8a7e104af6c12ab201dda7199355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1daf71780d255d0a22b13e390cfa7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cd3834e039b4286c25dcf034c4576357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca129b5ce3c32585241b5d730e8dfac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c194e10f642a206bb7a9694f28c8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeec4ecd17ef5b0d5a6979bc5d4093360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb31a51e420e79decfc263b2a531dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bd69e5f9ea5e45483244a8d5ac589362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc325dab24fba19e410a231ec8f7ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ff92db8b06286033419d1defe4817364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa101e614f8262e39955eeb2f921670e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab5ed3c36e498d64c31aa4427507e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7c56978e4762c007e963a8ddc7a23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25027f78e9000edacf96da56fabb1a77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b656cc33e0c511adc25ae08754037369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445692f959f12cd2cad4f0d1529a933370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26359a7aab7d6319d4ec56e46d458bf5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c0b7b45e72e519c45741ef85b0b16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6987e9e706bec9707d4aac5ec40edce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c31b63487c60c7518ac04d95c75b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b573fefa517037cecd5f224192d8e5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bf3429ce59e36aeacbb7fae0e1b8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fd4fa4cf42c569ad4531e4fc9f710377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fad3b2de009582c746a1962475928378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abb9e00d22bbd9178b51ad81833da0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd31a99e859febff549f96a0abf17d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b9ba5a0e0cf4cce92ccf29c9edaf1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbae31338f714cf2fa38813a749853382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84821f7643ff5555eacfff0f18586fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fae33672aa92d6d2bf5275187e3979384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84a066ba306e0d689e370cdde3b223385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f29ebafb4f898bb3fac81d2d12c94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed11a49af536d502608b49623f1817e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c27a7f60fda7f1033fba83a94810c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161da6cb961a50a4e08cb2d7fb535117389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154bd6882cec026f846a37d0826947c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7522988b6f7734d57dd6ed3619994d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad1924bb9f7c1840f7e375187769a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22d98102be6e736a26ba116a053b8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b0af6c11e2adc1a77711faa0b5bb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e04a536ee15b67a07d3805cd1fa29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559b268c12d62e11489ec18c46cf176396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cdf1a721275824cdf76c15f835427397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a155a46423167b7496df320561600398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed86b3f4d86506d5a2e54e5fed134b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210b5fdff7e8dd20992158075637d3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31374d61be314e51e80e0be594bb1904401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff579a6b46570b931af2f92168ab04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d58b62f6cabc08e2683a647c6005fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c0914b5c8ae2da01a1e33e3d62917404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e36087ca2cf83c1add8112f5681d33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567f09c638fd5ab5d7881a9443ed0e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3d6f531adb5628b43ec5418fa8ced407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce4665976da076e87f5006e73b2b1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a426f9a58f3ce08407912ab2e8bc2f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fec6e744d979d460e849511954f35410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cfcb8714b6ae05440ff10f8af1639411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd350b3c775e1e507f9c0ed7759c3d35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d12bc973abc823cd82b25e3f5d71e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53b48d32f712ed9d55fd6fa8277c6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d0dc13ddb84cc2f36010260df12fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67485a912aa8bf3343e9075dc9042b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed415f21ea398e1f32bb41a03e730ea0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43681c9fdfc548ad67b807c2880005f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab53cfd5fcd554f25f6779d8f1d86c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0ca10a0340c13deeaa2ea0ed0dbdc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742f7d7b454b1439f01ac73278b9dfd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ca7df03c6a9dc147b6fe72cf9309e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152afa5c7b6c172fcf0441bc9721584e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea172441ec68f2b820638471067cfe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb3075ae0bc9005f3a186fa00dd4fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a9f10e46f6cfded6edef1b642229d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8295b109fb1af22305a52afe485cb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0890f1282b7ffc81851958d6afcff05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f3f5492b3f8cc9ba6e03d8a6a57ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4921f2b4d8877063e442331b6adab27430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d533e52397800f939a119e854a317431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96887d1b667f0a2668b439389dcae0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c06fccd39985e05e2b79826e01267b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc928a3cba14cbd51bd5b812b0e4fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a73621f0f68120c3e9d0ea27594ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a54305617875961f589833c55273fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c623e0344ba3b211d18567ea41ff2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6094b73009a567937af2417f74b84a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d20695aefc4d25593d65abd5101bbd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851279898e5576838b3d907df701c38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c791c3583acfe6413979899b26d42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52110e10b1e9130f72cd66decf9c4b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf2acdc7b6245fbfdf2adebe78bf63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029e115dda58738d49ddb6101b2d0c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9412c7cba9bd84a0b4379f9b64066445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8caebac5b1fbfecbdd6c5b3a5acd3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a62c634e983d2085d073214f854a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fecd53ea868a3ff4c21e5929398671448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f082e51d45af132ef650e6b132763f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d41e8b219c83951154108a5ba0c16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cababfad93e5e43907979814675a10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db7c39528c720331f3449f98b83260452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec116839f362e9ceb661897dcc12e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deed0b55fbf3dedcb2202ad0398724454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79107b7fbb4060a099056a9e9138b400455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d3a764881a86d54b7cfb3c642f174456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ddddd04adf51cb5f7ee9a05e608cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958164ecb0a736e8cde6922023dd5e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122007439f76bdb552b68bb242a154d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552874ae8395c7cea670310592d3229e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a0197a6f725693e463a12b2ea1269461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514638a343bdc7356890669f34f8078f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ff93282fbff2ddef25f5e98ca5ef0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3ccdc9731d42f7d50eeb77bec09ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be472bd8fd70476a4742ec7f5110b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5a8e9c5df71ad3d1b4709cbcf8993466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a5af6c53ff13c94029dff91421bef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978dbbed236e2460a9d53721cd42d40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99273cbddc37ffe53de30832dfc052c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15893446ef61736e608edc967a9a518470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab7e07fb9247489b94199ca79829d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c838a00c8ca453e982c77a244eb88d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22101244b15c1a8562ead5c5052762ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd024059649530c66e801b0915acb3dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962db08c1ffcdf0ee5a56f49c91e2e65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3699c497e8cc3d9ac856dcf2197a94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad11c63e4a9b784df1997f8b549b26e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aaf4c0178df1888ad6d0904b37b10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780a5a71a305c48ad3f204522756ad9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac33dd5d9a6e5f19ffb98f08891e46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696b9b46a1b6069f8ad8107895c7056481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc28fe8ba58cb637f3945e08cd77b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc18f95568391149c1c03c22e83585483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94776d323d86fa173444ec0247a64441484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161198f8ac38a11abd869612aec76602485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3dde6b16ab77983271c28e8ea56ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b99644a6c69031d6091c8e98604e45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae9ae59715a2581020aa3a7bc027fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123f364a2bf0712100ce48434ceb3c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186525324502f5154f7f5c74efc7f18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eec8c0faac11c1de5be1b50a2a39aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc37fd8e404b9bc64790d684bc2cd09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d712fb9ea280f7304f179df0924ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29335442291ffa026ddffe1f382f54f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bf0cb3bf857663cd198c2e3416dff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21292abf9fcff51d3a121578dbd01576496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c912a88cf4f059b6bac0c1c24b7bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8971e08087b65cd58f731c5ae14cc7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fb0beb18dad40e535b9a84bfdf88f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac2ed54bf4249dda5501eccaacaf62500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3f5732508e4835d001aa22a80af1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64a56374e6edeaa5ccea8877222846502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711bda5fdf1b3f897fabea04cd1df42503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb337679dd348e4f66edb0ccd9a9fb97504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbad1841829db294b2948ec7037e88e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b1b01e132245253c319bd2112e3d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd80319e1db79edde6fbc912b3ca8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d01cb24dde58828ae38528971effa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21185588307eeefb210546e2b231b5b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168dec0384e13ffb61233cea52351be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f5b84e4b1d163b9958d801d27502a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1d5b6a95a8120152ee6e2f9bfe1ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f3b4fa7b44e8036e238db18eabf0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e770e1f5597e2a6842760b14ad34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05791a8e7f7ded35fd564f79de216f34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48c0ff4e46703a8d5e59a257570a4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f29ebc69e20deab7c936121ff90bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63911a7e6b4ea3b311938a1dfcad68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779963d421bf76361a8f64fcd2c88b9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf66ca0e735517bbe9b5c047f8709b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd8efc47a80bb0fd5a0ad5384e7a7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2fb7455d01bc455ba0028c54b5412522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56053ef42c5b0d16952245eac2cd162c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1e0d26cff05f6a573a51c52957e69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8540439e9e4320ab3d397a86c8b54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d39ae558a3ccc0e8c3d660be1dde4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adb233640edc380d30f3c914d619c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae79d7ef689d4f9aef0901e124215c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231298719724caa03b423ffdceb9dbb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e18febe30995975a965dea4b3c2e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d564893c3ca2f52c3b0a0cf309148531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b78f3ab353bbba3e8102d1bd49d4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fd9733b6c1649c4f85f3d4fd6a36f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cc9e129fd3f1872fd437197557778534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10640e357a379630d44b418273aff24e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cba326f72bcd1bff6d238f259ae0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c0c5fd4f3d762fe4567edd7caad47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98933e9ed5dd6d9fabe528c98fc80942538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce23280da50227cb8e3375ce3f9e7d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fb44566a79a0e20823c6bb707a9c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28098fa280584b0a84d39191ea327b23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377594c48014e84bbbf1bc72e76bd4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701780f2f977c6c75b10d649971c530c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c0e901acbea2c2ab6a96d7f9a48e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601d318849cf310cbe78902c24d0cc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a379a81237d83db54d7568f231959546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560ccc7e5ceb63f1ba677987209abcd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9422c6ef4ef44d5f80be081bd570cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7a74157bc7f5a6ef31b47fb6c7227549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42d2ebe9f71a8d312985ecd048bc70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c143cc3957ec0cdbf415c8f2f498fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1597bf63e7ac92bf323a4bcc0f859552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c898b8d4d3cd60e50920641e7c02938553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a1e7f3d17de15dae8cc75456b5c5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a274d549dc0d7bf8a80a70ac749b89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1ba6de1ebf67e152c9a6a3733d5a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2617df8d2275d4122b6930f679f493557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa30bb0ae4793e06bb6000352852ffd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7980c275b16b5233bcab6b9694e4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e408bf7380ef0fcc64e63ef8fc86bd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a342cc7f7a773378013e8434bd08434561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0f603497946131036c9e79e458568562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a7f07ac7d7f6d826463ab720910ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a1d844f2c78a51ee2d50ae61ed01f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de94a903ec41d541c39d725f3d0bdb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1567a20d137430859c4ddaea0c14572566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4538f6531396feb39fde010e29ed94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a6644d2e1e0d32e4f8db9ec7f7608568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcc2dadae72662517cd138ca77f215569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b0a0dc7102ca01e5a5da84567fd25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c144d7d3d7b4f0c47afc216bce8bc84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb9022678f044f24dae6e34acc7049572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed712bd52db3aaf3fc3a4bf57eb62d82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3de743aed047dd000b686c3774703574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b527d5f3d7055dadff4d4c7bb95cc7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658632e422f28d83b9464f4a17dcd63576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd38f3d0c74d6808a0e7be43527310577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36d26470801bcc88f88f8d30a173b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de13345024b0f1fb0d1af20a29e9230579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f933f59a887136aade7b21ebcffe3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3f47afb3e8918ef5dc2fe75dff170581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18b104853730a9ebbc4b85839d93ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ee6f899a8e70a834cccde08eec32e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3b404b9cec650d2c364e9ad2d0323584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc26b18925355a4668d55e3de239d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513af87496c3886c8f45eaaa913ad391586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc466296bec26f21c59820489288a1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed5b117b1da9e38e174570f462b98b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50476dec3e6b0ea9670bae0d36d41672589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9c8e24b901a2958af67bfa4b637ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399a6015ce5f22549e73257ebe950c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb81ca2ae6d32ac1bd3a135fd23aa5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7c5093364e370c9a037bbf634441e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b66afb64fa9739fcf4992ead01a048594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82090f4a7cf362ea86485fc8ee7803c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eefc891e9cefb06c6219a3f4421b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542b6255e34e6ee9702211282490bbd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f2d92ea2c694b89f26a3c9823af9c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fa5b65c788856561de0b89eb830eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b2f1d6a895ffb8944efa13f673e5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ff4d312419573baca72f7ba7d7f3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d592caf606e264ec800e8542cc9e69602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6f9ecbb3e68f9a838359061b36956603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0fb27963700b2c0e68099d852cf7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aaf2dc406da71567ad7ed04891936605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854e44d0528aed63e79e4dcf2ccb58c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31676b7af8c1edf673573e22847dd3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5eaf71cd5dd415c625258f7465ee4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75193fe5beb1b54ca4c41e3654e2b02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e890c38570081bf0f70a9d6b335965a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acf2648c431cb58d69964cdca63c85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c939e9b16ee759e605637ea0e76a64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b192a0e767d7396f6666ab9fe7262613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38776234f98d3d7d01eb1938a1124bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e5e3e02806aca84b89ac4d8812af0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205082dcc923093fd9de9d5f56f6cc00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f918ae528d71e5202bc1b6d5a1cbb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca38426944bc48a97ff83f978d1666618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af8087df5f11302396f434079aa897619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38c95fc909068c19a913afab7a40da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881364f8225bba36077cf0b42ca4c68621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8998b25e7faf6244b6f13fe27be3a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87527bf974152527fa18e76882d37b60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d21ec029ff6a551065513131a0f52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f9ca5d089d297f090272b49b7f2ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35c675f2419b4cd257921d1048b4b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5d067ca964356f8e4063d6c0cca3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca0639b26892f9ec1edf4a16a33bfc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d0cb19bea4fe5b7d2c33c626f2a14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcc754f7c8b027103282ddf824bab1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386e51ef36d31c61ef99d6daf0614f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088aba1f60faf59465879c9055530f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bb6c8890778ef5d2bf1e267a8d681633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660a5336aabcf7b74dc685f486a28c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80354ef931024fa6da77385a8bc5ddd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b794c3418d8d009954c9423269af9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab16fdc68f8bdb3560927d65af8ce46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdd51433b141673459c87683c1ba77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12397de9c1eac83980e00000150a3ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb92e99695027494bf007d5ca5b7cd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9694b14bdc7d6db5832e6f5075796f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585679917031dc37a72c81d0281202f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b0547eab363bf3311d82f2c635f24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e91556883f6fc47934a5355b60d2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d16d543a8c161f54bd602550031ca5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccde40f1d73c4c74092e3838ebaab0a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f93bc7d1cdb69c09b7073a266b9947647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adbb730e09bcfc6f2c04a809670896648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839282c0ddc750f454e34fa16bed4c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b16fa4f76154e1c3a88a30b69807ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbbe7cd5c827835cbc9e57a6f1607c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3140438bff16c9084920c0b5c57f58d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcd91af8e4b76cfe921e0ed0ff2ebb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9adf6a20567568cf09c5a3c9c95174654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934718709767d4c28eb3dd3234a423f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0db772d8bd667b96a6cc157dd9cca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e121f1d45a2f023380deeacae4d9c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d29e26f173a5927f16f0fe178ff707658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b8e37365274a54c813341be9238b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5f313c54def962424ecea97ac7f7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1786c8b7b5b4f40890ac372ef050f09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09363e43a24b51142353da0892d816f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fced9fdb73fae6e253e6c4bbbb230e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cabe6954070bbad3be15a3e4e752d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe24027a41c4b523fc1b74dc62a2d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1d1d1007ed962aff4e0fe521be774666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13726bee244b7f23c48caa920b66b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb83ca15f457b43ff4f444905c1690668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fff5e5ae1c561ba694a1e683604cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a500e1cd49e8b07ff1e73711c7ce489670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a16fd250245918c9182df9e43fc564671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee81eea9b85a13bb3b58cc55d2d255672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96fd3f8d65d193acab211e6d4b5291673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23445dd65ffd0aa5bc5b2de84660a224674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9dbc0c6a911b017decba38bcddb31675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a152e932de43e436e22b294dbd29c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd51a8c142fb85fab1d039677aeef2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230d6eb1cc423a8d80ebe4728e1d4f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a542bdff06efddaf42ab3e0d0af5ddd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52d16571b674b008bbdf45c2bf8491680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d19e278432e22132652de32d4f9e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52df58e5b487e38131cf736f86114f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e2c65206208c584cc3208b0c879e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8328d0e9b4838d61b94227534ef0a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87ae797848f24043a6fa6a1e9690a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24599bc484e976efad4bf825a1d9a0e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e082cf69a6aea9205cfd2fa9e496df8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0595f0b6e73512df2b0fc8deba940688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151308d7bf38fd3470d3d8bc1fe2fd7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cbcf0afbf4d34e313d630248c7a01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6fce9e899121185405be25d43fe2a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae417eceead9eb20ff96549a6aecec5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35599d088f0c70793e86eeb26e02a01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae505c51893d37852d893650640d8d48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54381fce124b62c34b7b9fe820a9c5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820823999a6c237636f80b5c8aa854b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8feb086a4f4b759462d594013af5ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc1edcc62db0f09563e90417c72399698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab30a71dd6b39dab8f8de0aeb1ea26699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f62e387318ade08513a3d6886d02b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affe0696a9b0fdde8999618d85ca273701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1414bdb1fbc9b73303c867fcffd5d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deca2746bcd7ad9cfb4e30a20fc194703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785292aaa6be1da1493ca22650fe2ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bef8de9df9a313a7cca860f96a2938705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61b41efb2e160f46bed5164f160f60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d517e22665c01a0614da891a40805a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60065dbd1ee87d6e549369116a44a444708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622b98c78365750940fce403dad8c9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf24a3623459734a3a69d7fc5ece58d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546dc2cd714452e600f97addc9d13ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bccb19a4e0441202d880c2a44b467f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a432d73ec3bb13c6c6398206dc534e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698a22ff6225d6eb49ddb805f34d8ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee5034f31769bbbaeea3545837725b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec39de30d698d6790c90cfa4f211cae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a7c28d158477579099e3acb5cbd03717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b9eb61405a974cc82180608ad3213718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff144c34a6635a536693fc25ba9ae0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ba0d1d0701fc9d504c4ccfa0f4f30720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444f6bbbef3e1f804df5d87b1115f27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fbfcd32a74b0be59360aaf3e556c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb9c7128313ad65645dbc84e6a5838723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7449604b57d253cebc6bf9cc83dd359724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d2b1be743026f866f891a0171044a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27df1a9049841f495ae7479acbcf0cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437440dd1eb265b08ef6e4255dd61b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ff98e80f28a47cf2213b8b60729dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9ef18a0737f9db0f7ae643da5f7e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ff17e9d0b912a97a32e0dd8d4d746730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95449aa4a8d27b3a8f5d2055959cd73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459412d8a7dfe7d92bf25a60db2852b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2cf56bbb7e5a94800a616aed900ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203e4e8a3a6239652df73523a451a04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1906d2a45c0c0ec1ec428872788eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f70289b653612ec1d1a1f6ab9001e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67b29d355b2d66ddc3b2f76a9f5079737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86360b104892931e087a7f61b1c78769738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec2024c9ed02d4d5dd37ad5fc3628c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c135d6e9a6880f9ab60b63fc7c2961d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9653abfe843d6770d5e2d047160bbd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad9ce73973c6ad8d3d6baeac89df68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34665f2d79d146e9e81150a04ed126cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8292e276cb63c39e4e1e96ddd7ac4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b880eecb96e2fa8b32bb947f9f9b0d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce0f7550ae16405d2b018814a0ab14746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e1035e9e566a2378ba1c6bde7c4cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3113f69e51e4c65d4ebc77e4027a19748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a4e61e04b7c7dbc2b49189cc5d566749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320423ac285e10987ea97f187e4c9d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c91e0879a272a5958c03c85e0fa7dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014ba93b53c3862ce9b86ce65f3063f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd9d90fa066142c2c996070e0b4ee6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9876fea7766c277407b45fd00ae38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175700a7452b9841ed912dafc3a0a33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc009a740e94bb2e6a5f27f202e7f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed1c589bda9e5e5d60a99b81b6e3e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3aa1f205f1e6792f2957b4bf74d9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e8bcc1c52f1fe0a98cd49d830f20d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1a2e3e887ee116b3a8404d44215c6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a90db0e0b79c33531a67a1d8692c91761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d035245714b4cab46741c31bbca8593762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f29dc8936482a3f0757eebe0207d51763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6de2eaec6f7defd611f7a896be386764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840abdf7f3da907e03dffe126413256765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5138a7a5cf6157af0487ab2d68a841766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cea7b9b647648853084161907f0f92767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9dc14a5446b9f764baa10a8f6cb47768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286a5b7095b0d1ba0c96827d547863f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cff262525bb468230d3c838630111770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e82f10a536608b064ec4634e930552771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01ae706adfecb3de8418f3bf094569772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fec0b3ab5cbd845a548c18771df71773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fd17475a44b2eb3fa56d7a73d2eb8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70ac57f7a16b851fcce48293de5dd7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad775ea64cb509f1ddf646d0853cdbe776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602f2e2a6a8d1c49bc5d95614244409777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad44b569d0025e6748f15829d14842778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b218bdbff174a591b6c261beb67a46779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4527becf87562ed797b41fd26dc1e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d921e41edd76bfdc5f798a82dd7741781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f180484d18e6076d6ecd05e568f36782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280ee302d07e0d5e80b2cbf9d3e6ef7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7ee1a9f4c13e951e6691981c6c871784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc37f1e8190f512e688dd814b211ce1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65005abd7bb67eca553bd42408dfecb3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bf93b71944573e07c71d07f74019a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58a4600a970f7bdc8be126affb704a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81661badcfe60cab09bf207f62fd7d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ea1187bc855a7f247509121e296a2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbc79a0c89c1bb226ba742975fa024791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34306fb30270eb440e89d3576e0c3d82792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ece6762ae1d8534a2e0e0aa570591793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57808ae406743b7b8d4f114842ff5b8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92345c7c39658342b5f38094812f415795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0fb37c39c1958ac905afbf9252d7e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5810a4f38249cea4981652afcff3ef797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37b25da97fc6b51568157eb11e7374798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb98b4ea1806444120f35516da9b95799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fea2bc1bb2f74806110043d722692800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c9cbee1494e0abc9f3e9a22506444801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583b3f397bdf4f92f9d8782ada8068f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c532a7a0414cda2a18323ad335183803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd04bf10cead856b34f262a7d5ca9f9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8a5ae0e5ec43f72e6dc8ba5c3a76d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078732547fffd5fb659ad0cc07d03853806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217fc63d05b9a44cad92a7a5abdb195807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56361ac94efc88a707873bd3aeb7408e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462254ad5a40df1ea81d9ff46d15d14809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57a7a0215dd0a1a02899aedf0df4ad810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b877dc02fcee8bdda8270da9c92bdf0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc510916ff4d5ee773eba9e3dd082e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ea45309900c65f8f1b976f9336178813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86188c1953265f503d0d90e7e04bb4bc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d51ae6da22956151d1bcdb4f8eae6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f76d903ecef2f1fe8f47cb9ed9f7a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71285a5d38faaa0a21d7457301dc72c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fe999fc900bed256ae02f2b6e6354818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856e8702b0d864408d342c46b207997819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c6fb146bfe23a29e0bd000ef2b7a2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2594853f411473c2b63cdf3bfb7362821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8d6d92376261eb431a33fd9b94285822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232b5bcd122964b512699ff7319e518823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3b9f81e86618480859c4cad3b41d6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea595b3d518c82668caa023b62d1ed825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7efa38cbc6e7ed2ab127b6b9c49b00826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd0f6114a3398faae7a30eb4a1421e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc696be25ee4f303edc3115bb6e61f4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf328c81ade4d31b9fde8aabd4e3c91829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fa38ca04e6abd9e3061943823fd10830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a536d113dc6197bb98ab5c16cc0bde0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33e916a5e4843f9210289501f7d7b0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dd1bc9e08cbffa0274ae1001c48e2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002044472ddec4db590e28ef8bca16bd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d381a53446583a1ae2a71c25098ab98835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35106d7c41369b02898cdbca18e4a5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9b20bf7580efa48baca23fe11d607837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfb063796468d10bd67876f3c50aa6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365381a77f11d03fb9476b330a22876839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05c447e5d3e43563affac8c68ba708840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3773342ff865c6b6cbbcb6f629c1e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c548fb6a2783b607b5242e3cd2fec95842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96581107214cbb26278a0c9feeda30ed843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41002b27dfc467bde9955a25b3a9ce844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66f0e1912c54105562ffdbdd85964c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df51263a49d8919e9a9cca7cecaeed4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ee3eb0afb91c0e600da3c4fa4f267847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a774d1bc5566e8cfec0eb67fff6f9fd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589360a550a84af6ffdedd054cf5f9d6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790b9ff188ef04528ea06805127f0ab850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158275937cb157b386d55b730ff2d726851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68294029cf136c6dddaee704dc818d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccc1847a8ddb12f570b0992aa9348f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d6ab33b58e692fc2413b91fb6a158854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229f675274b585440da39dcdcdf9cea855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa0ed548ddf58bb8981ac3ae776346856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfd3a0d33c8784797eb1ce65ce0478857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ecec3e3f4fd8e00754743dd03fa23858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa4861fca4c28d7456a94b4457cbcf859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386436a110cd8d064d77e35de2cb45e7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2999a4daa4ccfdda2d887316b02c61861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2198242cad0a11d58c41823d43a7c2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db6286209de47d262d70e1d821ac57863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367a4c43cc769a8057aaf29f40b65bc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949d3c04ed129ca5194badff21d2661865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3fbb475206170fba0f5ac3cfc2503866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d92438b435b53b2ff75c644e00bde5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4478110c82ad9fd54ee79a08bd2a7e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca96fcd447a28dd75911b08aca378b9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5df43916a19a1cdb2e87a7434854be870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab121bcb5626309e35c775f5cb840f75871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea7125883bee98228a3a8c3c003ca4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91662fe335e081b645519af021bfbb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cb9bc95c0756a37858a4f0e91ac59874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fbaff765de4057633f19fc4acd1a6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af996e0afab06b2709bfde22d3d112876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b5a315cee67645ecaab0049e48806877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f847b6361abf814a2ea5bd2149b98878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8139a3330f30e5b3cdf5bf511207495879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c3e402a673ed24603aaaa8bb99985880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879a35ed85f1187f119bc8dad2f23fb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face03fc23172988ea73db856ad9e13f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fdf80c80edb9efef93475a55a52d9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b83881065e3d8f3b5cf72e6aebece884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7415982c3aa74d82fa9c0972dbf90885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e348ee8120684e9876e41e7cc9b30886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46835b4c504a9421bfa38fec31def1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320ea5e68f972ac68ad1c509725fe12888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcab9e877e743b0245e5dcd40d9d37889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e488ae83ddd2fa45ded83dd465c054d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421381bb8bf4c64654f294ae282607c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d7359574500623d1c057b22e1066b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472aba6915f07efe47bb84e7729bb3d4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792fcd4e1807af2ee72f634108790d0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb28cecdcbbb543005b63960e35894895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc34371c45b7d165f66c22af1697c1f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667d8ffde16379b8a4d543781f76381897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac774fe64e875d7541155c0bbcecbe0c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bb07bc9b92ed589e4eff9d1bfb24d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12248b722319d2c5045870ac335ed8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cfd73a5c2c850b197134e4efeaae0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed466fcc68a9d35f13323d86cd10bf5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9583ab29067e760abc50a82d5b5abff903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baecca7373f915e90c195a136f88ffa904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb85e7cf599a4428bf6abe5ae06621905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb5b95f322f5f2773722bb9909b929906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce073bc7e8dc7e4f847366cd26912ba5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47777c7acfb32110601d47f6ad5ef4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47238c8276b251a64e5322070e709b7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1800c4195bf6a6b4b1e8d1f64d8f1a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1e8c676ed776cb62c6bdde381d1ad911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246760e57d9314f32b55764ff09c86d6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db9e43bd55228647743eb8789e1c1a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513d90acb4aeaa76d693e8546edd0d1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbbab26cf19f5b8215ab005de8d8cb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88335bded3b336f53d35b327db4d6055916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b400ee81d91a59bf15d3fe8eed0742917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a8080d5d280feba921f804e79ef0c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5680ffd955c5da1e570a9d34c573a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0297f1d9503c9ea0e07be97d9c49fc3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441136973e1536995bf5d60a82a0ab97921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045e8acb157fee4c4c57ce31b171f0e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee9d8b828ceb250d053497bf469a4f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c6b114bac2c268fe37b09a8131167924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e74b0ffd6c266f50e1b11efb96e82925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4adcab0cd38e119948b7541a1bd51b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da4ac280f6a4d8e64ca1481ff53fc1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6ed6045b56b47293797eed79e9811928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55306b4e7492ff45101ebadb0e277ff7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f06fdd5b27780758ec1e1665f31c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6da7a8e336ea6bbf7c7a24a2b0248931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3b3e3200aa487e5aac2f9092b0ab3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3eac42dea7192919e89c8fb546be7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6421058155b2bd98dde401cefe57d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f931dfe041e6a6819a871d3e34cd4e2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562b07682160320e163ff8ab35f1fb6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a422942cb496936af40f62e737d0317937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55f3f4f66ef9a75f60462f13c18394938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffc948f1feacdcafae3e361fc163c2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a727f1600c85c2f0d0c86f82b823f7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c1b21443bbeef0a883477d540ed87941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3ad0522189275d6ee40cc0c85e165942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5871fc6065c7dfef62c720eaa68b9a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ae832dec256f72d9e5c794831ff93944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3563e69bb9d3c4d60cd29c662ae2f1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee6d39c8b5c8baefb002d81c025f3f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014e0ccc68654278f872eb3d017d762947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17dfd39caf04452a44bb4c39de91eb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aef25a28cd5566eaf62ad8d0e1b4bb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820833eef4ce31cc5bf3d953d9893bea950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ea35cf8dce1abb5893d8d51d43e20951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a023008e89d852761f604b49c36472952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeafaa9f65009efbb74113457d2db5f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cfdb3acdcd5fd1cdd01269c236193954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cdda84ffa67bdf5f0ac7cdd130fd8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cd77cfae9aab49806edb8c01b5c92956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38d0b71b71d3d7b2129af21f1a520d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f44b0061ac53c2b7cc95d15cf12371958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f3540cd6b70f158b904164ad97acc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e43b82ab10702211ca121bebd77e9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c716df1566127f32391768be7c151961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47e53710671c9f3336a53de7f74221962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e177d6796b3add7ad2d3096ae449894963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201c4aeaf66a2c9ea990e0f19d2777b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db0d8357857afefeb7a22855ccefad965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2a603e4d6cd017dfb6e8aaa5f4997966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cc053a15b78255de1676aa2c65662967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dfa34eb2bb0b949b2d28133f81ae4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009710ebcb35dc93486c7226c47cb9b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb58e118481afd9f116d81053b2e7f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d588532319721d5b6115df4d6de0680971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f623ae4cf8217985339281d713283972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48512d4b0af76e5bc65145bf328fbe5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2a7fa1731c43ce586e93f68033746974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dc3fecb917da10b9c0d2d7d9b6018975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f8a498a8468ac2531b27c901c2b17976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbb46bec6c52d0cfa33ad39bee1551977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883514a840165acfb6890053306d992978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616a547df4769d582de3abf6474208b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d400b30481f27e7d45a0c73613319980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12284c19043202445ae57de470c3a2c0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e14cdb36690f5c1caa7151186ae8f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbafaa18c929b9a05f53edad9e3109c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d91499c31ba1734bb27edee5aab06984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2858c9095f99a394b8a827de91e9518985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8656912ff03098bde9731ba411116986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532690cacc7c79fb4f9b67c5b4d2817987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438aa15e370bb2a3c8afc4a96a2f3a76988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660ad4d81f55ba74934be107e9dbe23989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1633347658428a86bffda6c045b3d32990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03efdc84395bfc5e14683d28d208f5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4186442fae0ff5ead684d9fd1751f55992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cb1f8df673a847afad937097dc23a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34af96d1cd3c7ca0802ca9197c08ea994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f515fa9c3970043722fefba72b0e2d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3111fd586d5d9f82305dd88ef70e2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac18b333523bc0c1adc497b58b629c997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>