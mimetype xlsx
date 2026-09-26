--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55d8faf433141a4f82baa07c00fec21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d7180d67085d1c7190ff84a7f4dc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cff7f67e17c0ac44202f6a7cc82053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3946a18e3efa22cbd8b6a176ce03e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b612c3cb6be3c4c6b7ef3304cd07e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606d7bbb21bf300eca3fe03bf7f47516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41821d61763ac68057f47914f6089f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41906cce73f58c8bcf0b005ea6ac32038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3bd380b6b794f07769c90deccbe479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34079454f62a191df96019a7a09e96b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16498d06e2fc10ea82e1b1387bda1a3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05ad266567a634d963054be75103d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62474cad106ea990df629ad10b6a88413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7637297c2c0a8dbc93fc0455d3f63ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8ab7e88882582fc62c4df2bb038be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517937fd3240cf3cd47f5f825c66122416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5f63ec3b5744ff1313fb26994681a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee6f0538cd5438637fd59c35fbe01b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c4ade025655a5b486920849a9470e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6cba4aff4605a174845580377b20f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f86f6565b70eb21c423e0358578b6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7734b9f213bd8c43f92aed467b5f90b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38832d31898f1fd3991b863cc68c3b2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731834a81d16610216254103d13368f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb920e76b9b7ee707c1e7cc7f2e48225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad83563c844893eb5727bab998383626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a3da306acb15bedcd2d01b67d449027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8ec8ea1c3abd0498e433d11a8d89428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1e937c992ad417ed9c5075786f3ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62173fd8a289c45f26c6bc3cfe3a2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230abbd642b8044cc6b31f8dc696046f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5542c6d60d529cc82a1a04db3a49e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05235b56ff733aab1eeeef3b126d7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77964fe963a7243fea5e661c7b1fe334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365db34ab74c8a7f28332b308c7835335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e921eccf77efaad9ad088aa7cb4afb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b520a9140d738d09e3bf6f5923b8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc17e52a1af50acdfcb5efe84893d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f43be673fc69e6b0aff514c537dd3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c5bf8c25585c1dcce89c2a081eba640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775549f7e771e06cf1cd929f2de429141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dd811cf9cde0c2310306e2c08178b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a8f085b7faaad3229c7f1fa4dd86d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d2b1761c423ee52f6ce4958224fbd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a82548a42669c1503814076926c19d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1258a032a2c3836e60aacecb2e527546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fa280b255adecd88bcb591ebc23cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6394893199e6497f64abafd86b8aa648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b78b09c13237ef2691211fac3e4d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ecb124372918960eb4d39fe09f9f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c913470b3fa84304ff2856319758b7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302f3b366cd2c1c3e3e99f40f785cd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cd3ba2f0b5c42d4313e4cfb4854ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767d73787e17f226cc0e0235909da9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5bc4c32cccd5e1b58470361efe1a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9c9e2da707fd665d1add43d2fd15f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50bf805328a3d326fe902f4da125f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b6a1ba77a559ba46cbab2c9399fe758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66953802366ac2cad69445293d65cef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e70a853ee6cec58e4268d16ace9b4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8efa64922cede651e70e5c44706f3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166d1cb9637a866d1485f22b3f63ac862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370d869a8310cf9b82c184cea863fd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e630214fee0e7d2eb2d0f0bf1cb9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c760f1ffafb23734ab84c8de6ed79165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32b5304fdeb8f52204b40144a14a8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca8f325eea5ab0d5bce48fee15028e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a7e8f2406d4a1f927f6f108519ae168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f79c6a34c03d51d350991b760d2e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537ece367250a1b74ec56092e4cebb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c059423762640050a374fa1c10cc571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626e647d55ca48ff0680db46b4c36f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9471e6688ef5557af42971fdf26016c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a9d7e812e138de3fe93816a9401ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136dc8714d61c096b0cdb654ea64afe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fe7daddc631336ff01b6702addecf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26b08a0ae81c673464234864d49bc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b207e1f89c7e54ea17db7a525af1f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19380078cc206d2a790ffe9cfa6a97579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835200b1cf38732751e9ecbd978128e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ddbe3fee89b1878f23d7ee85637ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658246b962413db604ebc5df1f0109bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331932d327d5f6e8b93340f359b7575b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8478a5309f70fb8a76fff7097cce4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79307e82fa162a468ae009e79bc714ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4752c5488999ff2c1c6d5aa17b2bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b04b5ca25d271a85af4fb85a596bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf081b4b7d83dd6e2786e9af5325440288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9e20c179616015705b78f87bbc8a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98aa671a3225c5223cc457768849b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba3d96d0c65c106d9d99d6c047ca0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed02467a5b31c9e1bd8dd59aac617092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f91792c00144dc1d7dc2aac23a893593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3eadaf9f8187aebff9b7ec25bb61094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f71b2d018f6a6b7a98cfff2129e81895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d229f3efcab5af7a71620acfd657096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf067c080627557b29c17326773d5c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda4804f4ba78734855e993635ec21f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efd17775db85666f51cadb65a1fea399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1010f9642943e6c0c7b636791ddfe02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02f43282ed50bab97e81863e28bba5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfed1efe19b3e048a4c520297a486f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561f0e5b5c28570ec3669609d6e551c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ff412ffbba5bfe5598b372e95d7e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d508517ffe58d812175a3fdc9ef67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc02195eb02a9ce8ee581571ab908d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025c3e1c9e9ba4cf95dec447d7d3093107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3ee455d359229f66676f62635c07f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa4225464f0df7bfc061b211bde2c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58eb5f21ec4346a7c1f151c2459553110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dda771259e3d6bf094657d42e011af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81fdb60508899c4f3ce630ed6523bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392111fa7912c2efa63043231f19f60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f96f4ff361d506112a2cc289a73836114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915f005d60fcdc68e8e0f8a954b1288115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f9f7ccf929a688e3565e923f8bc03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54373ad7bffbb28653d75980f4083f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3b8a7b4388189f2cc595255a42d20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee615cd2d33448abe9b52c8fc8bbbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba654e5fc7a819c88dc703b4c36254e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d25544b6c378ca53618c73cfe75340121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070f4d6ed9c8f4189e3b53d5beeb891122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83a1b7c1ea9af8956fed2b426b69c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedf4964d5d5c2e10cc9aee4d06c412124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c146773d751bcece4ec79c11ad53b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55ac077b8a5575e783681e3b586dd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74520c0acadadf60011e5e239d5ff499127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b8e17f2a497bf339fc9ba0e6ce72d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4b45d8f7becf4b7e43fce8b7661a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d66f4831d8fc1f95025e573fc4d82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77ced7bdf86591b7941f20e840e31b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667b1da29d081f5feb07315bcbf7fc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d5176b335672d9654cc204863b8f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a276c89da4e62d053a0078c612f4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077278c18662eff3d77cc70ca97f97a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b7d4efca217b0c2c2ec76d73ba8fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75cbdd580420fc3b3f27e39df20b25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98c0ced3eed032e93aa3141f1b48fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15851e2a23f129151dd31ec97faf94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a775e656c507b9c5ba20e34c2b78c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f724ae4da75bffdeff9e209f01742141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa545790f99d52c6a422faf3c58ee54c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceccd45f31fbebf0c169458cc1b4fc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2ed09988af280cca3813b0600e800144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91982c966f4212b959427135c4e50652145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4c0fc17c38ffaedb2ea3e418545f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e4b00806f53165c7ddb94dc66acad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aa0de868ce03fa836692d54bef8f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2025af071145fdd2fec09aa0ffd5641149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8330b7d1bcb37ed9f72af7d1efa95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fe27fa801e09e2422a34ff7823209151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a691f165bec32e03370b7c4e8496ec4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb484f8591bbc09e32dc3a8e03040f3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba197c380502cfe1fbc90ff7d53b94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2592aecca8767168e6023e4cc8909155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20e60d9cf927302a153f87747ab4ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aafa6b8566f4a47805dbf08e5720d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9bc26cf546ef553ed2e09d60b37e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91718f0c5c138f5912d06b94c46006b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1fa798c0925da6e4f8f5592c42965160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520dd4d4d989306403918792a8accff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f889b928621ced86a3436363e2c949162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70864b1c555b5b82b515a12516debb7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382805753da2f29524384f7bcc766120164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f51100168b33b2b69b1963219b9a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f29a63377aef4a9180072543054f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba887bcc3eb210ac748d6efc1a33217e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a173310615812aa1236f3bb23681ad8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3944f5190672a0c9a1fdad00c5069ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b123d802babe8b15c5c554975d7f326170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fdde70132df694a64c04aa19e4df9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa384f5d1623e0e96e4e95039959f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8febb587e04e30ad1aac44d6d93b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ca196a2ec8c335d49647c89823e6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8244abe1551822d46d4080bd50df5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b44bafc2d153520bf0483fd23d2247176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8393a9f6cc3d62b0a3fc13027a112c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a9b8a40e772db1aa22186a80af30d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00078b7483da1af8c589cff70fa7c41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5592cd27359f97cb839db1c752a07e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00cca45438010b404d7a2da789308d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91492182a194c2efd2bf7532efe6233182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296833d0a0dc1f635962d5663212231183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd49b43878b798194ab8b68c969ec3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbf49f4bd8bddd1b6e8a306e4a8721185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d816c5f6cbc001b32bfeb1ec62f85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53372ed22d67300dcfcffa3b4b1cadf1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bedd25559ccbfdc24bfff27c90d1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d7c7f7a94b84fa060a2e4740b2769189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414350b8c5cb0559ab4beda0ced9b82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411027e43d41eb86bfbc689b49f058cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844d2aeea15070b3b8a38ae279ea576192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff1e1be3c38a27618a74e8785eef18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e79041bb79b16a789e3576b49af3e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f38a626ad753ffae832e4d9c4d2a03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4725a26f07ca981d2c64f9e1850cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499b662756fd9fdb4a347854e9c57d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c816c0b9cab5aa5630887dd842f9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337e9c55ed38be8cd6e2fbdab11ac69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f165888557c412e0101b70cc77ac1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da779b740288dc6b36c1323c5e5bcd52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9514ea61b1ef0b8e2f7666c2c1bbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927647b11dd8b870445eacf9c484518a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed4f74f74dc21857c486b321aa5b9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd03cdc4198846f3b5c1587d5b95d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98433d8ee51713ead1c24e76206afa2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4ca1615c33d05e7151e1333a5553b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fcccc50f1d4612e5c4bc2bbb308ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f90bd74008766ede77ed6f0e5213d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76db8833c5997f1df52e66f0a1ab4a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87dc16544caa6d95206ffa2490441a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9685a42859e4f1df22365476062b05a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66da2617e9a3706f3981f193079d1de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6baea9582adb4dc1619fe321f62f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385c4290bcc3990f44326074bc8763b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9695bfa4525a5031111082dc0af7991216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6217231e959eeb0723e22d6ffd480217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9f05a21c2e18a24e07bac4444db1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ebdef3fd58ad9cf48ff92cf86e550219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8062b192da7e4b8e30c22ad940f5e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9574b1efbad86adc0f1b08111f010221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eb77d9806f7a478db1814f4435afc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a8f53f36d0ea797607f56172c64ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08e471d544c1d8b23f272c1f2139f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebea9e5fd33b546c21de24cd68c60d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69ecc6eb9463a0ea0cb5cb79e471fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ad5e1ebd61889784d4e6b09a68816227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8813b6389d24f1ef5b4d6a8365b180228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573a534eae4b7bc5b847817d7fe51ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e7c56f711b6ed8ce2b980850bb25a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fcfa6997e87f136a0f91ddee55e95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06c554804d3017697f97d8dc82148a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7f644667b723bc0c17ac4ea806c99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a67826303a1ace56221c52f61dbc11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f756f73d3e6503ae0d8bd766ef3f71d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707450bd7babd2185701f7f113f19587236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69092a97ddb06396381e0a115114e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8dfc5e8642e5dfaa9014b09a6c0c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786720bc46d2367b5567a1355a25ad32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74764a39af78aaf2a5ac7ec0ca48fb42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07958f832a8d223cf56b1d6d87d5f673241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161432a57dafdb8ffea1f0004269ffc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ce1c322852e41304a99796b79317f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85229af9f348b7c36a5ccd0d43b8c33e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7ef49c19e1ae8ecbfb0ea5b03ddcd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed012d324b325b69e4714c3bd313db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcad9c25d5fad80668442f4d679a38e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f16588b67df06a603633789b9f4ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a1db42c334764b367327b543b85a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd00cdb5480141920425c01775f5131250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc4f30dcc4b2c03c86f0ed65f901fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341b79e4babcb30336b57cec59d7714252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b8bb44bd6abd3b93122c752498cca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8146d9d57cab07b36f1b377f0adcd3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdd1324964a250e3fea94494aa1748255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86f74061c5928f647dfc9887548097256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaee117da478c3c26b210699bea2a7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e89d66557c630637302f8a13dd988258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0349836ccc9e5f75ee3416fdd9ae16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b51cc524f7a23bb4a3d756858bf6c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d0c032c6b050032d1a5c1d6cdfbad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716409ed59ea3d6c0160adff0bf6dc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038c54ab14402788162fbeda945d868263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22590c8991da48fe10d89ea4bb61cc5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13557f0aa8461309e098a69fedcb84d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87581841e5eb6e3e44522819f9478dee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fcc81aab5a04c767c1a68a9799929267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d79b56b3ac15aecbdd5d221d4ca01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec7afe07c428e63b4440de2a62e883269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cc41f2c8c692d8dbd73e169ff7733270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d08210ceadbf707b6a08604041de02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7fabcc28aac6472eff2732731e5a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46684d3f9770f2c6367ed711e14d9530273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643126636e854b87f777307fe671d0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee7249a0497608c4082215b5cc8cab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1110b7f25cbaa5ffb249030f0d7dc34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078536637464586b983dbb2d367e61ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cb2120a6ab09ea302a28f6eb47299278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140c9dc8fff69518f34e3ab4d774a0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05656747dd6a5fd6be70a4b385b8582280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955a294eab27c852eefc7be1290ca02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0c4dd3f8b18a622f24c29dbc0c43b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528f7fe13113d9cd31fda6ce803bd74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33304cd53b0e899c331e5a467dced4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b11d044e9d3b325c598de904e105c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebb2634b5620dfbf5aff94c27c29f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ece8880fa0f3b98091093ca2ffc83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0cbb0f6f9f3b9a1a7b397727ed535288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327382ce7be1178b943f10e2eefefc9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8005f5ffdb4e3796406bd5ccad641ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95768b32b8bb1a537bf62133e7194f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868f160047dc97a0325f75237873aa2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55d515d7e55e3f8613cb9cb8c358af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd74eca4f51374c80b5c81f16fd536294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06ba294fb3d3e46fbaf1db14727baf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c086bb08b927b18540cda98fddb3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fec45f6a5b4ea3275589450d7d3ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ca6e93b5e7b6c8c8ac7d0131d8e5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aef16f7d24cd6d0cae59b2189ae02d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f880cde1853a272cfabe2648d58a2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5710790913012e001f432a997a6caa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edfb61b03f4d13582aa67e905eaa30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce0fd2d3078c6e4fb86108bcd934a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662907dc81db5981f8d9e231e1be6d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56df386caaec1a1e35e3304f0861f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034c546566d6f257ef881a34892a4c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dc221c79d32b0d8f06ecf354cb15b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22142263adb29c4bc43bb558359ee8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54c20ad084b6f06fdf16c2795e7adc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf858dee6d70a935630d4809e98709310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb3ed6953aaef548324476b8c1b747311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcbe3ea6e68c56d0b74a8abf3cd476312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714a3a8d8eb0564561cd672ec798e40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11161172fcc816e45856af91daf4bc4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cb489bd890fe9070e2b3e39a1a9fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332b472b46c37d758ebb77167e3b5ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12ae0b518b52e27b0bd01a433d0e8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42435dd1dd97c097045a0ff5a23e4961318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1201e908963151698bd0cd59b8744e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d40f902efc46ffc1fd235601c1f064320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de8890790b59861e09cf65b05d464c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec9224306b506003c3ec2f0b063992322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b39c8c23b9d69732313c0bf2606b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c62c222a3390dc404696b89f74fbbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3b8343d7288732e192280a4d246f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8f1c06064b55e84990750328c7203326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fecdd8f41137820aeaa5aed348ac9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe4c554baefc1844a57923919855aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c7b8f7094965427f78cca1ab39875329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da439a9379b368d7ffa94014ba269330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de1e88a58b4cba9d4d053d5f54e772331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd53cb73deeb0d17d4efc7c87098a43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac7ce2c25f4f9d5e672d0c45b235e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba4729c07add9a334f67f992a9861e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bd2bc92f663137977ecf57837194d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ca9d7f30a73fb7cc9fd042dcbcb03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fae1a11e4d56ab699c62e3c69c3c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0649d0edc1d3c716a880eedaa9135ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73053c509c2e03f748050d3a39682ffc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c7dd22dd5c134f859f355e75593f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f887950fb32dbafd5cf4d2f3c7cfb72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d480f43247cc70e66d08f3365fe293342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c22aca2ffcd8af9a26b40f2ee3bce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75092e009bcd128ec552912dbd2f9d7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506bdd0d5009ecd978d5c70bee41560345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8642ac1466cb75b2aafd0e932584738346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b50f1b2fe73b34f08cf29f65360a33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f23ddc59228bd703020e4b271e9eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ad8faeb0f40ee461be716a0323f4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934199206d9ce96ab5ee4a9d3161feb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37e20ae4711a4fbb5f536659f9f281351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a90c892fbc0c837de1e4ac60c9681352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af708a61d97fa2361f8381b5796c8c56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889b8f6f9dc890fc61bdde867f116e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d1793e9961ad853f3c037220c98d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96be2ac8b4e904bc83abadcbaee68b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961d8449bf97629b020e2367554c763357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c7a3a376147a7f4123326d6273007358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680304fde1822cb251c12585031d275359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ed8d528b59935c582c3f893ba7b01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc5d4ce29851b21d1df93debad3e7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414ba05fef8ee84956e440f928f41ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eedc05d0a42ffb5c5c650fdaf9de7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987e8f1441edd502c000eb5784bd072364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4a8981c4c11b4da301d05b628fc40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39bd05140fc149c571eae570491bef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628e2626326e22a6a39d03b5f65e85c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e0924eea90e20b05cbee5f48dfc20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bc02a2a9001a398684aafca5b14ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a823528b047c522369b76b874459f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998998ddb36f8fd4d047ff7323bf4c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b55bff21bfc3b4e9d6bd47ee91b54d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e2018bc7f9959d4715182611e2548373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c32139d5ad500298cae85a8bf75dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a873d121be27e973a18c84c0a802264375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fef38334a3d32d39b580ca4dde8aa8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b5dea46d67d401535189b43d7ced5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd23144e90333f3b1c0c4650888dbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86135848d7b73709d2ba2afc25c2a66d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64be8ab34663916b4cd880773d8d38e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4b44c20fed4b2f24a0e084e4da81e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4f4cd904e5a705d821c3a9d16ccaa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10376c9a067f805c60813be48a6205383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83afdfc599b88969c57e50cd5215dd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84566bd6ccd611d2b572195673f55478385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe79dd7c79539584f271779d7a06c3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613b383ca72b3c9a627c5d1eae3e583387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c1be0c7e9f0755bb78514f1cd740d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a72da6fe65875c5594b441c57be6fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d2964ffdd7f5b0f90d5abb6570411390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bd5e74d3363d95ce3f4d1d34e62a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9501865f835e163a83413e710f797d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322c93e286f35b8dbd2495fb419524393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c17615a4e237aefda6edc6d77faa05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af9297f2aaa2c4583549a453524e1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0b6c5825b8a285850fbee56c45f20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a708c3a36a6f747fa45c956849266e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c664a30978c5f3068de7369b771e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365069b645d1e8f9af9dc17b5e8a5d52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6bb4a055094e931695b237f3b1f33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b594ae21b5893ab91daf7dbb3b72b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672220776eec77e5b7d156f27960944b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109165297361f84fe25a157e19df61e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c1f33ebbabac7c0b37ce485254930404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8619fd7e53b6d51ad54121ad7cc39d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f14f1f0cc0ab981747e39fa467d50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887a1c8ef8dd06e89c053699c7d36e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d620231121893f637e526462d0b2780408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb18fdcb6158c6f4395b2233d39b68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599fb6a720859979c6aa750a2a51605410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3fef091228a6477424b94f6236349411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95193e347d8f61d68226597fc90f4c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325cec0ed423bdb55bac34e8339421c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b20df3421fc03bc1549448418e6b96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3b8840d3344b09199877df501beca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00653ad8d5daaa677171ea87627693e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb3f9bd65d6c4c45e7390f0d163367417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173bd7711698248fe14a4a845b7da13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caec47d0c9cc3b79d9cc0d3d99963c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafaf76b1a2221ee93cfba6c2f2980b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8be111cfcd505611944c1e1ad6612421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149622dfa99f5a6833fdf84efdc5ada422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aac27a3626569a8a0e8943cc05a8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1cec3337369baf08fc058311153d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047967d3fa64e2ba59277a83e1d4573c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5fc7336fb294251f8b356e8ad58f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507131cd58f4979d394a3b846f736b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567448fad209ba579e58553119fca42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbfce631fb7999b0792e2d49bc9f9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d0bf5863fb6cc2f8bdbff180f2204430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f725f4a0ae4a2c5a19ed07483b267b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca13e13d2dda77125d7b44dea53d32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a51b2406287fb44f9883356a48936433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795f1fb6b1124c9086bfc5a6fa80452434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eac94fd0c8cd277338de33aad6a34435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f62bf4fa718b7b4fd9a48730af9f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c26972788f1694f626d52edafadd4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66965472451ae3429aebcaf4f99e35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc8fa147e4403b8bd1c0185815c5c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a136183a6ab2932f50aab4e0945e6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8777727780e80f5b2849cee60aba577441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2f2f1fc4f85e516c0169e824ebf43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f81ea3a9d093250f3bc5a8aea2fee0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f6ab0f4363bb40e5b8ac9d190bfb2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6d6fa4f3ab5cd592f0ba6244711cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef3dadc2e98e041831986934e63305446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73138854055cc0005909e0998670c9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6d62598700a4cdee081cc696cbcfb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dcba302241377449322e4599dde5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5b4427cc6bb2132f0bc4605634541450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e807da27e8cdb714a4d068b527d5fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6029430ec6c1662ab133588d503dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c00d6764f62f3e9dccc719a8af1fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89657e7b3b95ebf4357b795201ed9249454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc4f42c18916c13ab9c877d9f62fb1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522e5012273b7f52d4c84a8e8f9d49e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062216f4f61dce6c6aea59e379aa3ca0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520330de5eec6314dff318b4acdaee0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77d0daf6620dae688a5b4c2913100e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983413f6ee01cc1826bbc96e4c1126460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23903762deb3301d900eccf3c822124461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017026adbe1a8232bb85829bd07c80c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f80d6a908a3a0873e006aa868bcfe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb68615686953dd2383815d58d8d8a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee3598c94dde7911e3b7dc2b72a69e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023583b3793410ed139693db34902c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f692fa4b37c7d28f7ecaf6ee79e6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638078a26ffc30a9e10f9581ecc86bbe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bef0372d9b7a15d5bbddfefeb7b1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b6aee71e63d368e891ded7c3b63d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f5b6ab784f046414264306a910125471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154789b2b9d1e76268400fa043c310b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efac213989f32ea98df33c1dfadf7e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3354dcaffd317fe8661034faf455638474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ca9acd0173af666e6ce7de1f625ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b835e8ca4f0f0a49e0e4fabac2e58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33d517daf6cfe3b7d9517c2b761401477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a920c69a31ce7ea552e06ebe8b5f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f9c33c1d6378ac114341136f2d53b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdb226da7d896a53538a6c80398e3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557a33df18e5f6cf69fee973b3f7fed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf2ce85351edbde94e0b1c4cef2557482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4ddf28a095a276c117dc4caed655b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4070568bc7f40a62d98212b03a7d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbbf1bbcb22b2f3533f97e56181560485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84da66716bedda7f2dc032718d226a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63557e9d3d84480d0f36e65f1176d85f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72223c52d5ed9684b3f5a8a04495bce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d888a608dc1f08de8019c1a941444a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dfa5a89e3d0aae7cae98036b81a07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2b293ad504b65db1b8578849208a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067af2bc9dac8964515ececcb2d9016492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0f5e6baa4d6aa0cfcf339aef9b6f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926de10995a56d0871a0737c3efde11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f8b7cfbab3c3908a04731142d72aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f905b3fe2536f5861a3929d3591dc61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7118c47e669725ed139c6410ac6c2d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321de02383e12a728e886df8379d843498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b2d435c755c72b73c974aa44863bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5678c88734b895cf9160108a94b36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed8881744346d51153e9aec04651da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a77595e7044f80b3f3bf12faca5c3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3cb9e8e6e6c850b0290d500cfb1dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebdbb47d98c48ff9365c6714da5a61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769400a4a120e236f4fe5fe51dd12d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496b206889f1bfdbb1efc3bd2d8755b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e1410707d924410ef70b535fcb225507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7526a0a2ba0bee7d9b36a8c934cddc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f32bbaaf370efff1e72d946746d82509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7bbb4cf2e9db77b94654e829cabf6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d57d23464ad2704fde2734caff9ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e4aadd4196309d0651f05097ef07e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea79f863aa5ef2710c2641883c5447513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9f50d939047fa684da247ae99c023514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046feb38e5cd7d0c9f4885b4eaea358515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5d5e25fb4d204d9aee94f8e1210a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e890747552d84fa855a07a6fd4eab3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bff574af608364ff58ab5fdcc4dc4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf92ef89261d6a0651fbb5858e10d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daff22b4402b3df01c52a29108d12a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b4bf2893a0f7943fdcc9bb97261d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53911b5f65162b12d2ca13e1f4e67ce8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8254e993720a2105a9c99fc42e8584523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cedab9ae01270af7be4756cce49a33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d05dc466c68657f466cab25a5312d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390a85bbe0e38fc352ff8e48b097a1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d09a5fa5301c8c233300f95fef75b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47505247b5a37e56f7ca416f165a758528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5be350768b466f26822bf4999c8921529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be34ca59cac733c4c4e2d16531560c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b5de7d234489d274b22876ec5fc9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82481015a739e5128d8286f1ca5668d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362b3f336f4af804900f591ce7f1caf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24042a92d117c71cbc5b1fb0fa097b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00559eb7fc6dfadb5fd06dccb57f289535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc18ae557f938bfb69a1471aef2805536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f14c06aa9439eb8551763004d41c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07c6fa1294cd6ce1a2ced28bff9058538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8d317d19030a1e0e78ea631c65de5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3817954e7427f2817a1a2e89e7ac2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dd9337ed1bb9cf5f0a45b81100243541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cf60e86621d12a551440d12296941542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e06bd1db17fa06e3a6af09670872d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fc5d8613912fdb4d938b1e969f1a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262c386b507cfb21d38407caaaa1794545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06313ad1b5677ef77b699d32205df32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6721534d1292190b667ce9811d1528e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d10e6aedbfcc1b09b30c4068ac066d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a02b9f8d21e2b58e451f0a352d300f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9e92547f27e847f256169b661faf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab97745fafefb0050f9a05e3e656580551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362c5f7a208b22d5d5904d22b5e9968552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d4c4ca817ca3aaf59a0dba2b13bba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776de2b0210086035566c4cecc26fc6c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bf962a2cb79e88e02ccfb2617af57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905be023e3e55951c9f511606cc79ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46811fced199eb42a2de5157fe672a4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1200f96c5e6052dcde6429fad12556558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b010428bddcddac49ebb59aab36980559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365c31455ac198ad4de51dc668ada60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc9052c56a67db6bc3f3bc70c59dd1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bbcd38f590cc8b1ae5acb674543e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb49881e65027ef2be3f12ff367f9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe19ada55e6fcc53ae648c676b490f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca245bf6b3f7d9b265c0124d2fbcf8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8c890fc67cca80b3f375c097e72d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e688957f93fec446086d64412f9756567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6edfe0a017d6d9f0a39574d9d7f41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a457d11c10df480f900180816fc93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ae04659bfbc12e46465f5213bc7a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fae7aaf4574744931809be1f29dac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1c2281854c4fcd42eb879a5309c48572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ba85fc6bd8de039bdcea7e9d6213c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f59f4f56c4cbd951ce6ba880cc44b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e0cec01893aba146ddc3bda53cbc9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ae08fd9d1b8544f8fc4b21e2e875a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cfa44b4ad33da0acb9f123c8cdc3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeddb4eefd7bf525b6f61c5d32ce91e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002735d9c568bddcd1c1e6806438bb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec87275e6c2400e69a207871d2a74d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339f5624284a3b1be7345baee7a5051581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77819ae688ee96c3512b8ae53c333a96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db407c45814800c809a198126e57ecbe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5e8fca8f79a448a0e61ae74552f4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951dae07d2aee80c0f064c251e2f814585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a640d6937ec6147ae0aad061a9862586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4419f8d803a5addd383d5df40ad562d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec32d8dbeff6100f4fc46190b074c84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7ef4bc43bf80aedda1dfb1420dd9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e20d18a8bf23d62e32bfe1ec741cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb818182ef8248c7996fc5de3a65c66d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b417206260bc6aff167b4df16d79e00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c7d412848de55abf4f951063954e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da7d52b616364c7f5ec77dc8857977594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d9e78fa66a36044a2628705fa7c8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbe4cc26df42fbaeee3074eba4a5e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d5c0ac35dfd329e28a904cb1a84b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261582f6c1a5ed41ad104d8c89f03290598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b56f5c409fe1eaa955c08412af63d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc692baf76a1e3ce59b16ee27532312b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9d428d06c5dade96d0afe010cba41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6ec6f083e67e4fac9c833d4959ee7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c384e29914ee3b1df1e96fd93929a59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78c88bdc40dd6b7a15eac873b77570604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d55a62aa521303068cb41e165c384605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c703265f376bfcebe5923d0cbc05f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dd66e920ec7d248be701e8bbe70cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadac011d72764de6f7d45564032ff5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684e531fece2d66d0cb1524353ca812609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45deb146d8e91e4dbc6d5d28a2c55d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831fa2c3a690650b05001bdd856fef5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec36b449028085ca718b1abba5143e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213693d2b96193ccdc389925b65232db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a4ba0bb982a408416403049638e21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100cebda906f216f81c36afcfbc3019615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4732480637dffd5c7a87e02d6cc776e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e328a74b198fa09896d25f9770965617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79a648786bdc61cd34fb9edc403a2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f52d352dbe8493d8192ee5abfcc74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3244a21617229ca1a92a5a6c381320620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0276c835f19fa5bc673ebf96d79ce8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553042644675b1fe70e465b2d4826cec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e23853310baa4b9933280951587624623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1854fc11dd1800ac650aad3de383b2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce84b1f59abccf01216db86a41d71a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af229b0bc9943033a66b6cb16f4da59d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3c3d7fdec81d16e605a78aed50b30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ab8673625f53ad3285cd57e537ffa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2664ef79e759009c14f43669e3d036629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6fe765ae90d6439d9f9ee637fc597630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6a98460ff6a77c7723666095df0d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a845e669fc4db8cbd149b292436ea1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d90906101b2edd5a5d082111a0055633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afd69220b9a829001f24bc5e06eb79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b700e03c3e7cd1a17abc185049dd93e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142d6d63b9b7bfa58611279bcac7b9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7502a58ed27f8f11009cfbc2c681c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646f51df7de58d580cfedc23c4ebdd8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa450964c2ee22e60e386acdd581ee8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c746e458ed8f6309f852a4edcba555640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a4f77c8cb8e8edac01f9c052ad98b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b321397b9ef3e0fd77a11b9644772a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9899abda39d9788364ca9db10a338b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a60a911067ce8327e07667f7e47961644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a059c005d06fd22aa6971614b917cd2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2c5c046cdec9f20d5027ef5ad1193646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a0862e1534eec50c39b03967500b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436466783ff042a6ac7d43a3f4c7951648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95772cdbb37e4586fd5c79358a402a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69215c7adf90c6636eecc302a77e9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374576c71b59680f0d248c9ae44d60f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a880dde5a654f1f2d7c9c7cb68f98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403628df1b0abf7154a655589aba1cff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074e9997987dd56208ad760edb21c27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886290b7f5ae57e7f7960086c094cda655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b935ee0e2e604fec8e5b978bd6ea7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51e7ded607227aa7e1bff0ced8e448657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba501ec01615e1265b0067db1f001a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1efacb3eb045a045433848a9c804b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c562211dbc26c60f11696bd952b6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f040a29c633179bd631b2df8d8938f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3930ca259d072643d5cc90e6296015a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b7a423de1f08d759a2326c7ece3c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d214eebb4a22494a3b60842d56e5b36664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621c2371dffcfd15c3fabdcab009d37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b466cfd4c4ea66f3645cead7adb69e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50440615c858885ac0f69a2036167ad5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623b298dd6e0e57e992032bcc335729668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591fd1e969b933f31582a0063224892669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa32d2c3e8ee374fc711fc251b742f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72def883d20102319ad9d28dd2804cc6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be671fc018b725ea87725a6e4ca6657672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698ef9338b569056f7bc9d0ac7d7f36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bab3e67518f969282a61f5098720d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a937c5f086809d78e85b3fcfb9e02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090998923729f869bff8981ed41bb1a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d40b77caf17dfa67dfb07d415c90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1ed3642692fa4664f91bfcc28a3b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7432c5b18434f58298945ad6b6ab39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f3d5e02be1d085a2c17ec4bd9d6e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecd5222d18e22d018b09d8b10121f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625e3d7ecbe0d95ddc440b5ab2b187a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedfa786e757fced5d52af27b503ff4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099f3419f5157505e99234569d68a2f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e5cd143fbb41ef28c6b0170b8936f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a069480ff08ea84b82dd83d36b4aa3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3e37ddd04bd0994d3b961ca6d9d5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db876ede8b1dfbc569df31451d8362c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2f2de7079bb5886166df05dfc2e26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c9284ec6c6230f1f0b4be37e1ab5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7309328ab37c5b627531dd0fbcb4734691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b102f0b9ded245a9575df4b1a2488692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccc24831c2ab15b3b8d9a857874b41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836303c9e5010a9169651dca6e62d89c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc30833587e53dc035abd772e2f67ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7a6bccc923130198647221c6497d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c2248286acbd2129fff6a4a19d82e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120b0196265d2b93cf79ef8852ae3ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3982eb83ffaad0d10bedf9783d96ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d2137c8c481a5a3d29eb373422a4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b481d4f9c330d5c1f502ec070709ed2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b96964e4671a27030fd74b39010639702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ace82f5d37caa4d5b4e1ace0e34cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b669283405f9505a652d60aa537585e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ebfaf1aa3a10007bc96b4e22a7bc5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bac3b97bedae510864e29bc71d975706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c969cb7385ac6a689932fc5f9b86d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b00da5ea28535e82f212d449d370dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847266dd58cd792333638706871b76c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124aa2853e2b7b844f0b9270405f4b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addb15c24ebd9a3c3b7f4527f732394711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc29fe2b2f49b6bf686c7293174a5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2158f9da59424c9dda61d32d5941a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14c0c7c7b9a9b03a590635d34fa16c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaff3108cb5f0579c8e32fefe3ffd61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916646d99bfffce7954fb350bfa91e02716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72697e5dd72140ff97c3253a7601fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d057a2bf87cffabfcdb94e515cad5b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66086433b3fd6d7b3cba404b5f498a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1606e877f4c87bcc086af263038a66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c828fd9e19ba6410ab2706d250bca2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9d6c975ef884a67fbb6299b9c4dee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8d6c19888717a198e543be2345556723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2ebc54b442cc2812e7d8ac03a1014724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c522dbaf35a15077b387544f9cc0efe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb835e3109daca834e491d6ba523a03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dfa142a58b3f12e7d5b7d77f92a04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b02cab640ab194558a869f04b158c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bed6aee3d2150f55ba52d0a0e36ba5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18069dfd984af3ac0883211629ab981e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b83c552a976dc40fa6e2ef786b193a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d926e6cd460139adda51c2c9a01ee7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404fa9ddaf724a626674bb64d88d522733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05669f09be8a30bbe547c48bba9a70bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83db1e7695082e24d713623d854969d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117d756b78d1da281f55d58f21d1a5b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91b388516b1de69712f22449eda9be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac8f174ce3bf14c6b5760a11024662738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd74f1fdb379e2585a0addcc7ca0101739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b86db8329d12a9d08745a134e0f1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216dc1796907c3b72698f221273effc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655bd091f1140bdda5b30ffd6b11633742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf2cd343125fd8df56de392cbe2984743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe273d12945bf314bedad72f8134026744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d18d6ee4e4ea5c954b994013062fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b917ac7f212476321228be0e91e797746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158006a2156c896e6d614eb6ccce6671747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f309ccf5f5f33eab8f9c9882afed8e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a4f686d3939ba035b7f308a2e3d92749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821df8899a6b75542a037fbc6ec8d885750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08e2462c558fc0cd0558ce1cbce686751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd317a3305bf4d67e1ebf8bd1d9bdd7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf161cd124a332b006fb24fb9c758ede753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e338b60d9bfb0db4e9fe31b5d589e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366ba6d2f0cd6bbc6b410d92084e86f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473419ba7475bcb4ec5afd09dfecaba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5fc9366dad714bc34c97762398858757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90b104033b1e0c0f86fb357ea0204a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779c671d53cd38aa2130a7329c579a1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacc3c66633c563aec46a4dfdbce621760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef88d5bbff2b99b55b5f59f3bb3a4e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d762e1933260255de3b68c33d8bb0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1567b25c77080bb1dac220cd676b6a7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f440e6f35a5caae9cc680dbd6bb480764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76373e787cea62636dff25c03d66f07f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2866a6c2ec3f0f59a1a7d5189075d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd098ba929fac5e3f5c9668c5696d2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29941fe35bdc6b656a92a3424d256cef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c616a1a75da0717dbfe899aad000b9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc5fbad7483e5d83e0ea7f54a8ba6a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e589f91ccf79df68f2b365f2595ac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6ba164c2ee05439c986d9194df7c9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538970be2ef551953f54f687694a107773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a5514363f9c5fa07c0c851236b643774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfdd152a9d5f28c9d75a6d218a2b57775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d20eab656a90dc78d5e8565ca0f733776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8ce189ac698662ef904bf568250d4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036993f82a0b80f47204f76e961a39bf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783020759f7fc4f4f83e655e6c9c4b86779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df789966ffd43d6bd9da48df055fe6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06adc96e7efec5814b34f4b2fa6eb39781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e288770ef6bccd4df152a48f8e0a1d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce94a145c38c640898d7d6fc3f8ea7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b39f06c46d56cae827eefc1145835c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580ecf24bda36bf437838c22bf27d70785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92550a29e9caa44ffb0220a09a5c031786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e4daa135c4f23209038bd65d5d105787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40120997805f26f41a4996edc11495b9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be3304e653c1ffccce06df5b58f327789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13730563c7886e64eba0c64500b87b13790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35875dd404048ee6e150d5b991a5a4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63411c01a53446dc71e13585f6c0dd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072c82142ceb608db5a28b44b0ac459793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b65d6c2d7ff6dd865f74380c64d6d0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab895482b3cab2179bb30c271b377a36795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d25e64c089b7ff8a95811adfa8eca796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d63662c7ffa7874e14ee654214ca6f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa7489c642b607c990c5221894c8f7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed71f80268cec9f2586f8e5b55d3e0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b4d8d3d05f59d6f223a2469f1c583800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd696b86700c29ba6af5583a9755a70801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bff874d9e3513f35e02abd188551f8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95420315a99650f8d82af1e88c2140e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892032cabfd72653c20a929cf66a092804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cec5aabd2544c3fafc54e339ce0c5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94043cc2afcb3cc9f75c5864e9e3f52e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f468a5b1132063d829bf5a840ab799807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae635cbf7eaf7c8ccb5f1f39fc1a13b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ab297669c79525a70d66eea8318fa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b7410bb8d7ba1070fd7f8c8d08e80810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f083bc72584e80c3a5ac0bf8e40a772811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdc06162ff860ba33a3f4b3efbcd6e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb0078b8c25730914bf0d8c9247c37813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3239570a08bcfb6a59884c4f6efda5e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07320cf72fd192fc4a3ca7274fa7309a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad664222674ef556becd4afd359f39a1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188f9b329c60d85e7d904c4cd954c6b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdee493a88d8e7d1f6ba81465e586e2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788027854f8348f857f994dfa7dce65e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127d0bce55920bb6738a31a5b6aed25820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68f804e0e55147d975b2f08c1cd267821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f537b7ccef970067f666316a655ff822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc505daa813826f3b38d681d0b933b7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732e06612c400184606828a45d4e2d9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50dd72f2d51281232077511d2b3980825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f492e96aa0ddb7bacbf9d32632e852a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7483deecc669c91a53469a9868a3fa6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a82b87db2bfa2dc74d4fb6bf10a01828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d31e54e057e869ee22de18d53d5225829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1dfa959607d9f3c8b7ad79f7f6f26830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf581a9d59ec08516df3b0456d8029831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276dae86d18778356fca7afa3ee369e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df66910af6fda037bce759b41cab783833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2e70d9129d73c8ecc5974dd1a8db4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c1b4aaaa2b68517d7a83c0cf0635f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240698c516a5a7e83226d48e02e7832836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a55e66c261822a00acd9b129c4c785837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92cfbc583676d442e2420756e17abf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1f5cea63d864f45dd3f99355a410f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5497eecbf79add9c30be71bc6341ce0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfe373e11a85c02db9fa560672f1c3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b651a43d127e08b15e100f47bf8e6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0eafec4bf3959c8f2458f9ba1f488843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496b4392d5f73ab79cbcd0cdb0d823a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539d29677b787ebe89c59bb242a980e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8567cf3642a6a7513fd186eb382a1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb29a4daad9879e761b91ae8af44f1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75748a9ec89e4ad44473574f2a9fb58848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cbcaf674f81b4c367c11f407ebf36849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c226bb89cba988042bea39dcc8fcce9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eec8e25f37db495240818b3ef89775851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61905119388270036932e36a7fb840ad852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3123dca1e87c3dd556fc2aa9839ab853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c64fec3c7b5506082c31d616f8344854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2870d7cfa82937ca05f2e138104368855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f446ec98ce2137ffaa7ded436aad82856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3adeaeaffa110d961ce8934d6d3826857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a7d070ab1f179eebad1cd331a23a2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab71b0047af8a7278cdc803dc5df98f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9268e15fe6da6c690dd3f15b82c9ee6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c5f04110935a6992dc36f76af35b0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a1853d37e7e22d9a811f2e2e37d1e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89ea9faeeb345425e8542d36fbe5a5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce0058816d15314cecd4c46065fee3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296361c4f67394e4f06bc9b57578a854865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281bd237cbe86b8722aee6b3ba9bc9c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88aad7dd23b73832975fdc1c39c36b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3908e5f1601c6a949b0999611b481868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca4b2ee872dec4330e2111aee24152869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc39fa61d84aaa195b3784d90aedfb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcee3fbe09753c9735cd3141aa993f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d699d3bdb623f27afa9cdd63cf895872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6e66b173d36b6b2b708a1f277b7e2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d69aaa442aef83a2cf274ff31c585874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37edcc001bb89a1508107a5511c6f7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014b69302c004d1df00c561c8f51ed2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac8d81cb1ccd472506237a8e6d28da877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3508162f84c80b71f66a4a1d3248f3f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b943cd523f5e0922a23d19e868b8cc8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacd17660327093061b3f7b11440d74880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375318bfb0be9124a16c0493d10f3c7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd0fef77966b75d38b7ba3e59b0dd6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb9b8cbc22146276e0c8e67f771e19883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f7afdc16a27ccd8096a812872923e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3920da7f55e4eab2a342e3e94302040885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701851b20a5a51f05a179914521c9b0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57af160d65f508d82918bd176039bb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496c3ad6641940be21e6cb0b8006692888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0963629eafe344e1eec64c3657773889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7524953c45b538e28738841faf597fa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b2e248216233af7b8a3483be9c752891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b98d53a10e6dff466871d75c43741892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd3035b5653d7408643e30b2cc1570893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a3670106fdf09e350d841605a495a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a36b6176ee391ac66c0f71ad42c15895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7ea7bcfe962cfe54bdc78d38d478e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f150cb868914b04f0b769d3acba7b3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23037d244fc475f25b493f8259b9037b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e40b7fdb26656b4ee301ab7f1cb56899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fd086a6f8131c07f587b42c1e86b6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f1f49c500b2859375c5af5f49ae2e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59249964c658ee20720cd1e5daf6d6b6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d961c99a20591863f65f3056954b95903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1bde42e0a5bddb9881ae72d42a5e3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fddefde46ddd27f3aca9e0f5b1533e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78aab98fe63b589bce04e7dcb0c3959906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a714f4c3bbe66d968a994073c27f39907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fb53a37dbb3f71b4d69d9d392e8a7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78336f72c164b234a4a9b1090f989c5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf68120a1389949aadc92842f33098910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06f3ca404e5a836b54a281ba092791911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40645ae4b890aec8c01a0fc8749622912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde253df3ab65e95180b19a653ef496e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7e77c6cb6c054574b067a515c1e60914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eead3573687ce3c92109535b4c12e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d83dd1cbbbe662ddb3fadb84f4339916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42765492e4bc61145be019ac24b31c64917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4f623978ed07eb0dc04486ae2eb3a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370bcbd71bc23ab93b29b9af599126f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0939696b49ac42d06fe72cdc8da76920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad109e92f6981c66288d7005ed8707df921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453dedc185fcb2939e2069ec6a34279922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed28a31a23f27921f5f6646ab09a3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fabbbf4a9b991e6faf84178b0b509924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940842cd32e3cae0d9c6103754e590b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861abf1dddf68689d64e2316d9945ca6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad280b8454c8b14c1a172f0129e5a5e2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a54a4f229b42c3bbde7cdcc9ba0f78928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e2bf5af009f182ea0f9d3963cbae8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41711cc69731b2a02b57eb6a470116930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db541b88a5320e92c375d5cc92708bce931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfd9da79bebde916f567bf07d67f53932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ed21ad784fa3ced5fecb1fb7ab4b4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d524204e194cd23cef90d8e92835eb3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de480151bc6a7e41ca5b23f5774fc6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944c86cc7acbc395ea346c4bf193d3f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580c3f3555b23bcf09894561d668fec937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffe6ff3e0e7e2822936f644f3dc70d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbe78aa23de760343c7787a33bd7ed939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf80dcc9010407b4584d2d6a3c9c84940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d113ca11ad245fb662094b1778ae1da941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87e338a5a3820dee447d72cff68607942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffae0bd068af15266527448ded57f86943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf92d8de8d08729ab53db319d981cb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa384adb55f3d3e040798ccfb75238945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4f5e70aa5bcade5e21cfa1ef55fe9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8629a11d5d8d8923557d3facb70143a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c180424b313b179d558ed8afb0bea35948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0dd414acfbd5828f38cde5c311e9e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9374ec99f3d3754fe7f3832f89b4c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75bbdf32b3aef4adbde6003aedee69951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cd06eb80c33b6ea4dddc841119fb9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466b4510437eade3ad904e7b61666ad953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12758b24d035d353b961396517dd35954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a3cf73d7695e9b1ef8ad5b86582ed955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3414f6c1eee0694c17740b6de0d74c9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f4959c39c3c28dd6c72ef60dfc9b9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c9ad0622a3c196718a45c9b4625cf958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9454fe8f8729c7120f3fe2ca155ff0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cfc315a78223aa2c6d93fd833fafb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2f2ae71cad7c57e1915da2e5df721961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fae76c1435aa34b180d375ed915513962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f596f5e807864f68d9ccc42c2cb11963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139ed33f241c44e9301f57ba25d39c6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d90efb992c64e3f53a03c3387869d5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c47f91598bf64382421013af5919966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e005eb3d826a452e54d1b2c3d78bc8b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b9169d8770a2b64c07be8f7fc72a0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a89baf4c0396fc494409678af0b0c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92418b18af027413e1156280fd1ef9a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851989fb782f10ca2d09427c25e9668971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c5e5a8dc962111bad481710c56499972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afdc85d7f0c5f7a03ffef2ccf2ef19973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8622798882367ea86d942a7862d8a8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46e752b3aaf5d8a7adeeb0e93e9932975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb7077d91900ee7098458f9546568c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5652ff087bbd1c3d49dea157c7a61977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fc83969c7b99588161381de5fe5eb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fa8ce24d80af38184f40874a321de979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d193a115a875cc2112d47cc40b1fa6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132294359f31056e8da3646ab4fa576d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910288bfc67620abc6d0f5a3ecd2963982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01631becf74208723332844a1a8875983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6799ea5954acc11fe6139f266ef55984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8546b14e7887b9a0f7466a9fae056f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38660b2be47d36ff813d0994857ba0f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04866a69e15106a843002c26026a7440987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9c4b116b7f74dfc14f1327e0ede58988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dc56a9603e6e31761f0922f3786dc989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117b0d00b364e9081007c452624dec6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288b17060f3eacf4822ad2a2c215ffd991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33a830ee5ba881bb2e51fff9a14281992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198bd36d6f51a631e82b7e2fe9aff4b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198778d912ee4b80615cdec7685b96b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e906843bf09b8171ff6fbe42f40b0995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3185568c7e23302dcb3cb6ba986e211996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46452a60084e3216ec3ad89d49b491a997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cb83870c7a4edd812e36f2e42cb581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea78b9762da9422a7dd40e3f940a0d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a42fe1131774fdef54d9d78cbf763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2157ad92e3e818b13d90a720a5ca34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ee0484848e59ace7377d51e10bd135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f9d39ec82c8d03dd6fde7b27469196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692871bfb33378468245687a5e9458c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a0ba88f809decea8066b3da15589d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4a90780f577e74a6153a98961f4499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb5e502204a6cd3d382f6d4a509ab010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd535cdfe6749760e792968c5f140e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b41e8e59b3d55ab94e039e5d4b60012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ae31aad6786e3bb4882bff49a68c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc50e923f3de3e9567d4d178a6c370d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ce7c1783f2209d6ff7c0558e3ce9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aed9b4ed4b0b7b470edffec31917c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6823fd4a886a84236ebbd4587286e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629c7cb6484a6777581ffd0f0abc34618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845a9d3addf0cdf097ca3eecb3acea419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbadf833d3bdf54ee90eacbbc449b6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab51322bd13a99f28526cffd76bf5c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2223067b653940778259d9cb547f7d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e0ca3d4faff104bfe7b957cbdfa0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483c658a0e1ef94bdfda03bbea7897124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597ff494052e8cc8d6de7ef719f445225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0835eae5c4056a7c007aa75ebcdb6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2e4796bfc0b308326eca542f9beb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f0797279a8442f0ab8f3735f116f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233afc7122174f4bcbea4a5b5e97283429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baa7176675ec2ebed08e7d3306f2ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f6969a39f13e4e22f3566630c27ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c2364978ab7c1d78b4db7d0e7220e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a3f43b65267a39e4788ce80da524133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0e367f36032fe181c20474119fa0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96af60bec789d2a096b2ffeacf95db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b9d39eff1dadf4e9b7677ed9fd00636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b366c451211d4765844d7d88ae3cd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc3fd6677410477351a0eb19c636eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39b72f99f97cf5a7bad8ed7a96881239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7567a2c7414888404aa4b35149caf8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c5f99b56511756bfc3f54e966ad7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f7ff66ed38a0d370ec72d5bcfc9c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b402f7aebf47097a7060688e55214f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469075b443d1a2679f29720236f30a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1d9bb2e7e3c64ec1c86c92f18dac545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57259ec71525c1124bd79cdb398b5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc083c08df03f7f4eeb19e7bd04b1af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f133392e66d25db87de18eb345dc5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c169a64a80dc535eb7e1fad7e302049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd55140df3c73d5285f3e9f64f8609b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7200b20f8153302ee80dcf357133d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757603ee56e29e53cf459dc4e5c03b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f910e2fa3fcf476f11f74aa84f8c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58560e544287b2559cdff41f70914bec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272bb77ec81ca7306c4396164ac07fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c636923f2b5010ad1f44d9f00d7ee556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1caccd86af90930488bf43f3702e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7013daaf4b8f7e3c20ea9244e087e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d47a712c94cb1333af8c4741ddb4e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa633db8c225550ade4519f0374a656360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabbb90e2f0275ad2e62810ee3fe94f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb9e9309a7d2adf28cdce8b9d8f8b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9ff2a3cca9872f33f6632b1c6901263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942bd9e8a81eadef53f6de7bf4a06cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163a9d54a8842ac506925e442fe7da265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba5155aa235be38634a9917b958a3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759233b96fd3ec455b4435f8e2e0fe7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d53ee7c866c1e07b8543ab069e329c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc704b2f9c5c169339b00a4f991df969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabed7afb0801e7094c5dd42088ab6f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311d300a1ed29ed057e2759f6e5a07271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69c63d0709ca0c79ac91b85f16d2a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d4990b57a4629fba617f0a303547273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfec9f65b38802156c194573d1875374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d2360bfa9ae9ccf287d8fe335ca6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9737796d5bfc575815695ae662a4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9e829dd25ae495dab1b028ebe24f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6df67fbfda9d628d5cd6cd9c4af79c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9950148c8aacd8d426517df16b02d1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f842bcd5f0eeb5f293dfaaea31a6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9fb1bf58e78d01f1b617ab71a388181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff7ab7ce32b88e604e661445a5b8c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c36fbde59da3b452097c3a4691909c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7458800c98444a8a4fb381045e03bbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80b7d0f68bcce324d8c0cbc07daa0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0c748f019b1fd9fd8d8a52d5534f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2d086c3a12ad6354f4781ef2ef4be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2af2faf1cb163bd1ed3907f054fa0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37754158ae85bbf885ec33c3fad3314f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d3bb3cc31dbb614b5139a4fecaa5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1d2ef142057272b65ffdcde050aef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ed4a1fc1718ccb1e7da35537bc21e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9dc84c8f8e8a0b003c69d63f00e5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d11b3d68401e875d1b0896116a1aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bc37eb90478dd7a49a384efd2c45e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026252e236756aa1870eceb08d6387696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348330d41f7de1ffc52e98fd1c33d12c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279b903dcec9efddc6a956a9207a6c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850d2cf9505e00d8ba041950d47bda599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047ada5da67bf0f91416da48b64ba6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0ee9bc4bc109a772213b960af96be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00ba6640089a230cd9242a2648008d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac46fbbcf50e4ab5294cb13dbb14682103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9a8377a164c290d4e173709f15cad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bb0a7a78d30adbe23d1d41ef9a79f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329a3fa61b66077820b74c6e41cf35b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff280a698c383ee9abda097dfabb548107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896213f855649b58f56e59d0385f98ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ad3e1e79eb73a83d3efc614c2c7dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cab26f85f5061828402b6392b3c36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27357cd5610f6b5c1f7460128e2cb7d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d11402b675d733011582675b73104112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc37194ac57035802b4c39e0306f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83059ad7b091ca9f62ff859b1095c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb261dff80f53902df2e7e6c13e9b8f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c28af5e02728076d5cce90a52fe0d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18689f688be40e4a0a34dee36546a844117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca3feb6ef07285706e1c6c453b451e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ded6679b5af2948f5c22214441cbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e006583b9edb83a37149da4b942a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bff940be1bfc90fcd06fe27d0cfa08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b676795d767801dd7d36a6798b840122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d15720eae05689b64813e2f359d7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221677cdc29a2f2ed34b2f4b20a7631124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316a94cc2d8c80475f2834df80e0b37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c253a3fe3825c47033bac5b2e2b180126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e550f5e7d153746195d51f84ae1740127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875f333403a8b52115be38c7ec3cebd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66366cd3d07c08a427665553c9761736129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0effa3876a7751de2e04a2cb6692a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef70a08c805cc70bdf770906873cdb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c426f3fd51ea428e52ee192d9beaf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1715edd48deab657384d48e023db6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c180720aa27d99558989caaf871195134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa439c2a183c6a20bbda15e149427b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d069ab2129b496fe2bebbed938343d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5a6fd357b591c24d7f412ae1f58f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6a736f9e42a73f4b7092325e15e0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b734376b2744707cebf6ecb721fda8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5638a9798ac9fec464b5068e6195a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c979b66d71f4a5c8465e1da8161ffb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c0676f7f4f1536f2efd04422c48fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76c3be30244e66657fde0ab3fd5efa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0c5e84c5f4a9b47867cc4c8f1b6d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d15ee1c03f9ef1c8f4ef553cc9ec0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0f08ea2045f2393c133a2c5948f44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852472040f77f6af0100fc63956e407147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839ecfb45efdbde2e382a7beca2b3e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c309633c99940f2bee380ef62d97e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06efb276e10bb7c917ba67fafeb444150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fd6f72123f5c5c01557356788ebeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cce8e69f1b86b0c74d5f7e35e9b4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc3da86f1cae81ae9af655d9474ba4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b568ce8eff214d7973222892c0b05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bc05ad7ee38699d0e1a7ea021e8ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523538e12d8395172ed2339954322c34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230534c16be0d0a178546a2f47771bd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622c39c381d2757956600da3d3eebc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a290120cbfd444ab19c900b70e06955159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a3d08da916d4c7bbf17bf29d314be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec035d1f468ab2f37e72aa9ed591fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8db8fc5c53ebcea0f006105941ae1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a63f8fb2c325de6c49af16b0c985b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7d5d601fd241f8fb202b70055b2b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284e7319ad8676bede8b47ddf389533165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1c120a781dd4daed35c7f7b327e0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4ca5547cac99bffa429f5054092ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd239de7d720365c6d3cdde353037e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9a34c2a74a13bed0e1538c2e0ddad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d1f780bb33ddd47500d09bf87e61d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf606e2d7cff8fdf7f8ff18de2be17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ffdfa6cc3248f50486975f748e854172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203a20dc97589e0b8cb808102bf54ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69503160da6b7a10bd142e5dfbc90b9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0aa114b4da77eb0f1086b9fdd8874175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff137b9e167a856c1972576cc70378c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31668113861c80672e20a534c6e975cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5c72da37af35d61340786cd4e7659178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee471edec181176219728189f3d576179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e70e81b128d660a75481cd50f6e9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7d3e04cb6688c52fbea953604fc5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bdb4d7fe0a0e25e9349d91196840f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f36b4440c2ba731b5551deacd88ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5cba35a2a3e18cb5e303bd3f0c68d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b33d276275b06363f8fbc2d873d05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8561890bc6f1c2e5a5b28e73c59f0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fb88415c8d75b613eea2376713386187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b18525063dc91dfac224fd4f307f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11864cb08b7cdde7bf036d7abde586189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edf75e0137aa598eaddd31979da2a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35b5aa4732a8cb691e198e9b1838ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc569838f9815e0527e795f0e19b807192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9a0f38e018998bb0189d572624c04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d27ed2a42d0e78852316eb383cdd40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c916e0c978e72f4d01cd9dfa2aa77c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ede689da40cd30a9879aaba4c8a69c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba6ea47d383c05392023cfed9665f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71c8f0580807b973377f06bc4034e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f8b09aa49c8d63d964685fbbc04de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7d671fd99b4317d7107cab4248784200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab21f7f4d2593c7a8cb363ac724f3c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c1b51470520c747924ac6f880bf5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4a4bd62327425a1c030b1f69480dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741cc28fcfba272e780b9956c4c4c0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d46be075a42b698274e7fed651306205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265f4bef9db483bf5378d4d6e0ee303206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d458b60a3bcc6abe5ce36ca1f0bcd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad94328cdfe5215ebfc93b4c972bfd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8eafd5fd927803e92ffdee8f58c56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810be3265b02f06482d222921a26bc98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b935f2bd114f3b15778b52d46a17363211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e796f530b1f24bec6003abb747bd3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1f677b32e6a40942eec688d296c7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea3de786fb22ad149b9585103eb19d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aba2789da5e3707291acab007cda38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a64389b4ef40ae3a7077e2ba3e524216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414e7f86200cce31302645a6e0c4a43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68e3f11cbfdf45a60103dae5168ad1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d9d8a8fd215fedb322c3caf71b8a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d560d9850f9b3dfc653401c9385d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd77b40528406a3b97fafbdf9b4973c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6da5749d90e053be8db9937076ecd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba048717dca8dc1e97d525a52f6b32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1400025fb49385ac526ffb93762e75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a387822ba21a9ca03d6a04e568f8525225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a776933c8c3338788113ddcd4db88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64727a3985650271f0addd0c52c24e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46a65c70079f38aa4e971bc18f84d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994c79b17c43329cb434f07b735b05f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbe46b8836903b35443f419b299cc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff92303860a6d2380116792589d2201231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44451019b26c23a4f373a7af303e54c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef01271fc00d934b6f503cc427e3dda233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652af3264a8fc7ae84c5cfa572fda06e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95460b787898df12cc5f7c0b489384fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cb065514cb314635061b2034ab8ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34289152dd4946b739c8a5ca1a8bff4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbaccafd97bb30376d54e61ca18675238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02705fad44fb40988a1f9aead5a501c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9c2a662e6611e9a50f4c41fb084f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a296ca3d453c0101845eac69e7cd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fec777662138cb90bea5ff97dcdf9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792757b0bc31697fe27bd696efe896ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b248025e041b6bbf0fc467f56cd8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6f9650171852765ca3c84d3b1f8cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280699d3ae3ff2ee83999fa2b92cb4db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30565a679a6920120d7ded4442a21844247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c86da31c73a73c589dfe7c2c30ed7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17e9240965395d229ca908b5c7799c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f5db53b3f706100b18c24f9a64df0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e9237bf2cf05cf6ace468182c2dbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee6b333a2f91d0375de9498f8fd98e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bdc2dfe6e9e6df5dcc4439dbcf4ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4c63be5b308ec85f83651aa704c09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863cf524db283916f0a373940041487255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260861e389f927bf0ced013a152e95b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363eb192a096f34f0a17133c25fa5c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a203781dbf7b869ee6cb91c261219ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89581aebf1c7793d822ba82c28b8714f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fcc7ea66fafc4350dfe9c99d72ee2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77eba7e8e65e290f837718535dbe86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc9f650332368fca8ce92e1467c380262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b88a73860004aaaa4212473db2f16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a67efb51672a57cd653b18d6efd331264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7ffb29bd9adde7b3f6f008dc1df45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb08b196da770e35a19fcc1687f6dd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fad310b37355741ddfca4676940fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdae76fa6e46a8e93e0bd5f58d68b36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e2f95a5084736c77e482917d4c628269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ad84101cf5a0e147a183d67ca4e54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5ff6cf53b9bc911181995894e4e76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bcd6003cb727d7ff8f0c9fac88cab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2ae6c8dee62483a450565c4cd6579273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d7eec50c836d84d177f17b207b76d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd746dd022335b8eaf6a45ac2a3b882275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214051c99b4a6a7ca0a57abe191712b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577681f47b15596c6a5ed5558f5ce120277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d8f569c1d73f13965a8b39265d6f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185548e889289cfecebf6822e1f1e743279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4589c570d7196619dbe34b78baae064280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b197f91a4af61d32c965237e0d8b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd12725910c6205a4db30b0c26a59ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ca10c9a0005719818fd975d742119283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01026179c726d4673967f9c0cb47d779284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5c6acae35344cfe43b1b1d43a9182285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832b4f65649fa0edf89b14c9428a523286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc933ce61aa9bff73d2036de1de3f62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea4ef0e13a861ffbfa61fe720d57be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975b99d5a4a411b967a22ced4bee2ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9659fc31aef67feba0d0f76ef3adffa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef46572f7eecd2edbc70cb67bb2e6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104e751f16b0cd69bd79db841534d05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca104c22a2e7e3fc8dce51d0e42cfcb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73c12b98dcd5e11c34aeb707cd36ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311b3c0a558831b73d74e1f88a9802d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adee5b7abfb00468ff909a76774b6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df61a50af2210ea99575e8e093bbac7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a646008647932b62681eacfc31db0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58185110522a4d360434374c92fa676f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b94ae3e3db741a7fd4b90aad80fb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77de2809d1c6d2eb211910c1868ff15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bd90fec81af9530f3df5d54f79c85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347b1b0747245a01c0ec5acd9e98d88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c155e168d7b2c7bb5f5d687df500a28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91196d772c29530034d837c842835821305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cd37387fb35653a72c5d8eab28cee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e07a77733ab0ea864468025371145307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d1bab81ef619502230fb7e99e4b40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40e2fe49bfeca3e4655c7a10f7ffc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292f537037c36552d4bfe708865bfa7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998a3b9769b8950ec249a3b2e0cf727311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f6ce2b5e68c4ba96c5862eca2eeec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87320c931f9440b9f6b669e682dee889313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d97024badc5c9a558354f91e38f66d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c4e61d0d42662a43cebe782bc1eea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5760c3ef7c19c21886167a6dc1d43f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82b70a2875451479b10b10103ea19c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3c45a71a17d942f67e8ca1396d879318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedabdd18cd7dab4b49eb64ddfe9d67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817882f07a0eff8ddf0f486eb319a40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc26d4c9531b738c8c9158f3c352c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92eac64096f484d5cfc777eae11592322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883b040c91a5176b94a7cb6e7708636323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0393278e76dc3e2f381de873c7fa93f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9e54a878b71b3e233dda50ede2abf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbb6be77241aa1a61edc96e1256623326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ed635162427700b8393c85498c0a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3623dafd59cf5f43d26da1c60bf914328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b22f1e19d3de3f5951aae49d3bd2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58af16b9c402580361244dbe1298c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c398e5777cc641771c65a7f85c269331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879952e58c6312aa646ebf5b40e8bfda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a131174f09a22efaa5125606b2cb34d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca1e6bdb18848c0ee970cc625507b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fac5a00fe95abab6ae2f1f0b96b39d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6ee86737b90db86a6bdc661210ea7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ed5edb49d3da7e8ca471632063640337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170b88a75decc34c995d077bffdc40a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fcfb3478bec9276d77dd1d9978e6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704f731ee883b54ad7d8c426818eb6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432c19839d2d7901aedfa729fb64d8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177d3edae6bb629710f9156990146f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9310d877b1b0641ef6debe5bb8fd2e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4b2d0f30b8bc053b5b84c06c55867344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb655c2f0d9431232d55baf46167262345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f77a4612b55bb46af3fcfa1674f594346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a4d129940cb840ca8e14648278487347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5761fe29584a0362fc720e025ee6d07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab17e894697c6c0213c2a7d8352a10349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cd5c0bd53c7c8bf52279b2047df84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c175e51e2c63e94a576722af1df55f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18e17582b1d43a5f021918b5184792352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca25526121cb6480a4589371a602ccd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f7c482a8f23214cf8bf61a9fb31ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f238638110aad378a9aa415f18865355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018e918f7d060f056c71b23633a6a7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e28160fb4f5fa0c334ef094a59dec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155dd319ca8380d21a18013159426c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0a73db217ca17c5e00a2dbe76020c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c5d69150235d31f861a649436dc4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815672fc84f603889c767fe2e9471d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3f906d0022540805ea2975a15d4c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41493767e5cbe56fe8b0b54967c29e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f84ae462f0b745bea932cf7a6e728c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a3ecc016ed7f9ccf8b58f2b14cfda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9caaec2e112a3fbf0cebe543266e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a5beacea3a21cee0a680a94a5aa1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2c8844b2768f295ab1d4692d88eb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5e19a659066eb727218292a17cf65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae12f0db995684214897522936443a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4cb3deb85155b6100a953c7b29fce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52386f14323cfec3bef89ff4dcff0de9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255abe22a076e41187b651e45b6b775373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a40e5abdfd267b842255e0bcc12b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542711d697c94c5b0337a252e2b2826375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91198b832c95edabae0a1670781ccbe9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c15b2ce79d4c149f178dfb449bbaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3b0ae6a05f2ea4ed877b580b8baf5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacc123db4e430bd2a821d2edb3a361379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89487f5396f57a181e793e07da9e6edd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf531274eaf4dff3ec7d90786cf39a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd20bed25acfbf23dfaaec66b2f156382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52a6dc5c6ac1c9fbe9c17668f4b772383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e943c8ea7ec787ea084bf1fdf6399384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31047857c729dcc3a67ce29de7ca2f37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4201e6822d09069b0f0fe22157947386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041f229e5d1d2908512a9732c7d9be1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa97baecd313264e158115b16af5a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9f937cbbfd20baf549c5bd82eaebd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bca0eade515b5c259df6df5abc55f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e732a28e9280fa830647180e6f396391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82824ffea0c5eb905152b7021899bb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538f2b9c95585422e1cbab60d8dfbc6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198630cdcc1abfdb6182b8d0d9deacd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c57f2dfa2c2230a849c7b31179db58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395809fd84b71f3bb12536025aa3c29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2466cd34a0f114989d7fc5d76c97dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b728a1538d3ee3c4035bc62cbb3378d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4c58d73cdadd806779b3e23dfea8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec07c4f65ee7d51909e15e63c23d4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eb81855aa9b40616560acc072678c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec571e37374af43449a7402fb5590780402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d5043e8f2c616b03348f342c042f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340d185f844db69a0c525836fc2b2bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff782a23d0462a5776107d48f387c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff00cb8f675231d5065422f170b8c7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee9184f7475c11f775df1edcff3730407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322b3cbb7db03943dd045bd15b5324d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8590d5fabd8b1441e10db97ed86774409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eeabd325f9c7abbb3a140bfe77eb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bc09ddf1f96441c2f6d8435de3d29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbafa9e095c3ff8000d7a7e09b59b2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e4caa2d8ca8f8b403691009df556b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da91d8535dac9025d34f8db68be52fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90543b3b5983d1b10b00bcb79f61ff55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ebe4c291d7435f5cffb495de6a487416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221f06cbe18eabcd203a9c1bcee7a31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fce71ccfe22e94140fd564df7d67d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c171b04274a3b369c8fbf208a4b26f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca117406d86e5c09b75460a38ee10af9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82966318acede57efbe506d3146322de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa349d6b8beaf0dfcfef9152f800d3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729fecb256125afb605a7702fb7cf85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171ac37970da0295581eebb6aea2b4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6f8e39d6a790a5c405f08afa2ae31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b5f2cda577d90943dfe00f06a1111426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e935722749d4609056b8a56a5b6fcd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6651a20b3c4998198aa2467308926428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142304788841b6c56be0c1abca4f469429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7240d41da47b9fdb4982f373a1412a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2566c26d572ab10fd588757f6c6bfec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a139536e51e9011114ee87ce8c96d85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9620476b8d91c77f21d040f2150c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31720b1ffa4fcefcb560779704b129f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077800c06905f48ae9552c7258ca8a95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc49b2ff595ac0358dc0a6915e53e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d794739ad3d0ed34c9eadff1450590437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77c3a53073fd9644d18747f819d5a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72178afca2fa4f1c5c5980b69c1a2362439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575d2fe1ae467f7a885202d4e10d806440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6da41b5621879e5943353289b9003a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b015528a1637310e0f1a32a505f099442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3aebb78869fccd58cb256cbef723b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5d40338eff3d955c8c77c9a0773e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea745ec99081b39683fbbe53105030445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd204873ce19d7e593c68c363e70f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b28107e4376d6469d09899ef4d6cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb55f9e9b5ddcaa02c57ad172619f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30103ed2102afedbd8420c2a9ed488449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371940d0d926e065f5edf5750dd8230450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176452bbcae4be01aaf12662a33bb65b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e613b7e8b2b4ab5acb551b62ae8cc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fb7e11edd2bd83f32391479246766453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53902bab6651d6adc9597bf20fc8a67a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493677d86d5d4aa0780f3876e8c43ded455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3978f6013a403a8706df6e7b4b7eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73724d8a18652e684420c5abd8bd207c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27943b192ab41fb72703f8e2a84e2dc9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53330dbb00a00b56d3bc59bb2e9a1bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092ad762631ddb34761ff149a35a4f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac44859c44c2a6af8046d626084ee8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b173e4957dc7a13c626c3973ce13b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b40dad172ab21f191e3e7e68ed0c60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155f15062f0ffb0d920e5fbdd96530e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8e2541ba3dbfd6c76c4ae77358a24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddef4af8b8c65d67bfdcc1fffd446e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc04cf2f10e3bdf6a7bb52b654d32a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bf41042f808281090af7a3324dc75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80225693ee8d29513272a12321bd8b2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70f8c737e03b5f940e57bc1a4f7400470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b9536b58b829224a4c85d5aa64ec7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236ea467e9a1dfa6abb52e095c50f51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38101cacd4f1a2ed2f18a6c1661cf2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b317701699b310a428dfac43fd3514b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205efc5407475a5f75d88f49af779a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63748ab4703746d984dddcdf99b35276476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda7298e4bf03e7f19397477dd45b43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b34a32c45f3ab94b73214d1e66b0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49708700e4df0b946c285b3f99bff97f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2218dbf05ce25100784dcf7a88ed6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b5eb6b96942fb20974dfa0dee3640481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91411d5cf1e4c564d6ca1eab5d65cfff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51492d4c9a121fba01685855dda707e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85880dc263bdc496a79e9cb2c8a810484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994edfdb24f974abbb98cbe8cd4d340e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4aa36cceeaa53b9e401c0a46a9d97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b03b2068e929371a164dc4f2188b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f02220e1d9fd22d18c80db4f12592488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1a3c2020fbe574000ef6ce8206f6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9ffedd1b3c4ffc20274c7120d6ecc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654be88caeb33da920951f69208689b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad2686d8c8de3bca8c14dd4425f9d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba823272ad321fdbe5fa57ee1ef2b00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63349f25feedcd41e5d33e39a505e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb36647d26bc9c797ace11ab91fcacf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ca823e5cdd840bd0e3d7da85164da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc224a70d7616012e54df7a57ccefccd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdd9c89060386895505d7b829946bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201ec0d2fe2ac59a4d0b6e0b565a78f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f30b5a6c44e3d873d12b163e9dbaa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d37a90d9f559b3011c36d0dfcbe6b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea163791271ef7586cdb1ae420f61ae2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc1514093b83e9728aaada42020e14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5884c20a2e1d207f956960baf44da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c93427a64fa28339c69ccf3c5d2cd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffb98c4db4df94675e06b23f61cfaa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8255787c10d161b543cf1265d1edc1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d45e7c73939a7a27ca203d7dcd1a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afb7e5dd6ab7321812e0cbb223eabf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db650e665bca974a4bd34e3a561ef6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5318298bbc5e604355d66fd978f806511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc071abfec9fd2a62f05dec5d4b943512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb205b60e75b6708e256d6e6303487c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ac22fe2d0b6d351b841fdf1d8f76b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b54af4ca989be04bf57066e178b6c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222620c84ab596f407e887d926a892d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d1716234ef7e21bcbe41e77de901a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46b959da41b0ad1dc2d2b8e1b059a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483f77292f028664b2de20c2fbfebd0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22029291d9b40c793174a124a55fe8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faa9aa36b1a163c9d7d3be032c6939521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe163e1b6d3df6f74b957242826a2f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724beb51a21b7f6b42a74d295e1029f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41374dc5d9fa54efa1376ba401e8f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1648af91e4d87ad49dac8ea9e8c830525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270e7bd56d4158c6f52cd9aa44d7e80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f1fe81c7bc7d106860bf385d7d7f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368749ad3950e982efa8a4c1e515158528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f839f9ea54933598669c684218fe6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4fb119d47f99b36323cb39cbec846530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5ea80b5fea497ec2ea4d39aa2687c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecac72b9af266a8c62729973ae2061532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e51ed892c640b4dc1f93b3e995e72f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4ce1c9a0b27dec81650249e9e65a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a09542841d8f55d4b3b573e968e30e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aebffbfb74724ad5c521abcb6ffd4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108e0e521e6d502fd0773c0b2c8396d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592b19e23fb38368630e2017f0d8fbd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08927dc261c77046d410e16c55a6053b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0073ee5f9f3dd368b9dc10243ae5286540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a5acab2c6d21668841c1f8b5a4366541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340497eb62d2252599e89084ab8b28f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145122f0712b2c553870e7115960fa27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68b540d82d681652dd95a8b79ecd1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907899f565ab37121698717291283ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4b33fbf3e28926ad94ac7fd037d02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebea2af24bc85a3d3787142ca6a1223547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a662b4de5243a19cc378b7601c1f4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a749995d651f5cc11352583cc0e5ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4991a7430dee0af45894c990d3c6d72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6a690ec10c0602e1b0701d920783f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cb78f44746f00dbcc32381594d599552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b479d6fac6b6748d174c1e6fd3164553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947726d495a745ebf3ed816d0472bf18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a682fab3d216124eaf8e99d1edbd9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d03482a4d4ec93522ac2e873fb443556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34159dd66cbdad3836b75a272674fa5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb8661fb3cf7dec538190660f78a02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547861fa985df88c5ae65e0c82fbffe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cc607b8c8147f1c52267d1212e62b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7c6a7243f4f9210d8894c02b981e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319df0b9fd5c3e8348ce3c981409d966562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2c8f7fbf81f2afa40eb381d253a48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ff22524a29fd505680d6ea2c6a6a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d179da0e1e822fb421d60d9e40586565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7c88efebe707a100c63f5d3bbb95a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b73a9788d3bbaf32b18fd4d0205a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712abc61df6cc5399c6815df29df674f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4be864d1d51ccef4d959706fb6861569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583a59ba25a270e04e53f0f9e0ae6de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4bce00bbbfb90a84b1f8c21325ddd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5e050a3a7c9c3e36b43400528d53b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52f3d3fa63acbb80493eadb26f5175573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485c7c8c32e8a6f705a544c9dcff543574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1e07f604ec6d4a104de55cf5034bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d4f0f7a87d72eb3c81737cc645f73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5ab5b0d34f57c7a7c9db8f1583793577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d316497883b3fd5da2d0a37a8d8531a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f99307cfb49d83aa0bcfae5dabf3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cab83e10edf4861cf346e879b8ffe7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3e7f40ea96eafa6ed8b4b028178f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c22bc2c4b3e953af3373ae30a3c3fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daba1c3057ba3c2fe21a62f5a128624583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952399035f09d24b57aafd4d833c1014584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beea4a35af131b0a23a72d7ce330d3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2e2d7b80559f9644bf0d1e8b9e77f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8bb064dd692842ef11028c732bbcd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f91602fd0ea6025b6dcbea7f4b5da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0806874663e7179791b6f0726f1d27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a40756b6df44a1690e777c0e41dff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e900c04eda0310ea553cdc20b81e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974145edaeb1ddd7664f407e20e54e0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86487afa706605d6f06a76441fc7ba6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa0d72c3d8c5d9b8b73fdff409332594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62429b871be196e6f7a4f423b2af4180595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b878ed0a9db35b121e5fbc04eec6774596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce695056fb618a3d55f6975ca655fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab954fedb19ca6e9f4b8099d38f4bfa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7b2be3e877ab54a3436eb00a8e123599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0905bdf2e491cc6ddf1839cdd9ab41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba2a6c53c1cd089cb71217df3f1b2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03419494c0ec884bc94f3f773a0fd035602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfba647043d1a1dbc9c0957b1812cfa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212884fce17aec5ee93e53b7d02e465604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5fe0341d8a78c8491445951dc1fa0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db88b7c8789b55f02aa06409bca822d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efdc561153c583d58c574b9abaeed3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3ed8bdae6e1380a0cf8656a401131608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ca1510c0c311a8e48733e0ea7129f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b706bdb82b89e1f6e01933dd0e9bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313feefa14bfa43e130d26e5b37f2fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802fb4cdfce646860df81f6395f055e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05502ae347709e9226ad787665aa67a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59fc1f54647bf4caca6a6d89d07db1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722278c3e0e39646702561bedb6a9260615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5fb4c95ba0a323cd0cf7477ea17c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12949a6267985e2222bedc53c7d9fcff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8fdb61bbae6d4a595ef3ae74d92c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e6fc0d817bac4d3b9a4a305cc8567619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abb88edb1a1b9b09d8c4d8145e2230620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06e1d9b5a35953afa5ba6002308a63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31ed97b6731d7012158c5c3d05fbf5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0324bcd24bec6df2056d0765c4348623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfbca4adb4445a663f4f62b388f51f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3679904965e4bc1877f62f093ca0d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6957adede7149d25080c01afe35d9f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4449bac17c97ff857545263f1607d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538253a72b02f6634b6c66292a2c10fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac54d5a81b477ede14fc418bb9efa72629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279cb678c2f17bbdbf822f080babc71630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289021fb14f85a17f6dad8ea0336db1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b556d542d3daee94f1b04a1ff2dfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344643d1cdf1053678f9d69ca17ad059633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad78bcdc7130c286c3bce28ec39f18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8445d03ff857e27caa98e939efd65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c823f07ce87e6e8818787ff80e3eae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fc99f4ac0a934c6f54f60c54dce0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e0b7b6965d1c70d575892c9ed7234638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c6feb92018635193888e45568a630639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfd0e9a42dc7b1ecaebaa3434ce990640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac232d38ce1e4652a2e33dc509999f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad82b20a6386ae5109b7a0f937f466642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0684bad8d025af3f9e2ad113c0188e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12209d64b54ed4ec1dc12c87c57d4e69644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046cf0526a8ec31f4a79ff45d604b78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6cb901af6c76cd88240e092416165646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ec9e1b4c4930f5c4eaaf4e576fe31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893482c8c4ab40ba232a12ba3779436648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8c03c171ab8387f0ea7054e55098b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56702c23782ebe9f17671957cc4134650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6fd996a377c06fd9ec6916a5690a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2f2cebf4bdff036a3e1f6b9e3a945652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c20c6a4bdd2ad61f89839796d18b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a64b2b182e22774633d407163f59f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71012367d49131f8c626df7527a982ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8aa8bbd7e65936e9d3e78d7effbff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5664853cae3127348c45774e253fa1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8200b435bf516fcf553b09886da63f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4dbea10c44ee28caa4b2f5c4a3b44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacf68e084b7dd966dfc386bc644a63660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53310f4f6d6d56d5625fb29bfbbd82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468898bf912caccf172dd728efb61ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3fb66c22269c34281924c4fd9ba09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99750ef117c2d366925e34218bcee1be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f5e52fa62cbcef1f14dc7d51f5fd5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b1b994f1e6db64c631c5863335e63666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e8f40e2b498c6892ebb11e320317f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853bb8af058ac484e02815f0bde053f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ed9663cec9cf9fc4a4fc4d1c5f589669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4a9dcfe39fe5ffe3e4574e00b987a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb150468ab1509d390e03de33f5e46e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbfe680eb416dd3ea2ad7582d1c80b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9279b7b3103ee3ff56a0cb823334063673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257e99e27ad755ff3fb6be028f29905674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcebed01185f04533243f366b141058675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39f7d8f1b62cf19e2ce1ce9b15bd1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484d2c0aac6cbea91effb5ffa3aed43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94859d8d37fb1b1e9480d47e2574bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242bc05890337e2a21629f0dceb8e71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71998665cfa59b253a40d1b2a6b02f3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424a32de04b910b024f59a2c1a9f978681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b357a33c87d7cb069023935834c1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b025500e300004aac4fa0bac7f7e8f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9299aa31f6333927d9503c4c5a42eb6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c69a4572a53037ba0fd36a38febf76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aa8a4b01199d263690e083de3f329686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381981cabff1e5971e02c80e94508e06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd794fec01c1f72d8bace9a1a0b0e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa190a4aa438bd1d45350f164bcfeb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055d0ace22a478365dca209c9094015690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08627a069a1e01bb003113c55c05c186691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113d7d1383447d5cac4bc29871c874d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fab6c7b6aac27a6565300a1b6a255693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092bcd289886ed87b508d54c77e627d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670d231288b70334aaeb17f144121f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0a3bff22969f3811df805f710b10a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42bab29026ca4764675ba429bae6cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5cb1c6b5c461fe44820b9bce554a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfc081b18a47dcbac0a87c86d881a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817295c99bab1fe30e75ec8073b89b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59ad777cbda069d930320bf24e2119701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab895c658f7ae7aba445216aac2d9565702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e499adf516a2026b0eb9d772e751e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f7d27960d3ebd7a5e376b00bdb482704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe622a1e9fa47c44c902a34f59575820705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316d0707aa0ac9e91a96a758aee64fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed21a9336e0428bbd43399a3700b143707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8d744bc925e986870cf6960380393708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9260a1ea021f74441213b870d2a3e3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d76ab8757fad4bbe422301777ac03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe74d88dedc1077cc420e7b47e5c9e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a73f5590a5d405fde715ec62a60622712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e7b3f88a68f48d4ca39c8f31e0b63713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2ff2edcc32454d7f6e6f13c0fcaea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012b47db645407441cd2c2b0da64212715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f0dbfc9890efefb58a9bbf6477a24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f38ee0a7fea7d41f2687f96546c43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01461f9cb54c40a3f0ea62aafa0bc258718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570b4565a2e6a829cee07c4241fb6be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae66e2608e5d4082828d15f3286267720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bb8390c7e22a892c3ea59ff1cda29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17adbbce5471b52a4e7be2e3f9a343722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd19d3e83ad77dff8c1195964b66fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3f46697b3de62fc71b4fa34e37139724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c01594dd1f45853271fc4071b0a0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836bab2481fdb17ae3fd32a705b3395726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc05e4cb27c48a97a4e3f35df412174727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db45a06dba97f2d54638651cc61cf7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327c63fcf0f99ba2e44ecbc1c4508c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857efd140e085c11c7daa2d3bc740e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7ed73dacc6391295a45dc05c1a118731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ced0ad6183151dd6250b0ea2373f76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca676654874ff55a8219228ff9acf0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8eff517cd64f8229982f4406b75d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeff2255aff01ab8d3fcbfde2a09c2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da8e1e5f46a70f734ae22a381421ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be738a7d958d5280ec2a23962ade24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654d9cc7c6f0bc6e8cb2dc1ad7a5dd2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386e6adb5dacf8f85a4eea1134d4ffc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9710ec5177f26cada501ce90e263e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844416a514c538cf25a084f81f9a00c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f1a637947979eea0e636c79207852742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9c71361b97b3ce03d11f3cab6e640743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a935d41f27ed2f00fd58043902c77a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb96a3c34a05559ffa7832f49cc774745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a1bc132f783e68527f6b41f1a755b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86207fefc3bd9734eee2692cd81ff3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004228bf62988879198858d62f5c1d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f46fa73e1a88ec345aa7abe4471f21749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bac056d237103bac9aca782b9722d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297840cfb85150b57534a0fdec83ea2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031b1bc6e5009acaf23cb692a92a124752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e384a424a204e5348bc9c8a573d8768753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eab7edf2f1467a77fe0979b3fde18c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d6a17be5fc02cb807edc57efb89ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8205c849239eb355a8b5406c9a52a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cefd8a68fd11f655103ce87a22d8a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d74fdbf3f73f8b603949dd2a2aaa22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ec7c2fc2baaa560aaa362e472307a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5a5b6df301f4325b7c6e4a6c75ebd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6565fec01bb15b3e95f4b502e4c010a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d4439ae67cdd4268f6145b2558df4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba835b6d5f8c6d1b8dd997a2a1fc0d9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c13040edcef846d6ff534e40dbc77764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d898c9de57d76954b598f834e085b3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ed4d99e997594b9103b8d65ca578a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1df213d6bc14be770a8d2f07ef4b2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe35133eb5ab49bbf50786fa463d904768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c3a04d14bf99c988aeff1ad5777d0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b741a5b9f0b1536a19bb1a68df6d67770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b27e6e8b8a3ca8049b00bbf39ed0c1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592ef694a21cedb1c6d3ed2dbeefa54772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ca9266818731c3c1cddb0be38e917773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096752cd3792aa1a740fcc8fcd49c9d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee174b7a491ed5e132f42511a35ad9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c1f18b38b1956ff2bdf978d2e6728776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b30c65fb6243b2ffdb5d509cb0381c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759ba480f76f977e47fde243265fd43778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00339947107546db65fea9ed70d4d3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206642445c4a466fed2a008aa2bdc1c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6a4220096df258123e4d63408ce8d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edd7b18ea30e31c5469b8ecfcc1c6a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08065cc1e0c8a766bf943b7c6ea639b5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a00802a7109dc41c586264a9b104ed784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9846bcb7252080651e48623d96a1a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c565a043e8f7d39d4be00ba3ee3b963786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2002e833a6bfa2f82ac4e8d5d24591787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0e93ab119820c2c1b3cb88bcb2125788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5f6e23729d2fc19104e826df3ed1d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa75be6da335acc95d877d1466193d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094fe072ff1b3ba96ca1bf7b7460dbb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573083c4e73a8e76ca33fe772acfa51b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ccf614ca5fac82250cd0f1af0e5b0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f4d133b13445635de4d448b1cb9be794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacb281ec6f6e44b4b03f30f4672c69795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932c42120e3b565bf75811ab9890400796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dab5f4c343610d08b9201551ec81bd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a670005059b6e42c446d85a31f54b2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675ee1ea3fab1cb7c0603ad506a64ad799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f507a6073188f56286e2b4b6a1b99800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dd8b8f930402cf1efcd67e3a59cc4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb1ceaecc1c87fa22c49c28f16105e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8631f2cf217ca71e3057cb1244ef3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66854c135268fe13e06e06ff2cc37e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e145b49ac086e683db0122defd57b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490b28c5c5a04080644c57f692577bb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc3f1abb88b14c1bf43a95853d4950807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8d7f07eee0bdb3d8eb3521a229732808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21adf874de18defa714adc0dc85f71809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b1a159d32fbe2da1cf2329943456d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753ef40055b64f5b441128b625a050e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01517a71649f21e2748f5cb47e6654812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd96f30ef9ca0bc848772ab7541282e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056591f3d5c130736205853acf1a6f7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cf724ee186399cd47fd324b07460d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45df8637c4600f823e2ff2f1466026e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6e775a7311e916c4ed2c9584e5c69817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6b871dbfe2bd7731ae169e22cf8d6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49462f58e3b3cc5cb7ba8ee0475c237b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a0b1b64a54d69433e1f8bdf74bf65820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c0f84163b6ed3726665a97f9bff4e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34807936962bbd7a5690e3f095137d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23796f607d5039e3700cc642a43aaca6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3d8e8ff5d89d2f04d07582d1440eb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7085ae92fff8caaf25dbfbe584a88ca825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ac538b01ef9b5aec549f089d47ad3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ece2c0cd3221bd1c5e8883b457316827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aebd89d737111fe46dd1b7f88823b5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b187a8ef554e2f4a22d30b528b3d9e1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6966099c4bb8c4ddfe35fb0dfd2a81830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2772523faf4985a8368836b81eb3a97831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a3fcf01d7425d79cc397937677388832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81576b247add9b69cba1227164f58286833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c3066a0cd39dad364979d2bd78f32834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656e766c7a388fdc03063bc2666edc2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414891dda52ff33f4963bea8c6c0b7f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9eccf65ea2d18820ca10da080c473837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dda8f26f19a47cacf0e2cdf4d08e7b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727a695ae5c89ca6a7a5e84fcc383b1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bca7dcb71e74ce57dff15abfc2d779840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804a781ec55d7a7cbf40059f84e37c6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6eb83246589d49629601a6e38c5a8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde937ea7f55cb9e253477e3ab37feb2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80443cfd0e8f80c0d99966c338bc6300844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a90bcd3b82c39a27882158b9f94d6a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb486ae62156c8093c72de12c33fd184846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bae6c84c11342d08a53979ae7b2116847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b425c392c84df5aa91ed95e407b82848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cf5e8efcbf227f0a429054508fba6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc11393df1686d0b368f4f4e2086775850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b051ad3b80c9614e2b646fa42cc83851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df7a52996411d3184486d1879ed10c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7cd3597dab692d6c6ec601774e80f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fd04ec4a40072bc912ca5542ef7fa854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128fd8eae2cc4eecee538c0ffa4424b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69f0369b9d0f5efb477bd3fc1a5fff856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48354c017bcadfd6b735210863fcd84a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421270ffca2c0b50a5145a909308679858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab35a13a2625a7a1f0969dc5a500e22859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d1272e946ca10a1e01b0951bc4fc7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceec48b15172cbb1346a965bbe6819861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216d9cdd4e4293805bd98dafe732218862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4844cef7a7b5c88751e0cdb03d64e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13560fd041e805f38d4d8440b93305864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b3d6018e43b6a78d5cf99559c1f1d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb890a44d155a4de96f467e0d6238e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf3a4824dc414eb0f06bbd9262130c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299c18738b8729d928e7d6cbade379c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4930b14060bae75059c5900167240869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f464265a4452ec74f5512af185ccff870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859d839688b189bd3eb6cfd32ab0b1b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b541430e9d36612c93f934d6758a4c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9edc13b7b0fc87248538b22a25af73873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad2b7911409cca4116ac606e6f4b96874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d1282544ccdc5fe827370c42ef9f1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152df4dc0078a30b0f21badd99acb9b0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885be905393260dcadb399e25be6466e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dd146c44480aa7f2baf96297b2bfb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b06201c3034e9eaa9f22f03e1919a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff6476a62f562d27a2ad4b3f8b36f5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb91f189f2e02d43437db832adfe90881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfa2b00c3f9de4952c76236598f333882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae3750b15db9f8d9be6435c821444c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cb0a76f710ad1c446639e57f538bf884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa73beff1a7094094fca2e67c4dadd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80acd9103003706a4ae2f0b00cac080886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8c3a324ff7baf87af66d70094e698887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1e1ae1707ad03da0314f6883c6cb6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d886067d586d972a87133358933f741889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063747d14862ca74b7936813d491426890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a2aa97ebff0d661c0dc3aac0f9987891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fbbcca4e035a12a7d19ff89f50f4e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53c7a98bd99115a9f440c5e4f77604893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38079cd778af108b2f390de233167ab894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d1577bf640757e5405d7264f1f056895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adb0febbae75257de740caa3b8ad31896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db785466af66e7be61a5bdb089f6b19b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d4ed1a85efa0e4b3dec1d29b09243898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363a472dcf7fc5abb603f541cdf5eef899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab83aeacf4bb57f6b79388c5fdc733900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9915e0f809d2d86c6f5e8da94caf2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c6fe26f832f28a17992303707855b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0433a2a7faf9c4208b6673563bf76903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb6fd4139e38e9bb072784cd7de90a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed792c12500d0d6f07ce9c9c80e07a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b57b7cbe379f56cb399e3961ec3b3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c90186ff794f8bb8ca357a3fc4929907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5013f0200cde34e937b6cdf3d3aeaa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7053f38041325c18e9ece41a0b900ff909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f5ca827fd07b7a851cf89c58df96a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a66d526cba0f5942632544bca5e68911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6252e423581ac0c2bf014ca7e0ace0e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847effc1498357d8d412a373956436b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8732b864efd6abb9978035ad670a274914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b5d05482db6124206e20794e05f40915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49706c0b4af067b94a5c8406c3d7596e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca279e90a3ca57cbfd880361b54940917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423401e421971585de38f195c95ceb4e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b25e79e21bd6215b51fdc9ca9bea76919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a36ba060cfbcbfd0aa33744fcf8cee920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7308d7eebb8885b7a818e044fc8519b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6960aa1a45bbb64c4a97a216bbfa68922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d45e6bdb5ff911c22d176fcf36eb8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02958bb2293bce382354d74e99e1882b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db947779e2567739d0245bef838d93c5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c386bcfcf080c074ca7ead4c0414719926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2049c7fce391ac05f1018dc23abc9c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b07d6163bffe16158b6a4d8a6f0b7d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061e27ffdb48439afad65987329374d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec5b712fd874f9c741bad93155d743930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af282d0a0b686feb736aedc5bcfb6a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b914148c9a2ce31bc2428424b7e6588932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375467b88b290aa762d7ec343f445ec933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b01ce5feccac288ef12eea2ae0a2c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b259d73e2366b724da4759ed645ce3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1b5c5b788590cab97c7078b05566b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03934f7e3b9842efcc0c310cb09f77b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1deddc1232f1ab928e7607279c57e0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b293f800abcf5bb28d36539ea2097939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be8e8572c0a6c8f90285aa8c973cfe940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f948951fb9311be511be845c7a0090941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f92ba169aba9a299b1b3743214bf6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfd577a97f4662a14870880aad7592943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba614776fdc24f88ab2c99de875ddd84944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee11866408f7e156752d91b33f5ded945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4422f472e4d4b1e90e6b61df91ae83946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef7bb58f8f5fbc708f960e4e74855e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc15f450ed914ec33711acb3d4652af948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d0092331e20b0064c257fef539c85949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83837092e5af5adb1fbd05d5e1853df950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7633e6fbb2f2366066bf242bd6b888951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b768083428f8b09714581f9b141fbe6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d9df9f34651e76ebfeae7364bac36953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b360689cfea32091ed8fac0bfb1735e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c447a69664ddd1d972df1a511a879955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc114110684bbab1f925ec4d13845c4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6ade306632b032c114678f92e2758957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab30e758c6f236b1b6e63b1044956c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3aac0c29fbc7a80d5b1fe5ad25be9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831c964626028a967270f66daad8c9e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df220e438173778d842d61bb67fb502961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6627a95d5e1b15f21f6e7c7f78b96f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c6be0437d48014986d6e583600608963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64843a6a3c285cf0eea582aab2a70c5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ee6a8ba8e17c84f3dc6603060df85965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56642e0772b6548182227594a3beec8e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d983a1a728795aa817850057b75e4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2f795bcb533ef58a98333c056b291968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd399ac0e12f0cb8adf3174baec34844969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2f067842cc6f806f983a4e120a870970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa3c32610619115407d8f2fd1f64e9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089607e74215d08f62ab9352d247409972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8faff44dcc928c8e6383f70827ca7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5220c8b01a6438c1059caaa410365b5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a3e5d1515f0d7487d5b74b3f2c460975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb354baa027f115b8e11a145fefc24976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aee7c92e486f2300832bfed4fa6d6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcab8ebea592c18fefb71f89de03d1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd60674c888927bd7464c61d8d3df00979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8701eb08981bef760400bd9be15407980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8d4003caf234b6564689e2a0b2aa8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ee4ac2b5840ccea28272833674afa982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427641fa8e1981d94860053ab90bb94b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c6fb7efe30692114c1bbcd7150658984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051134e612bdea84658e8b32103039ee985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b142cdfbb8054dae41abcf27fc492986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7e026825da1fb08ae7e27ba6262d0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0933f8f4f2700ed14a70ba5c9c687f4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554453df8578e7896a3ed179896da22c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc39aca15f60f025dd9d8b8e9a625d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bf24f04a7144c77d154b2955d1b49991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad194051bc4bded62179599636c3542992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9cac065e820aa9dc04e2012e4fe9d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c24d25c823298625ff2d95e9d27404994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23046c1c8e548b5d2ba76af10ad2cddf995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90957598d1a3973748a109d382ca2a94996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc513d4d90c84dd84b3df8adbe8cef8997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>