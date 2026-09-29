--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af75785c9f15e36446427481b1821301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c796003e1bd8f2cdf96fa497841c3102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92587139350df28978b79bb3a291502f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81783113bed1167a0ed4283ac4992e7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38dfa0ec41b36cdd63b5ba1036cd9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2f9e871aeacdadfd7fcffa902978d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110459fc5e5352d5225789498949b737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1609c2862e3696ec3f5a5d2ad98f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897ae5446bfdfab3bd2cb09ca5a93f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d0f80c91cbf3f544f74a6fb669b1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a582bb05ef08aad411857484c8111a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927234814ca928519185cdc4195278f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5332f790469b9834ac5c6bd447a332e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3325a3c363c6c156dce3a8b75128b9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76b4915e022c7f345678846731b26615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991348d818a0cbb0ee38b3b981be45b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbad007c1e33412ae977856e37951c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5783a03f980bec0b99a5d496366aea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a2ff7c8c443e10b2408da718c864719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7b9b2419fa2ed41a3e0592189008c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3410661508aa278883f886717e75d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc744541b8711967c9d69c1ec152e00022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc275d758c0ad3f3283c2d4c0777cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc4bf7d0ecee756e9e47e337f0deb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d0b741878e565dadba2cc4078395825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39b8082ce93fa291a7ce819d42f37326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ba7ea8a2959be4e5b345b6b10db0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c611d6e6ce2710d9b5716a61870a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e8b6bb52a8c603dec11f669af997529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a86f5379088ef5b88fa0b736caee6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef3a2a25e175eaebe0f6f8a0bda5f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dad00b87e076e223c77e778473942032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40a77c85c389d2fbff8f38088956033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8440af0b5a97c7fa6656ed4bc8e2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecd3994b4960ab8232301556d82eb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb5eb269ac63ad774f036b47791ffe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357847486aa48ce4ae706a527c4d9ca137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be77fcb69629372cfd62fb91ea464fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e053519b9750c61b9f9a17526c545f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8101a68f45a2af7f135334e32753740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f14b45c300622fc18a9d5cda9380d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547112388c367903dea4617e25aab4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f559bcc398c7bd7242c2bfe6c382f8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060516a677d9e3fb77716d645c94cdc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e4128dd6639ef47e618c57ebf42cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe8f44473b82d4b4670fc99736729746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfbd261e0e06e03408a3867c77e4e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67e3e9e51247f9c8bc2ad33f5d2d9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c1efb429e4f15c3aa827297ea8be149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b88debece432534c386d3e3156c8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206209db4a35dab0bfb7607d0419c3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085578f815bd11c7bec38678e59055d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd3aa7b094d3de27d52387f8e99bfb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138013098ce30bfd7880862d728f8d3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c919e430e3c45e6b02ab2df4ae74d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fb55332f8b4f8b4c144438243f90356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10e27c7ff2b7e7125d67c52475d10f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1f686e39c9482832e45a7172568d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fc768945ef95a02bd32137219062c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d4bbfd06425264574201a74c5e87e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444d771238ed06d5263e6e322ddb5ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc61acda5ebd530edb6c3123e6334362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41f306531f852a4fd5d0c6af2c65e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4232450800130e291516c8e1d5a7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acb68ad07089a64cd1601b9cc80aa165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c420edbc2a6696a0d4320a2f3ff33566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6c803f82245e0fbb53053ae55f18567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212302404a8555d6546cf62aab09780568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8df45ce69927633647c6ab22d3097169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433df91be7444c90e6d32fcf0d30cde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53b94d3cfb8a8fc4065b7ac95a20fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f0b02f1c487e5375306b9e5e7694d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d462965c48fc3713f4e285b00724473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de381831406297dd514bbf3dc684375e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aaaf023a007547cfb35f49298e07175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de3a04b299a7eaf9f8e7bf3363c4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc7c2cee2819c196dabb35314781e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364671aedb69368e5dfb8dd266eb907e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52affb1f348c39d7849443db9f4e48679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c9188945b5fe798f1442959582d4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e1d1455d87cd60fddf5952967498981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55df624be7af9d60377d9929b1c341982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0326edd80d6a641e52c3e060d42ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea58e0f6a275544cdbb492a6d4058984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51d64d4f95bcc9fffc10d0750120e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e23540be30e46867e4ec4d728a2f1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c89d4d5138d6188e378d9a7a2e51a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73f031798f75a4e0b25ffd81db8d9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c99bbe41801d031ef518a232b27e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fa92aba73d7f60320f00ef30c6f3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e463afa1a64de029943e4efadc4ac491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479edc9064a97e1d58c032bee609b07d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221ecb2e40ee5ca437ca8efa17546b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f11974e0f83a53eb6c97b74d77d6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d79e85f79fbef921ab2174fd036a2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794e6a219ab03c800c5c953ebf878e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f165b8593c92940920925d259755db597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2ecdc39c3d5c021a2ca97194c2fd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9ab38e2d9de336d7efec99edc591b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1673309605af1c7f2f08fd3bb35a215100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00efe1973be3672d9b7a5d116a43006101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094e61419d876579d5b7f44d457415d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e893357c77c922b584241e577ad7fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79498f0b3e0d14bc92de95e581e03177104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc482fff1e106d9841a899102d6f3a80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14f51a41b2809af612dec557da8ede106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ee828e29839696c81772e0d459ccf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2dd39f7da717407d03fc46fd195f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9320faad49c8a1ebdf2a89f9572b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5ddb7f4431adefd5351b8a8b0dbdd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3cb076dc4e819d4018d7b64a52b0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630a57748ebaf432ee81a250a794c9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16d409a89913789209c5559f1d5645113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfec19b81ab3ed38ac474e4a38563cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f375359e21f98c124b33564dcd4381c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e79ec5297dc0751bda7b75d48dd0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4099ca6e9b7076a52b26edc3902af79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a895f5351034a79d6d66c6c843794d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee1adecd16f41d1516f4eb8bdf9caf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b217a7043439998c36bdb3d8ae331120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16436ae606c1fdb65e66715e5e2c74dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f6de1dfa59382d64d64f64925a5c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226da32adb52ce5a8e17adeccb4a23d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4d9fac94e70e5ef728ee3d3d5e492124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8262b231e859f9f4c4d7bfe07c82bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b2dd30062dbd6b23627ad760bd487126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c73d6ada8a476e3d8c64e12b48c782127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18afef311aa32491a4052ff932c7f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec61201e265bfa15e914af7e312efb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f751fbb13b01636ca64fc317f946c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496f706b140b3fb8d6fd09f7941af95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407faef229125336196a0a84d4de461e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da144eb2533bc47fa6eb123a2e0b19f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e85399296b542a82ca981e3041a02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75178205da51dddec24d1f4b824fd68b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb1f20762e04d8bffc158f2c5ebfb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0f680d1a698ba1f77ce2260ec2d64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0041e45bbc9058ddbd181160b1e71b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfe70b5044179a98822db7f465672d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef2cce1711d6710ff86d76a81786f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b85d098df0e1c39133a8373be4697141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f47d53b388ac7dd494eb9327bdc12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70780ec0597a96bea8d6a85899a05a9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328127e88c55fb92256e61badb53f3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3733c6eeda8a9d5a60e737549b4e51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d598f0ef83405389b842791171e2f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71183dc035dfb5323e971728cc49351e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef956e54074b08519519190548d33b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de9be9f0d069bf769a0a2b6cc14812149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f83bec2382d58702afa37942970d2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c4c56cd6bf83cb68ba1b0322219bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb842ce18cd0cb8bbf61c36c984dea05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcf0015aa4d6bb6b01b925728c9ae7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aa1bc85f79cf44b72cb6d6ba3341a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2471c94555e314625a9262774719b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fe30266de45715c2afcd8172182d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76880dc7652738b791d7e25296ec00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb95638d3d3f6233cd24f698282da2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde417c810608e8b9a1c375e6461dac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8e562dff95e3b1a7c8a155f33f667160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b7755099377b662bc80e4c062cfbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea28f3ea763e6dec23915d04a61695162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064709f5d02a57cb6d9fb1ee65c7d8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393340f0924e3f6dcea09ed9e1f393f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5e6c7fb121860f2dc3084bdec088c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc73ad4f21edaecaec32d4d2085901166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54636e936ff962008c9b7fbf6dd427d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6850d1d18941f99e8f7a6451602da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f481b26043efbbac9f7086e6992f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb10476863a3661a1386a6c1b1f0dc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a6fbcb8b19a8a0a581430519b2f47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5638a84ceb6d23537dd0f023a8515172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc134b794ddaac766023b82f2b7d05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0fbf41433d9c5e9523031890c45f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655da074f5a1a57afea1211da28fa9d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0df0b8b0a313d38434af3068a54f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98efcb36a784c34f3b6e60d56a8258e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38848d262990e85e0c6ec9528d0bc78b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c484d2588f1902333fa057cad312d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd92714193edc64a13bc83c13231d47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bafecf6e6a6d2e1dd0ac505774f5f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d11e80fa3b95a1356a999882a805e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5db1598122124fbdf8cc9d76851b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470968b1002a96db9897821cd0dc40f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a642efe8c82625d31fa8c0abdc8fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ba6fa6fd0f376718367a246e7acf9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764d1dfc16f3012df6d980f52718858187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59c55823615a6bc5d23975254bd92f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fad3dd083c6546118d139947c3f8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0bb43da769ff4f11f683441f9db11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8c2ac2c83b3901b899d0f1fcbd58a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc34d902171414ed24d49ffe706c82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86e80601de61fe7fe224736af13efd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fd560b5c1112cc2b467bdfe390495194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ed4c6a4ae7bf4ab1e056177504d23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4949bbd31e0e093c26c8de73337c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5e1bed665c6da3c74111c47d79f53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594181dbd5f803c754c7ec2e971b350b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b4d36164d2f4223ebe7508476d9c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9794e3aa1989d291f04bc98694bc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d280ac7d00b3c0ccea9fbe60651c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ce2479347399e50d51dc68bd86bed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cd7e51861d7bb7bf7da37bd50f1fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c1f4466806b8d698ef9a7fe4065b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb52a8143845a924581e01276d2a1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a89543a55a09e82a39fc4ee00d6147206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb062150707928089e395e65443cb690207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b484ebb1858e9df37e8c43a95d6e3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8245c30181e2484481a41a7ccf3e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a126dae151a6d1150e26d107275395210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8244901450f2b53500fbba89e3112f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb418241d1c0491a853235f62ea2dac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab966b98f86999791b3aeb9c0f8579213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b397cc5ab51cf4f6ec971c95f76694214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b7bfe15522fe151002fc53d62575d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675c9554174b9be462c768aba1a0374216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeace94cfd0b361fdc2cb57c1aed27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52483f911dd09edce3b3270d4912f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22ddbd837455b02a64c8b32b8c50a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fd969aa118aeb838f44b5e8de9e8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7e431c0ddd4afa2b1d24164efae74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee602a8ef4f62ac65514b5b9569083c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1dc68b6bd4f30073e9ba4bbb408bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd2b79c62690637874a3fb993ea452224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703bd8d0466c5b5686e0d7e9db4d62d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53d162848f797d68f3478cfe506925226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd01ffd3628e04649d6fa58db7f7910227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d48d01fb077e468ab0a1c6e0f91931228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c8a68953df2c730a11864e0692acc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5369040325263712e4fbd3b5be72da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430a8ed548157d115358a65ed84dd0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71347122f3f3d208ea2f7c5bd80fd2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813ee170666596af0be7d4e7ce45009233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e716ba77ec5f233d99dc5b77c93f8e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc12a0990f0f6b5070aebe2320285b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187e9abbea83c5f2f4c6de62e4ffcf3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03198cd07572ddce5ce9abbacf6bbff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db344049f9c908b5c575346b529ae601238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ee27034f1f97466b1bd4c803625de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14440e58141e563a6151ed413f6e75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37b53ea1ce11f38ac05a420761e3eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9049e6e45a9c24b923c2b550590fcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e76617161ba0be47a4d7f15bfff56d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a0e9bb75613d0d3242884038212cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68882cae3bb227a71343502f7166b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbe8b1bd0a70a31831236bbe8281c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9d62e3d2935ba1458069f0c1e775c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f0e3104142795be7a671b84a4977a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc419dd86a27bb2f30b9b59fdd8277249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abc649bc8237913439f2197b223033250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170b848ac12dd34f5fefb82d1cd5b8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c13350b4a17ed5b3e30bf59cc6e906252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec6e28a31f28671f55bbae3ef272af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239fc472fb3fddd5676742e058c8635254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba766be8e67f1ad86bb74fe1aa6c6905255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfc3eaaa9741d1cab46c16c1c90ad4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7848153a64373e5e54b7527869c18a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500c3fbb5c23b9c9db3d1a45b0c4b02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887a4b8c51b0867592c7839714fad5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eff6846b69479431b84ea9e87131c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08ff4e047d11e5ebb93c60c67fdf06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faf60636827398d081182a1436c4fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d10eb364595fe0449207ca4070e126263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057abd0169179572188ba438bbfe4c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5928552111efc317f55a71accb0a80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b6365276452676166c1f78a5df26d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4387ff4c1c2f29fe93f9545b70efd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43921fa811b7e28419770894aada6dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069ff19d0a9bb217fd4d8ea5ca93490269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48423063a847e12acb1feb75e1c77c62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b4c956b68faff69b99788404a590b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dc66de087b1afd506d3b0b87a8cb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6729d71205ef93f7acce5ce2dbae13d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3ac23728527090377fbd54f4a3b5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8ce4a10d5a068aa048c12791a9952275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9ec4c267218a0910061ea7c2d1c56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3334dfb316d9137881f99843b2bdda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad7a8dfa8e88351415efdbdd5078ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288c3dd1811653f63ced9bc532342ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173e9436ac7cdf89e7cc13842bd48e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6b1366f818627f780a89d0a4ce3de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea46fbb45ae23166a0ff169110cc44e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c8dfe1f801feef96f20d5ebe183cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d975b31be032124b55d72a0cee39297284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35138b0dc580e010a7d58e00377885285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602e661b74a06a7011747f4950d5c73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94182f8c28a8039723d6f4aac3946419287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad10bcccf837fa77e26f8749fc04fb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7186e994f81085d91d3bff9d021cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aa44de070091f81d2ca097e33e423290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947815d3ad114990a454ab77c47f426291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168840d6bdf6b479eb6f9b7a76fbd4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de9d1a7557f05758846df3a578b3c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6add469ec123948fa09dc83fd6e2bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f69a7ca33c733d6f0e4edcae6cc1bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58137361f3ca1d30f640fd4fc5dd7770296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7400ea23b3a11f9457ab1322fab7696297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de542874accdedfb55373784b9c0a6d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25042ed1474283106f18b43fc8eff4b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3f4fcca7322f53896b3e2a04b58c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554e0131c549a4da9cd9399cf0698ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d326629c0253875063ddf66ac8b53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a058b807be2dec50c2f450e808dc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eb926d687ec642fb5d86349fcf855304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd95cfb8dd2ea691a54e41662a1ae0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c9fa215265aadb21e990ee83d9b64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a9181919c3067a7fa9d8f8a1c5ee7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0345ba0873ba8550d38445f35177b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e58d49e60769576cd29fa4793fa502309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11269e04af7a84b978fd232dcb935db4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc94166982df47e53ecce6ebb2217bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c7f3ab9a9f2a26b88b6ea2958c125312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9f928cdc341b63ce91fe6210a05f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060e317773908a021d58549b99ae9a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e12f5c3a1d20ce82b16d1f35f36246315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54fd848bd4929079c452b174c72a7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75a2592ea344d4ea80578c72f21b98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67bf1307237522584e8cf06154f535318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a47e1782f89290a93423a5a16c2ab0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b364b988b330b17fc4b9ba65872461320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed767699073baec976b94498d3734e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd38f9b3b7b137bc48c0421bf5bf40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c24d3e2b539e6daa5a71cf56ae987323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995858e3fbfcdd03ac1f1afa0dc01ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0663a738694d373bb64818773e0bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa976a5e99a741f1837ab99053ceecd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d81f0ea8a004994b1978410c966f26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877c01b370cad805214c0474fa36e03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f5d17d4a1c031d5a5a79caf7ffbea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c7b64075fc6b6ad0d772ba65fc532330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f6a16f5283a1de3720d142929b82d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6043e61344d823e93028c407b605671332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad0f94f63ccc5860c33a423b6d8eeb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faf9eb9300075d747b95290315df17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43953729a970ec0f953953acc5bceab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c67ea2f44f4a105e54bdd1801f3684336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1fa6a0b64eacbb8e819e61409fef1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cf73530f4da403b7c3af9c0a55a36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a994b88189f2d843b70456e6f8b6896339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2e324e1adadac4b02402bc51d6ba3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b29b2e88e9b1366dfca487beaf135341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efc6ee3bcb46b9a9e6cd46de843b28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc69265ed150cb821adf53471bbd6c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978175909e7dc4f42bffa6592b6f0b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd016cea542d0e190727637b234429d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecadad38a98d176fa058687121b2a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad359987181bed743af927074de3c3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c450e5f6dc157d8b6df8f774989d5d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5462a06487badb3abc743762a0d9a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904fc02acf8ad90b45f3d9d208d203e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59b53361fc18b4a2ed8b510af425d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760d9080ea0d6026796720b1d494522352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb6faffa732fef448b84599ee8db58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc43e744692e7f1149554cdd73bc0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa760b0b50dabba4c8cab7cc16b6df4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db706a19fa80491b8a5d474c375f52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8febca04a46d6a7c2f1b61142991496357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15995a34e7f59dc66356d76ef16752358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a0568ae86a192d8f2772a06748ffd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86945bae4749f65d94d709af19a35b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfe0463d124ac1985ad7eb2fea004b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda503a51379c2b1d39c080e2f9fcda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ded062243c8b8f865d618b65570a6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bad6f6690add005225879f394a1ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63acc8a234b55e10872a6b084bd1014365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f47d6ccb0afdfbe82c88ed9013059366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4df236ce9871be2cf1b4b42bb3ada0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0881b683f6050d89a36a9e96cdd0272368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45daa57dab524f1bb3b3535c21697d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e568ea606b3ac594fb143e6d5a973370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd1585468e19e77213e69be3a8f026371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d60b0205073a1102f7c788f50aa76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f86106dd40a3945235e31ce7fe466373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3b5232618ff4c773e3b5cbf56d8a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29869df611ce618bf5c255f241714cae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004442d38794049d492d9a6a552f461c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fc6aeed99a2878fb82fc6f0f3fa27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faf1390937ef24e9d455f61aab5715378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c672e373489aa57365b8288531057e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040357771d2a6b5462ebc50ff8125e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2391d0e7b453c0608826ffaf4b7f63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47916173c77371af007d7f3ee58262382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631b697bf8dbd10a855bb237fa6c4b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f47b90fdcd563f1b799c78fd4a5e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07e88ba52aad62106ee1c50d2c63b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f72e92b9f921410dd70c4da2d3a18b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056818a344a77674e2c9459bd8199170387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41b5b676c70ea79ad72674a501528a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6433071559c7a50957a72b6d5d786b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf2313a0617934995f018997360c9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7543898c5cf7e85db0afaf98b4dcb66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0fe46ed5b8d88bea06a9fc2180102392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65008daaaef22d8459f1111d5f04d4bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2871aede538b1aaf93f99a8afcd232394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdd5e7be7b702a322a0056d2abc469395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957797b9d7d86fce852accb6a4ffb975396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac59fcde6ee89a54dacdb8f1d673b43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445401e7ec72be6fe30c99ef7d3ebc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444eeaf2cbe8fec244e2df25e7d81af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d8ceaac1bcc0b58718af727805013400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd4dda1ff82a8a90d65caebbfd43b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cce01153c70a2a96ce3b00c58b66e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533828401211ca51bd7d0e54d8d8e7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546105a50031ed69e32a10435f72a26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5996f1e2885fe45d3d42215db6565e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bdc71da770a94c8334501768fea55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4592bef156ba346946c155e61c9529b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb24fe47cc1fd3c057f887ce4196474408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb88dc07a704ccbb548b906709f7864409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb308175eb18563d0f8fb155657d06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7f2af0d5de7e2afec979f0519520a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c3cf20de247d3537ce8440d1fb755412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc38a11fa24023b37bd6eb90ae8249c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa893b44ac8f3e2a8d1e90744ed4301414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9702736bd4e992745351a25a6a0ddb6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d0f07ccecb789a5ace354372400b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a525bcd11c6dc9f8ad7217bd62e6c8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54cd357f24a33eb41c12c7ac5aaef3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64f6ecad97b40a168b9cffca4d95eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a7d7e731526782c74a64c153a6375420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9fe37f5298e8dbb54164252b8eac7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dd86e6410714ed91b0798e6d80ebb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cb9f31e32e6be4613956521b509e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cae0f55da933b19bcdd7c01231717424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470e1b24170682348439a9009a89311425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825e6244e25c6368e946a9e2b24113d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284737a23c9aaad2e617d9371d7436a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576de75989c6e7d2b555318ca8514f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2191392a02c62bf8d8d42fedacd7ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397fe46f606a2f2548d032f6661c5a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc5f6265b96f59dacfc1056a1df176431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c624b23de93d96229f2bcd250278ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa74bc33a6370a417ab8ed36f6bac4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ed8288002e25cd241edd0a71c5261434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12713252b782c92233d6d53447f74301435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29adb175f9d83e4b38cc4bc5ca6c8ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362437275a974f0bb3f41635b559a14d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41af972c20979fc12b01ec5727baab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38db0fbd85332f960d312d90f6ba10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a036dcf9e03785e568d2a028c74c08e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84f3da547bd617eac343736437c230441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a2bf48d288d3944d950741cf936ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3469bebffd4322fdf93e6747a098b41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428488e5e09426871923754d5fc69158444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126cbc1606b67343f5468e21a9cf215445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d595453bc0d601065a4fd5c205f5549446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc8b3b5b91c92d541bd41259a0dd2a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d584e718f4c0df3f7b44fcc537ad211448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884eb2f441471d9acdccdd4e87eff46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f2c7e8d9ccb297385481ee1622b43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f306ee012ad49c0f068ba39bf3cdc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5561e8224f140efa09c9c7076231ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f933ef7f8e7a506c061efecf68df5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187c56fed6d98d15f528e3057ad316e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167808efcfa68b70e7cd4da6a34233e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758ca44c58299ac99a3cddb8b1c283e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858476154444b1e5e144c01327b955b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b8bc51d9c6d2c83d142a205d0eba1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9398f25c14eb18b2b433a8fda92c1dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b8a90e0323667ce6aa02996a05feb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740edaa439c8078424d5f581bebaf40b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ee2bb0bd1cfd6307c6a4a636f6f42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015bd6301d10f14aba12cbde6a7f20a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a0fc19716078e6dffb3f40ac84e46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b955896ac3ea68aea7fb20619288a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b45b9ef767ea755fd544c8307842b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513482493a690e9eef48aed6c5f721ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca459b4e122c03284beca671ed18c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9dc84bbc74fab383650bf8fdb7bb6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a535614a51ca1d5bf06d3d0edb334c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084388001861eb0b5bf88f3fd311e5c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43610434b628768f65e8572244ffafbe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5437c1908a2e0dc052082bc1f8ef5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45eb2a2e16d2799da82499ad1acf35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47340642207577358a5faab66516d09e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17251e1272aafbd19341646d91854693476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b64e237affe65190abb46863229edb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85218e9714435b5e408e0057477389a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f3b396638f3f3478721fe53aa796c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a65062ee6177bc8b2ec313d07a36ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f78c4980aea961abd96a1c745c54a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8938be6c4a8242ca11ad298739278482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe01d7e6a5a5fcbb6885b97d87d3da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81497e010796356029fb18a29d96c31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d97b7cea46ebb9c06f57a5b218e849485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955ba9fd8a3c97fe17ad1ec1c7d58cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab6cd8ea503cd106d232036a29c40e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe9e23e7305bd3c06654ff7c34a5b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec311d4668adf5d0f7bdf82c7a1f50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53573fd8ca4ca328e8d14c9f190f8af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb833ec87175978ef1ec7acaec331f31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd7f0096e5bbc79dbd812ff12ae703492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877807e214dc963425663ae5bb5faae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bb76c5784c1b6293923dc78e34199494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a34c9fab773418b89c46b20f0e36b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5983e1dcb7980b03f40b4facec0dc5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098b40e35f7bfc78208229d0e3a2816497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef70aa5baec9ccaf8278128a9390aaf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892df61321ba301d1e8c8e7129381d18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb78d923f92674c4093dbbb9e3a7c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec7648c181a00c83d3765469f02074501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12022a1f032eb158351dde521ecdca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405159e5d1026b7cd2c85d086e507216503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e7838f4ca3c3fe5fec38a0e949182504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899e22e77e7f51f722d03329167e876505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ddefc0e9038f88dafdbb34defe3de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580e7eb484e02775579da7fc84a7d9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ff7c6017060101adb0f3ad55447b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556165b5b141acf92833c8d51fa0ad5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d880f39a9ca6eeae5c1eb9af685bf5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f416ec2e49aaf979851ba5e51bd2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222c8a14b682c90f35709fd97453576512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f88564524492a08f617dbd6d9d9c0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a1535291eca34ccddd1ae0c845341514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052160c7d9db7b24998fb9d42f6a1065515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524f71bf2b465649352ab03cfc58e7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20cbab59532edce6b34164da75fffd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa77ab515cb055e49ebaa2b70d29b9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ee99874f5c19f63e9e541fe8fabe3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc2f1868c7085acfcd04d6d3814b04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e857aef50a701480efd08482ccd8cb2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534105cd98cff8c397b76b899b885e33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60518e9a5e421c5af65ee8007ddfa9fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a93fa6da8f42c49e216eb7a153d45d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe92c32497b88c50ff34500ca5bf490525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e486750b890fca4674ff5e020595a6b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec0f06b7815510d222daa31a7332df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa254014e3d192b276534a3f71e2a07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fccdd22f33c28a9945885bc7a98f63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b91b3d5bd8326df30e2736e431d2bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f775e7c7b9fead6f91c038832c37ab0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8441e0c996248b485707f19d21870532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af7045187f5ffe98bce02ff234e024533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2626c87cfae0061b336018fc8127a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62512557fc24dac81aa02507931a34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010f03e3f8f32745e5ddf3a9eda8aa8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b5bc08453d02b6b7cdf3dc6232948537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbb89849e4568f53bcf86e62572489538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d9553891b8982c67a265471bf91ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763ee2664fe08e3c15ca0bda40107b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddca2e68076b5c743991c391f2a5c45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f53a11079f6362d0bfd1a6773abad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ee77297a376e079f12cff5eba9f10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f395d00f4b85ffc2b05f4292f703dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcda88325941b4ed9c4b5d308158c29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180ec1885c805b7e40b792ae53fe8b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329935ad30104379cb9e99c3e6ea8865547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfd4ac9e7960cb603a925729d4999a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15636243f93f713cdd2bd8f7d23533549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a62f80f97a47ecd21ad11ed8e5ccbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcbb3bebadc86b7c11b8a2b144d3bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bff6d7b689938e390444ff9e2dddb9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5a0660bda277f9d73cc2c41893713553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea501c57c4e4c6427b4c22be342cad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd653ea646db4cab2532b633b3f51f3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd9f211d7a432cf8d4b555a17d222b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b93ebf5e47c747555aa6dc920ce821557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ee39c905007c354f59e9efef4c38d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86ada40fb3e733256036b3cfb3ab76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c831d736630ab0603b536bf219fa03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701affc3897baab5ee938afd063f826561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202dc02c561e4b37bc2fbd7abeba51f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0640f89fc86901f1642980aa0e6734563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01003511581695b01bcddf316c9b9069564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f1d59ba35c9bdbcd2a6b3302cb560565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320640848e6fdf4392667bedd330679566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb91df8e71b0e41fefb85d03ca50174567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5490c431aba31aa7194d5b8701d92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7334805bb6707ebbc5e57ae15af91a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b13269c22eb9240eb263623e38eec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdb286342f741748a5d00ff2623f76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac45c905181bccf570a911cf94f0034572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a660411b126a91787c472611bc091573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6684ef30cca8eb578c127046eedc359574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7bf2fc9d4aa95ec627deb24ba0472575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f5184f24595381a539c8737f52792576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d24d329d7e20f51f2827193caab04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c536d6d4f3311ab131bc80f97c649be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e50b999acf33ba57b55a742192974579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e5b4431bf4e93658eb72fbe378233580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27fba3378aef18441053c6d7f16a95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894f3a66fb533babb7ef774bfdaa414582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de70b36fa1b84c6e6fe2847b4b986b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535735b2dadb54b6079bd39b07172c56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c1ed2de8dec1986ada8f326fcf8c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508330d6170e4c8de16d01d774c87d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe759a25886685a2b531249dde087b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c0278576bc7605ea468beda54fef4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1214a05667e75163aa8352c3806f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d21d75f5a91e58540fe1f8ac07e0ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529146f42d8d2e82bcc2706f129d13e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c738d2b3fa780a06e13aa7640a74f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25556903ca67bc0387f646b2dd278b72593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaed8cdfe5593464d0bd42c7a9b26f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8117693a3bbf4ca872cab7d6eef18d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8217062defc986d4ad46c1733585c51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cac0747f5dfc9eb852a0fed9e1003597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0562e248d64b8c2ff133ffe33c8ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e570b965666d5b7730b3c0dff85971e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9ba7e5801bf470d9f80a6957afa6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dfb9dec078c054ac4263bae2b5d7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c5ac67e561a393bbd9cabcf31fd76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebebd9885a6607531af75591da5967603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcf58a92668710447068886b5ab33b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fde63341c95d5f8ace74e680fb3a29605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d061c2549349a9b321287133b43ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d38a66dcb819206e0045d35d2b958607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd629f1d421a69d4d8cf2a7ee1c73a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad12ae69d205005cbc5c3538a56a5dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bea2f2dc00b151cb8045bce17665a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cbfb806a6b9df4d9b123c550d16c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7623a0c85576a88c7d25713b73b712612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44221746260cff615e638aaf5f7e7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84104b55f2c30f26aed312f6cdda1bb1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275800fd8a85ec2f1904001aee36a1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c7cd7acb39565f35be8f1221721b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbea2759f4da1787d419f93870d9bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a9d4094ffcf569647f52b2125cd42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcba81c740a7fea84a779477a5975b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2793fa11c0c4a1b8876c4d682d4102620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22aeb37f00c7dccf488e3e74a073a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a447942882ca8d4f27ee81f22d1996622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15964d08b9e6d81ed5b90b3803cf76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7173f6eb1c44adc4f826660b206417624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34557c16b493fd730200b293ed6bc70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b4fa24921795ea023d86dfe290c09626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd81d80cb7a8df638f8374ceb345791627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749ffcf04ef4641e10dba6b999c8881628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b6c8043e308263481df17ab9c2020629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddddf0fb37bedc7e514d025201f0a48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb1bb644b833558dd7fc58b07a26fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc32fe24bc42c1a5601658a4139ba92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463f0f84c285fcca4d0ea59ddcfc5e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f2b6eec7e681a4b8985622fe94aed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5c7f1bfc1433b7f68886b09240319635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18049e30362aec6b6280f45bab97c17636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d674bace7fb839234318211b456ba35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178a6bffd01d3b456d7a843682d8ad7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1becfefd3bd85dcad0db2959cdb88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac96f34a88d23a8df1f33d5805bb7a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114cead55b24431f9e4d0b30de3f324641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e594ec97495da6c70d3ecc8d84aba6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded88f8ee90f5b764f01ae8ec3053ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e52a96f3430c71ff5dd1d59b808e6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9031d3aca8a90e6ae64072828415f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180f1e7b1dcc1918e0b91aae5833863646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15795da406dae6034d0b1d0f38f480f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906e0f6408fc03892a5888cc9a409d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9777a600ad282f276fa30706b9e8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caf4e24c021c17a89a3eafb8508f29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111647439098b2e63db44e287a6dd01651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc5c72eaf4368e02d847c4e3603c0e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeebe6569865952979e7547ed1bf8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e50d749be58d4604480b82922c1848654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efc58bdd666a09bf1fc04a9a184b71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2a6a3532a830c8951c266492fd59f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa7dfe856b95e05d0610d876d6e502657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803437400ad97b4007afe0b96b1220d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc628b8e0617b65c3dd5a14da64d6edf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfbfe3eab17ac8903e107fb82f6c80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d95b299e3593bb41d7a38139b2675661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ca5c9d9db90ab276de4a12a716e38662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ad40a39a61eed3cd0e153b6606370663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dbbcc5a3a7b35089dbcd226e6c72a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd23b3d5a826d1caed9c46629743d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2eba3ad0e95e21e4716dc87e92163666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc151d69ea6a3d20a05c0271d22735667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465d7104aa312a6a24ab9e32fcf6f36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2597183ba7ec3ccc0453b736933cfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a50fc336488df42322ed86b7a5780670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a79885c2b01f4671d8efad28899c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baa04d05770b45bdd2d4e6bc75b163672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b2a61df6d1a75cc047a10e492181a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19de317767b16785717e84a9763e8de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51b31d42eb801f6b2fa7e797bbf490675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb834c3664a8ee4ee15ed016e38a69c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a75260f883a3f16792c04fcf10478677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6482d2821024903cbf5d2e22c7f82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fe1f7b6bf7f68da887d53c28e6bb0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e98567542522285a358382cbb798b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75f8dce2292ab2a4eb60ba3ca6c905681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc9db74d1853762d4e7f893c887aa4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2c21fd5dfe1921f9791d834728af2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62926239d74afc921d60d573d555dfb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb625289ee905e4a140be6b762a8f7a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfef3e03b8ffd95b2f8adea4c6f6df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729999c65806091484a36486ab30aa65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19919a982ecbc2fb1c0d8cc776ea6d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d052182ea3d0a977a318ae293fe983689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cdb37183bfcc54ed578687a168eed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5a40eb4217900a0a83b02862bc8b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aca5f5019fd796656c264cb657f6c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cb0467c8ed0cb18efe35cdbfe719d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526edb10b97e71063c8e53d9bd39a62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d67fc9075eaade7242fb5c71f1a4a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bb945856cb6c712b23f2ff5e95dcf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8594127797f1b61ee0e4f8defe2fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee965b56e4f8bfc9b16628c97ec7b05698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eda5a2d23fba20a3b6b76df07300b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3ed17c42d19516bb292bd1ad6f800700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d92cbd3a3adb8b314b44523f98a531701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47e911d83d159652693860d9730f7d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc04dd976e5bb132b76c99174643aad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67822370b546e2431d7980a7b5734530704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588eb85f6d53d16135074b7f221cce2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca826e7da45f290618631946611c20e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959ca04ade90732c0684da09569c79d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faa1eb72d3c2c2ece0abd6d62d55b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4501fea234b52012cba880736d4eeb8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4880d88f90a72fd43776de7321c4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b138b83354934d4f502b774af8c0a8f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da9bc182611074c552fab36de3ef32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9243bda424912f2e9849c1dbe878a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b44c87f0e2e90334477b359bcf660f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281332b0bd2c056e5e0703fcc2bea7e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd7488b4188cd15c9e4c88ee68461e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046a7ede56cb0857b445bac4d9bbd73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f541123cd7e6bce59efb4f7902e5d96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ccb4b8cae7cafbdc82d8546406510719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c91de2edae7fe46e76000064c6ffa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d86a0312a3295a5f8604a13baab89e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d6e643acce0f7166b570f0aa357c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc986c282abb720985f04ea79289f9a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73e8dcd0d64e1c677d1c87d85113b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb42408cc2702810c026f4a75f1ad0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef17fb02b5b4d00dfa1ad61b5e2344726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f498d47eb77b769de17a3b7bdfb58b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02f72bc55d0f14dd8fd8509a5cb949728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875199f4daec48d8d777e9030644523729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1264827e469f58ab69565f740da1213730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a970bcedc4322f5f14172fa8538d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077f6f8dcaa71f532e1682bbeb6cbc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d0366a79014094ad906c64d5fec67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba287ffd737579bfce60e50a9cae0df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a346f7723296466dffcec39819e7905735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18c943046406fde3ae08dc5b5bce83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab41ba7f70961d133da4627534f3f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaf161ee9bf9e37896e5049fa7c1bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd45397560999e4d785780d1d6f0a78739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3241a64f121d014bfa495dff837ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95656cb1ab2919dbbefc74366c491e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959472d64d11bfdfd21b981f43b81b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcece0fe759fb861101769418af3742743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283ffdd38e33e446136690af9ae9956744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ff50e71205bc3df2c1b480e99d17f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebad9fea4da51fb253cb0f112fa0a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4558b99ed8443834590a86bd5d604747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ade59fb90ac30989bd700c77d53160748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c988b1dc55d7efc4050a5a84ba3946749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546b7b1a04e90a19ff456293e7290db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b279f87e09de36cda461553e3d43480751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e527038e29e6ba9fbc83feea9199c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3033b875ac0380947e7f34eb6edbf5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3a1d0bceff164badf87fe418d64a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a95e847ab309a9c0c500b582db9e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc9f3acfeb31d0676e49f4b0b0e97b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5543e17f31a725e67e260caccb347b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7036914b0d133cb039dd415153c638758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951be7a38c99b7cc491972eea473d7ca759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c564524aa107cdce639d58f0aea980f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7bac1cecec5a3867c2308649dedeb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d860770da19a345cb6417e561b08e3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73865871f001a8342c8e7d55cefb6198763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8259d469f89b4f2d0990f540c1046764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb6100d957e7766ba63264ff7c11bd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608c974de4cd2c0fc6fd7686ff0a5b1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f923442c14be6a0f120ab10c13c19767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdc55705eaa778d4a6254b1be4340a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68563015aeb82a636109375ef6d5250769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d515b26714202b275e814bda3d161770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798157fac0b9ed369a37b38289388791771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd1213643daf6af8978f657913b2b0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239569f4e90335fd387beb265f3f32d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaef449902058a7c254a4f9f7072f7f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674df8051ffa5ce35c0fc61512b7640775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dc49321c0bbb7c46cafa48f003b45776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77139358e255b2b0f76e6af579f929777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589727c68b2065bd3f4b0549ccbce25778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b387f91e47fcdca8c482591bc0c5c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9926a14f4e6772c8068f6c92b64f69780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b36bc34c616f9fdbbe8867a43f517d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d771cda9b2c12195b6af86f453937db782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca105e12998c92d32e0b046877f1566783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04181e46b0788dc264095008ae4b8f1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37d57859f15c7e2593bb573d6bb1ae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b35b7a3cb8d3ff1279583f96440056786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c84798f0a3c015d71ccafd0ac6260787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05623625e05aa519e241d2d8de11c8d7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292e6a97fb9fca3e784e35e151184ed789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733d8fc92a3319957b30e296c725339790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0406044ecca55ffa645ae4cc54811791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930e2da84747d795271e61b4f29e718792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa39b7b580c4270ed5958219287d0ea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff475b6567264657d68b02b9784ad0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef566535973f724dc6c478a0c5c7df795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caddace7a6fb0ec0bbdeba15d75e9f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a96f3f7a07b38178c9418cb04cca5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd4b10516a55ce01be309776f680ab798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add18ab66b68e97ed73064b39b10116c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9086b520fe5612c2916d032dd460b2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180d7e849e41ba5fa128dad62528d2c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c0a8845568f8526268d4bc7fd299c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3388abaf42c8cbd4660a8b0a01483ab803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432c291b529baeac8ebd9d722eb42fc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125b9dade9235ec5a790c73c47c65d1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd9f546429efc3f978369b0cc5a08a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69995db4a87caf570c8404934e1e826807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f59d8fda8017887268131d14773ed808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce49a3f12acd5d045e042dc2791f590809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef8de83c607a9b622ba20854e48681810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f0f327eaa59538912a9c37a07c3a9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa736774e8d671d2768d51d26d60fa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3275d782fb944e6a586e3c712ee82c4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75265681f864f7698423149988877f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870159689a4baef1fd6291ede8f474b4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab8f6a12d5c21b2b4d028e17e959e8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb25889b8ded0b2a7eb38b633cc689817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19ffdc42028800cde669cbbea1310c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db0faec2fff2be88ab70075039b4a2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f84b97a0f5f63c2236450a65bf1dc7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6a8424b05d86f0362f83d5fef72ca821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6759ca3bcb7601ee2d021cbfbed13822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58e85d876c9892bafa5ed71b37dbd6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60a8214eeabefd7a2fe20c5e13e96a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33634c14cca8a18818c9b307c23e1ed825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708485fbc864d51ae40d8f7db5e1a29826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2db1aea1c048be434b505e3b42fc1d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410f7f134c8cbf7223b7d732ecb4cfd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c0b2b3a7d094806cf63318284e83f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f949cefacff267ab78a046a91f00b8f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeb5f960ce71c283385316d89cfcdc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6632c1f6cea3f328f2fa42173a948d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affa177f1d467814bb0420e056256d3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a5ef50701ddee60370926c02cd3bf834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988fad84381e519aeb8708fbb1ad4e5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86f590217f414f1cabd1a11de90db9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b9a9cc1617dfc93c7e0e1f32852a9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d4875e5d742837ed4750164ad683c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25b68ce8d93c352d1a6e7b7029608b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b60a0157f48a363a7cbd291c0fc97840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45406b1c26da24f931c6ba84ec760489841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87a7d62f0744711ed18fb2ac9a4eba842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7e0c6aa2b192e3bc932bdff4ea1e5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ade980658c68952461fa89066ef3be844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73583bba9faf80ce56615ff9c722ef8c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd003ffa00950622d48a37ea0a8f272f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40144c3fdf0b6b693fb1061f0471726847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91ab5d6d895e7dbce5cbb998ba89fa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31ca54b163637c7c23385c8daa8fb6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5342e2cc9f15032a8cd04742f458ae850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b447a8947f974e9bf590dbd367dd6c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ca3c5c3469f10615f1fa9e2d7180852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d811e42e9bf38af7c9fb7cb0629363853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaf0fbb43142123774356f1657730f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b035af78a1b93bdf025bf6c72c8a56855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991823343ddfdc0b98dbbcd01485e2da856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a57725bbeb06fd7ddb7fa8791265e8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973c6a00d24b017ead072bc4dfcba0d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337daf1cd5cb407e108cb41906bc8c2c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71efe1892f63898491560d9df8f427860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424402488abfa84125fe988d20756988861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb5b545f2428759b5bc539f81bf02d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166736894cf84fafc504900e74230df863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66673a2727f2c3bbbbd951386d6577e4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dabe77e667c9fd688a4a5c81455e0b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9eff693c97eeea86d29332dd76374866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57108604804194dc378a4509c61986e7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52c3ac65eb846a56f4c9e6ac777a3c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372b8dac8ca8d2635b17eeb9f45e51c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a7c25b36ed2530efac732c238db71870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374cc2fabae22745e7094715af1e15b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4e7ab6e8c2948fe0beae25b986edc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0c54c12ca1ff8e6eb58277b13459d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6e50232b9786ef65476547c5b0a58874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfd3c86f92acda023727cdb11a89ab875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5025973a4f7958ad35b16fdb08df04a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d37a05eb7215c9f8da6285461fbc94877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5435751d38896d35947451c7a49e2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e88c3447b72d0a52d8ee5005dd449a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e8badc6ee4679e505084700d4accf880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2562b4a9ba839b625b5fe362d2bc50881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637397fa8734fc110533058b03553c4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f636c5d886e1822839bdf29601a1815883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f8778eb27a6df50483c5fe3ed1a41884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd375ca00a7f644744c433f3095967885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939558a18a44f185f3ee9e916ad53145886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d415dcd6680dca8f35d14d2d1eb817887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44daab3335054a4e40d44a05ad2feb6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83c1ea9105ba5876fc31967ee17652889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa2189ec69daa130ec44dc13a011d6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c563cd5c3ac532f0c64194d507442a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9da665af6da78b94f79f9b2ed672c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b64a041584c6a77913991f914ee8dd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6526ae79d372efce16ef482c4820b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6e866dbea39fe3f977a0c906dfc63895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41063aeafaddebe0078a3eba058079a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1866f4e8722672eedaf18e1afd1a28897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5804a5a69e74d9dee0aadbae87f555898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148518303d70a7734eed654ca4af7f4c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15d1d5521c161e1ec2eac05f68a844900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63811f1e487adeb399b8da02b3bc6d5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf927335a75667a61a0b209400dcd70902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dc2855cdf9e92af2b2c3fd9c65c7f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f697272e349c6c9d847078f52cbcc68904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87df54a0d2d3afdf9c411171feb47c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02888f75aca24da0b365d74cc3c3e91906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b5062ea5b1060a3e8cfc270b8475d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83254a0b65b1d80095ce3986c444fe908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89179feef072f8eb66908b07355dfa909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba24479465f5cc0b369ed194191a124910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a32a4e87d18b9129942407d5dcc35c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533b6b489d84a4683622576f288ef64912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc7a304040f9fa6cffd873a2c22e22913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed18459818efe2f89c529e382afb3a1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb09d758a5a7abcc4364df500461c20915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a128ec6d1670dd1d0e7000ace3d42916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85eb8bd60c576411a46f0f7dac05ae917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8046934442ba363f47e77a2dd1176918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c7690d6f6b50e6d549881acbe24e5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037ac62ef38b85b2b77b1e36c0f1222920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be48db3e17ef586abc12efc11904ac921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c177a2a230be43a10ff1aea24f70f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3ecb3ff051ee98dd168a32c0bf49f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0edec403c7e7498d38a545654e502924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5cbcab8d6492ecec67c716eca3ca0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bd31be9fe1e87d744962ed0f8c7d5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c457e5299d8fd5dc4934b203e6ab46927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89891747ce7b18bd3af0639d277d56d1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159172de57d950f79bae389cd80cf188929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe286bc6ec4d33605183e89dd947f91930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7887080753f652e8deb649e854b8e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fc1eca49ca59ba9e17c41cb954f65932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe2216056a7d5fc5944acd38b6a988933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36653941ee080de5d6316f5622835b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37be98a071500eed0832fd37a559220935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031afe3561ab0230b82059a7366e0f9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2129f857281b039e0b686db681383937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ae7ddc92c5c1f8d7e6122d209d905938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be003672b1b9955660e905328fe0f80939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301146b150134d0ebea4d29f668cc036940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706febf7c9f4e47265a379f05c579ee941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63000c5404a598d0b921d0644d23d2c0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae11fd8cbce6cf5415f175b386a9ed943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e66e91384600c07b42a1a9f648f7e0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3d6f06ee5c0e76d11c786f337a2f9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc0aae6487bff5e2126c0e09e3ec47946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfc78bac460379ffe650b79a95eb34947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b661407fd788d4e74ae9c8ce43064948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8555bfb6a723b11348b000b2b0a30949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c779386ec7663d378711bd48cf172a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abb4f4cc9d9bd5cf819e78ff29b902951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c9b26260d8a141fce99be3d2652fe952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b792b0a5435fb844950cc04bf162f77953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056852d192875640ebe1ea87c483806e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af7d1de5873e9c53b57428a20ea89a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ca260d05d330989e06f15e972df35956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85c5c39ee0739eeaf328c50d5ec846957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f524c45db1c74470d6f11ab836bd28958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653da976e9304a596ef5d4dd42c2587959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5e0af044a90d96c0f32695b014aaa960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095408e267334e3817ce68b1ea299bd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27190eed13474ce49c2901c82bfd58a5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9f966920e279c9c804b47b1947ab7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832de79100faa37e419920e79beba5a0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c78ea49fe3e2d8a00970a3ac4794c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dbf17ad278758a3702b6a930d0cc9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e5cf62d099527a7e546b3a3877807967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc3b613023ce2a2fe787b9b08ca965968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc24a00e9787e251c272bc957ca4a3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03412427f646f3bde0130432bbefeba1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbbb619126a883fb286d4c97f33f32971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd584981cc35b85e76b874ab21e18dc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fca93d5bec4a51d5b7ed4e68c795a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679724dd9f678c24a4be4782237061e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68c1d2e9a045217dd9a39365ca7e8a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce8398917e064d476ffe99a73ea6ca976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dd151c2575c00d38ac86095bd5c9d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68be25aab1501c910c0b01823a5198a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306e69cb60b458e96bf2bcce6d1088e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce76b58796916a36071228c89e2168c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2bd021176c016dc9a52b03b2ff0bc981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6550248bc64437582903a0184d7a41b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7750f20674e9f2291dfdbe0063ee2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78482ad3f741a79330f638924700168e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606cf74d1306e09ca01e66c2ec6358e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97852dd58d6c25387ad535d418964d11986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9af20d6a419aefa036df095f4cb577987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d42a23b332eb4d1b6175a11ca9531988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24fd8bf213f4b211db280d6a540c06989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb12874087915370459cf38625b6d36990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7ab88bc5b7ab746e60769af6c38d9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837d2b083f66a503436db98d000cb91992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ccac317bbe07e9e464cbdc07ab5c3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b829ce7eb8add2640702deb8600cbb994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f8da31f4a368c7b4bbb3eddfdf190995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f81d9cc224c88dff9de274260f883996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5431ff1a5b38163bd4391ce8d13cdff997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89eb492b4b2327838583e5f7c883a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb80feb89203b7626d5c553adc8a7712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96685fb1810a0fc0a94a373377d5cf63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67509eec0d41107283c0f501c32546d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412807fd14a5f5e3c6ed31faac0de4f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a12c41e7c1d37f57a5d671a1b88fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0474fa88a3ed8bba49c4f2184c7737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc8038ca53e90f3af2d956c3cbf76b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972369ec386fc860821b35feff9ea42f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a377b0164cccefc2f60641fdd8b575e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6118def71ae2c947d40e2c7bf0be811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f8175f84c08bb71099f25a014a39f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5058542334fc961e99160453806487f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b093eeb8427169948e3dadcf78d5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860f3a68c070612c9350d893df2896b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a65e51a9cb9ca7e25dccca27a2d3c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e9cae85b3a13d13a520d68c36f53917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f60fd055202fed5aa9df8d2e13d3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3917a5463f4345fadcf588e8e1622119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9ce2fe3b1a11d45eb1ea833f7e52920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d57318a2096e95098e658d5f3441cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f982c5841f00e427381b9995f159e4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6537863987e5191e85333a3246e2d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22cd1d5ae248c24da7b9ec1357524524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cf90d72c69a15191ea1c03d8334b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d297ea8f6fdb49bdb5ebc6b2409d91726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9f8ea5ad0793f2ad0b251cbea157527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f2492b8055e58d0695e6495bfca9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f65f17a5007fa9daf34f1ea2240ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2b5781a968f0bb1d2b6883ef945c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34127095e3115f8762f16e3b04dda2e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5266f8155356177994aabdeedc0ba932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a99964f1667ab07e589dbe118ff4cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc6d732956b1c9c16a41802637428234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bae46768b94ddedaff217f4739348c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eb51ab0f577a9e871d07135b6551b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de636a1bb8fad5c855487b171eb95f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3576f200b7700626cfbe6af954a2c7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe04513fc14861455aec14785b86aa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bb901f82da68c169385cab65881a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652f681166fcd47ebe446c22dcccd8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007698a6d8eeebee0ee56c48d57c36d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b499c1d61c5f66e1131010cc19ed543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1aeed371d067363e8fed11b858cb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcc80cb78599d7513904b1d01a4a5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f4882576c7d338e148eefc6d74c1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69de70d6180a1accf377110bf057bad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae770f2a5af3518db307450d5bfe7de148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bacc0ff738a5b55cce5a99816585e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c030ee9dd63002d76486525fc9815f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c075620fb1cd93178598806c44a19e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb03cb9cc93e5607442c3f863bec50452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb36089602b0b8e48b9cabd7453bf5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ad98ca1f632e77559267ee172da1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab65812a1fa5e70c2dd19900d372e6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d7574f9a6bca148ac7a842a02435356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b5719866f0fbd6f0a93c5d2a2783f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836a55f6c8d51c46e19b81aea231cac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51327dd3bd96dbd855c72c014705a8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26064da4104441789b09e1f6abe1bb3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cd7a36c27ea120d0aa73cec6d84c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e5bae34b77486d025a0d1a2ab98cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2133596ed08016798af8c30af771163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6511d9e3664d42029a55954ba3c187c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560edc75758aa113bd37610adc5c18b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01ac111afd437e218e707717a3614166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12242a41bc02e429b7b9877737bfcf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07527d3126ad0b65babd06965c3d34068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd0ac8c8f7497c22bbdfa85e8a47c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc097dc4274d0c15e73ba5c911a897570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29060cdd9f442a4951e358be47011b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785017812536311e8b2d0dd5df7398672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eabf5467450213161cc98f2b7d3a3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155fd5eec7b6805b4578738f45aae2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee390c54d8f30b32a7dedecb5cd7d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca4b715591bc51d8eaa059dc71a98076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a63780a08ffab7ceb3323b102ae75977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fc709a6e6cc40ba94c8ee4663ac6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca5f3c3bd92cc9503a5c7e22f8a75079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd0e90a07d995bb1a8dcd2f9674ad580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b41a9b3d49427494e1744d5c5314481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74755219fbec3779360ac5e0dbde8cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2060b9f86fdda2e5ff207051614fe8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80a322315d8d6da094cc9752e91f3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46db9caaaa70a3349cf6852bbea67685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70a2521c4bc497d32964efa79fa8d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105d382660ea60379f27677868c6b6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5857633be2c9df3e552c00df82c60f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146f3b416c2ee300edf03a65573c3aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501a66f3dbda1c34db8205f7eaa937490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33b62a691bbd44aa8257d6708f3dfa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b39c6bcb585e26c67132553fe3c8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c255819b173021ce86897be5b0f0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74ff477e9afb8573038b32a834176a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ce02d51b3b4a0d17864c17b5db53295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d6812daf4ea29c87a71bfb86f333296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cbdc092adc1a4b431a6cb759bc2f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7aa1bbdd33ffb61317adf3d5691e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e29d1e3690c7bfb03c816853edd22899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8da6e7e7918b7a1d635965d367596c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03f6fa6ed0b3c74d6f1160c6d55893101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a859729b4909eac1f052eafb872b59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbb9316cd7c0e8d94b1f74f95e53b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd45bb6c3b65038213fc5a9e8087efb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b72a59f291dfc6d05547a7ade35ba1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9dd70c3dfbf25e5cc6de2f07d04b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1b2dbc036701925fa68e686112925107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c0b7ded479bd78af3d35125851820108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136abcf3c4fdafcf7cc16a21172d20d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ba458ee8119a634538a12751d76b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d137ab534fd0f0aad999a2fd7c966f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d37ea0c6a78d8a9eb04ba91f3c6af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe16bdadb30c9ead74b4ec8708625fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14716c89d5483f8b6efe9659c1863184114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9bcfd53c92526f514bc9ca6a65b9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafac0d2488e2f4d61ccd53da9970a4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dc876c4bea17f32090f24b87aff41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f3fad092a412d6370cf9c37ea438b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831b066432e0c27abf7cfa0a496955b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f01cf5722c69062bf5c9fc6902187120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4c0e68d474e284632f41d6f3cedff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffb6d506804b4bd199448b1e02ec3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff61d6e5207ea3f0eb2fbc833b4e35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2534a542c29380fbeafa53ec6a885fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73170dcdfd2b79081c730f2f7b4fd824125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c047ffb9d169dd2ec7884e3fd4be2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d200b4a685da1b3821a1a5cfd3c50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4769f1ec98a46e696cb5d7b4aec770128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f756f85948edbd9e2256ce9ef1b0f1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220162022a6dae0d023b60ad1b01f6be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad847f54c9c9edf2e5eb4906ef2a5a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dc599b4a849ca6652a3d9c63dc889132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457f41149114b6d3833cf6170e2ac3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e57cc517d8c82ccdeb761849438e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb83286b72529852f27140b2de10783135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7c0a3664481bbb8dcc1a3dafa2bf9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256521d967512e3f86a9cf83c36c3bde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699d428f9344406fccf729c92b5853b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c976256bd14d695438745ce94df083139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03ae77c2494edb4be7fc5d8f624a92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3b7edc93c90d55d33ff03a09206ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cd120d88827e234d473210039c43c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f573a2ce8030f28af4e0f0dee097067143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f1c247355127cf882af12ba315822144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49cc7616ef316f8566ba2fab4c2e13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64490b4e1acdee4e4417e3daafdbec76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc04536f0750705211b4569a15ad73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f19d06dea3c325011850af5c2e7264148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6912ed9f25831ca9afacffaa19403ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282407f95e8266dce4e6d6637638631150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41333b82bad1f4cda31ca44259740a86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db0a7321c741f88cd448dc107b43b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d763a89fb14107117530d0ccb9dd87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb78cd9ec8157c5de30e9461d9f674154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663bed21d333d3b14691265d9829a05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40e4a6e5bd587575c726ee012eea0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf502d4eb1385d57d11927efc44d2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5345969f66143c73c5fc016c4ff89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531c0d53c9bc9d389db2a7fed74bb38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d318c44ae1cc835294cd9cbce1939f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950b0bec74e1a148bae2557e6b2b18c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664436d514f22c46acbb0ecb7214d0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93026aaad032f38c1756155b02910f37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace21bf26365cfd27785871cadff020a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782f9d0838fdeafc11a3c9eb3c72f74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb0d62aaed2f66f04f55e5e31e4c09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e4b89481707369679c32a8bc17f25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c92c7b343f28fb9ae1dc83ebe76df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbb8f4d292a0de01ada98915b7c733169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240c922eed43f20d34bc1c3b7998c37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14938f0458d316539fc0c27cf46d227171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fbe869c5f9b23559ad2164d972042172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54022466b7b43a3ce351b705808ad7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c35ec21baf9f747b915ef5483fb4d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a22cab5a9b7e20f9ec84db32413c41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d39dc876bb7e6f43cc990839e92e02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a167765cf7e43927bbb1162f1d9c8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e58c9d61c017a3a6b7841ec4b7f15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6244cb819fdfd492bd85777c0dde5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085001f6160fca791e87802a957a3b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e83390e86574a0b652bb3ce7d64b8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df6e08053b2298ae58c98e977730bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01fc8ec1523d06f26dfb25879838e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048d46b3d1dafefc5523123c32a9e1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c39b8c39e1e64f41bff465efd458185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ebf9508af6f121ef4557af8941a79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d394527957739e23ce74e34ad2a9cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec3b9b5ab334e48573512c4417b524188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3c1dd132c3e46fbe08b26a2e686ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bb6009f81b0942222eb7e665877fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65f9c10dd3be597ddaf9faa0870dcb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa655714e46e4aeee2dd7410de18d825192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394c45c254c25ddd32b24cbb32d4ef7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c75ae2bf859d571b123f1586146578194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc9007b3f1a3c02dce35562b23afba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1132b8de2d53524a7bd7dbca575eaf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcf370a665ff2fa3b8d7a5c04b0196197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6db2a48245b16357b73176d7344a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672243a03d38cb45ebb93aca00b049e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202126ce921760dddca98094cb1494d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f3e96c518e8f775bb2c2635300a36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5236444aad8329c8d598c664473d33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8a3d9f53b882402d03ea38c4e61d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b815afb17229718b2997fc2f600ab17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d0163a1537e0ad9c47f1f950d1078205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19160452897865fb43faacf28527de1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731ad40157e208afc4d6479daa89015207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb1b031e684f1fceda4e13b4b19035208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d6d90f22e1fce6c910c426d374b3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af8afe648809276c1f597e58590351210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c052f13e1a17c291f2423f44af23ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006599987608bd4009b01d0e1ba5d3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9329b5147f2443e79947960bbc8f0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcd41b8d272a0e6e1084284a8346bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3e31dc9b86ac03d7f9ed5bd1da9fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab9cee97222349a198d1ceb2a974c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b2b7b8d3836daacd5592c55734b07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05a02d631c35e2882886bff157e078218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890b7e2f02ca7a8701a277b667d88fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257d22f86bb9ed7b00f1d2c91aaf89b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b61016d455f6015879014363fbe27c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155c560d78284d47499e9c95b82dcdc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a69bd372770c06ba0fa7a269c31a08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65e0486ded4df1a7161d0c047634e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff3cd1ef1c7f4696596da59f40e400225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5a5b69f303f0a9600338d0af0ec69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec810fc67fd701b6893254c410f1ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed26253660da1d2fc37a06985155554228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afa9d804e4f58baa8d1eb9ae586604229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f6fbc55ae2bd5a8a39a271e1915d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc56a78f2dc223b97695aac04f19dba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96901b0d3be1e674a9522f3041f26336232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8533771c75023f533048b660280899233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79c418868da4809091700423b0ba5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c32e6197203510c526b40a5f665f0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e9d967d8379ab50d90945d02c8b87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adb2ad657d5e3acada8d35b3d69efd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c25297fe6699c7d679256e47366415238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d1075e7f3a8b337ed43cbce2ba04f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c50c0a154f344031ebd99b79b8c60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5fa3fec5a17c795c95f956fbc763c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bae8aa61cea0b67afa3788e2a9c10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dd2ae41f56eec9067dc42607c7979243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6342458949c212d5d26bebf4d33f2a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a3a6c012935dd01ed9e00e6f3909c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12263008e5c9301ef9cca2d64fc29a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133c473da1d104e38505480f4be5618247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ed5bb510a95c0509eecd9ab10c3a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aefb96d5e7f8337a4ea7a0fd0cdf09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ebdd1cdf87c44771e2bb2b0ce8f4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3266416bf0fc23da5ab1fa79ba7b11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8571d12e76a46abbec030f793c956252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cdd26c9787c383b7de03649558a4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86d33459897edb9daca9b735b13e89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee64a825fc788edb75439a2ab810ffb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fa2c2e977c87c7504048cd0b2bbd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cf751d60797d86d0ec89126479ba2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85753fb8248c3170c7be7b928d33c4f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fd48197689f58c638ab63151c2a11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a0556583c8ff3455a7d2625300b04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e16be4f67cdcc438d299ec4d9ca8e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252254465304a968049a5f5de8c4c13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a7650e06725aaad70a0ccddc74265263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670d1ec207b0f0ef4ca7cc74e722f81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3044439b87e8fb27994c857806fbfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db072fed220f258449a90f4d11cdf5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209ecda24612d2b9b4ed4015231877c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39467ec7b45606a80162f3931c8b86a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231136341f658370292048613280585269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10dba25e9a9a92f7e4eb7a66097402270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4058ea1a6dfb6b6367f1c90282930271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318004ef10a4aa637ea82a07fb43a851272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746d5da4f41f872011c710b5bbf574c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67974ee2ad157f98f1afd5ac26cbd457274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558804634c66a4639e65dff92d25c4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b7dbf1f7229131650b800979d3104276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d1db6cf9183908ff867ec7d7a39a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc45c6e8eb2807435f564d87f53590278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089c7a2f797b838bf7ff64c708bf8f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085227ac8d1684180e80e89223f961e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eafcdaef5662d52d1259e7f0ff72fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b016b7188df4e75c2a637acea15e2a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e3093fdbb1e680606eb5e6b820b3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dda2244618ddfaf1845b84596e113284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b175955219369eddf09c2fe15f1f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5cc8e117e60687335e7a7f82cba9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87356d06224ecddb8341d3e266a3aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3b59686b16db3d3ec549a20b19843288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083092430b08f64356bd60fdba9536f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5dbfd475297c740e0bb444a0e0fac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80922c872dc00d946c14b7d84cd54cbf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59632fe84b839b3e078b6f284de46d7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454891151753f329bf229e57bc180e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf62d15921c18271ec99943385220c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b408f155a82e6dff2dbc37fccc264c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a3a171ca8f620f71eeca5e9a145e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e33bee98cc23a5758e85a61376d4da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530344c4744f01195f0ff0438cdbcc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e298430c34464a64aa92c35812d8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e882ed3cd1a5b699541fc9878234976300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5f12957616007411cf1381632b610301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83551e00f4e7a69e1405f0444724e231302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef897077758757d1ba4c337b8988742303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bfc51ea4c405f8b745e59f746d881304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433e5184515d3a10b15d26601cec605305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d056a957403bd2672027d259a54d8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6af875fd14f32fe57a828ec676003c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6b8f1391318261da6522dbf57ebd4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e166ec7300b012e88161323592bad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449fdb5c6d4dde2893b157c3aa24840310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68b4e8dd418c9f83431840880c386a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176aa11de676ef309db7890852a9b87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a94738ac5e6a33b95cad30ab2a07d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b899bb632c2126aa9b81b73e0217b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099234a4efe205bee55eba2965652d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9bfc2e296f654e9f102ebaaac2a8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5708a14d6ca5c39bddb952d8eda53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e990eace47f58b709aecb84064e1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75560070652297712e3d71b0b5a122319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6c1511247d9c4054c3af3034da56f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e637a1ac0b5ea0be4a0eaaaacc3241321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be92c00fc03ae9ec9110d353c7e7a27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e61538074c9005e22392bc14ca26b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3f080a1e6c042ed801f5c82f97d9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079d695199779fb5bbfa072c9a9a5c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e0feb156ad38a9a6de9a39e0164d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fc5221c9ff56730798f7d55963949327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0656eacc5c32d6df15cab173119c65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07deb8d1ec0f81c303d1f1b4d99580bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111ea7294db9e24be8b0868922d08e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f9fa0dfa706548e86b4d8c51cca26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6506a29539d0947a4364125d2fa06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f3493a451827339e872b55f98ca05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df562fabaa03f83be99d0682ef90bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4949aba7d54ae81c26dd9afb9ec75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484407ea7b4f77afe508d510b0375822336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335b88ee97dc8e809ed66e664f6d0f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c64baf6648147acad78e7f4d27cb4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7036ba606ad0ec3458380be2f14c40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7e007663e018b990f8404481cb310340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6627602e0c1d5ffb0a4b5f69fd91dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5ff75f0fbd8c8f6ad9036db59ea24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7604560dc8db7b1ba49ae6312a548343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79758621f9d63190374be2a9188059344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146ba504b600a634a1603546f83da82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd628f1e05206b97f340e081bb7957346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2829e72b093f99335e1bcdeff33060b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4804fd61b94e4ee9b2ccbe7950ca99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f43e67a9f0525cb11e6706f2635539349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127a3785c350a1a16e626748844ade5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860fc26df3195788b89f7296ada11b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5185a53ccb3d1361c5b6dc15582d4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f60ccc69658e018b3a7fcb14390215353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c6db36a728e4fd9248ec1d2bf00b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2df122c8d76478eba3e80976a5a3b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42813a0a6a7c4f3d4132aa32cabcaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225208392b1b8d69c1ff7a288981e12d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb89ff2da1b423f61a4854c85d235e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd71efed385d792325bcc710552ac8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5908cacc98fbc708b52f44253964409360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8465db11a0f03b2125b473dd37c4540361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ff2a290834bc2c08aecf431578af1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35497415942e0946c9b920d5af631764363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fe3c1538d46158eb34a5d4b781e34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd75bf4347346e84a7ce84bac99b6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f3c29e19995a80c17bf35e34977d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92437ac23060aa8ae19170199aa840367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83ad9b031b40fd59cbf13ecc1791fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702dc2f2bc3a389e56ea233eb66b6f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb489710e89967fe5bc4e6bc6efd42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aff6d72a86310adeefc028ee347cb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56007c79e38549ab53e3b5bec9183742372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb82e416cfafb624eec03cd095fe3f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd251ad5cd4077698508a3d50cd27c2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148d38e07f0916370af5b7b3e2b069f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056d2305770266ee6ea89f98fb9afa8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9465df25fb70d8601f45fc6354552f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9c42d7b55b9e04f59b5a18aac11ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b399d16ce8c3f03399e92053f7e6d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2aae969236114706f2c4eabb7af1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0166f233835c29e2af4a2cf0cd40d49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae71282b80eb17acd9a8068fdcee94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6892324256dcb56131b1108fab627ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8da62dd1c7ef96862568a5c16b999e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459701636f5ffd50eabb25de63c5567385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c330a507cb3877e2f51ca5f6ffeddec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b0e4bf89e1e25ee48275614c54a97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f273c50f9a55b7befe33f11c052973f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44bad0732fb7467d42795b9ceaa7b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489e7c01ea8e4b8bdf9608773796a42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83332c0028a82ab04b74d157796431b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8e30905d2762681238cc5e27b50b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d738d1832d6914c7ed482cdca6bcb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddeea0a024900d7abb3e63ac98469a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071616ffd47213d5ab96d5c944ce9e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646c23432f91a275a0943b7e36a70ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2201d217075910c35bcaedd359e47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786efdff6f3307814c282efc65c5743d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dde567ba3d12acfe30101a9d49eef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137104fae4874c12d39782d9709dfcc0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d9c2620aa4ab8be2eedfb041be397401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb438ed79f4e629a3d6fdbe3bd94c85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1cf02d1c9dd6c69cae8c54b2739f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfa65f0b761fde21815bd17e5a9342404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe2f7e5cdfb53af1b7b520b0e1dfee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c88ad540fd49476329c7ce94a6125406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e5009fb50244d4cd7bc602af37859407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6bc643adeb93a9459ffa6195eee7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc160b6fd86e21d009f6ce25092f4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496f2510cd156ac9e5c479e6c6e4668410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367f91cc4986991851785feb6deecbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b57589a2050ded943ba668879435a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f9c4ca3f3fe198f4af147d97ae0e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc484af1388da4178444b9e91b7bd9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b637bf1e92cde27b8fb189febae300415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2e0e37c72c0237749d27c8638c998416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40066a6aa17553f59a93bc895588290d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309cfafe9d4834c68c5d6f8567e8c98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f94d21e9de6907c904e7aed4a1ab1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77ce70731ccaf1bb43b82fb7dac6ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b436681f7bccbc42005b59a077ea879421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d08a1284a5b8f48c11f519a2604c2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02769b27d8122e0ae31d85eb227e47b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499861a4818c8d9d7edf24ffa575c054424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedd915d878404df516e30c4be147f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f22708e25c9f55e54508b2763be0d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bf1a4b2b6afad8c8401ae59755d43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278242bcacfc51a218d0442ba09c1040428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7124f97f6ce28236541fccc539a2543429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e00ae9bb32f6dab4f7268a871670f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4288a79240954068c9e6110e7efdf7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6047894cf53ab6cb273db4fa2301f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509e65b1b2ae2076f36fa76af19e0a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5728a26025a0fa76c63960dab1a207434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faedc3705b60a00979758c15a8660a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c86fdfa9f048c152058c4b8b9283a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b41345cc0734450597672167c16bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e10ccce1a7ca6048ba3ea9b01808b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e15d4d33b029a937dd813ef41a042439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196e0f5aef315e1b11ef458d2ef73f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c6aa66e513356e432aa8f62aa7707441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07913ecb39993932f8c2361bf5e7a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99a9c590728ebbd548ddb6c1449cbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aced57b346da314e8ef531093434a6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834e172877791d36703ba35d776ecfc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1324ef8b64c43d1c46646a863deb83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f6e6d9a9e63cc3a212b85d11d3916447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7e2e5197a412189128387c0782949448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6908903695345d4f0782dfc201809449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed3a1977d671a5fcff67fa7dfe2429450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fbf7c6d62f0296eb7eda81b4aaa9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56975a727cd44e7408ca6098cbea7d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c20844b6ba8ef080d503e76b9db69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94143ad3f44930f9400242242b2d0188454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18eb934d19f5386da267932d7fac15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708c5898f4a0f6b7a4962312c2d8a69456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5797cbdac89502e6ff08795a28dd2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4992a7239bac35a72811431ed6aa6c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee770c28b7364724190b26804401665459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be3e793504480ed7f5cab421a5d40b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e2590e0b8d56d555c42626e51f8bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28d651666cee98c0598c72d2c94838462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29292f4e0216f624379a0affa55ae6da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3dfccb5f869d13cbf2e7abce4b3f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803ce9e9e7d8b0afba9f2355f2cfe92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e35cca4ae056d00cccec0ab4bf4fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d69c0dbeb91785ae38dd8725278c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4996d263542a042ccb2fd5f268cbe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4d5fbd2e7160738258caea438993b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e272d997f085df858055d8b86c44c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4fd3db9fc60fb391ac5621344927f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7e6aa15fc3852b1c4592916683389472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a128756a109d9001eb01798d08ad5bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcbe918d9b5755f2f7168d34e6f4d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c97558c1de6963b566721148472d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1740c0c060ad5d488451addb0dd725476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2159c06d871d578dabca890323156c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fe23dffbc86d1cbb935f40c77086b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82a1bf09f7f79708141341ca02de03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0625d376f77882f6a8e0f09b404e59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56087657a8b12d237c54dcf1b0af2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073a5352218ac8920adb30842c9e748482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a715c0b3ad16aa09ae7af56c3d6ea5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95264972ae9aae328e57addeccf93c0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c71e008e4a3f5db6bcf96c7922b70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7439dc1105c37b7267617934910254486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedba04a94cfe9fb3646f249e2579b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd71762583bb0a57ca537a8134210d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305a2e9044b59b0c673bac0fb851b80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aeb406e7fafc0d3fd714a8dd8ba1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d09694a2a7310ff1fb910cbe102d34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c35631838ed5d1dfbbe81235c70593492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec6fa5734ba4264bfa14e9b0ccbf13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200154f3e969583c346f385f4f7cb2e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bc348df06c3af6d0872508c4ae543495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9972da7eb5fd337195569707d4388496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830416b9ccc4accc2c45cfe4aec0d31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e091caa0bae0c76f2dc7a42699c5b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dc8367dbfdaa4034d76548a52f6be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3a2a9b513a9b3fe313231bacac604500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d141f09ee37ba643bb8e6f47e33f2de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e68cebfade3b31994396c21b4c0a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314a603dc0111ca0535e3d07ef69489503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291c4ff424c8757b042547830bd0e82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82537f5c56c78b937fef8d7fb087e9d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fb03b11d6d9b23110b8608a734853506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2f7c456bc046b2a73e106830ba094507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f3456d6ff1202d44371436156cd45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e005272c790410ecb9dbedffba596e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529044fbb708a4919d22c68489b07b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9befccf4969e7dba02e81c521d71f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f72321c6173980a3d3b0be9aa4b304512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d9fff82be229548d40c5eeb20e487513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372a5e46ad11fe24368dc3d82b39348514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62f0b61ff50985401a710ae5b57e4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb14642388e58b92b2d89015d937eb9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2512ed8cd0820bc621783fc633421e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4dfc659cdac44c6d049a5607b8df9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1471657eda227add9c5fd11b6e88a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267fc6be651b880c21e5a5a539a494d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54e14b7848e5d90c67f4c44fa992d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0689f9801e5735b9021aac8679a07a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d7b0b303833536a2d126f6347cf73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d40ae463ba3fdd2ede618bf1c4a8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a391148dd6270b9be1853557b0688525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38cae7779e5d21cdd1d4b9c69a1919526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ad16cadb78af40cf2f7744e3a49a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044f33bce6b09698a3b349f748c7691528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f3e5d826ddd78cb6e863931d6fe93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3eecad9a23fe9d331ad82b2494aea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87570ebcaf33bbcefbef5f5aa21aeb5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca4205a676e94395319754a912a756532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c4ab33f756bdb668e6407e199fa8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84ece0b9086666161b68c7c053eebe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41eaed686e59bcac63531583cc097c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd800012dea20e7a97ab27d34b60e2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ce47d75a9ce4419d1547025bca0a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3483f9d1b5a405e0b938363fef9987538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f985465d41553372611ca8333ce2e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffca5291f8b687b6c23fb9cb6471f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87e972b4a4041fde748f348f32774b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bb1b1b927843544ecd7116ef3eaec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e707bff34a2f63d87b6819e62ca123543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb57f01fe05de575f6add3f07cc1e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e333f8acfc74d52ec6fddc2f0e456545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069d0b8d612994108ae8303bbf1f04c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1637d02e80e6f948c1ed8b8b7ff817547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94b109bada9f40446b12278c6b3d9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1fe5451b2254f1c0e0151ed365f23549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ac75d8c1872d6497315fca5c748b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ddf228dd57d94aa4dfee94cd2d0ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d3ddb8c3f8b4d1ca02bad38d1d7dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4259b390497b3168b3f4287dfd5d02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360e1075219608ba10a1880d10d8bf7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb0ff7fcf5c6fa1f13242001f51cff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b288bc9bb84cd692c545052810ae1a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35a35f10f4f634bb8a28f6b1f14043557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365bba5a7e62c216821a6814a5770d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e891322ccaaeec7b5afd8863f334e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f1fc27f67f2f72d5ad4724e5d3942560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513854ac23899e63191340114635eca5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6472d771164463965a634d045e98f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8d7c28db6c26f7e05aa91e8356396563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0a58d5b7f99f47dadbc05ef23f68f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3716d90a5393b3fcea1f6c484391843565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a571c21c0c1afbdf5f29d2e7282356566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a810ad0f43d1be3db6fffd44c0cbf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da2ca18e3251ba6c91df7d9ccc8adf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da280b3754a870324c0e43ee593e60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c8ae6665d26b15cdc784e91d6e9a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f891d692cb9140b1182ba4b055378571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a797040eeafc42f9ae204afd85568f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4812f0fe5abe1d67904acc7f87a49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddbe11b07a71482c676eb62ffd357b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb598929fd0af5b90265a62cf0a6213575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9789b74a6c5b99a7a3beb5668060a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604294a9fcd05b37e509bd1bc440b471577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa27b8fb251f46f4e537b3a843e4de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12c54efc9c8958a9f8ca3450f283f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dbfe2029db38cdb16cceb93abdb40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a813c01f75f414d7e945ea9573a53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4903b8ce9323f4b8fce636bbd52856f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a353e82a6474920d161ca621ab9f616583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b0550538b7cef55fb749820676f6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb842aa174e290992c6919c5cda435585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785c83f0ef77532320dc29c7f248418586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30e294ca80ca469736b1fd9f04149c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2134dc3ef0be2874e2068228527cc31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe721cb7d3af7e38964d367ab4ad1a49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3c90c3f7296584a39ac753e39ecfb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cb156237062f332f0b66a154d774c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f94b6d349fb3147949318cbdfe3e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabacf390ac9fa498882202360bec937593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e5aad0d3999ea9396cb2ebd74335f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea4069ce7444e1ed9c1bc5ead14a8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9683113adfadfda79803ccc728fe0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838e121e59bbf6a2e0ac4d7756e5fbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ad276317734521bb04ad35aac47de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dd30f5d164f5aa37565a6f578249b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdf30549eabcf930d5b812807d04ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863c9a987ac3227c6a35b2554409210601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdc4a110249a00fc4d9296b4fb5d9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054b133b7a707d5af19a9b4b8b7b05e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fea9fd6ac01b9a89f0731d110dfe1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1d01198c327fbf9ad613e0a7ce687605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded80dab29df622a378e6c04730bd45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6353a802492a80b5c822e0a2198343607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2825b0d4e9ef4b0c032e9888cca1db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4142fa171ad92e816cdbde6e5c37f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a345e5860d0175adac8f4803673b516610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a34749ec924c9d9c3aa0e4ddff04c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f7b251a514dce67a68d7636212da9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0ba86c9b9f46bd5ed3dce44c2ef94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c17f47ad9dad4add64e74b8db72497614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727b62768eb7697be2552accf08fb2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a0ebd19a897bbf0da88e68b0987de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724004ff4ceb64b3af1defb21e8bad9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa350592ddda28073d975947cdd239a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54392e61b5249d05ac00c9fe080006d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50371bae14bca5b60c4eb273810c2f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabea77c9e3f9c2e1b8541f68a44a225621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a467bcb25709cd205b4a4a96a5abe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e612661be118d3d10ba25d6a1b3a12623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1354afc936f8b46d4a8364dfe13ee50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0248752fbba470d250209abcef1bd0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea5f268be5570feb2b3e836be799f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3981ce871b8eef62831a38be2fb80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd2a27913b33937b38697dad13f6e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9f660080423a8fab58ee1ed03883c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbda333f9ff65b0c7c022d1522d61b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ab2e925018892c670cb601f25fd83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117776e8b3762d117a5b9c370230fb03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dd350c3897af8f4f7bf5ffda4a364633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00b778bf93db3c1f95c3b6b4f663a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66efbfed7f5b6f3fece16bd8eb6ee8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee87e986e2c2007b649dc54b419da5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844a8d4e1e2875750f9f56204b5b01a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d0f4e4fa9bc4e0fc22fe991c63ba3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a8af1081511571c37b9d434739cc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4002d83fe447f96aa1e2914b975db0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbb6a3c75ac1143ed06edf48b4ebaa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7096f2727509d4f2c526f4460fbdf87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a9d483dc8952e1a121d6f60f355ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e1d31b3ee9ce97125dcc715056ff6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a31cbd136bb206df95169bf30f8f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e67d774cb458db6289cdfe822dcf7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de8b4f4cbca0df9cff990dc8eb5010647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637592a9146631bc8a9cf05b15a9a65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117bc27b6f337c0abf07f575ac0e8a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae668b600ff2a359d723fa0a75bffaec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f733c007b8adc9285500561259d325651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21226aa530e4287be222e91b0c6ccd31652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe9a7d9706df6a390516e80c7fcd20653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b41d16872afd88c618324db0f3e68c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ebfb7bcd5035fcfa77ee41dfebf64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe0916cf3abfda52614ab999c0e253656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a4c0474dcc0eefe4729f041205b6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa4c3368bfab4bfd99f1f86da5d56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf630a325d9d29afc0269747fb9d22659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5f92cf55efcd699726c3eea391d6f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d827cabcbb8b20a0c1106938b0733661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b454541472d42c1d4bb7b283d49b96a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb827c3bef90c1c6ff8d6d6afe0e0b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf0bf8ad37a6bf285df0cd39820c93664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f81910f08e328309d9dcc824fc6c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467c74a35f4f3f0691effe8daf6f6e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d13168336f1584fa0908980d50d3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c71518a75c0379926b0edce39135a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6609b133910e273c5107c98bd3715669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833f5122f90569382baec09cf9237dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8f1a68e5eb5cf93850fa61d05833d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092e401f4becdcfa363a7adb2ee5a0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a78dd98949aab700d35af9f826179673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7606f44ca219e1576a2601223e8026674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b206a3519d34f774249bef963c3f477675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0233e616a207ac02c94875486f5e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157d9aa741d041f7838542641e44319677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee90df62005d9b0e0baf2a40f92ed4b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63d034bfc6546d69f060e923ce61a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875fd3d90aa7c4917c9ab84eb9b22a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81d2b938c3ae994320fc8bee2855d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb5ccdc592555dd9b750781f7ab637682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033ace8e45bf63e7697f9dcd11c710a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa2796ce9d20621267bf8f9e67d89f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f0022a9f003b4b6a4c408219b2268685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c98793c0a2950c69f44baa8bd31379686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e96b2bdfe12178ec6432e26cc18f05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a7e656a530f06feb6932cc2ca6746688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456a5d082c630b0706e0787d9dbc1ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fe3de242587446ff21ddc285f1f2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f38eadcb1ef8edbb74187be858008691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf80a237ea53e6db277b02ecc127515692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dad3ac1dae7e7620a2879ec3b2a1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4e2bd92e8ba88dd82c760c79c3177694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef4233db90eda480e53c45b96cb2fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be30e8483b1264e87e56222544db92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b64ef36e05e3268cf4cfa49d3af620697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b098f8d005ef2cabba52e86f1eabd0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5950233266eac8769855102a05c59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465adf6ded049fb3c228ad8df0fc0d05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39560a74c1df396e9f94035ffa2e5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e164a94eeded03bcea0e01d67a7f9c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9372702a64e08599595495d4a2549b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d53f8c7aea8590c7a8d79292687a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d1981db33ae3157deb256d510c17e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc17fb432bce8548b3766e4311feec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d849dff0388fa8fd84cc81c9b25dd8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448cfcd94aee2520dab919527d98044708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820d17ed058ac91fc83da416c2bc931709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aad8e2c546fd1dac4e6dd5f781c49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c88a3efc2b03e312cbb67d4942469711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b8cee4698cdf8e2a4ea9ce362f77b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85de8ea9d8d81dac927c6d84bcdf2ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b604c31a9806530443126daab0b5d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578cff33b7ed0aea702b79820f22f67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9a08b5b2f2e2130ae5336589884d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d376d47b6730513a3bd9de705dcb68e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e0de55a3d6a174b85ee39dac5e433718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448eeb6c2c39051982b3ebe7026c679719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d98c5bb256eb14c1c752250b239ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f542a3e0edf8f07638feb592fea28f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b1b2ab8838df4b75aea622c69c91c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad21bfb84df74f73107ff5e3d841a25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f4b2b1c00dff86b3745e3094c7e95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde2c966858293c161f750ffb6fc570725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1314bb9b8c4b5cc8f6b141f1b67b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f0b96a5a3614347b5fd7417684103727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd510ff26a2ce8b7a6becb50e1586f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ed97e472e3339a831e91962294ce8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8b829ef53323aed3b37845e97b545730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2941403b5ec155ed0af9cd6e7e5e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5698a36533e4634f14f8928f7489b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c688c86641ae40939e45d27cc51f3a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5663cc4ac0bb99c000d6cb63eb15e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127fe9be9e0fe07d4b2ea218056ba20735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e7bcbfc17a576bf4b411fbd71db3b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320940ca6b8c3f76c248e4b1dc5fe49e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fffa60f71afcd06b64ad0495ca376738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73b15b800f164b96a590fdbe48b357739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743d81b8fdfdf0bd3ea717c1c63fb45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfca09a3ec8a513c3c9cb0bc4b74e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f94db334c7810d49df228cfbce3bb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba848c15244cd9561052841fc2dec2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1de81a767b251cf824fecba987916744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8796a0da36090ee48f283d4e393825745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e681d44cfe96a6257e1ce46ecb7d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9cea3b08f8d17b5156218d493217c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d6eb50ce1e78d097ffd22034f9864748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91676edaf4c3d735dec24c2bc92993ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c373eb0da5c0ad1a84e536b069d0f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881858ad581d1e3a3f61c0b86a15f6c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc836c19d6203fac60cfbc8891b9b16c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312096d4dc6e05e6353f8d14d48a3b17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a8c0f045d2df8662726827c0074aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68565b95531dbc36064e36558608477e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3d02287fcd310a757ecc2a4538753756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a60994be5d38d71d9720b6d32dd9af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d82c6d6905d3636839864b07e7ab1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a121d1afd4f91d2f9c65febc2914efa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad55b9e579dadfc9597ff9309bd950760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d023555577ae06f9c13aad4ed03856761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d458b1874765bbda93faf0a11c9b0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e1bf08c1373c7455baa8a2c82d552763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac573eb37887d2653b01940deb9296764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e24a898e45912db973e016d70f2640765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e219ef8806d56fcb48ea2e21ba322766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e81f9eca7c8b604fbb549aee5d6a9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e845a82a57829c919a435e83fed05768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7123ae8a4badcf192aec9e0f24ed05769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea6be9356cb98bc76428d43a2853a1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56774b802c20ffbbb0e7355f82116ed771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce156add39c1137b7f74e673e09d180772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b0046a69a021c36e9ed46c8baf8a3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ac7a356c1477d156f20ccd878cdfb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98c59e03513adbb11af54768bad9e6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecde1918eb3294795ddc782bab8e477776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c07a444891a76a724076769ef78f70777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa89833e38b04b72f0e58c21f12a965778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420474f5c69f60927f7cc89dc16104ee779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f703c384cbb8e1fed75b04c2916cfae780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673769eac95aa313b70d07eb08c6b6a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7eaf73f29900015e8b6c0eadd7326782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a29b82591515ffa76d9bdde96bfe38783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee07622ae04f267524460ab7b742e89784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171abc5281e1eb6f3c19711839845fee785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbee3dfb933b207e1cd75344f44709786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaaeed115cda6c0013029327466390787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7947398618f4459397789bf97b3817788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275c9c74a2ced26dac5b260afc5e62c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570a9f4ed22c18aa7cc6630b7865111790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead07dce342095158fe7567e48f7eef7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19377248b79a5b3fb9aa9ac86e0c8a05792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e69f28f157d1d44f08662c3b8b8c7a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96f06f46b3eb41437a710e1a500057794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3b4b5b3e8687a0248365be24a859f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134b30ac68938bb32cff2bff9931673796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34e551460b6d1ff717cc17e9c629ee797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514126e87a1ffdbc6afedb8d05e50fcf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acf0e1feaef7683adc0e88f0746f5c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad471f2a465b8b289f8e07bce84f7ff800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9167750be083baf7b73ac907690ea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a4231e615323992223be7bde76540802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f4a9744d56b096c248adfbf8639da803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa96948a83a5542351bd850d640e67804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd98bc4d68cfccc48440dc4140b5a8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51510fe3571848bd58fca8f685cda98806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4371756bce2d863534e49b686cdd90807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b21a877f8bc4814ace3572c88fc24808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8da7959becd3e48b55d4e5d8df2d8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c76cdc533d85f8d29f36bc566f119810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470c55fd738735ac30054460d39f657811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a84da8078d9cee35a7d0cae51c6a48812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ee1ba553e87b16cead251ea99f34b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3dd48d66d5f67dd5d453529898db8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca860413ca8c41e6b193993d08e213815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8becf80dd9f97ce96560ece505b8301816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a497bf47270e982ce93830e32d590817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a33eb81cfdc11c41c3879bb632134818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bf88e80c003257b09181f44daea8e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a656e69b9909f92e6a4891065895815820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdf2b5833a1763103137cda6b7833e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53284bf3b3f5374f3c7c18c17aab94c5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3223a9e767f4c5f08158b04b0e57491823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ec5f047d3e5457fe3c7027a482274824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6eae8fe5ad316bb3e22a11762a2e3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7174c4fb66a904b2cc3fcb953d9432d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd313a7fc94add77a1c56163f9affed5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487563b017fd3b1ff201c40095d2ba57828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fafaad54c6d972fbebcebbd01e933e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18507f977080012a92b9dfc12fcbff18830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbf5135273241c8282e3f3e00efaee831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4367e06048c140855a0bc48b8fcc4d8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126feada87ca61233a27622797b28a3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef759f596788aaaa7e4370a176c20b9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93664fe3af7b7eef16c1526ac54a2e5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d3babf1ace104df4e8e1d36978f75836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d923b0959ce846c784b2e0b830d31837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d238d912d8e27b87dc1b7d4c001e16838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5ccd9d5521d0ac30dc29cec5211af839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49531d406dd0ee5ad1aaad6162c68e29840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bda358cbbb3235283fedfa55b8dd4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1405cb3e7d1e78508429e4aefd9c4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2027ab2f591c89582d7aeae3e7f10843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4581b69e8edf8be41c98f9075289d0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c577c1392972e0f1771c23db80b63845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b56b9fed914ffd9d2884268e7e8919846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76cc1507102c64d8db57bad9eed604847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed988b65e91be81798ff8abfab7e14ff848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5241aa376511ee375c3a16467c43c5a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77a72cd36dd1d2baa9af35b4a3b4b3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91071d9791c6538a97aff8ff3cd435851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327b70d193719847393c0386787d963852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c6b22429da0bd10e4d5112e8532d8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be697199943dcb1b68f1b2c8a281d780854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af382a9e0d5c8825c950562d871811855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c515a9b23dd047a1e37afb3051d04b1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff69b484bef8ab55caa8880fe011d7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a924e4b9fb7d79c17cbb8f5df0cb85858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c0b884146e2783258d4f89f66178e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005af6b893a48667cda47cb57ff0e6e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2c9c3b98c99f0a4d928ce651dd838861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb66101873795b5281425a7cd308fc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20d1f2e465d4a5cee820349cc70399863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b1a5342d0879156c2d0872e9909eb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646294bee239ca54d5485b79cac021a6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65821b331679bfc1b794a5e759ea12866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceebe0c3bc1fa77a0cbf054501ca780867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cff2a24f4c79f03e4aae5981d57b2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7303da009c3b8e22bd18d326050f6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf22b90fbf7f6b989c2b2f4b435cc4e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621c24b2d142f024f3196c0ab659181871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237135a86af54965eb4978fcd797ae9a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01208b165d76906895df69e31ff54634873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fea331d4b8e71e3030e4f0aeec474874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab34da66265ad650e018ef25d7e51f8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead131debf27ceeb95ba9e21185f9d6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cc6bea89dc55a39a965426c71a950877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd53b686a321802f9862ee4d252cc87878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407327ed4849e1d8fe1288895609b00879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83f0fb20289cd42c761c1423fbf359880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb5bde3f0ed7535dbfcf836343134b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd433d9fcb47775ce22381c6262fe1db882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82432646e6917d9e41d335a5c1a65f93883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9300c08cb7ef59bbabb3330cd84f45f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d2ce7a034867a7b445738fd169979885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449b4b1bb217a8c9be8df835f0b920b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1c2b58d17fd0c06c1cf211bfdc851887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834d25d32393582b4e08a2466607c60888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52922d11f38654599a3f73d109ef03c9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237ac5384d73e91698389cb78a52267890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25279a64f41634d857b81c9b4e97b46f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4219144cac23b83a5d89df357c5eb7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20849671616722c0b01c1b8be6947d7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376854b769bb93707faec25fadc742d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48835afc875b9c89808ac18ad2433087895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d86bdedfd381d51bcc3a06202a3f9b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20d3e3a64868cf017c30abb3ea64d3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d25ad6a833b4bd5a15b1b68eb20d9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f9520199d01378ca587032d033c4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e7d078a61f8d37dec54b6cc6323f3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fff827debc7084bda3e8b1b5873dc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6720141885906f2aa93b5fecd6924902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f3a4c5a0cc9e44f0cbc9012fe2b92903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3903dcec29fae754b3793faef2216a7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7831bdae506d3d8e1f3c29f927c37e3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf738948ef2155a91a5295ea0919f94e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bd8718f8570085b0244e55e109f16907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f57ea0c87b404f2196b9a6c56e434a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413c7696cecd6dbbe0ebc6e0ffbd777909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20a7a77066b274b29c0775645c9f6a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268116b72e882d2fdac12f6d33f59ab7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2193e0ae759b7563573d02cc7e837b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638e2f19bcd7476de1c1c16d8e37a9b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c79fad3570eed635f892262942249f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826e7f32f2dac179304cf6689737111915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc011f39ae9bedaac8a6eed27e4b22c3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b7b31720fa4766709f7775462dab3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef1b4a0187d66befdabe85cc854cc9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c3497d6e3aa1b4fded0faa477a822919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2745f6d1187c81987f7c240b3aa618a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b43095eb6058d113e834a46c36e76921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0ee79ed62ed0251705c56bf47af41922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678357b2570f4464ad40d3fa88b5bfd3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08680ad7b096c069e4ca742a3e59f116924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6aa9a597b98273760a62f84635d97925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a04b3b79d14ac956497cd948450099926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb4559c4a12028577ae762df70c91c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25c5170a67e480f51259a368db67af928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed6f0590b15547839d68661796796d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30c1d037ac2e3a11cb5581f7250d77930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f499e6d712c0c2cfaafb398aafcf10b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb21b535b0426c21f0af2478b1f2b9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d9594516d08f57bf9f7c0d94af0de933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac754f2fd0d9c48e1e00681b61895f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342425dd2339c7b27004538de4872b2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a237b52d682c78ecb0059116434f3f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72742260a2a6cdd177a5a2bd5c493faa937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f96541e2a2cd3256124414ef3cc01938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0ed82c9fdfb8cfdad789e11d0ded3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea39634621d6f0bd2ca1a2a72ad7e13940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499860beb2cec9cc045df81798b9535941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ef08e2da505a26869eaeba5493e4d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65527eef0d38a2fa7fc8e0cd2d81cc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c07276d439e0978c40e1d5cf8cafe2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b739c4cb8e8658364a537a05ab7a49d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e04749095386384d2aca2d5c385e78946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520b0dc2adc1d8530d99b7e21b30540947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c234c476e1a0f9e225769451d35ba948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5980194e09c9682d3778182bfec28949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4708b21ecde5396c5351edd4bd6ebb3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b7024baed4887a6653d8986338b35951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e256acddeb9dbabeef4b1108476aa8f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befd2d37675fff2f97136355a156d80953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dbeb29b58371aaaca1dece9bf2b5e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2efca1ac87d7a6474a3d3612839d4b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dcbc3bf4fd7ff08c5b07b5e44d6a9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e72df1629f1f7dbbb5515135fd812957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cb85467b7c5c163aae0275cb719cc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72217f9ad90d61ef47c4500811e4361c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f220c0f73a154a1094efc5cbac96f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4a76bf496675b5c09dab38de33ad1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275062c2479a461690e901787405a84962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e532c9cdf616aa9d7bff44357c52fc5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1a2dc50e28d4675066c032eb750e5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b96518f069c9b531b1820b0f9cbb50965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a16ae5b8d20c6696528c139355c5dc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d61644145a1d5dcf33b871fb3e6e0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444280aab4a117ea01001e4300781d78968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71268063cf760b90585755bcae4839969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56da2c643b5c2c509a9aef8bdc3188970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb6c686d447b99a9ad8986b5b92a6b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc12646379c466835b91bbd4981b89f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cad3ac4b7bb1a6b9108e9c5886a30973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edd2bdd394e3029df581e4885ea225974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba2dc22b160662a99f629dc348e0a3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd61693cf13662211f2ae5ab007c064976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15575356b836da63a0531802b479cd7c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a43475b1ed4c14e2ef1830e401abca978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733940193bedaf6a6f54fc22d675c34979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5bb02078be37e46e8f01dd92cc46f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa268af48d55b5abbfffa2709f22bb58981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7422dd9b1bc51cbca389504453a66982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026776d5c2fa2d02bd697bceb53e983a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577951b47a1ac8b1ae6e4e0d1b0c49c7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768260649dd495cd8d09e18a986dbb7985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9969dd4f7517ed496119995d96b44986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a8419b006a68ba14801d0c2dd1efb987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326976a8df9fd2309a7482f66bf51b56988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b433aa918c798d828c5646fc43b8acd989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839dfcf268d7e316e29984e790b664c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6123a57074b4a0c03881acc7acd04991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7345c6eddde90be8c2b65d5dc02cb3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17e8924963d25f26794ad9da7aeeb5993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c34ea9d573021821e001302615c0c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee3a6445e65fa268d881a7cf40622a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a12554a3eb37f2603d1ad9554634a0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3c1db1691132dec922ae75f849c54997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>